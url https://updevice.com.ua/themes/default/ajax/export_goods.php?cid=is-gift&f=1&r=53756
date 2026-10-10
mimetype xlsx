--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1249c8a9e766a7b9be85d43fa30409c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a906210083206bcd0c26364e926b012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c90bc483fc46cd06486acaa284cada3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802c42e65b3c6e5aab24a5ae67b432f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ca1a90b7b575e42c6e984e1e9ef765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2645b10bb191bb227e4f043735eb26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987cf359f21a8f6397d98e2a7241fc47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c96d641a2795caab0b822b74e696d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77096ce028eb9c89b2c76f832468989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d50c2d0fd57eb7988db97b2461566e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc5bf32a1b716aaffbb6948348b45e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fa4bee8a48689eade79eb072fca3d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca99ef583a2e6cb1236f84d536d341913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4c7d760d7bc3557a53ca6c229ee1514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b5646a1e95977bbc15c2fa64afc4315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6e70afb864de7f164e4711183e5aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be740c5c1f02e6836625b96a4c55ef217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcf16927e2b431d3f07f3df5b2035b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc9c1917b3fa4376a33e18c51b264a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60702b72ee57f35fcbb2cbbe72c67db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a51a50aea999098cbbf172c9f2778821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3c11c2db38dba25e3f9284bf6f76422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93372b95e37dc7c0a73130fcaa1271d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a70ad8df6e96bc5c69bef63c7c71a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e03b048cb29bd9f6348cb7e32f0c2325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655faf1ec8885fb24bf4abd78c81d82226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd77894db26e743458b767b55cdf4fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a31fea612b5910c43bd68a9895c4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1385649c2337bc376380c44be847d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16b30892a6c6c62f55e4117b6716f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48464db0a348911db25365c61868ef631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5500b660071875f58b8e81e957de7a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1659647e63ab64659dddbfe4aa7c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9574ceb53b8035a4f6fd42afdac843334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1e2633d70a9bfcfbfaa175fef909835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec399d4e05babab7749bbdd333339c1a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7339a10eb8b1f3d81ff89bfdb32dc537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59fc55f8bf44ccae9890dd4fb1fada38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0047dc7d48fed6cbbef886f093f76d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c413eb4797ef708be0d0fa14b232240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbd73ec6ee3fcff3c0f26d90d1d74b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dad5174c6158e5fa76bcd219c7623742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b193fb0f739a5b56c1d948ce6d4dcf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c4ad78fb36349f93094299ad2b8b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba8ff262f07eb3a3f5145dfb30f58645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409915ee50f05bbea8e756b689bc163c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e42fa72b7e50085388c3a11e5f73a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231cf11337aeb8192f18eb9529a20bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901a2960f99337011a9209411d837cc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49ed33a8ab17ad976a631844e5db4250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec1ff2bfea32ca26763c2301c869d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747326b2b6bd39365e3602dc1b03e0d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee608da17a1e465901ea519e09d94d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92068f69b90f848fbad484d9e064ff8154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77a14e13e991b619f371eb261023ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63247639f6757b70d869b1ed2b33fea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4765986661782a1e38be4480e23860557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2159d40c43684f5e2feb1d776a184f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133919b5d43df9c08f610d766b3d29259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51237be610d4feb22bfde0b1f8c1c8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef260f95920f6e4028c68cebc7a20661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c697c5e0ce88afe9b2b9456cd49aaf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a673a7297d92fd335c7c1c8dd111663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8152440699a848efdd9a9a12895bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f1cecadbb0328b630d184ac8aea2f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0ed57cc5f0194c135a7d9fa5b846b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c950bd2ac891ba70cb0ab051dcf0e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1065be11ca951972bfcf6437a6679468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b98065c4aa4a57e23c746fde2f12b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152d6c444761dc2291a24cd008ae3c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f506cae8016cc2a93665c1167ee2a4a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6eec994cf269de6035be59fe8a1d3b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667e4ea2b07e2da9af83bf815180c9173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de842eefebb29cc8be0938b7e2bacd074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff88d1fe69a457628798045407ec6875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c63f5601e70f414e5c1f666aca1f0e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfd6f76bed768121f543a86188a3b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f34af178164c68c38dffb9cb8aaf778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57460c4f7b4c7bb1c7d2c2e968bb6e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ea0220516594f5a10ef17e4e7445d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833f6324c36d4c98e2ec7eaf1bf578081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2ef6510cbef578839de5df6ce95bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64df5225d6f57ed688bd50624af1e183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe0cc1c4f47af22779f08c650a1fdb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e707ef827bafeb0a697f00c12a520e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4506d653e95437a39e253dcd98d4a6486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b4fc546ebf3d3ce8df8ede6e013c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789345eceeddbb3a17756b7bf26b6e8988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a12f03b4e2a60aa0f8e60c8ed1cdf189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2fc462b292c2dc93dca8a1a19746290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9e76746233eff754e64b8cf2f0dfc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bb1841396ca9b598f30f63227194892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74843d8899663b2484310803e741686193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ea40328ab9575f22131295396a08194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79562ad13eba8bb93a5f55b70ce0aa495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bccb574317c78eeca04dc6501da60096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22075cae1346c36c6c441a078436349697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f91bf68e34bec47a756af39748d4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5098f9ca38ccdc1d226b248a6186ffe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186770ed0c9cd225619addbd1c3e3fba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166b707baff71d9fc63d92e83f7e731101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c15a41ed63863e257b36ee467bfb6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5b5186beaba52cad1844debbfc07c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3081e4525a54070097aec049264c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6624d24ef9e4291f003493dc49856105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cad8cb43e2fe2ce1383a01634c033106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78374a6a29402aa63a23ef88c069a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213147d1161860ecf2ab291d2c72f169108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef680441942b559f31a20ef49737ebd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949aa6ed2576a2c608496c011e3ad4c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c61487f549964c6f00ba5f8af6fcd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0afca67e568ac877fdcea27fce581112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae722f7f804dbd4637d34ea046b110c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1c5b98dcc98af3d4e6ba4f68b3efb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6824db160c26e20930dad86ea2ea08115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e1b0edd5f8306716eb8c0d83f70e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22075d6aa479071a26896fc43221fda117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83706eb3ac9a210c9c82a61dccd7b172118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16b24d9a290cbea5ed81bcf3447cb9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e62fba67cfb1c19382318b83358c32120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2ac4b3a7c8f590d384552b25b363b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbaf1fa3f5e96529e64cdb8a94e5fe2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9779aff765e28cc7ee6f18a34eb75b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed58739d909d50382315755ff045fb0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44735073ace3357fab61ccb877040960125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240aeb5cee12ce2a3c56235152f6da3d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc599a2c434bf85cf210047ad16e4b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81fa75eb9703984ce5e1f09e32c602128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525e145fda440d9fc69343f800cd377129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5521b1697bad31430a69d3091e70d9b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9f812212548ded199832a76253547131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c388845794ab9564c66aca0a69492a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecaa901bdb6af42efebf4a35ba1b864133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8756c169fefde6092bf2155675444134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094dd6954637e914c0915e538b02d275135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03e548f66fa7b36a503c0a36374adb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adf99dd854b19607217b7324b0ffce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f2b531602accae0ed8493298351df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f371b11f5737b35260fd0fc53f9e5e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d97cfb35284798b0d3e4b35bc5f80140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08fecb92bedc32ffe6c13326decdaf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c54bae8b2db018c05f04d37281a3f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efaed4f6f008140f723654fff5f5a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a7aa071533968d957ae29d30c89c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89b0a74a6292c979447789249e3fca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9fb92bfb670c19144770b69b0089d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800136f72d4b0bbf63c2d9765cf0897147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64de20df47c0e32b95868d40a0d515148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c7a6e59c50e2ced7e68507e8c7351149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ce9a04d3b2380c9e32e1f4c10e3d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451c4678e61f9523da1ec383372364d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4084c6fbc8e85899bcf593935d5cde152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7bfab354c92cfc1af829eccf7ef12153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c33e22c43f9c58678639df2dada54154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad9930962ad763c00ae4ebc5ddb660155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27981aa7d74a4564741abde95caf57bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a046003a2f04251dca82a9ff52179157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb404a15c5014f5a37a9a512ec17195158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bc86ed1abda8995887cb980540ea7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0031d6f667656ea7820c6953284246c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e56bb82a3f5267d4d64e582cd7594161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a4015bc7def33f37ca511bcc8ffdf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966826043a6ca691cc017ee8513d55e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093c763590bb3f5c390201c3a02c274164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b996d1e2ad95ca3174b1340f564cab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc00abbff36f3cf91d474c0443c0482166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7e4212bd2ad7799fbf6d916987dc4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05ea9204624561593d8a5452f5478a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b5232148d209c485a6679f834fc19169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60684f29f695d2b8d44828f7d3e04f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cb8fc08b27c9dd73a2c9a6a155a0f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5a85853a4af49ae519792e52b6831172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a861dee042729cf1d42d3a231760ce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd34b4b325a7e2b75faea76570eeae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb9e9798794cb81ef2d85b219c295c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd5ba3287c92005ac77518bde4e520176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac7f1fbd14f7a648574b94d47bf877177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31c96a085223a6d82bd2f017fa1480178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b42662d5cec3225adcca3771bcd1d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7dbbe8ccaff6505ff62f7b8485363b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7294e82832de64c117bcac065ee3d9a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6890a16db56d283fd571b3d365599182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bae7ed69bd81ad9d0af8a804d2bbc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f2b5f8ce5519b1998090890ef694a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec715d4977813ee4d77d04f0b974c25185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50db33577945b57aed97d38136b0a9f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37346bfa515d9b09bbe5e2db3961316187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27f0feba19461fe92134f1be7252a5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69757a179e8cbb892715afef21cec444189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de6458295fd66b7c0247e8bfcae3e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa921f887a11dd8f0baed13b2c21d445191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26978c1a59ca72a9b170a235cbadcda192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bec499fa96a52aefaef989d7c2a99193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6128282e92195cd0f2467ece017afc0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcc6c6654b813ea0d58ffa22ba0763195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9aa5edb4f5f4093957c2a98532ca08196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0ac0eeaf2659987f7a45e5c02e11b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9a8d3c151ee2727d418e0d58a32a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ceb6b5363900d882730c57d40bc51199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed14b601c50f9bd04aa909ff49037b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab473b40d8f7df755e21ca9f5fd51a19201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e3477614ee33d3adfe45475f29143202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1721a7ed0a511b165eb6c33952b5444203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccfa114b6105b9507b87d9462afee9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb5102c3e86fdfee105689cd68aa43205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03d8bc7dc6ed6b3faf393dfa789318206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55845948d9d5c17be744b1ee113cd366207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebb433e9b0d5a732d6fba4f6c75f86208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2dd6b9c4e7822d69cb08d16ea095d1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7c55294d3f92abc0aee29aee21355210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05029991c9952b1c91c5807a765e9f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec649848fb734ca382918ab9c673c17212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6686b25e7d0c1b8a0b17cca4d2e37213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d118c57b27659a145da92783883e74214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16bbdfc19f96b993cec6765b588162215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6362acae8f8ec1d5851c9ce2eec9307216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe6f4394c2fbd5e6c6206e86b194fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209a4e85b6788b871c2a8b9de12f63f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03880470d5895dd1e65e0e06498cbe2e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc9b3c2d5830fa23c27791670e66e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba976036c1217d2c6010fc389e87bf2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a88a4ac7b2133138e260e2d473c198222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd95c0b2edc67562361fd1c05efa0b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095e7598b5121d14b4d86a138d1617e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82c6760973ef3be25394c986a32942225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc9a7ccd7be536397370b20200b04a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788a34120752599b92ffd80d1d9e1ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be178b836d8d8d1e6b5bc45ec76588e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6d03923694851307184a9e4b6681a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d0477931b4af22b8e4b09cac56ac4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0f4a5b5bba0f96d60880b05682358231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c499195e2f0940e576f145db80baa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ba32adc90c382b990351b57e3010c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785fcf6a0edd8027abfa7c7b0d5700a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42218b9264e204c22d390b581a4d0263235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585919834eb97835ffc71abae8a3d7ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97915657f38854619ba3f360e40b6a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03df4d13cfe3e691e032add2c159b38238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094bc08a6e94f32f52fd69be6767f07239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f137b18870b55a73d1a3de75cb74cb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5703ee800702d3683a9b8e7fde606241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3de8ce25029392f7aaa9133ae690f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55e95d4426563e71312cde940a71ac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42e1b54259ec5f739bc448245f61f9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90f24ef360c296294e2b2c1c5ac17e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f7b2baa2b4ef0a9dbbbfebbb59ad7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd3e364d1ffe98ef38e575d804437d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcee073c7769911b6b309d6f219bfe7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a9f6ba6de699658aabdd7e1e6723c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba5ac0b9c536e927ec4ef09f059949250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a29367ca485875bc2278a6caea6f1a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466725aee4d047db7a5616502148adc5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbface1fa3355e347e573e4b435ea83253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b607035f25c1c807c17e2bb206a901254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933762786fb6977ce4f81c4a59ac909d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4503dac67a636fe1417f555bbec2d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd37487d2e18081f3c3b96b581e241257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5920384fb66903016399518def6cd5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac59753c9bd6ff0a90d2f121cea5f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce64883d6e684706776573f71e139fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b256580cd570186d3482ee08c40d58d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c870cb96f74e1cef1579c975201b53262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49292abdf4747c90bd620b1843685ee7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e316c9237947887d32b98a0f646bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794676329709ed1afe2a40b8974d077a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0810dbbd2cad035810a8a234c7fd1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac004512b03ef9330a75b7b2716328267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a79043d5b8b463c85214dc5335688268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be401db0895546676927f0b2345cf52269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654c3a3b22956751879e15e160c5f69270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d61f4978dcb1c65e8b001650669f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7a50d090eba99368b4cfe9b842a7c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34997b95a246be6e6ec1579a666e93c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56a1e048608313ecaee8ea602b3052274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee78114362a054495d251004817bb8d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206c2898a847fe3d469c1a574f09ac2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cde598fa901b7060a96a5f205d561277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe96588b3c3b11fdd4f2f81ab188c5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3acb60e551d64c67eafc91c367663279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8344d727cfd5caa0406e368a9dbed0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b205a01f5ad753f21f8aa0112cf618281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c38ffa0c99e7c05c1aed32f6b86136282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf83b6661fbcb47f470a2fc1b2c812283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a4adc9607fa32196e37c01538c05f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64ba5441f8199e03e352702173a047285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e6a8b6b724190b3dd9961aac55985286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ead00a7736b2d4d56741daaa8fa9cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb401ba461b15cfcb18a8f155830ce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c195893c13769387107179f953757289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788b3dcc34473ad03831ef2d9d106a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807101aaf3b70d59c0f701c283484b53291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422b18625fe6c132b36f95c0b8f9c63292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c11ea79aa76f41eed9c01cea5e0cf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07493ed94b29749fd56514f74371593d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0927ac58ed5687e824c139d6dc51a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf65cb2e360d6e29a1808787f56cb9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589ead9b7463ac353db899003d4f1b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95586e444fb520ad7ac09369bd1d9f00298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76057847ea673d555ad288dc3750ba9f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac42efb13779f20e396f1c40fa44d37300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e6806c66407972ad389a9c4edb8ac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f5d84fb9d17f5723a4fe2839472a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f3ee8f2a73f328ceb0271d4a637dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fff9bf76644696b34ec3d050b19bb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755a877c52a53edf0b1880c378472d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54ed2705d01afcfc954916a8caa501306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6bcabf228b76e3ff2c7a18a961fc3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee413d7249092ded7e06d6e77bd4ca2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca19e2ff5dad8abff4e979ac2d6512c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288ffeac30a40957b6b867e42621499310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df968eda0824d1ce20d346b8479c40311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2b1936347ca59d75431543440eb4c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4559248cd54c07f91aa4d134914654313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948bd943a646870c04c71ad8e7f8b0c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1eb12f32c7112a0dca5ea8973e526c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f10fe8178b2a1bd4d93b8d2c658ca3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912e27775b0ca780b9d6fb40d4deb83317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fe2c7cfcadf78aed9443b339061be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875231233182f5506219240fbaf110b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd0260b96efe57720b9e4bc0d91b0f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac220df26f63dcfc5b90427045dd4797321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae34c080fd8128dbaf623948580557322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340673bdfb1eb8efa821d9450baa108323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfe164a696b8a07b95f163d1161239324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45537122349223a16480487a2f8f000325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a23432597f85d7e72a48a0fefed71f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3abe3f433681e9ba4730fa2446982327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f75a44ecc34bf13ecdabbbbbb9b10328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e5838e1a90caf3247758ca45ed982329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb00134b8e61313ff2233e6ce4c5d2e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b0d3ec6808508636996bf143e84f2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bf3cf597809eeaf9e7897fe53a9ff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089a9669282fa82dd3edcb289f7f19f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11254457c342b36357a72039c2e1bd7b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e19006548c71211afc20bf9ac25b10335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fa9747124de0d76eb403fe4dddab2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacb827df11a93153122dfcb062cbc9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16fe2cfe21bf73bcade952f523ab80338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c371b072b1bf71f8f9fdb193f4f506339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98542f928e878de867d6940da1f2793c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315c3247193d325cbbf47d05c5ff78d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1f366534cc36519e635f93bd3b3d0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135048b1e2ebc2f07883cef4d5d84d2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13a9b6d0f2bab71ad8c31204eb9158344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63322e31a04365a485454693bc63024345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea56b3c0a1192b10f1172207ea14b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa560fa45b86b01228a7fedd28f19bf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006dbdcb49444fd8e3aaa69c06ef75f8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d23214e510bd0c94037d5dfa3fb577349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47f8603b0a72cec44153c86057f9cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5a4c18c0f294f7aa969feca35e24b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239d3491a4ca8810540358d3dd327a2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181c8cf76f8fefd6212284e596426be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a992f08dadfade5ba840a4a269fd343354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558f7f70594b9553996bbe2ac7dc3ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71066d65ac77385af2c3f2f2efba8c46356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e460d555ee9190d50b6b09062b0157b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6b96fa07397ec76d4c4ac2b823991358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef5d4aa64440673a8c4207c962de28359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b715cc184383ca92d1e3bc92a6377a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4d6e1866ab1256f4e82a8002ef041361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276198b55978f7cfb1db1be40dbc0dfb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bfcad153dbefb76c82793f72e7ada363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bb0d239ffb68d1296fee562f4e3f8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e338a8e223354fdaaf9f98594ce81365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd8259357d61f719e41ccd37c921b4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbac698437fddf21cdb618e9d86edc7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ffc8a0f49507e2a1b632d4dc16f2a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece30e0c38e1e9385cbaf5cd7a1b3a6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab657508e0de829b8865a2cf17192d6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c72ab9f93efc414f5bfe2ae21af8b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d80c9fc714ca09fb19d44cfa0830e2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ef40e269b8a4a006ca67d5d759d4d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504c40304faffa336ddd105a78d4aca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ff06840593b09bf202f0c38e1ba49375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e99548e0640f4f5f9b5e37d92649d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44a80f0cc2dcb50dfcc9b1ba2a3698377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549cba6f94883c3d1d3843949d770bf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd373bc7ce141eab9a49e4334244ab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1525a29368767784d623974ac9e0dd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b2a85ae05a9399689b05ddee38a81381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098d3542d87bfc73f74ccc184c0fd00382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080166b6c99e96a8fc0a4d95064e4c55383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e36e1f6b5b9e0c198e4691c626c3a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d6eaac23b1913afbeb5b9da5d6e5c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d3ba5f87fff01ddccad29c5e99f83386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63033b0db941509cd25d3eaae1452fdf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9960be95525f2be91930488789ca5f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa850c709b99681ab9f0b06e399d38d3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd29126f2a1b80f5de4a98950cc9247390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeafab251b912357e643a9bb4f02ae4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4f07060554c2844601cbfc0d3955d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b332006d2280ae3d2fb5c037e09bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bc8909f0f9fab7ea3260b15c79567394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac320f5af8fe3c4c8eb9396e039a3db7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4ee0791744fe7c9221698e56435f4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6f3231e01e86f27d89819b27101c7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7addebbbf4fc4e574e02566798863e8b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3078a019abd65dec17200f68500b522399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c44e993e98965110da6cf78c36d0cc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e556830a40944b563907ed6b0ea7a4f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5c2605d5152709f35ac51b5b2141b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9eddcb0d05abd2d779e8acd02e0c33403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82645cafebbd1717b9458296c1819784404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1870bfc49c070600229872a4dca3a2b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009a5ae845e1f1cf588b1fe890f4509406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd6c1e5e032a496a2d3f1f18b276ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0ee251f97d61b5441a4d004d66cc7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f769fb0753d55c6f96ab05f8e8fa6a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a633b9e3145c1155518cf99a73c1d24410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdecacef2740d4c4c72fe3f592509c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b66139229d5298f2317bf2d264cf4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b9b95214e9d76b6474c925bab6de1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346586ca21f9077437f43bda60a49def414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1f71e9d51bd30c4f44f1966fee402415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b91053c0fba2b9f88496418d4da5f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6553173847ac57b6be32adcd831b9a5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e56cd8f96300ca4a85df1960ed194418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9f998fedf7b2471df3c1335c376de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2d2cb3522517e968c1d540fec7dc7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90f3ce9b8755aaa3c59788e43eb9c2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284091abe039901fa6180f2a36d83dc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146556d74cb69d253801660cd087df4b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03136bd59c110bfa0c865c05f1b3b28a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8514a64aff9bbb1d5bc34910c38c892425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4d5187ff67f871b193013899b57ca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f345c7d09f657a076a8ac809f50f45427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050cb078c0e2ac82fbb89033ee80561428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3162f8ebf434bca72ef5408ae1073e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a315bd27e4f065a598cee46a22f342c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b27ed78e26ec2680c48f51896e2f12431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2874d5c26c176738e1c55f252d7a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c32f590dfaa868e00329e9fa6f516433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca7595a94d2347a066624fa3e8e81d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de965bd4549e8fda5d27cd202b4c7e8b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1091111d4e1e3f746e44fafa130da436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ebe80a1d5d9556fa6aebc7c868c87437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd9fb796b575ac3f05cb99a716f464438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1c6737c707edd8f0c570d94bb96d9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0158ef14e90c84fa9a81cb4f65a9d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adee9cf9432a07124fbd8b6aa4422c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e715a4936a1227d7c1b4ca391dcce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d6f2928c18279edbf6ae5b3a2efae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1314a2186ca595b71e3b02538c85195444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b12ec032511f8cf2585e75af19519445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7abfab9f875079d9e46b9dce436aeb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ddcb50963ae42cc3378d3d1a0e295447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd70e742a0a67d9d1275108ae2932b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43619ddf8aa5036984885dc020dcc444449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a302450f6d8278969e1dd94933666450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574c7902b0a641cbf32a9ca69962baf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459bae223f96311399f07823191adb5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16055be51ef4a0fdf8498d5191809917453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79bc34c5c6946d9e7160fafbdb66905454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7884740582a21940ddfe2eb1296c68f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f3bf987b47714d332ec17e50109c3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b217fa438c842d060399596e7a5c8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae24ac3d1f4dd1bab8e10545405e1a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ba7922bce88cd08b25fad292aded1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f5ab3501d16aedf8587746da928c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529aa737b4b81ea044cce2a8baff675461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb017677e3b3574a557e1c25e454d4f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546edcdbb91fc2cf2076aa562157c8c0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403a39af957168c37b4044b61e0abd7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69776ea52b0665d4e4b0ed2c9cc82e6e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a2d7a14eae6266052f9001a859f9a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacde2dc431bc2a04e1076b94bc7caa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406879dde55d8a6f453f0f496642b17468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b43bea0069f01436397767dc27061b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f83c805d1a2257fd8dca955859d394470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71a205a46205b5e832ef7e5e4812fc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11099352523a35327e615f9aeb65c837472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fccd1e3e272aaa21e4c120ae28f26473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8e018651fdedca643c35d1f9b1204474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68b4de4fe7d4942e0bebbe0b9c6186475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e3d2511be10904b733c8a73de599d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338af80be8d7e8ebf1de190387eae0e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa9bb4643d33e8358f4fdbcedfd31e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f699ff034e23cf229e7250d1d1eae34479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb587782f82c3f9a214e3e045816ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d938b9ce83fb7554961d58dfef4e0f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a5ab8fd364691c3cb597ac754c47a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9463da2ba59b971c6d5d4263f36fcfd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce33066545111cfef0f932d5ca2a32484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0f0254b061ed3fe88ceffa8a9ea3a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb67f453a0cb85ae28a5357f05cc2d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fb69c4a5755d26ec93d61b644a814487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feccc12a055782e9ebed104aaf6a1af488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ce0242aea69ffb395fda8ad582a2c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6be0a37db78966e8a79939d069812c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5805ae2572ef4f43e33bee330ec18491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d347ac174ce211dd2598d85618d1504492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fc862b463f3b6c6de2d6f60e40d1f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e882127d137c2c77ef4a8af716fac23494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fbf4afa8fbbceb63dffc3d9002c73495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cb81e4e3ecda2c34d56650629dd11496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7054d29721b229766b36f21a1aa36c5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdc6b523e23379304682dc42bbccec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98671f1bc95963798d79fb9da0e9a98499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e7f57a6f1450b9ecc8caf6e4727fa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27baa97e3878398ff7b0cfd955846f1b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928cc253ac75167f5d259eeeccf2835502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee5f85bca5ef721718fad71b5d841b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d46cb2cc17462f3ea4553cb2b3085c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88e4ed75bf8b6a377489953dd3e174505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474f243111e6e7412cad00b42f6f791506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ca4c42d56cc87ba8d74ebafc13ba0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c4a537c871fd0d3b016df1c648ce0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65cc4e5e071cfad788808ccfbaa904509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f58e70aa9940c5844012d48c4c1de3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b92a7456a8318061fa564517de1593511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dab62a608e9482cce7e1cf9a0b382512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60f18ca518ce0bf023521257d5fb7d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbf5a21d1d3232a3ac7bfcdd0cff2d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b245b866d64a2fda5a239d6c7fc43515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8cf54dc9507046333fc97a7c02614516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca80fa697061060f083af6349aa3e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554dded37fe20961f6ec24be0a096db518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ec05282ce543ac6e4a5873165bfe8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e276c17ad3f9777014ebdb4d8fe7d00520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5f7e5c7b8293dc0c7fcf68ea69828521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217afcd024fef3c9ab1556a8721cb3a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8006b32acd6f4e37570684fe96194d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2275b7af547a1c4eb02df5ba404e7c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867eb210d63c3a39d78cf56727e3d81525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099a4a41981fb2990450a90eef542e8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a339dd1a8ae39633f6c06c9fc304c8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967532a442d8c9529f3d3329d6fd5aaf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b6b133ec9f21d3942e9f0036bb514529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8788ed8a2d1ae3ca8e6276032e4a0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d2de531d59ad0ce17fa7f16edb038531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb84df6f2b08dbf18d766735ad2fe6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce22f4e3e43564778d45916bdd82a3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56386730f9d9b3fcce90b678aabefec6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d44a1b0347e333a2de9838bbedfbef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77ddd466a47faee81bac3d4e50e9f9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d931e85c65868bb37ae949b5047fd30537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efb3f9035bb148646f59d56e851e6a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b651ebfb48f9fe8b760b5f52947b4d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0591c9ba38b2568744f1c500955587540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258b2bd51186ac5fb578937dc162805541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ba27cabe8f3d1290f993dea3f0c04542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7383f75d326c698c3bd5d1dc724771a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea76d4703385269f9d737ae927cae7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839c8731557ab5e16e8b75da1f7f2e1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c67bbd00f4fed3819f4be84d68a490546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3c4dc5efffcac55f422ff5efaeaf4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6af77d5f6ee5d2196ce02a65ef898548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0cb4f372d02021058dc5d4d348d24549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6e7bc48199b3d445c7be0bfbc81a2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2ac2856993c5045b4f97823a16e7e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335fb06092dddb69a97f9588c7df2c6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa477324a31eb7717909c72e875cd45c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46180826b7dac318626df1e80f7292d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6301329ee22ee39a52dcac651aacbb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f83b3f406cb825ac7e002abbb3eca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489bcddc9ba18d7f43721ff753bda13557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6f2f5e422c30ab32f1c7deead0e40558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbb0a26817410bb1497f751ba998fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c25e0f24e34fc7923c677c44acc22560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea1e24ceecc7c4fe5288f1811be319561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a46a0de5191642d3b133393aaeff7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d04ab1257ed8275acb32cda7c9ce9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8bd7870e59b63865503f6778cc9fc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbbaddff0702761b94f8aff17952c3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fddaf0ec408fdad61f67a7ae4e75b8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cafe85af97ecfbcb226f08292cdb7f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2af1737642655967931acea64facea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c1cba03a2de514ae6e95b05d8d3f9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5a070784c4e31e49404371b3f2e4a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb71b319a96d63af2d0daee9b0ab4a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7324bc6bd5628eb16f9a82951b59315572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded4512641bee116876c6fde80aa79a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048f0ac628458fbdc216d6281bc097a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93ccb7ac098c1df876e0ddbf8cea03575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb89b2406ed7fc0af9eae5960b3dcd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90017c1e2d0ac7da3d36b9bef3c22de4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eaaa605eb2a32ae641be1a4e7f1f9d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25d5be2626220676f9f66a7d6abdf8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdef595de9e43ffe034bbe3137c9fea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a91f291f49ae2718ae3b53805662a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12d415e6c6c96b488e09c7bbb0a218582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4d97982963d859549b2d98ead7e65583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9132ad703571179bb0eefa2a4a2f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5158e97516fb13060dee231d7ee40585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52162585fed3b4dd42605f8ef70f21586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc1155bdbc506391479a3500cae1e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e54a7aa124e56147b379fc00bec90588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e59adbd596dba343d228881d00a100589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed94e05f17d21c6109097f9cec1b6c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d217e2b0baa4ee49e0f7741c752c8c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c61677ad501bcf3ebf03e0b7ed0ec7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d113c3d3ff6063b70758c160e49b796593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a872cb2cd44e433071131769160cb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc71a8e605fd3743c7bd2222610658595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29299be6874c46d2eb8cab86deac633596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fec3b3c741666ad2750fa91d05b675597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1cbebb913a52d065a51e84bfdc576598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bf0e11a4e3cb9c11d492ded8f898a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d8ed64b44182b9e4752e1cc4d0fcb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a6cfbfbc19530a91a907308648509601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbed95038f942d2107d42377438efa3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51454f831b98ab064eb1c717d84f61e0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9411d77dfb6afd7a8823dc4832077604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3713cf4d9ee1066a1df0e53b1e3f999605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699da6d9a9400e248e88101ca119cb9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa74c95acdfd8a947f23d75e2ab89b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6118269d1cf58ff799f7b5ac4b5f9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f21883af092abab9eeb8a826ad788609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85764e0975c40b15acc10c5a088e565610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a090d069930a573cbab9005000b9b52611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad81ebb42b0c9ae013f4c90c149873612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd3c26c93397f18474acc0ff90f3a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0114fcf98fa506c3c39b1da8677d709614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb48cbddfb64c99e535bc726f394a2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9746056a31cf135acec2ec57f81d8b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315014e8185f846993962b867bb15221617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb905b0bd880c47726856054d09b05618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ca60734185970dc4b02b63d6c82b3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe65abbc4fe6dd8dd6c6971c37538f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91493ec85c043961ff71dbc862577314621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d88ee9b9786ea1c20769a815e9cda622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a9ba26fa2ec154623f976b2603638623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e8857b0ae06fd37230cb4873e52c8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac63def42a9ce4de21611241d1cf400625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddec94b56e550fb0c545fe808af4dc0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcdbbf72d240576fd0340f90a3e707627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dee2867acec9581593ac08ccb09b15628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177352977eeb5fe1990655c576e000e1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb011ca94e35866a9e7b3fd8aabc2c5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef39dbaacb9bd8509e2f4f2636c851631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa1a85a5a343d237f5a812a5152856632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7cfd2f67cee78eda2ce0f6f1ea3a5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6777244ed892209c9dc541e9dc8c1a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae081030ffedd21ecdf7724470d508f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f1f46ae59e4429bcdb1adc9fd07df636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d4a0f086ad23f1fd317b5dc888fc9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bbc655c2399d042579d0b5920e30f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d56332fde95549f229e1a1a55b6e2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365649d9e2a6a739773660fcdf179503640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be9b78a63284cfff9e995f653f1b4e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5da44505c21f1aba533ae231b55dbe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81004f7d03e3fc75b81551ac7a31c332643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc8a5ab47d4296de31ca0dbf17503f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f0eace237544f562fb2930d6bac88645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042131a9afc7221ea844c0d4dad2e655646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875628d66311d54f8d1cb3844499fb8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c67a416c59aefee2130a986267c00f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390071bc7e89402ec15c82b6a4e668b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03475bf50419547f786eaefb7d8cdbd8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d5470022e52d2286811caab00e8bd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2bd8977090b866ecff630d3f9bd63652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39a5a48f912288ee29b7b37ce8b564653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92985937fe087d9afc7444c886e8bbff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc2f9e7ef7f1b5c656e1f5d9788672655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332b008e164417b20e382108a3ad024656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40890eb612194d7b1dc1155f841e4509657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8bd96ebf7ff2c1568b37103806442658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e344312b728cf2348246560d88c63659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5888bca216f473c831c07e830daefe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a675d1b15f885b899347c1974dc86c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa677e469ae405913863f49ccb431b6f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbbbff74e1c3cba7fa5d719f336685663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249970ff394ee37b79b0a8c6145c2d4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fc7b704e966e94d2f3805fddae890665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111c491960b45fcf7168820c020ce67666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff14337c107a07b0a1b46567109e45667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34145da3035c9389864b8b140590e649668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc00e58f963572bceb2ad7671c82979669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb8e3facf30af230a73cb675d7032d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ff0dd712d8b4f9a604f762541bb73671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11626f88fe9bffc4a9bb29ea0b1962672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0baf834194c0abe3b68f5847e24c9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35325824cfe89fb7859e31f588fe6d9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b4e5a0ee608d48ae7d910a0c12396675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb209acf4e7b51e7638b308b6e0683676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e839e9b34f467a1b32bb7f6726995e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443f616ca2385ef3ad0025ece1b7e61678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546431ce73dbda15825ba4c022435ac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a9026a81c26c8f88085c7f3c29e17680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5759879f6dd7f685a2ec522c4cd14e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f286a1231b86f80fcb7d9ab828703df682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbcb1544b1127f25897a425c395826683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fb26611c8cb1dd75b96283065da16684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527995f0d5c6765e6b1caf525091d21a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489143efd7b4f0dce7574998fa019272686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5430a76d8dd03e7462100846463fd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d4707afdf94cac9ea319aa0a729e6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab046528ac77f0f349d0d48b0ba412689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e8f49353f0fe1774cede5c0acfa81690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe11c35ef26af745389ca44089dd526691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe3e58e25cce61084279c0103e9be2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e734665876815c06627298b6664e85693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5871f9e3bcfb45e6367e07858210c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48a077e6ecaefc03e20ca3f7addb94695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd45c9ef6ba7f546903ef3b08117e9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be45245bec3fb583008f570391572fd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50155d12b7a95e5d926841e824a036eb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7a00c971afd04b7748e68bd294c21699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ed4d5f09afbb9573db8180ff9c45b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4138d8bf25b17bd0c3dce31439aab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90057b6761c2cfa36b2bd4edd6c6f22b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e71418d1d9d77ff1f652bc3236da1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb12644e0b93793050679eea059fe38704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fef3fd74bc81ef0e5c7f6206ad7c27705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d1b08a5033d2034695871207080b2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82ca899b95072486fce502e8df9920707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683f4e812c6796362985e8378861122708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ae2543342e1656f708acef2d5bf43709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8a0cf30c6adf00ff3756bf0081714710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850708081bfd8376bc856237a884313d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127afd4621159248cc885330776fc38712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14183146e7e6a2a196ef0701b2ef4b1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d651bdabc3c44fc2e78e598edf30f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66527cb16d8b4ee541aad813c45c30c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b1806a3802d9d9886b22fd50fe39b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b2a06e5290ff9b2588f9ec7cf4378717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741c46abcb4ce622ff1766af022e165718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34885bb8d758175697509f187cbf91f0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaff7f80458513596ecb419eb2d4075720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ea172cf45c6f36aff56df2e56019a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dac5b8cfaae25384059a387f19350722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa2d8d33e30582d87287af4cff0e32723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a09279ebdf00b14af886466b51b59724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6da562b713d4f297eee08745661af725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8309aad88ddaf98095fc57ffd120f7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c4e846ec557065e543b1215111386727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbdc353914d867359e4bc01d690800728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50c06fcefa977a4e925e49afb99a74729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ec4067365c95553c4b0dad99529b0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c321b219dd5992578be446fb616653731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178660d1eff70a792fc864cd219555ba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03e08d1733343fac49007d60f82c5a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123c6c5685c8fa44adccc12e4c44cf3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6005a1f7ce3c5795581b9f0ed35e4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6856f91dbd89ae127a16c06054a7ed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f4bc867dcc270bcd576c59b48f960737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc413e70224d9b910759aba4582f19738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740222b5d2ea2afe66232ec457d0656739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0503a5bd05fc95e1b745275e77f2b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ee450dd0279b40d8cbf6a6953e01f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9661b4606ef79fa98d3c7a8bd833ef6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcdecdacfa9f5d429338af13fe6b98743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba377130ad6358ed68f571b3f1ed661744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f30d6ce4be3e2f38b2c57f65a0f7db745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11194006182fb7a4e84cec1974fa3478746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2801ec75269255b8e20454444c25a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57a79c530ba6134a3d7edeb0001ee2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247dc483440229137a31631db767eca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cac7745c80ddeb8afdb477e197a46c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277961e3737f8c4dd95ec99f3be1426751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f990879e46b410fa460dd8eb4f434752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd41cdd9e288866967aa08be0e731a0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317dfab5ababaf57c0501f74ae379186754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e31273842d37f123f44105643d76d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef70980bcb5ff40ea49884b89356e50756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8dbd6656d630b74cfcbbdc4ae135c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82c3800769aae180f7277598f886de758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509095900771165edbd85a29f53cfc6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc0ef30283805e502e20efdf8714ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540a11c88dabcea7f35b378e9764f612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa0d067bdb18622d4534d767926d483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f99f125543ecc070e3ddc95cceacea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43c311f330420b2a8e76984f80e4935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846772b99b082d519055743d8fadda86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15873cde65e10f53552a16c6ad75247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a7eb07a5f184d9cc6455fad9ff8ec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853e54c0d8a2855092e80af3e79bacf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4dd8b73a1b84df5470add73e4640a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb927794a02df1ea37e510e92f88f4011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72543277592b2fecc3c90fe533de9d5612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f27c8afdc78d786032b3af1372fbb813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ba9d0ec4f36a24a9e87a4f7f3c6e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d939b373ca80f250ac83419da221015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd3e0d57e9bb1cbfee1b5d47f086f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28072c493a556bca57bd95c66f6290d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068baa98a4fdc98c4fb4001686c3e7fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f40484e7491e0c999aab4498c9cfc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7a92da33707bca570f8097b398b4820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827c6e3a3e7492c89409de09792c0c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640107fd1194a439a798ab57b7ef89422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c717092f1225155ed76fd03fe3e0a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244d1f73f6d9f5ab73048dcdf7b03bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394a21854958debc810d0c32e6fd43525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea65245673e013b454bf028ccc04ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c883c60058163fa434c2d0023bef727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac218863cc92b24db9b2b01434ee3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60fe9d093cb1a44a5ec13d534db6f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d85d4c12dc5607271cb4e00d020c5830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526212bec92b0f77181c8740662169931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47db7530af79fc8c2665af4ad4c08f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868060b3fca166b3f4cc9efcac2c42d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf4cef177b70e64280e5a0ec81297534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f3bc1bb31d0d7a95ef5e442f9e59a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c6124dfcec305145a75ae9f89f9d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0a77ba6c532efaa295ef01b2ad54b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac3e39304da6b96188a0240c83601138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2f76cfde23509acc6fa5a9598fd2739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38122553047a887bcb1151c74bb2b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c591c17ac3beb32eb19108b6d87c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437323cddc97078205735565bb764db042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1574a74061271a675cb2272693a2e3343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8747915f3059229cd7ff477e3ebaf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510be7f3502f779c92c33d155b05d78145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee38218cdc0b3aa273b9a6cd79efed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617c18544216bff67ee6be7c457fd0e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85883b85fc0a4df921d0b3ccc601706248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa351cc883dd97c7603511cebb2074e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1aac92b6a90c1f9fb55dff2a7a2ff150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a7ad97d28f51a3dd8d03d2753be8951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f9454ac4889327f3847d01c68e38c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fc428956b0bd24a94818e857a812c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20c4c9b0742c557a3db170745e98d754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e33d7aa30357c7809dc335bd03563655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304fade826cb1635e9806204f11ce2756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6b0d3aac2c795528a73a443aef39b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cb2431bceb9fbe241ec635d77a04458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022eafb60bdabd7b31f91952a6b27e1359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a5e1427bd4c6fb6d4ba816f96d13f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3bbc859c4a2c4b25a168da5f8265b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a86cf2425c549bc74a98aca362f8bb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292392e6c2d39da0d0d5d7ad895ff07363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846008cea5f421a8f4b6c9f72e2a7eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534498c0fb264fcb06ff137e3eb56ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ce7c202c8722174aca9a957a7de4566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488515af25dcd7ef2f17fc25a20292e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb55e1aa8ea87014382506d6a418a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b547fdd5e0b520f38fbe351a5a6594e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe358fde99c60b9a40990fabb083f6a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651e9484930582864c0493aaa8dcb9c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f50317194d391f7b03f2fd61b2b0472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2c9d232de1504847c2c7dc127689773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465f7e507d4731519767891c80bb6ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f4419d920cdc08f8e38a3cd22ad1475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb3a608e2ffc99d177ec1fd36281ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d61e93f0b8d4bc9d079a4db52a1d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c546c1827f9a8c0f999283d60c8833178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1e78e8a4231ece92c39031642f26179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969066621152d79d2a11355ff76f649180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0e67d0a93e8e6875014b63a0ae78b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27ef8227a4c4173583b8c832431f4e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23700e6fb18f2789c721f1e3beed41983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfdea03b2881760b146bbff21d301784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54033968c9db1b53deccedef313160685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510a4737cdfd1375a6ebcd291adb5ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6b3b7278ffa405bd5fbcdff78657a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4124d905f4a4088fe2c1fa3e1104a6788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dff55d13cf8cc8fe5cc6115f86f46289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62896c68aa7480ffa2f267fd73cf3a6e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49b7939303c570233abf6daedd7c6f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c1dbd7ff19915d93be668f9b2b7d892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f739789f5131bdc4ddddc1a09fa3b1493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85997c2d4becf2b11b0bcaf870e3c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cacc1b6998f6821006a9649dad61795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310ef3ff181b426c820ab5ef70ed5ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c18254a92c7a83c77e20c3a86865597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67ef1c3530bf9ef249a7295191394c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1ca5f27ff8202f1a5c95fb079352299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7302a63600dc98f873527705d488a2b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939f19ad6127ac9648b589666c1140c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549a0956bf8b55c744534b7ee06baf2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4898f923134c63e92b65a1494b55e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d9df38f8bf1a0f5a8e9ac514e4a4a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f72429b59513bf18574989464c6347105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db156eba9893e0a6af7e920fbbf4be24106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ae344cc9d1790b5cf850a1f6a78c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff8509ad7568d646ae2e30b1d75a14108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48a08f3fa80230f270b115d3eeecf7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0be9699419738b9dace331ce10e2b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926918a2a01b5a5ca81b1707aa41a90111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71221966a82011c87c41b9be315c40f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3af4952e70e949cb87c8ee51ed2d6e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28140c13e88bbfcfb6f205939c0fece7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedaf5249f8f953bfa211a6ee00e5e42115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680fa710c447b73360fc03876b06d90116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602176ae27ed78c857a816a2cab96b7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae857314db38417b0e6dc44b863abad2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99db1ff92e062d37fef654f6501837119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709a54cca7b9104ba1159b551e43266120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19be2d1ba1464f2b7ff2974eb48a61121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7442a66c26f03764a672433ca85c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78e87325aa8fb7a6165cc0fcdc0ae6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b44e81d7a8be166671a375053656b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920122cc3faf7cdff3d3c3c1b2c4f7e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39372c87ee409f668292f789fea3506126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd6033d7e3450f967e491f8e0748c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f8b599ae1e355141b8f4a61e8dd58128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54128d1188c0011978b22273ba6e067b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d82bba37f508833eb3dff2c143f7b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ac21afd6b3a37138cd6c977a2bb22131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344a948d748d081232be6e8d4c02011132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdc4cc9fa22b2443e50bdc2c71d2ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be8f8356f66982c2b2a76410cf47b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffd336c8f947f9992f13007361057e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c006615d84ae6d22a949f3cd2360b76136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754152eb1af870d7f013de07efedfa1d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7e810f74e9491c076871c779c118e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf2c1cb92386fea735d3c95e9af7ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c06f34ec9629cff7f071e6c735e33b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305f01ed1ccadca37475fccfacdf7ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5243f5cf3ce08c415bac85b611a1c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328877775d4aea9e37783bc8e66ab4f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9119ae6f0d3396bb5b29deb3721af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b320999a893ceab104f193ea131aab3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa09c4c2baeeb75a460b2e46f8644ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93635190eb96f344387fd589aaa0670147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b500d4d75b5948c7b59a10e9583e7e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326bfa31794e8ac091eaa88d3e98b5e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708ef2bf067fadc44649e024672492e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175ab33e585cdd54d89667186768fcf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19b179d046beb81c6a67cb1896c1aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab54bf904aa0563d8831337733de6d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e5b378f059851374ac6b6f354b125154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153388046e5ec767eae683db6f3cbf4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550900fd25ac9bc5255054bb124a5794156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2432109516504cf57743281a6e8d40c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90def9752817a3c3addf0b3a22d4be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d66913ea63db0d5c2b04ca82f85a18159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1a5fe47415378ff76bbdb11edfeeb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54965486db9ee5f50b87de71fe01b5e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ffd27a30aafee1fe0743f7e8f907f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506de72035a56d32ab1c9785b8acb3ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51f04d6b67a0e60044178758185bfb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a49ad9b409e2487f5ca2ba28dc6340165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910c4e0016fcd2559c4342871f50eb2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9fb9aca49328c4f1f67e44556e948167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904513e1a273e710cbf313e9eea8bac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883be69311fb2e8a15e591341e40acd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50a7c5c4fd335c43d0977b5c816383170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c7d310fe0a5828d90ad2feb3d0a90171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5ac982c4f28811a958c3a402e0d18172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8b43b64bee23e6c24f1c68febe7db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83851e93bb94e7ff9f9417e0b0e5ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f38bfe0e6bb55f7787ea2a92020e3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11716cb1bc8e0655d1c182a67f57f2b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3145e9f2b8f9f60330dbaaad85b9b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cc1e3337f7761d3fa37eedf25487e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c8b8fc6b4de581445aca1f8722f80179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5313278ea468681e1c057ffedda4305180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae70a81836de2f8cab9bbb7cfc8727181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff830960cdfe15695bb3c3ae86d4328182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846c27f9a17db0d1718b6941f4d213a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8699c977205eb82446aff104ed5c3d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935d81bccb712a4354c071ab207e378185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44e1ad1cf0a98484c9fea4a476e38a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf3bad7c4579728462690106adbcca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4f533efb4b451d9aabb79fac00aa0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fef88e53f15d0d2831a9d7a430dc5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d638142addb30ae5ff0ccfbd64e61ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf5ffd79ced3f031ed80949d2fe227191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ff4f037c444d197f5dfaa46f92b8d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdad7c256115bdb128eb0c0b3abbf0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b0ec72904647326880efe77c04f6e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f798a8db5e9ee8c1fee44d0ac50229195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e33b5e577e83df8f9ee2992b9d1b16196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4318b0d0ac5e046c3b000ca9b4d9ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682834a6208c6760b02abd2964f70f95198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e42df6faa8fbb48371bbf21689a76199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce8d4944fe17abe754b8abe99c9f0f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3fed77a9d6954ee4a242a4ca2f14d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163d6adbbf4bf98bba3e981e4b30b3f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fae25af41d266196f3f745215083c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5af9edc64e75ed52d3e028d955da5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0311922807ec046d4c64c5476bd45205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677516b1b3453657581fb7d4a772d99206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103765608c2e68bddb2f3ceb11d6123b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a6f54d8cc32024991d6eb6ce12a67208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a1223643b565ab29c661bd6cf2b9f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7eb6bdd7cb547fcca01f33ff42107210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651dc254d2f39bf865529e8c1df7043c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138cd009b2244a88bf2b831a914164c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccdcdca8292d878f70f904e96aabb9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072f04ad739e5ee5b0f56e1cbb542ac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30189d762e9e05d7b8eb29cc288762d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e03745aa3c7f484cacfbdcfe2d55e4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b58a91e3188c2e0559baf7ac3b337217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e517c2be91e7b0ea6e7a8d38c65aaf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a33a927262540fc4646827029b5505219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a228828294b13484b9688abcc36dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9909ebe92fc8f2ad62e9b382d6fd0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab772270923eff96512a385382604b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fc2061a9cd144f11edb4486bc7f8b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8f31dcb4617539bdd832f0c1c32d3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d106753d79658221af79c72b83a2ef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8485f203d6a0c051f6a3ef48fae4fa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0b27cbafd11fd65a21538643a0f72227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc64fcca6454c316b6fff727a85073228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48bf3bd63f64dfe17492cbb11f554e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4f5019d6c8088ec9d31b2812ab7f7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85490847fed373d5b1f08585b8b0ee1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eef1df59438703b91636e6813dd6f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998b12d365be8a08bec10e303dd7223233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d66b8c88cd751fbbe5d582418eadd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d657e6499ad289be6536adad75baec1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897454e27bc9c30a71bb89473cda1d98236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174d38465f3bd5a1b349dfcd1c037db237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60f893ec6456f3de7c08b4e7d9821c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b38da370ee567b286b7556609d5a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649286cf38dce5a4cf1ffdf74a8d070240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4336ab180a518ae9425e6a3ce8721241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2ef55ef09b3c4ce05464c8e8ce9aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f4c69ce069f7dbe3c02f06a488787243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1ad11496fdbe44b154983d6a3e468244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6707567fba546ec02a072f19528fc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f88460dc808c5462442b64e982f85246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb02c96d4a3c5de0622adae2773b86d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234295fa1d27ee496f5cefed34e49c3c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3ccf86f621240259a3afee5516d9b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d1e590d02cfae850ef28a74a920e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba140a612da1d83307e7a4cbe9f78a8c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50923f5fd671cde2c08757e1b69998252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a15f7735b3971620af9642193de49253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37183aae1668b0ec844f277f428c31ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335aecc1f70d6624166c867a1e61d98e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd25eaa1a5f2f0799f76066b140d73256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3634e696413ad02b225816f6d3653b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de08894566f51072369d99213df2d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ca9b08ab8e503705f348314865374259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df228b2bad925a8f9db849a50edfd3f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26269e078076c527ca1bd7613cbad14261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7b482e5729e9fcc0e7fb08e0372be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e502be83fb49ac4123c594cc25311f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f403853fa00a4ec9ba427fc17ea43264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6583fc07b8557c0291f6739185535265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3268c5ed1e676357f1cf053b6ba481b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e89e318a06f074f5e8c1177d3e6214267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992a9087fbf7c28fda50a574e4c1465268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b0b04775eb92235a3cf7983a3f364269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cb61f2d3a6aac9e206f02c71279cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3dae48fe3e5eaff15965c3640ba7bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02b099e00749ca03b97f22c5bd6244272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d54f1278cbe68389c8cf9b797a68b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe0af746f5ef492794fbf8494812ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d547bdd1af26097cf8e55f4d2dce476275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23033535af197ad0df204041b50921276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f533f2b1325c5f75b79e31cd5d98a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343066d31e7303479cee16ce500aee7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a8f0eba02b278c4e2e78bb042073c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df3892c64100b1d59c59fba2798513280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913a1eecb8e78f5ad2b31292a93e253281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bed6fb97a5b0f1fd419fc5731a18e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48cb76bb0b6d9b62286b1636c560bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e09e4251935b6e87e6de091be7effb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1b04d099653d088cad8ced604906b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796ae528592413659219bcf3bd9c95d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e141908345240cba4dcbf621a68b684287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88cc7ae0ccf49ba3fbb83d959e27c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60021074a9cf54fbcda638104b211ad2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f985e04c7c7e274622ae9f74840f9f3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83247a486f291db219452ac895e9cfc8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56480f9390c74f3698dc5016360705f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac51ea6ee9103f2f70cc8a8f7de758c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e81614b62fc79528730cc21b06f1a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4f649e207c2ff10140ef9a04e2a70295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce00daef5a9620e51d3362f5573fd40296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edca272feefcdc56ae31e5654e27421297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cadf8e739161ad3494093f948d43d3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3ca30cfcf5dc799064a199927f899299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929dc495e0850960d85762b2a2b4962300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f022cec911d27d10051f7f92e0b00301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59025dbde23da16cc7944d9f32a941302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f465113a702489b0e67458fce14219d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994dab9310c2bce499d9e8c2b1bb6e90304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474be874d74c64c999fbd90d5de02597305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a45653d58a7e727ff37717edb5a57306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df96a38f015f3422062a3a7ee18119307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764d8cd09fbe9d2736a0eeb09fd8c85308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571fa189847b108fce8a0068489aaf4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ca09c473addc50005ab3e5af0245d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2e9feb0ef9a7aacf675db6a577e91311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b76f49311da5b94a221d2f7c5292b2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98d29d3800c38e0e4ec7c8a3cc1824313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce2c3a3cefd15f75f20a60b52503b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26f6af3926dac91d9a1c0cc9541d5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72104babcb027446d0bd6261f8353ed4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7293fb0b2a97faa5ca556cc85eacaaa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ffe3eae4865af3fda53a270b49cc7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b74d44493786296ee00c7662d9bb26319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d217a1fc11b2ac33ef397dbe0deba9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7979d187a2928d235101d06c95891c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04107b8cb24d1259656868d04d319854322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0991efb1b4d1fdfb6fec1b4204cb592323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccf31a965ebb9bdd5877682a44f8c0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde9a4e81a2d71c6b6ae3b692672753325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7e7bac45fdfc70107bbf5493fe840326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a974f052ba5dde90817fa84143ac59327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50fb3ba462b35a1cca05537d2baaed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b01eb9ad20cf747519978e0dded989329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd5b0f2c86f26621ba92483ebd2874330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514615e053f2eb9c1b5d49a457d8a830331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39941421347bb7e049fb5cc4b8030dd7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c32e5fc5fbdbf67dbca8a71183391333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa56c5ea0196ad476386bbf2a7c336334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20f9060f9aa228fa64456adc416e09335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f038118ad755c0bf2daeff9911afa44336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e436f94571591f6c57ac2b1aee58379337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326b715cd5bd18edff4bb0331ad8ec5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604e08b565a9552e817522028a915f5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9155d51a7fc7c7f321ac1a8475060340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc54525d96d8fa47568f425fc25bc2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179820ba29550bdd4371d4dcefdc637342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885b23fceaae331283f827594f7d5f1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32292816abd6ec1cb125c893519e4b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959d7de1b16e358a4db6d69de954e6e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4de463bfcc125cc96f99b1bdfc6d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f514e69aefcde9c9860c7ecb2054d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e28ab6ccdcb9796a5e6f3162268cd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f435e8ac7c773245b9120add68df6fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0b1505f5a6f390b89df26ca3ec78e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319664d0c5b8792e3f1fba9a96592d07351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a355e03774a2bebda8435c80adc1ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b841602a9b9b12e06725966c733d05353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bb724fac61832c16855179b6a8861354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0187be89eb39146aac8197e9d3ea79f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3898a2898aba62bbfb2ab1e9d86148356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4409de1b9b336c302141fc613ace3f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42288b78b6077a4192691c6fe044d2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f919b5aa2cbaf22681e48b561c5c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c179b9370686c726f9211d4eba4e88360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e061fce8ea5ac02ebf12fc14fb08a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd187dc9de933b2fae612596ad9cd5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf782839cf4d5ff6d04af0cf1a77231b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00114a8ec9fd188fadfeae1a189bcf91364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77072505ed2b71a013c0c582d4ca19365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ca124b90966b16a58db70384d8222366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00ff35c99134c2f48d481b5ba63396367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04cd5f714ca4ac402a4eb620b748be368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0563665435e9d62bce4116dcc21066369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1617a21c045b82c6ab6236dd14c964370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb867725553768405ca496578ca0f60e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca837b9d205037a30845adb778bb2980372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615a32d4c8582d7e723fa37e3ecbe3a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12b2e58284b7c9af4d994ff5f9ec46374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1376a50887355e392d068a887a554f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb870ec446adf476bcac69d91557bca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fc659ba3b5df005a1396ce97e68b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5a93ee702c0e21073e8663b062619378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e37f12983d95dfb1113b78ac16d029379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1b34fe7b43707afe188ab2ba08a82380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdade997abf20c91463549cb594da4e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd3465a5c8736666f3925390273d9d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b3c0dbe885aa6544a4268305dcc3a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5706c64daf96555ae590f2e654c690c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c99bd505b6a8a23874330fe5b61b1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08939cedb0fe9991145ef93e315cea68386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594d8fe620e752aaa1f61064cf41ebe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043db207d09289d3616e0ce79d40f07388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3c5b8deec010f6fbaf5d0739e0dc8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52d155e17f822f821f8e0867388615390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596567c70070f09accf56878c8057a3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30319f54213575fa5c3948494c305316392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e2b0d43715918dd0a407def733a42393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07536a5467953adeb0f23c34a7ebd8dc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717cadab73afae8b60c767634dff0cb1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40613cdfb58605b6777411ff196bf7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68a718e5b000afb168b3de3711dd77397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a15e49d75ea9272e2a099b0e40026398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb464576309779f8c2b858e0afd189f9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6e4df171d3da73219098cf6fd6e8a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54c5d6375c87697241a32e39c72d33401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36dde5eeaf3454f774d331118582c1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e97bedf6ac2d8ddd9f2b6270b4f4fd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fa15aae0b6ff82d4a461c0eef285d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eeea75f023cc1254d6a4167e9785a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e328793f02f3c0c01c5a4d92b82a2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272eb3868b722587a670c6513dd5798407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae8b7ced500ab6b5fbe6e029392eae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b120352e737d6702e58bdca4be487e1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c740b3426d1b22c4c94cc5dc1f6a78410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141649774036ab2e78cacd4f7c7ce390411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e879aa6110b8b5c22ccfef3f47134412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb33393c795daf9005d5b6029add23413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99d479da98d3dd6eb1d3b5373a191d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dacfeb13aa070ca8217be379df4ef5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e5ea3f852f2fdb3b273139904a4d3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794d973da85ee98b5c4354643c97479417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2361ab4cc1e62328453928baca92ff5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85395021dc3b06ac926f9cc98dfff094419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597652e0d7ee80c2c237bf5e20c8608420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae9404f108dd281baa7960a93f2527421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3dbf904218a46fb9db9631860b298422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff8211cdc7682eeca963678b6cc496423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b055388b4b68964b882894df7dd3bd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443a8f0002947872940ab5685c327ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e95a873568a4dde40dab91d6a64399426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c12edbd7b28ba882e1847cd2fdba9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e1fd6a08c0cd8c18d2a25cfac49eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7e78bcc7c99460c351009c18141cb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34cf5502b9b71bd8aca4b44e84090f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e27b1e6cf8d3b10169cac45b42735431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312c3dffc057f69ce590725c815c21f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7e294b5506ae422ab309137a6e5f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ef44dca68127914cc4d19b031e11f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fbe1ba8414d447572ff16e5fbf740435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e91711b6e25b929ca13fe8a72e0f2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e2e630aa9e7e78b12adb759df7c3d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614939b3f2661c44d4e6fc61a8ccbfa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1823bd5421b68be5615152a8bbdf3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770cd45a76237bf110b13c0e44778c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00033a7a3e87dd58a5b2a3e32f07f752441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b12a7db390221102e55e30ae9e671442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8a862d24bb55aa3b5b7a2d5fe29a6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99625a52115b21cf3abbef0e537f506f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4683e11f29eb1b911c23bd50aab46c0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7009e3ba4b02386cb333667f9d7152446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7967bc7fbaed84538169872e03bd1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c14e964204433f2fffbd3885fa9706448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df913a808967d5c31611c11f22f10d76449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b75f90947a1532d6798f79f09e3bf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923b444e620f8189073aa064dad4e5a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4b485b77f7824c1c870ec2f90c3a9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853eb5f121f7feb83315e09ba3cb1dd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59629e53876290d03a7cc913b3980606454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06750dc5debbbd64a51ba787c6fa2a07455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112ac2c1a5cbc512af6c89542f071d7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f0c56a82c45b209dd4e2ee55915f1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1504a38e4d5cae2bbb0de91f15e854458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae4867c4abd9616085b0988f20f4a1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bd497aaf1bdaa9beaadd4893f5dbb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242cb09634108116c7b531849eea97b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf10b003dc46191f9c05bda44947a2e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c06cab136f1462abf23138e735c0a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9ec222ec5bb630b9aefea7046cd31464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6916db61657db9c1480ce313967c7a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0146f17c0b17c5a69da960e1d64cd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2ab76fc294ee46852f033ec2fe16d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369b8495cd53007d07cbc5277ce5521468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5ebcb6d31dfdcce944fe96103fef3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120b26acb876eb6ad27b9beb1517a64470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e707c54eb7a23adc5b6215ea34c3ff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5f2c62d9b99e842e20de2d90d815d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c861b201042dacf81b39a37c52541f3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7ceb8bdcd758f29de34f89d6c705b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577b72377735b98b971c5b5759449c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdd6038082464afd3947c5d007fb07476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad113e75250ff741d3a66ef6c92afb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7a42a569d48914829cf244dbf1f62478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f597d951001bc9ce616d53c18ea076479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0706c34ee2b08b7f6382cc38b8c03480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54514845b6c781bf8efb39278043c13481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e27965add86c00957f43956d2083a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842337615299a1bb208344d4cc9f988e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671971fcba40eb0c2f7dd60d3e28a26f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17dc7f0853efec73b57d1023a529649485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108b2a7b979d76f30a33bebb35b1318486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129c7c2b407bea9ef5c897f676e84d4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee224857b979ea7c8c3b4fb10380e375488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc46edda127fd9573541756712e7e48489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0e4b87fd085f1e19e1becce5cfd8a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb7155c64a909c1ad7ff640cdb01b1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1ab42d51605d293fd5d016a505586492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835efdc6cf6309ee64fac4b0ff93c99493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ce4dbaef07b3dd73e8532b975ab96494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258197573aaa441db182334862fb3e4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad164273360d8cb0c93bc728e9080041496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c897d270af5fb0743fbf560043c830497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7504d424ca5400c31ea088dc7b04a59498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5b24310381800b0ee77bb872ac0fd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae91eaf0358c3bdb95f9f1d09e1943500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639a769093b2d8b0a8be7a6d8bdfe53501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a5e000f4d2ed48dde0a8dc48bd02f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9dd8f7738d465a35d883d2caad4470503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4cf081b0ea445d09576ecaadce223504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c65488abdc887a784789594c2544c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062984cf7be368621cd24ba98d307c8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4760ff835be7b08698fccbf02df17f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f486513810cc9b8cd8a0742a86690508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fe5afb1043869f088901d4d16023b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d228a517626c911493b6a7a4842da1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63e0b8cb5bffb99914c651b262a720511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cfb93be46f23a43677f8064d380d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11b1712bcc6ec7a5b741be0347ca46513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a377c51bc66d2508bbbea81b78ebe04514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7de7240de14c97861a4d5c5f8341f3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8fc384e37a6f58070e7ad055fb712516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca4cc297485ba9285962d423e2cca7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc771b456a8484150f4c47d637df4965518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f662116a1283785bcef2ce526293f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ab8710c6070be93465808a5c9173e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cdae3ff7540af83a8199410e2b39b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65d199d48659df5922668c0cd444d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64488b74ea00fa253087c36041c80d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cf4e7dda7453995cd287034c58ed7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d4cc49faba925105aa44d64328902525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0835d43439d9eb520670202602f31526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b344cf2f034030d006b0f6266f8394527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939805c4357d7695dd176c22b67a2f5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dab250f354128e1972ffeba6aa6a8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575119026d6937fc8bbf054c62806d44530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a313905ae4b1e633d7b6f4f13acd3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62099c4a552c49ce8c25c5d0dcfa1662532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22a0a5596fce236735f3094b30e2de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca672322003c2cd0b230f447bd7f43534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417fb088bab3dca015af830ebdcb668535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a499ac47bbe99633b93e41e9c8405536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2ffde22bdf759ba8b10be998bfa3a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673773a39af54b5c01d19aa6bc4b7b5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959730ff6754856cbaac9bef548651b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19c59917b2ac64a9c981b1dfb837d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7849950e4e907745326e003ed218105541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea463ad678ab03af1ea3bcd8a84eb40542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9dd73dd72e3f3f6ea7ccbd2df29ec4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a85c5e69efed6ff73fa11dc3ec2267544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faebfe413fe37049658d5ec24509ace545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f12e3ab5cc92e8697da81be48fc72546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c45a48ae2f42143f84356915b3762547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af22b5ca0ad51197a099be4b7b961c5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae290e3e51acbd5c470cc277be5b21df549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f75b87d8dffef18e35692804fc7883550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8cd1d8150fac2ee31c209fa0672fa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da6c677dad8034d3ec45a0d07d3bd7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b81225db5ee36a8f1f9ba97363b3e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3605873573ef5ed157bacc1fcf58df554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e6a958bbfd8b7d4ecc029fdff5a8d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ad5128db7c6912c68ec384363db44556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e549478249bfc9363ed3d9d0693827557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe7eb7c9f67b66abcc30b038d35cc9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce47263fdbdf3dc2282d8617304555559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f54549ece136379b18c8890f78237a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e65406cc612e4e394f53867e2d2b9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbc7577756447262c75c7d76b5a450562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f68ba158d3ae1a0386e9892cae2a3d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab841080bd55b2bf52c2f4ab215804564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c8986b6a760053930c15067b0509b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae04644e2eccf7964735172a2fc517566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfef861bf0de01ee88c707d27949301567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65579e1416181b02bfe92b8356bbb42568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b973f33ef50afb32fc27b6d9878e632569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0afd39b8483c677f67a3b8d8bd819570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8101bd3b45d215363a15593e3b5339571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d4cc8bf8646d5df7db42a8d95a95a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a78d743f0ef089173ab50fabc4e85e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a8858922566e254a467c26b128e66574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753601cd7a38cac40905f41d1b96665575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e644919548f67665b881767db034b2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c99433481cab7aedf31d66fdc9e94577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910d6cc39352556838438c45fe7e0d2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272d7c10c5bc7be14ace148726312a0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5503c22b0a560602b65ef38d81d85a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8f7c282bca63e17cc66604bc09a0d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f786ebe7ace5dc71bd464b0f03b6c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578ba67f2ec1fdb8d7afa2e581abe05583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2f9e202fec278b69919208bd87c22584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404294d197e075028730862fe42ddc2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26c0adf5962607a4572f063623da1d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a952fc7e76bfd831a01c0d355ff7d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420d6ca1cd9001fadfa5abef23179fe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac7c33fd54ee56ed44e5b63af156fa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec14f8badcc8294d6dc51192cca5e9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290502a8df81ff33e492bb4f5ddde447591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af5eb163dbaef20f48fa34dae15258592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116ac20cd774a3d06311a73e3cf984d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f184b14cd362e10996410d90ff677594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015ab84a72cb1b3f14f559bc04be00a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fd071825722c9765f471cd2d2c84d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426652bff1f5fc97cc8d7c80f6c672b1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b3585cefd49dce8072dadbd7484b0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e16e305fe91e529ba41cce0cba8625599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5483127ef4ae5a8c4e5df607d4d637600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc975d82c771326ba3ddda100b30b7e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db6ba3b9320d62ac983231b0826cab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fced171a99320ee45e00465d8c1157e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cd6df6140ab52b278faec70b9bf44604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d3803d812a16cf5b25efa32d3d592605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486eff3dcd3a4ebaf48e1bf91e25e02606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb92d92fc233bcbfe376444343b216607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67241d3aa671b0b9fb1c3ec64751e18608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cc15ff6c8ce9c70631e6a69cb1aaf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec113ab1cc6a29cbebacb60c469c1d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b153d6133245106f223ce49c7b8c1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723008d75ac06321b8838a8c8d7c67bc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92452ce762e22e7ef6abb3815e16dfd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9480b81b04098b7d21e3e37ad1e12b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99bd05123d341beb664b0fdc800cf3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e28903d257aa506a11aa9d391cee0b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c05cf99bed6e207dbfa52a03be9a7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf44c71818323e06cc7a39e4fe96aeb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad953def644a98266ebc5b54b08d748619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961bb877ab7c618085e092eb0f7caa1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6b3097e13cd4d8caf56b55aee5790621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c233bc79a8c8188854eeaab6ffd089622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786692c86dcf3927a4b768c3d9a367d6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbbe31db7eb113d2bfd40c414e0dad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdc617b71cc8f72f37bfdfc6dcd1fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b293deb4855477a40c1b42a52982a6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3a7f1626a973291431085c11ee81c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796e25e6dd58b87c1ced579ecd0662e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877a101c02481b975e1b78fa1d5cdfa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c5eed892ad62201162c92006be7ad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7db8d19f1d2b500e1d601f7381d48631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e35d73f70e85583638b96cdfe5638632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301ab540c024855e76ae85cccb5fec7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb8880298b3d980dd895f27e52e7ff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263a288efb81f2b77242da0156e9d0a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779227ca0bd39c66ab337576aca1703636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b892ed6b0bdb67777f4670916d4d6d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70fd45538eb26fdd17167c4719cab2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1011595f0382c6d28788017f56d3094639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66500e76918bb7025254680a7ea257e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84149b96fe3f8ba1ed99f778b2c42a3e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e8978a374fb85aafb9d7c358868fa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9c3f70dbc5b30c77d112fb280aa8a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52061a03aef0c2ab3d4deaf14846ec0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fee683a3b0df7e69c30ab5db36c92c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cfa9cb78c24eb1b2280d38ad1ffe9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c74092e88430ae137003a06cf46e58647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea666f9fb97ebad50210966839b266a5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cd4b7053daef774bff65a0c1a3dbb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfd7449131c161009dfc7e2b6177f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb66e47c14bfe141deaae81660be4b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb71036d23f220bd40681607a392b6e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b915d57d06c0ba08e240c052e9e45f0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2836e48a15c0bd4f841249425bf037d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179c40ff846f7bb85d647dfab1e7844655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3699673acd389fa6731f1499d8d219656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9718ce61868b45cce56eb1facf531657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09504631ebd945b422e01927a9718bf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995a5c2ff15c2f99096294b5a4370d8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d27fda9704531380c25a5b9a48c5fb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628e94b46e3359a65ce930b5ba4a433661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e89cdb96d40d39fd4c068589c53dd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aab9e51451bcc5059fec1a3905f27f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642f7e993acf4ca8d265871b8db962a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743dcc8ddbcfa0cd88985adc9047cb23665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63928dd8311c4b6e6539d390993af411666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0651d36faf44b1b6e44bbe8ec27582667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab5c116f56606a707701b223adda49668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30024c57534ac1e42f505dffd90850669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4208a1e42ea10e042024ebcdfa5fe38670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fde7da26e3c138a132f5f11130f809671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f422a7d42a9872649b3628b9533064672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1fecaa8bf6a5882929fe4a33f85ba673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f234884679c4cc51d28c184b1a071674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875752aeebf5683cdba3e652a92b0a3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63987c690bc2f8e06e806204ea1b85e1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621a4c4040d0f4d3c28a87c1565d09a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296fa2adc42dd6d088cf870972cebb0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a80f034cabb7fc2a6dab3926f92cb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6167bb1d050d46fa03375e26ed2c52680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b8514ce08e4819865742bf2673921681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e3316aefd0a480b1740efa36c780c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999880102500c8db1801b8c9aeac605683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e69010b8ea27ab4ee1a7190df92f3f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6f243bcb2e8b472d843e68cf5b558685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230464178baf08c9d030a2b22c2cbc15686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c61325c010624c06ec7217e79b39bc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38c5063e1ab30b44d94542da00b31d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecde60e976e216ccab9574a513437f0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed52a103b1bfde2a6d10aade150f99690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4257c548bc9758121b991e1653dda51691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ddee5af02a1db4691b8193a66de66692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96390c8db95f781ced49113e55df81cb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbfe6b746594338facce2c5d359dd0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776256443678c4782d407eb5f966f2c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857997fa88c4af404e0b654b5812cd20696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c0b02b31d84651e91c2b54d5d6188697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d3a8b0e1b6b379c6596e4d8b7b9e9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a75f010e96c1951cdfe1d71e11437699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7127f91ef1984d2c64c4087870473700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb8ad08fae2f184a1420d9e65d3940701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ab30c9c3f3702583af351f0d43255702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44eb53aedbeec762e2d287d81ee5dc6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e75448f2aadee0b2d4ca0940a4a6b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98f7b5639366174651c96b04c21c59705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38d60064aec84b2f3b24b31787409d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8b903e5c68abc1980bf24ccbac054707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cee83c74ecabd8ae295a7d035c796708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95699f250a5b62e248a4281a379a8931709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13486051612f9f899077cf65065cd74a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0da4b0206ccaee621247788aaded7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2161886378eb776c818da79a5d30516712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bbea4e07eaaf21e718519ebdfcc1d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f57099597f7f36d0f46ed32501791714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df481cd3202ae3158e0976649302e9b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43df8d284a1b88ea67e9454494686b4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caaa5c363aaafbb5b28dec3fedaf10f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120b60293ea1cadd1df6dc29d9e500b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd42167a0acbc576c80e53d62fd1d3e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7453bc81b065e09705f707a42df63d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb70ca5ffbcdaed4ffbe8d2cdf2755721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01775bf85201559ea2651df9d026e507722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db01e970169ed58c8731afddfc921d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b91062834688cbe5b711a4d16cb5ad724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917be7158bdd4160dc0c5627cf00cc2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a1d8565271f564b978431612e70de726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35295bc2c26dfb7787d8626062ba0001727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe18404678cb11ae7108aaee06adc13728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f06dd93484ffe6793eb2702ac9d80729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa978bbcc6899172e59bfded500f4b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493c73fcfdcd5c5d464cfd920caa5e3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabdae9e2a170036a0948cc9d963980732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafa1cbfaeedeaa7700791c3bdb9070733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914ef6e7556e42532ea3d2513759627734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b3acec2c099e729aa2af28b6ca0bd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511f13238fa7cb645a24c2bc2dca72a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c8149d46728d5453755e6706ad831737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab4ec157ac3a2c869a42dbb2c5f4b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b9297ab42ebdc0fd6804f29697727739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da4917372a0d59a0407bb57114cf5a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc10d49fd82dd788ea846f91c7eb28741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b3feb0977a8e1ad8986daca51d11a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b129c363392f73da3549c9ee6d09422743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c4d2db44e1753152152c4f180472e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bf7bb4017e81034bae63c30622cec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1eb0bf88a9e79f0109ebb7cd00f32746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c8f6c787da26844cd02e8581cfabe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6d717b8673f4571ce70d025d8c712748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bef938b9dd405bc71c48bccc24b090749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541270978efe566ce10c1123c633a1cc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124cd896204ecbb93db3a7e915403683751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047199bcb622d251c95e4ba6052043f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f800064b11bef934d6edcab641509753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>