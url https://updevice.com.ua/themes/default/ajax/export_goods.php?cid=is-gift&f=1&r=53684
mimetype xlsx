--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9417a8c94b339cfd1e62dcd8c6e9a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f1d44497111e0419b82bac8c18b932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b5e0e27b42c6317309a790abf33c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf072e726d3dfa874bbd01740ba2504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecb30cf827aa070b05f46fc28b8d735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41386af20467700cc911ae07d9ac41156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def633173b58ead814804521762b98e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1226b184884913449608584e6f327978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb47f31e562550d3d27251868ce4dc39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507dc19a4edc98ec8516b38e190662810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc63947eae1efedb3892ad93a102e2d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab523b2cdea608a8d678064438c7ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385827d4bdf3624545417081260da45313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dff90feb285d44308177b390cee0e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f528559a01e87264b59f72efab4d26c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8305eb2dba56c288b5309f7c3de7f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632436eec624c7227d0b22f935fd90017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5b95566f599c9d1d6717d803eddea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a649c6c503d253b53b732866ecc1e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bec0ba02c6493777ab41139ffa39c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb095cfaa59a12a9f12620f01b647a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8297ac404de53dd9f52f674b34c77022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff414455e0229a74731808710e42513723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21d7b6540e0546abad0ddd7945784424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da113c606dc0b4a4d0514ac5a79beb125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f2d51788ed61c223381b95cad5d0c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5064f7c90ce311474e643959e555a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52ef2a7029cb39815290f2ad85b86728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78868ca7d8f4d60dcb89179cf64b877629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325071460f2ff54088af0a3bd79ac54e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f583ab54654c5e4cbb4870f07dbfb031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b85a2cf966595d4d6b02a80aea1c4e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1807e469011aef2b1904e16fdc07033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e382572aa7075d8b1ddb67a049b5034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db34162370dd47472eb71e7a10ae2935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e857667e314b885bd83978f7615b7e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2335a45ffb15814c501c9b1e94aec037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255bd32398b2685b2d1a0552570d99438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123d2069db9a7b36efab2bc074daf5939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5d263d683180ee7776cf8de627e2840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8b49bceaeff212dbe762db3e0aa8f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d24e659cd923e9a6deac9f6a0a62542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85029d848cd38b79ac54e06e9128ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4afac3f7efa8cc58d5703892f93b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c9fdd4e6422dc16fc6c955303db0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ff5548c0a70e3e72d6f0a1816597d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7f7b12bc23830a782b9330528ed7247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ba5002c97405fdfea1d38350d4ffb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7da483ec08892cd4e04c406af05c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0015d226229d74b7b190cc143a5d7450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d93e01780806bc5f80a3058b44ced51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d35d6c97a8ec1af6c0079ed8194d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0d865471ba71373f1b79ef395776253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7deba6a57b40fb301a2e7c59bbd656a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31796224175ad56fab7833ac1675152055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550cf81b668ed151567a943431af5c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bca47f54a7b103c432ab9206fb3c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec498cc48c1e91d9c1ab77fd29a7d4458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e9722df52c2a12d6639dd5e299e7b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4359e2d5b7fb6a8b7ad31aa76028ee960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d318c3170417fdbbd733b8320af5061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f278cf821b9493c3e47804a0e0c1f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa94358699079a0618aae1f4c31ee563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31a72ef580e10cecc3ba0c5abbf0db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ee3da19f4d18b058ebcf81e8f1fc965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e684ae70e63cf91ed4ee76483274666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f118f70f3db9cb428ff50949c51fa3267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d7ef4eb009e495d3f2d8db992d69068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b8516b6caf2f439ae22d8d5e0129a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37295ea84695431267aebbf59be9a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd97354e97c944c194f5383358dacd771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcd640b41fa65b0c3b61b094db064f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ce1e9f59bd20d8243ab9c8ba2a01773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7918e82478c2ec120bb3ae7948630674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c28dfdd23f2fc575fd1af6a6d998675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c740881c74a85e8f9486da7c39a2876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914ef373a060475f57bf79674f6162377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bfc5a4f3db3a1210b49288c52d44c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973944dd53d297001b5c446fa710997c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07143bc04c570b77c12efe7a878588f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151d6d9552941bd79343d3ee9893fed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b4fe8a8332b94a4a16cdec0e10d4b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c960d42875ce0be5ea2988352bec183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349658ce6b625973ba5d186abf42fcb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251926d5dc26cce9b7fcc36434d23a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197f2dd338432bf629659d18b4563ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3715edb76a4ccae465eb660fa191687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e36352c00c3a6b50bb1a475c9dc5b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88d5fb45002001ad06d10fcec68c9f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a3b07c28d7d02e7198a5c8c9751df90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9657b9ab39eaf7f47b0b3f7eceb1b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f8499603a34a970dc540be44c36fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45814120e7987ae555cc0bd4cd81462393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8e9eac4a2d42e708d46bfa7b46cb794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6391f38614338c1b96b68fe0e5a9d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc778ccfac34d72489c0c71449ac6fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c22bbbd41c6c7747b947ccacf3c33897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e53475ced38ebed7784c058bc452698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4065adfc56adae6fd96519736b5bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5442a9ea279c461c657794e2afda9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa696a17bb6da800991a614023342355101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacac271ca16fbb6654bd27090da6ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1354aa246f11ac8bda13acce4a3e70103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fcf698a8da9bf010e2fa0e20320bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066505ba50f42f819482c153a0cea63105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a0119ff1964806810032b2575bd0e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92d661f4cc07de53affe42254eb805107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3ee57a2cda10f6fc9b4558b52ca3e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb6d1f85bf6b4338c286d8b1b74086109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabeacc32f75fafc932839d2a7bf4e5f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288e40ce31cb5b09910dd700f95fa9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4008799eb8d64eac0849023e4a079112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e19f8a31938ae609d882448e0b6e6e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed02521be6a6f2b1b6d13fa20dcfd9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b26c12d7a45722c45be012350f387115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af17b310eb35a4cf83907aa9875d1b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1c50d82bb0e91268387a573b87b4e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2b50fe6e6d668d7be6eb53570cb4d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444866e1fcc67eadf220efee9de89c13119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbf7b8e336c4e7733410e848be8e27120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe0fe12269b716ae8e8263f1a93767121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47b64f25a2a287c27e48a14abe33d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edcaf660e3b65eb94e47e2e94d9f95123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f164ba343257c05ef38c4d7b15a69124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a14afe1add30abdb249d1fa7e9e453125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b649d95ea76525da8308f81fcf25d53126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d68e05beca0f911d26732abd394f0c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab202f7c55990c3b7def77ed16b599128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a208b3ce9a9ad8b00b122796e9e0644129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e6a106292cab5809b6396b1541798130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d29975720c6374f217d86bb4c25738131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac96bac75ee4bb9c0c3e77d908e0d29132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcb4129cbda80a09c536d7972820f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9f400090ea02104d02804117d634a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53873c766dda9c54c768d9cbd92c8e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5ea2c5d1722f9adf65850ac76e390136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967ba520e67b0b0cdb78c27e216cac2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4b411459067938616eee5959f0331138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ac6d89184755fbce5216709350ee0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cc4ae8ad669146d886cac9815f12e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa47c51602c79e04d3ac286cbf5307d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53b9c73b6fd9d3de6a455b3b7c5565142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aed75b20f65f801eb4ecc220a97c14143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a73d9f219d3b30ba3698692754aa67144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e46af11d9eda8c97a3f39265c5a3f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9490ddf8436d6d6484731fb374072f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134004247f659ee50950835d879baf1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a7839d76ba134c956166b29facf8d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4175a9c354fd2b4a66fac27900190149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87685e4e781c5d00920018e11ba34d76150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bd7554dfbf93354b7ddc78607e50c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482213dd1281b800159c01d9504fd390152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5597d9ef7cf96caa2f496eb718ae72153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fade7f6119bb4541794c9c22a793d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad623c74e0395ea1a359a2d06b6a171155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfaaee2433cfbfd19435d1cba904ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222efbffd56c84d480c049f9e17c7de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b468e32b89c08b664b2a2080b95b7a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae73b2bb717606dbd5db0f655a1afb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48b5bdaf71884f5eadc8960f7b9cd9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046b71513e26b5761c9fd47181eb344161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd798cc6ab579843855a85e81cf753162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481ba9d08d70b2461212ecccc94144d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99caa11f859e532a2cbdb52921e62be7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72910e1cea2fcc73a7374136a542e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083fd50718d37962caed788f74d55b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a3e1eb4f23691b0543e72336938b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82c1308ed5046cd91e13131d287af5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad941d8c9d8dbf0ab5d02b86e56331d4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcb43cf385287b808c95e115b5a9a0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cc30ab92191f68fde291abcad04f1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736213b0d92962bb45f1d30dc72386eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ba42352d8c3178dedb7d56fb710b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904144016a0adf005a672f9b840855a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e2feb6930a20e7307c2cfdaecc2e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71defcafa11794eed8d59f448d7ab7fc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc699b116fe4c8ee8b9db72e24eed65177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5672d4fc7c31e548615029768bfdb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd59a12173b6551d6f12eb12dd6d212179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1deac777690210d5a24626c8070a808180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfa691c58a393429533deb5d18215e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8253e61e615f1c6e09e2ee72875dbb4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1da717c221f7ecf449b7657b29ef6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1b0945078e14c8eedb7b1cce8c364184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d21745cbabad82fc6632381169aaf5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d62a3412bc18d41cf79bc3a4ddf090186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24db10bab73042df3ede86f8ae75f47187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bfac287eabc911ee94a4fb473abb3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b02d36d4e641eee2cedcd8d3e28b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a39312bbf5768bb7deaa9c1ea2ae46190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed9a676f25fe0b2cc5479d8c910e71191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d4316364c5e943b48084fe1ab1d85192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6483084b23c076eacd030f162fb38193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd27ae03414e1bcd39e4e4b4a04df4c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2708f1301d79135e12422444634604195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b791631da0bea95499fa261eaf2a553196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94d42e33e26870abb7526dcd57e13d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d79023d2b7f0d66c4655f0f1a0f4c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf73270b430f277026dcc6b679a7cc7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef7c4101f6394da1b088a9ad010108200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297498bf06c7999cf8d010b5456aec7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944d9d78b57abd22c3a27864d14cc3b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734ed6808d22bf190e0e43b02b725be203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea166688fbf969f72c22b9b982d10f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5860a208294097449edd67625ec23205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2933ca608bb4eacd24c93adece77178206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a50b224db58c38dc7fe3558a2b945207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8619beb6ef97b9274088fb2ae79dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956dfbfe8d2be80d459183d5e5e874f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013351c5d295cfcdcc402aa32e04fc7c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7609f9a4d2eaef6ff510135d1b558a8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dea3feae90da34995015cbf06615f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0629636dcec59182200bd4a8f15f27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4388d7b1d968d523b080a9712df38214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa4fb90babd585f7c46cdfd77ef6c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdea98e65b4a0ecc9d6ce330986f2f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee877b4b4cfac688a38c813e5994de11217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501ce101cc1814ead4eda4f5f571f26218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e41b724d96720c9792b88a4231c4b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccc4f41ba0f62e6827aa88f075fd81220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac311c3b7e7ebea13d00bfe0e2060e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b82d1ef419ecb8fd6c3283b208f817222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70eef0646760f57e7c9943cc4d3c82223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0ecbafe2aaa791bcdd527f24d86f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee4c31d1be4d8ff38ffe91e26c2daa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9afffd75ffbf1e7794ef83b90dee63226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bde859f37f0f870f1b9605c224f80227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec185adb03d900ab06cc9a16f26a76228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426dfecef4712ccfd0bbef9e347f3677229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056dacb216b704a8205ca5648afd284230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca07f4ba77514fe1a7216e2ce2c1a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753194e8abca4972b323084a0902c6a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f98cf599117a17b9b4954469653d81233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0530fa406233ef598497d92718213b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798f11423f67c60bfacd34a8e25f192235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32fd68fa3b04d66d084adb205211a1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3053e4f3358aee48abc6f8e479383237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201286be0e0ea3c605c6fb99507c6f67238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af165d7a7a49271dcb0ec1e5f7e2dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1960189da8ed82dde1720aa38fa28240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcce1103e873221c346442a49083cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb462e524d4b76d1ec45c171297b91d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc16ccce1a62b886d89e36734336ee3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfd414598717f4ada703eff0644b1e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4076b149f1e0291a9719f2d5e71f62245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac8219a8dda2bd011346dd5eec4eef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d554ad4c49d8459ad742b293242bd2e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d50914ef83222ff31269c54bfe295248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7dfd78e6f1f2a56c9b713a0a7f3f00249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c5a792368b8a400726a7b53864a02250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692b6e1d65c68d7e04f0da3d4c1c3ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1f241486fd92845af5e9683a22a55252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e4b60d0acb35fa4db92adcb990a4e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581e428a88b663248cb9b64a37bc3fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e749c2d17fca7eaba770fb37109e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf7411239c5148adc23f902c232228256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab749b8b2355d2fabe22a439870f1ebf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a605f02e740cf8bbf0249c7030727ab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698827a051a96a521f883fe10b6f7d84259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b82f1865964097b712d8036688ba6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70d02d7a9d805ae609576ab8c38dda261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720756a14a66b6958fdd700180d9beb4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c56e27d9e87d82a7ed64bac8a2beef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a074a35fc3402e6e1712e3f2ea2a19e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407ed953ae267eb92d59f9c0b85a47d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356102472551db716bc91f0d43e9142a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8736ed61ec2398509425d8a33f4676267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7f00368ffe6fdbcb76151700d94ef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9bf75a3bff2f4905990913e7bc39e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb3b858bef64b9604b10d0cdf2952e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf1f0327ab88a30c4375b46eb5f93b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e13d6a155f9268c7d26c629541f404272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0a009165c8930383bc2a7dae63fdb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be55024dc93fd4a2dd24fb946026ef7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb56a27676b5a6169c14f49ac34638275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6ba6672203925c955dc05605cf0e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4cfdf46bbd98309ebacca33cbb6c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da370ff553288644ee7e434801bea6d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc33f381517252441f29557e71c00fe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f73625cbcbba373ed290f2a29ff8b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1c510770a06af15b282649b897859281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9fc2217dbad5037eaeb75cd42641c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ae19795204b7de3c490328f7093bb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de28567b38d8da599088ff3af0aa6f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcdb6a05cead58ef89f8d1f285c8af285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06701103068edccbcae787e8720b4fd9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffd8196dc77f19281bb945327d60a7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720e3c5484b49d1b5c8c53871a5b219288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c9e7bddf4c5ff3278f8f71a4c290a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9683c84c65763c4e57bc42bb11d259290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b55e99509793833ced887317befa6a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec7db1540e527dd088219dbecf4fca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c94a2ecf26162b127c29720c206a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066eeed7e8c9bafa22ae14228eeb3c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5199598b6da24f352e422d2c788f06295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91434011b09ed677f7a754d1166fdca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b95a530eeae7fe346761e311b2f559297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904717b834886183dc795a6c2412817298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3c3a9d9eb49ebace479a6d6cbf9b3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb610cd2b9f244d2bb3f665e3cc884d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922e6e13b1b55a5d9e2e0e53c94f12c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d9e71ea11f5ca5785a2070327413e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c1e674f66c802769b8bfc1cc428fa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773e55b4f07038ff43672d63de98def304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f83a09a9c74a9099729cd3e3199ae1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac552bd768bdd36a5cc65e4aa54f91306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e391ae5a77929ad2a4dfabd3362946307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c60749adaf1fa043203169d4dcc011308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c73e1a542d74b17ae4c35bbc940c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969eb7d3e80203a05021a478fb81c2a9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78e0ba4b64655bd52d406a4146ad59311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fef7505ae75bc407dea605efa4e16312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134c48437b97f877fad38bcc451d211313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445f97dce8a5349a4dc35141510c05d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dde8231bf55e2c6d45546e40cc25e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ece47eda5e6660aa562a35085e9202316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73da11a55f4471cb2a8a94e4a8db70317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ac0e9ad2338f1348b089b7630a124318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28475c492da3c3d90acc5232aee6c8df319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74558911d34665bc172bc30bfad736320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037483e0a658cd0e4b0d1587808a343321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed88accaa784a94d80d43dc2c4f764322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94cf0354d9812054c52e7ee5593891323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca692c7576688d50342a36200db5ea6e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd45a68151e662394396d991a63a9c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d638863cf83bee6c8427f39497970b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a454a90c157154fe5a70510496cb2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16943d59060e65c5cd5ffcc48ab24379328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602d616905d047cef89cd5988625b69329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f49ed7f682b69a7b9d794a00fffc2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4e973c672ea74cdfb7761e7f5e333331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74dc3d63597bbd6710e95de100e179332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1b94a8d5448ca5854e3ea4dcf38ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747d6c5dd11b8a30c22548e5d13483b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e595ea8e4bb82f893ce807052819e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e41b7a1c7ffd87b80ef9706a12c29c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b176acf220e73f77bc0334fd80a4e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d980e7d1fb7d6fddc4bda573b7598c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04aef38eb5c1e5e54103f789ea3ac7e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbbc9f37be8a19eaf61ab2c4dbcebb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436890ed59b04ef5afca4ca31fae6ff0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84566756664656df3b67b40b736f265e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd196e4344d0736b8363f3df36d662a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66ed15cffadb2cc2e85c154c05ec9e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff192a2bea6d1366cc3d3121b8d3cbd6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd257aaab7c4fb07a74336e978b1e7f1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58695c79b2fafa61103558b2c43942a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84cdf6f8dd8001a003920004bc5acd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc30d2d0d5d95f240b025ca7f0f6d1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125dc54f2a56ed793c59bda5eab0b3d3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861533f30fe64923d2031942103013f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1033eed0855561b6d8395913271854352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c185fb477ad33843a1e51dc637e3a4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce076da61071a0c483255fdcb1da2ef9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0696e27ccb4b7626b6961bf76b09e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4415b6ca953b4f5db960917779899356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11168faf6dab5c2b9565ebef00c3a604357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d385756e4a414018d2d2e0f254e437358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33515a256715ba7401a5725f2464e756359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feaa9ce14fdccb6eaf44f844c582830360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16520b7a7989f9cd1082a0f2e09327361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5396fe922c628003d5e3237ce3443362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef6acc17e75b62f8b7446d4974fa53363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92139f057484ef034623042989e7a67364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b61e063178d5bdef929ba4351f03f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863dd197720248d613149b409b5e2a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284e24f7b21a311e3199e699dac9fc8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb0b98f5c2153eb0be9f3a82a641ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4729b197b9240cae9db1c261b735829369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0eb824171652d5eae064242149a7b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c289680e69ba10f7c91f16d597f4a1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376de3a5a632a825b4a20a14e02030e0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee56d4775a0f50a8674532afd15ad40373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4233b836e996816e39604d1bd67cf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e0ec7da1a2a4863afe1fe64b61b81375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7d71a7a97893ce2fd008590e8bc8a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe60e7fab6c30f9d21216040c34f11e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699f1d13755ed1539e6883bcd90fca6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b798c1153486005d9b7ba1e1090ec1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc51c0bdd2e655a9d6ba5b547a3fec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0004671c08ac8489b5a7ef701b18b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ba04b392e4441fd9a0aef4c810540382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de76da2cf4316a67ca1a2a813c41ce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6e54dc469c7182bf9b72d80ce8016384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e565078c858a8772738a2f7ce696529385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175977d1978d4759d2e3f0c4991f407386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0eaad113624f5c33412b3b735e7e49387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b70decb403c367d9c03916f63a6aa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1c8424ed0334509505ffc1338b8eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c4b28b536b7375e52da80cd9fd523390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a013d1f8091a5e149ce4831e231fda391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabce88af3a8ccdb3333acad88f6f56392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d70b21c1696863c5fcf96f2ff1e433393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4c11ea9cb9a128564af247b7cbc51394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0dba5c53d12ff0419a82cb5614d94395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341843c248896f3c1055e29746d7f2c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e96af5fa706767842967e2e64007cb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5873a55cb87617172697e533751d09398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1f8029886a7f4177b02692fe8f564399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2855eb01b6709af030586642bb5e0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5b5fa4ffcce8980c87008b096db14401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e876ccc3c5851f22ab9e8cbf8c43e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114b2a5b53484cd9d85641108012898403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d62cc0d0b4541a3c50324d7149499404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f2e808d2a9f538d1c19e725b25244405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec629fccc5109e02dc9568758d7401c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae85403885a4ae74494733d672859b3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8f8c1f471938c47f1e03d1b4f462b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfd9b160e7add674873eb9a80a87e3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f352b81007677562d5f6b4ad831631e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d3736d45b6d63da39919aa967dcf1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85fa25cec21ff273e029943aaeb7f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a3254bf82436dfc2c7d7238851cb8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd947ca7956f6a359e50828e76cec6b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173792febcb76d998f7e557c126b55a8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f32b17f2158472785f833a3dd1b663416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1fa869467979ee7c5b618aaff76ac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a7cb7a6d7f60c637952cab7a36bb3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993a056c8d2f2a7268c518a8c9cb9c2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2b98caf582e9b3ec2bc453ed5851b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd38be971d548c8293a5abe57d63f39421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943b15c08482d67d082937359db771f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99c4b889ff2e5f01f2045b64abad88423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5dd0a64554f796ac4cead1bb7bb35c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84202cd5717f15d9ef68387490b26b6f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a2df8235713b05b5694a0e06e1780426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fc10dca4a859dbbce1c6e8704e2a3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c6d80930bc323faa75e3baa992606428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3fab3d3046f82fbe7785ca03dbc52429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc547353112d73bc3c70cb732a85af95430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d124e5e023e146d390964c14e762a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351923a9b7afb21b69458e51af26cabf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8da720e80487c118602b37c06155e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7a7ae25d09d2e2c1ee7b443851a66434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40c34e76c90497f25e5aef525be9a2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3987050994f568b3514babeebd608436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df15097210fa228409eff0530d4264c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d6d371dcb870f7ce411b7f12829ae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704395399e70d72a652186dad89596b1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4faca64c504d8399b627c65354862440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf22c79df783f312941c5c43dd8b83441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849d4721a585ea36b5280b9506837d4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fbc21252ac4bdf5df8e137e4b77cf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb935a8ec4fc435709650d1b9f04c69444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bc3bde95f1d40aa4833a07599ff76445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dde3fd4eff2a7584942317b70507ac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d40965a7a481e6f9812b3e56fde79d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9f9de13e9c9e9c65bcf9b6548922b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d0a3be106ebca138d6da1e3ade25b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab628355187a91e40abcdb9761c9a363450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b816728b90f1b0cb431a530cd016c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fab813be2067f74958e23d6d043dfc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ff005706544581f73cbd4831e9a43453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb42ffb19b126147508396619b11815454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bb7ee7f05eaa62d529ccf66196d31455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad9bda5f4b091c76b887ba9dc607e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f4c9aea83bfdbb4d4bb66a00d9864457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef8c5d304be3ef1e26de42490642c5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc29dc2b0cfa6b4aab8ed0af4b5077b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfba7049c2093aa382905e05776ed4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7194984e5dd5aa6b6e4ddd2eee980a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57090e71b61ff4a597640dca8ffd1b34462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e4da1b8790a4bdb533b9c6d48d655463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bd406fc60323cf1d9240f15ca0aac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df6c919494565792be7864edf5ea57465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f6f1f4360d2b60a0f4a6d75d00fb9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17311cdba43862bef305da51b5f86034467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fe0c8e620d53b9381e29655392d17468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd805ea1ae1b916f58b49fde460e8394469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6c362e94ffb9223d46f4e5664fed6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1c71addcfa1ae304b1a5e8d7c331e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287361bd54f955ab0597efe14efc155472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94656c43522fd6ca3ed0d1e84137050473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ec703e453d411b69a81f5b81448e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6826bb6521c98e55cbfc2707699f1a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1a32d547059afac3f7966c957af94476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65835e5c3c327ac332787c9672e04e13477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6d8a249b2fa4b057361b0e9e1a597478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa52101b66b3ba915c0a8922c0c7f0f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a01630a93726f259944fa6727180b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61509e1c2932bd3a2e61ab51f290bc53481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4f7a31a54f78b6c117f72605f760e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff10fd1ebe6908c3dee4da8397f6a78483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa471c6dada2fef9acee6576af1c75d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721800179c2fba986d358655f8b2d2e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542da33f25c464c81ded1c3fe5a04df486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdf059cd3383eb5c32ed6e0717b9a3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8220258310d8a81f8274a88f7f054488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d347d4f87473ecd4a78a5e9135a7ce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654dfd35959556369ad22c5f481b0c84490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adaf80247378658f6ebf5dfd057896491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e881dcbe81309856c44f645100b33492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7b8833389725469dcf5099619919e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b096ebca708f1b2e052c72941ab22b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbed2d2c944416206b6ba59f4bb322e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92c30f3e5608c6ce01c514bdd286a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56b9b8c66602e0e73bdad2da20935d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcddadd5f764eba0fcdd66a49053e05498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305a0f62d0cc74fe518b15c25061aad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeec0c4ba74e4e054822f1b7c2e5368500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9c9ed0f095579f80e71c0275e332d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694e70e1b9d4e8840eb967e16f9b904502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6daab3f3fa6419d9d156ac6168540c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac132071304a27d945b1d7a65fe719504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ecc063e0c8323fb560bf092bdf347505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04038288ec0e492ec68ef7520d4518a9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a47d7c2417fda19aed80339b099a7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16b9f00095067339d484610522a861508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f250ad68645b6c8b5f572f07d59fb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbfa4707944324a2afd79cbae377ea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692ca3ea30fff5a32fde8779e0a69af511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a86d0ca7450b22578e580d8aa8ace512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada4154cf58b7ecfabe6cea3c76b3fa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc1ef5f692dc2f2eba12b154cd69de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c3abe5dc1faf5fabceabc06b1665f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386576afe4551adbaf174099ed72b8d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b75a18da73567424dbdebc9a48cf1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293044a39c673eaccfe746c2a7b45d1a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74155bfb6464689e43b6ef94d7518e82519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd42867c044b413df0ee2f0701c3dd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7560d0dedc0c7f3e0da2eb35f2dff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179407d10bd08fe09c2db9efcb4fb17522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e5e13b8c8ab1603e69a13bdd2f52b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa67489e015175aa627bdceeaa9aaa0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749c069af5d32aeb35c7b5f587e5e75525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215e085289c9db7d37ad681afd9d84e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb644ac9835ea74d810556b87fac27c8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bedbd65c04db3b0c538d965276ea0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6250e783e9e3e28814e7477532a840b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069a64bd5ff2fd57cceb0862598bd46530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce5c88b868dcb609451ab0894cd683531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e01983c05ec1fb79400e9fd46bdd99532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc2cc9802470419de67d062ceea1d2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc529a5e8c3a43a66dc09dc94cab70534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256842c25f0ce36f724461ade4b96c5a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c684e9e5b410e38edf597360e470e4b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724ed3e532cf71a14bcaf331c15e156537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ddbc56af37aad5bb47dab4c6cb58d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c2a01400c8a647da277cfbed1c20a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415906d6c34ed216b1de142ba2d91d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2c778c1acf15b88c3b38caec63e1e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc594f6d96286d676c21031b4b699f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c301db3aaac82202429b3b653785483543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c652a4c7e852815fe43a5f322a348544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ac3180e523a94453fc7b62f41c8e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256b803a7eb18107bbd09b07e335303546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e93b6bdaa87b05fcff79b8615b034547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c602ccc2f8ab8d753d7b912d2686a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65a234fb441b9ecec6f3dd081c55f4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24da40d11356d80e4163ec3c3ed95b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2529342d53bd9dd3b6643b7fff922551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c5c2b44abe6b7d6cf773fa44de947552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136785b8664eca8c76cfb6b9ec4d050f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6838829c931739c6174b1c76400a78554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874a8433427a62875bbf2444c565aa8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de4034648e43c97d2e3b339cb71527556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ef964b0c09b8792f9dc168adcd11f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c2dbe487f8e0c24d49f6db9a171af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c18b4eeab139c2e00c16447317139559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a05b3a343db8b51b2c57475ea4644d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2f139eb7bb2563a7ef9825faeb7eb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f797a152ff234aa3ee6a298132fccc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874be2ab90768526a84befbbdb853e4b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2603b44524e0c489b7702013acaee6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10956f6b584a9b971072e34966c71f3d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230eaaf079ef99da3c170d5adef4c7d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422dce25a9c883591a4a6fd1d267895567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b601af2a5b3237788797dd343618b93568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcb9333c103c35595e56cdd7c47c39569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562103811432868ad63f17b7c3110284570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c55bada36311a3fb0c516476de800571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312ade57beaa9971ca581ee53309ca2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb7cbf950fffbc0c77ceaf0b305945573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7cd7b1c7822866c9da54fd1f97244574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93bef3ccd90c6d8c97b8da683d7133575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108c464fc1627b8d041de6a153fb8b4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0f8acf052bbc6b496f529638d2bd9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73861b69b99e3ca420b8360e9820e670578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f15823ede26ff0e4045e70fe4c589579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebae9ea853f178d28ecfed1df99c046580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa902dd4b736cc7d0729e5b2e274107581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854be234884debcc871c4bec7eb308b2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7b3d1ff78375a4ffc8bd760810d7c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808df6a716cf3cabc70c514db6e9aab3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc1af3bf31abeb1bb20b86ba650dac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e723e832b94f550c065b4e8499453586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16977a82fefc03caea4d2a0cdcfb6be7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ca578f5c32f01df7a7114a5bbc0ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed589b4d7cc6eb6d6fcde6724df2241589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee2dfb3a06cf9b317b11226784ba43590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e70415a2de6ea0a507c5accad9eb9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b137a13d1d4f04f0e9d7fc8677badf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40d0d09f03ad82cb86faf5deba18bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe19380636bb7163651cf43984d6b7f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8c8cd89767ce5a6cf0f9e1b180ae6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb06a5593d42e3f3e2a60366d4f353596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa64158eaffc6274b7fa9a81748246a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28385cb4da6557e545eb71252a83ca8a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f43869a465cfb91715c8ba4a90714599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aade425ea51f876a4048a035e8ebd9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1d936460a11dce0050bef1fd1f96d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf395d9aaa297ed416664085b9ae46602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4e515e71103c1f2bc9c2a0283d17a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a6b13afc4dd6ddcf011cbce790ce3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bfbfddc837a7ef4acdb89306aec3f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c248be6b8aa9b518249647b28659502606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97e807eb667cb9704675d838b256f6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bee028a7d420912cf1159f2962f8dd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11132e339b5a4071db9924e2b482c3af609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8b82a97a6c10cdbb81991edc294e1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a72f4de1e705fc3f33e62fbb21f06611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d30d1ca3af1fe6cbfc29463ca9370612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89797a007e7f9ae0cf30ef9ba8c1dd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e819f7de6556e582dbb010dcac65f8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0ed9db20790a1f9b5803d2652dead615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8696676a52881f428c6a4353b75c98616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210002d23791d4b8f5e1074d84f1f10b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a639ce0e731aa422bccd2b1f32053618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691111d044a7ee1eeea17a13fb91114d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c9995df9f3223e9d75c8c78f9084b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66d1b67b55ef2379dc789c34f2462d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add719d51754c9b711c02311e4900d19622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e94966c0ff7ec7329194c964a9133d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa18a968016c794d765943491da0186624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f58fa182d9375409eddc6805dad84625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563cce0f92b667499f6235488d8cc03626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b559edb8822350b7bee761b410a823627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1696b1a2153fbaba11c63434b3448d9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f6d02cbd409cfa532c0ed6af8fdf5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5838d77d31f03deda37281c133af4c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13655e29e82fc6752c28080e7d9f25b0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2b3579bdfb7b61dfa6ebaa86f231b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2875b2289b49789e0d6654509f675633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a7256b96b447d75c478d4d45415f6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c201ab6c941ed82bbddd78f23e4088a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eaeb2830d5ff34cec4d46277074912636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255a9df68fe0b6db19f1d80f77f26ef637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8544ed8f60193407f69e15cf8d101638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f426b31b1da46d42d6b7fa4f84885a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1637c2ac621972113b620eacd8f6551640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbd804defa042548774957011f7c46641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4177259cb521628097634a5387ea65642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f815e98ce76e3bc93992d86e997ae1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc705a3e59e6c2564dd085e9d5f742a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8373cb48b6eac7b8809608f508448e2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ee0a5f01a8053b0b911791e97bbf2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa99aeb8f9b527a5e0bccc95138fe3f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9c8abee8161f7b0c32c157d5934ee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1237c38690e93126f85830fbcc30c7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316465fc11abba5a88e33bcf8721aa91650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2498780c2f442d88af4dfc287ac785d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c4e2da1b284498778b824e70f76ea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc90b2adf2a47b9cfeb4f2a94cfba99653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97971bba4bca975aa3a07a91d63fd42c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5545e7e912b7527bd0494e403d3449655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28861c00c42712b9d8f6b88184f48d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1080e3403c63fd9040aed43bb57e50657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a59061b48d8d5537e08471187d24a4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645355a56ad7f03dcc90382caab740ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8f1b0d2d31b600b351c44552258fd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e41be40f9f6560fc116898d0ca609661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382ad8055a3a1fe8b8e900d88dba2e4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3030255cc09afeae11df9b92959af0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012353eb9805d1d1d08fcc159dc369c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c9d1ca3bf4ed0be9063cded49e213665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facb56ed60121bb9a98994b2cd5eee0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad480effba154cc7d6350b2b72d2bfc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fa1934c13baf459babe9e27e455ab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37ee29b81f6bbf369978c1e9375d5f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b74d410ee39515bf170289b3ea601a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72054b91cf1556c0b15cd602c8532039671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307cec4c21830f1b8bc4038d38e9324672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ec30e8e08dcbe573428dcf9707997673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed263c5ebeb9b082948eab338341be674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347891d18f13694000ba10004792dc5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21d72fcf0b5fef82f385c35d83be13676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2115229b013db4989f9af206e3be31a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b910cb72a69aad3b61edf524806b27678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3fb7198e15bb6b4ffab276c04b893679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16bfa5abd63dc86fe1e439b5c601a5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d47b70f44b04c87eb65b58ec7ee06c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390b451fa3aa0a0b60a6212cfaeee30682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a92c9c614f6f526c19cb163249a107683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc4ec4f6acf9eced61e5e112802426684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035237c959c96a08bb0ab3866725000685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa4b6119ad0fb454cfedf7855000f5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b6e058db5616605aeb722662bbe15687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df072e3b84c44f530c9590ed5b106c9f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed862980584d4bc0f47e76d4c01f74e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a376426e7aeb31ce1c3ca203e08fd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a13395b97ee9992de11dde4276ca55691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61346ee7dc033f37e6aae9da8682feb0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251ff3b897a1b33904831599a3a99a7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22734ec17cc5979b66092527593f48694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb65506c1ad9de1bd0639f94cf3d4bd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbcdeddb15e4ea4dcd2390758ff25d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9682ae76331af6a9841d9a51967c5e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac338de5316c15d4a5e4d2a44c82b59b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0c727bdc0eee2a4617376fe1035fc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66aac82e7c9c0c769ef87333e53d1b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16e7664a39203bfb7e41eb85a4432a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb785d93375b9fda1aa21e14797c3c03702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8b2c3adce9eee6849d4ce7500d3a3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f3ae7d53afa66b582e2e4be679c10704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4a6105a8b0c1b72a9093f16cdffba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fec5b269a1c1ad9bc8a796b56119c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bd99cb869bcf0f182bbc10612aea4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67de0d67dbf1de329f8460cf9ef60ac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d6c3c8b51600d452e61596a8238c7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690d96156db8125f330cd1fea907323710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5b800f96e774be7b6393e42744ad2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5727ffdd82dabff07792f0964c0a9a0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e438219be7f79457d2992ac09d40f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a551ee2b16c208d871233ce71368e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febeef5a634fb31a1aa3f4407e058f4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e12e30e7104c2c55b01bd2b2cccde716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e291ee85875870ae889ac6b302b47717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920789c0a5c0b1a35dbba4a9d118fc3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35174eee32b6ed79ba6b50043af83c98719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c479097360ca8d99bd714e097b47a0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f18971c1016fdeb0f1e4387e16cc5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc0718292383947f955ab279750e57722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11922c761fc3bc136445d92f636461e7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da23848ccd8b829d0624ea53c8d478b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3081e644884cc9e1b6c9bc3f08d21725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fced2f97a336cacfa580c8540bd28a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299882024e7997827de8f3391747d85727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a1cd5537726135b773b0e3f9903c5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdf023f27d11b439502ed65056d798729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf363dd25f1ddb5f0aa6e03a521d6a5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df59ff0a36a6fb4d998e8d98ac29e95731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38619e952fc2849ac005e644645c2bd6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ddbef8868f9b3597d093cfc9b8e9e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bceb771d6b35688b93be4d0052c11a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7debedde7ed86a68c66b82dd634963d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402140f6c5fa092a7c97832baf6e08ca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b9118da0ea1d1ceae65ed7ffe7dbc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f63ad21a2fd70e27802cb32c064a7d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7d5a7a2ee4b3cd315c3d3b2285b92739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b46a87088077e7e4c3a60610ad4ed3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be5dc9f4de045e972c69825b203786741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3111bc5faf6eccc7e290f1ff9c37c68742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab96db0f1b19155f78fa21c0aca6338743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8acc1ebc06e469d2c81c4cd69ca6a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fef429da3e930e48e7dafc2568f6ae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bf2b74af91482e472a5642f541453746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97df995a14b02d9d1eaae307cba795e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73169d8e4339dc5585a020c144510bfe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8004bece777123633707bc651f1dfcd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515befd2d61a94cea0c7ea3903f8e5b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dedd905dc9ebe9d2014e544d53645e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f7aed12bc0e1d302adc9afb545427752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760ccab5dd8ebbe367b0ad0888f406f753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d0e151f476720341a4905371deaa41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bae478364fb937b968185440bd9ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df05b449223824232e974eec28a1ace3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0499daafda7fb53f83b2d7a12fcc94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57575b1092707a0cbce21436065b4a725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8519294303538072a40949699a02886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f6a8f1df4e2174304b6b2fdaf7fe27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d18a109e9c318571e95d59bb8007098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6532d28f28e4ddbc638f434dcdf4e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fb3c57c766d6a96f46e07d4e712f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769c16648150430ccecb14772d3432611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0c9c25448e9de18ad3e918492b88812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1dd6f3351a40dae29f6c701dec26a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2e00b3039815f9103e04172a518a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9816523d3422a586c2807dd6879d2815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c149f138e7f5b747bc06c0e06f4f7b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d90b34793337195fceaa93542edf7717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f808a5921e35a68ed5cba146d81b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e505d417ad5da82b90542010303d01619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e8ba64d5aac8c4ed7d2c00f11f5dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abedafb43276630da944dd15d51b7b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd29b91226a09b506ee19a9c3dba7c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870b3a93e2583aad272b233ff8c724623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6d8ee1b537db40c655450fe39f8bd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f88d7072fc163e438a1538042bbcd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad644ce4885d7ebc242dc98d79b1e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a0bb4be4a62aecf2a898f3b39c35a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631b55c5a6d09c1b21fc8064892ad7d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b7f556a8a9e22cb839e31b2cec92629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fe6bb0cb6adb6d7d0bd249eb74c2930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a8156bb45804ae4cb9a828fb4918131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5189dfd2f23f40a0792a32829e59732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09666a411105f249906621572af297af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946c5c59e1063e6bc50a4bd49add32d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a43ce5beb9799fcb7ad7861dc14dd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4734de5acfc3703c60f98ce734e78236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18282ae988e0debab3b5f8519677b33937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad3a48afd43e182942d8f4c6cf654438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a0ff3ce35696cd09b7389cabb693839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff814cd9967f22f6396289c6bb59c42740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c21ee55726b42b0074e5344054f6241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70656045d49f3ae6a6b7ae70da6f06242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b3ab86423ac8c34ce1c46183ef7d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962df8a51c67c71910c603839d831c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa86fb751e86f3a53d01385bf493cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47db751e67147b1bc139133fc86f4f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5256548821f4636c5101eb17c700c6a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd270d1bb379f147b95be793dac44348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6958489f4a948d74533cb95e694f3149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97e71e36a823f826100394636d474f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30252779e2a1fa7ac3f8fe0b9d1a2e9951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d68da6a33e2bbaabae3159b77ca8dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6347ae262a45f877036ef2d33e145353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717211cce5240e0e2a09b0947ca73b3554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff40eadbb316d6efe984cd9f05006da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdf93d321f87a9924e5c81a536383356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12362a6359d54bbb817b34b431f32dc857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b72c08c5ec9a40b8c8b1f0b4d80c7358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3ea3bf367608177a5e7b77683a93e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea5a22161dbc5e2740f444f4a06d6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9745b5214288a2e2a10fd311b83c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90733a6ef4c69e8037ea1809095e7c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcf8c912f7738d8b85dd34cd56a7bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85485b59a47364e654b1d896101fc9e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c25c274782cc44f5e58bcec2e86ef265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77b521ba5dab9bd884fc802527b23466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21736065987ea64504a32527d85a16867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a5e9879bf2962831b801444cb87dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b550e6975de1a3e03e4febb2df48369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae4f166fe6674222468e5622004aef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78704156b5ef2f70b8e75c9f167bbda471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10543b0fbd73c2cd982c9fb117f94672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39ad1de599b48005b84610d7fc436f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb645a4b4563b9d7bddf6c505175e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de36b15dfd599b922556ae96c66647775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29621b07c37d9a0497d2b13cd8cfea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfaec98d7be629279a87bb8100cbcf477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f22db927d0f8dec7c1deb21409cbd078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff5d6c657631c1fb6e87ab3311021c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbf5be208825d692bb7ca8b532776280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892c51484f05227535ea406911d000081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc95ee3c3a5151fa73ffb5ceba56e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca65d9720258db047e295752e576e5783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850b1c2d4c15d67dffdb8a4a7649e8684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcb69c9e93ad66e7c7219a23faa1fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc6941160a5652d7da3f739c5e02d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0949bfb9ece56dd0517cf6f0c476c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5528718cd8a203f47111a8e7039d0d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ff16d69c8f78f05c8b2d71d07098489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55caa98ed4f7bd3c483a48b53db0213f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1aadbba5de0bf349a03a73bef0d30d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1d64e2fa671b1a8fbe84d135e611092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10513cf69b0df9803d2bfde42ed46c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29309d631ed87ae4252311ba62601494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30aa0ab250e5587800a119cee8f626495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11b3037ba2cefaf549384a5eef9ecb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ae069b7cfca9128eb5279a256be4597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9733a221fe9fd15fad7080694453a7098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cf651fb9dc9ad76d7e66952d500f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f35a6b6582333fcb8617d6b98a840d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3dacd7a53f15c34c024a586b857b6a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07538fb4d6194e9da7c00930d21eeb83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98aac468c5e061d652f65125151f20d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a3cfc4499c09d9d28f531a0e8281c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d77bea499e26dc3965362f89a77b2d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b318a85c59bb0297218d7b9d626bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e59edcd24d2d3eb2cf93e8e737e013107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40199cd641c9a6b4aad426af8fc99b73108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2631cfabb218f3afbd60879b7482f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab69b76ca93bf7302e54a2163c02dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8c5911229ac034c0524ff92035011111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434bffc2762b675a023d8c51c59a088112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14741b0739fa15809391085ff0758e6b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8391e0fd556086822b2a936269044114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de6f9a91b0ac456dbe70d1968e27d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3d68eafd2020efb1aca8557497ca0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844924b3068dcb40434302bd7d17f648117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4edadc3be83ed2e9f8bf9275fa4ebe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a549b364c6f458140ea91fbcdf728119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9258918c090103b04d42e4f3d7fb86120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2886982eb3bda36580337dbaf30c8e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1e4c1e383597eebe532f9898ce2b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66aa8461557ab99d1a8d2b5afafdeaa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6375de2c70d33bf2cc92d6d0c3df298124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382908e1a67e27423233afefa24775c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c957e35041fe6a7259d4186091cfafe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821de78754e3948aa98d596fd024e184127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f502003312304b005760b62ca1d904128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493471510acbfa64c2dbec8272e72b10129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7d351099afe3323882485788595ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a787979c70f4c28cf74822ecad418d4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d91cf6ba9e74dd75ca02f1a8328dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1923b568f8009bd13ce14c70a9989133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c7a3c5865369c36a3ca982a21411e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe996abdc378e5df6fc200a35daf63135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4c7fe1308c60cd4d70b6fb57493e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c663a75355d83b687a62f9a7a4e88137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae00bd7ced4072078aad1a1c60756ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3d8a2f2002508da69cdcd098d985a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe1c6deffaf50e8b2dbb0f460d07ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8463da50f5c7722196872a8690dca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d4c94a02deda0da06c65e60c360ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b42590e87cf873c44496ba74b79b8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156be8e662648c3b9ca78772c1e4314f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13bef394d636f6127b69a7fde1d510145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30b1ddd871ed44c35a86c0df3ec2f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7c8f221c41e526ab658bb42442761147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7e8d77d9b9bd0e3a409bfe4c4a55a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650df4f723cd61ff3355dbc48fa2c9e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee730b0a7e75979f018fac3b0a3863150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8181e65ef883977c5d25dfe649630c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ea914b99a1073af521b08e6a589f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a236b1d99a6ecaa3e4cd8bd360076153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58125126766c838dfc90a06576c8df8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64872d30d46d9d1c283235a6804b0c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b548f1be60efa50b8264cd5ce79e986156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f9d996ae7866e587d51a1c3e88780157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bdd7afadc69c6c7a4d88b82466bc3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e46aeda869d4aa56931d71b26c0adc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86a6bcab74ef92671f057e2aef4e0a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658800d830aba989917233655c74aa15161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e64cb5dc57faf9ddc3b77da491c2ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8ba2c9921635776ff7c358842d81e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4821c89f5003e297ae70fa2b95a0202164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71883196c03678418b0a5d33edb43d58165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17038eef34bc8129a3d604a85896cc52166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527155b927df82e16eaf9caaf2e436e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863539b63acb02da88f059cfd30171f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a02bb23eab97202b47f0e376f906f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068b0098850f7905b89ee8b4a61714a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4de0ac80cb88f6e1e762bbc37fa510171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eadbcee7b1decc37011be782b2fd0c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80019a6b964d3d324427c5a9a1b5d9c1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ff075418a235042222d6dc6c3c153174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfecc1db9dbd54f577a0fc44357082175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca4b07d53f6b1e3c7d6e4fe6d46a48176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8b85b5793200ddc358d1b7d056df2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5029ca015df45148da6c8b3daacc74178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed07a9fb8c921fbfa676c0b7a05de76179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da89f0b3723c7b9e7f0c36ca79fbfd0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6cdb8c9a25a92069506821ad041f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0db598f09952b3fd1ae9588d9cbf40182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0750c40538b0e214b11b794a86723183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b351c3269febb491cae5555d316db5b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a64242a2314375b47332dea0cdd2d9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb89616613d9bd8ebe336d4eaffa1b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132de24eb8cc03b2126bea1440e83f00187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23e9d1e312a07c000e4225ed358a4e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154bedb8d4d53d606081b84bd529528189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5cfd4960fb4b9c21fbdc301cc6fb2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4f82e24756d7640d54325e81d2b63191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c87c84a5d025bfceadeb344c9c2ac7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc45b685b0894a32789968558473e26193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f812b6cf9133da66d05a87dcbcb3c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c235d7168bd9e23d5ce9c26bb3a2db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487e3c6c8c31c74a6fb0fa90567339f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ab78cd591d6969a11ad1de64c1684197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60021b17f12377662e881f48c2727c66198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6059730c2b1c148e9bd3465a8a0c9b6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d7791b000831946f0497537166891200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45ef4e23a5b11dbbc40f2eb9d452f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4df6b95e3b6b5cfcf1441339bccc40202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fc7969173d5d781daa806410200fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4b0aab9f6ac0b44378b5c96c49af7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6abb0ddda080df3073705055ebf4e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d8fd4419893e782d77fd694dae6a7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05a869e5d13af94a3c0a57f37a2327207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2dfecb5a5f5b6a4e32224738811ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f126c89f2a0ac6f3335b446bff362209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7232eaa88b606c15ba7c44660e8ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79220aa27dd5667eefe1df3a5d59f533211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d09aebfdf708505c91d55037b0be0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944343cd04cedc91623eb44bd0eae11213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a54bbebe74c817c9af47cc18101d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16232f5a1ac8a67fd546ccb2cf353d1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74310755424dd65d8b6a417f8ce584216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa945809cb5aed93a8dcf15489137cad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132d75a83743f0f455068321baf25e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364ec14467e316e58c0040cc7eb3ff3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda60acce856c7265926a0c66ec50b96220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce6d2128e29305037f4657890ac165221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390084ee8dce5147b6e94e33c9c8294222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39fd03e567ac1dd39cc1913a126eee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd76c74c4d776b0d3cabafde51ad2a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840538b27e18994201b05750811c4cbc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d507d593372fab164910b839420c75226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbbb6c73fd0642370e7c7d25ffd0d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f85d043553d661219db13ec4d21635228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40299e2e41796962f2b3001d546edb75229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c7100f879bcde0eb2ce429acc397a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b044cda667f8548d4f625176068396231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fd03eec7a7917cdedb7324fa6583e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd530431967d1b41ee009d1bb8c70984233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c042e08f2523a3c5cbfdb6df12955b0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef785aeead2767ef260d53b008f7759a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc561094b7a319bf77917acb17223cfd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87540a9100e33ae1530292a8f312cca1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255609408506f07cfc0499dcb550925f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320e214890c0a694eca256dfb1f966c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2219bd531bb958288a4c3e58553c67240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da4acf98605b887be11c04b9113d83241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864dbc61a99f6ea406d1c0a667990d3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1813815514b74b6b33a738f3db4349243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc21939a006811f4be733b5b9b49380244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195dade848ccad64fdca94bb6127cc5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986f7d52a51bad001d436834d6f68c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591f39db027784420d0849de8573b39247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28574e3ff1620313829f51c038e99b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcef9b2ca56ea51b26e97060bd3c50249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89177ffe987e391bc285c42f30e26efe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fcfc7f7efd78c1b7bb52be859c6d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0a50f36e3338d3b7a911d7ae50498252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491ce1113a39c4921a9abcf4618c711253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c7495b144ead302aa76515a03df39254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18149de149204137f1c64dc930f896c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34dfe61c22d6726dc71d7e01f786389256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d31e32a8b2f349dc1d2b608e1b3f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbcc0ca6678a3e5ca1b312d6ab55aa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27243b07b6203ef567590cea112570259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bf146ac2bc7229be74b8c1991646a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbb020935d13be62341b5d721cb469261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060340b1db268d025c912f87050cec67262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe8ceab6679ce9670b28d986d6bdc6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a14d890db5ccf8712f0c8933df2e9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69117fb02fd278da04a738423bc8d52265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582378a63d85aa126eb9e2e5a9c45d4a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071174ee3012ac6fb676f1f76c2a801267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccccff25100faac0aaa78a25cb75eb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67d2be074f2670c0bdab71e6bc915c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e25e88526ee88d642a0b158874d5dc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b35eaaf840f8dc930cc70ce0c8ec9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3524a47ce12352220a6fbbce8505a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32da1a8a15f418deffb95e68e74132273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5287a63cb4bbc38994a9e9428a101d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e96b58e9f995f2150d5d4f7d91dcca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50de34985a9e7a46465e6a105e92a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a6c067dbef542b44b2d4429dd5c1f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db733912d3a8e534dce39eb25cf5ede4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fed4e0a00a630ef9efdd91a12a0de7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6f0153d45f705cd6d0b95e2d6187e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63019ca2a31501232b63482724a7c67f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68fac676b2a7c3a0ee9dce61ab7bc6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048f1f5b7f2a6a11906e5cda5cee03d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78afedc90a32f5ea3f8dee2167d2cc2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4cdc8ef93727846e633d4c9d2c85b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48010f42399e4c89989e28c617cdca9d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac56f4678af913760a47c8fe269f40e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d970afe38eb0b58f1b9eb3b458cfb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f042c1334bad25667d69e8545c4db7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0231b0a73d2ad8d3f8cb30d95e59ca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfe7462d9cec8aff7ddc8d458cb743291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d7e8a2b0241e1e8af141fc0b50feb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bab7f9d8d5ba85185490530a51a3c3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0138477ed2a6ba3e0efa268d5e7259a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302315a2615fa9e3178b949f029bb23f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec07363ee69f8cca9509da45697602296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b4ed736fe340ce4e7d9df9905f59d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a56df29532ffd391c937d64ff383f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2568fd69bcb49b0b158c068f902ca3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433ee10b1f7270ebbc6d2a2a2147d42300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae99dd88b4f845ff8cfe2abdebc218e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25774e05772b28c73b08454c8a8a833302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f491482935d450548c4e6f5b21b83a9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23633cdf5bed1a96372bfd6808d7e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14fe4a589a6b88a37afb5e1ff97432305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f25c27353ee509c9a3334c835340a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19f5982f210c336fb72fda8ef401b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3d0edbd188c2c4ca258dd846fa5d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e3da9de6c924570af06e150924ced309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050df29ce1c0e189ac28ea0d5f9ca6ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869654591d15322cf3a5eebbc051b48311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6574d9144adebfe25031a21fc3b9cc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e42d642642b14f1056483b6023d9f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefce9f8c2380cd8ccad9a95005ea47314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed368df83876c3ae1ea73a15da5e73b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbb2b7b0ac877b881be226710e2ca6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d016b454d6014f722442b6b590667317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458034b60387352db2e6aed407ebe6f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ea5f8028cccb12f120ca06d07610b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97a430e4ed4290a4148dc52e8743a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0620bedbe55c7e6463e10b0b4e24e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16d56ad354a67a77d0b23ffaf77b45322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b90730f73837e40d548607f0619ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af207ed0940b8cab2a94c33feadee8c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858444c4ef7eff48c4ef7bc28a96682e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274365c7ca30ae3a22b13ff5420f5b2a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11470ab666114ea9e905cd0b424d3603327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5253ee95e870618f2cb646ff7993c7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db4ad31e2697b585d0e1c494a68656329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11b628ee25c22705ff00ce1081a6a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636003fc40be502ad564226782b9b5f0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f82071fa67d211efc44ec3ea1b7740332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4289695adf9194c2d0a3bec88ac1cf7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d08fef4482d05c9ed69d2c009035a9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c28853ca6cb6a1065294e390c48611335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931eeb27cee03e1be99e4930d99fc75336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f49d8fee612e8862e1f7c575a0648337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800173cea463d08fb0cb4620ea106cd8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e2254e9acc1aa955485f50bbf237c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429ecc5166d3fef70e873be9de3d685340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac229a382a8db711e967a5463a6337341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46496bc88c3f2e8c9f345d84d851ed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7b7c5a0502a6a8dd62e99c947bca3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e215ba1e1e4bd11ad0db59c3059dd6b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24a2613b9f207cfae8cd395cbd85a5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2230e9ec49f85058310f77e5223ba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72924c76378b08bb6dcda51c2d55c41347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c20a261d0e3bbc298d9b19d76e5b8b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98159cc5a6c333d6af7776c6ef360092349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80baa7e365b0e6285009d56284b6288a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a5bb246383578234d8717fbf33d52351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700fc2c99251e23899465941accc07c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05bb597ab5571223a422277c8d277f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a470ebcd3c4edb81888ba91d481f98354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db861aeb56c07a1e335ef135c6c1ab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c0006058a96999c846be50697199a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497539f8ac51a83bdd7a8318204381b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20757e0c22a71d46d5d13eb5a202ad15358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b409102104dcdade50ec59e24ba132359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237122219182a887267fbcccbe456c60360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa271871d36e84628ca277c45780e06c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4527f0f697187c621a899426b1e3c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bb67ab5d4347d88ce6a60b4b19dde363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dcecafd81e80a1ce6c8c3f7fdb321a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785ed6b7fc79a8f28522e13779e3ffb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079215caccddc4022f6b1e2d58b4505f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182156b813a9defef1438ad6f0ec4d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665beef5a514231af81656581f15158368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae671d5adda63f45e9f3db3a6ca0afc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897388a0502f80922125480cb37f87d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12320df164d206109a9059e807275e88371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa42fb0ac7c9cbfb7d9c60d63a8d4e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a3a321743dc80007ee675b9e9014b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deba843bf6f3e9397c81336c016b237374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e181abefabc289459a8dd6f1b5f8765375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c151b072c477758e70574fc58473f51376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24fe941c6dee415af1a6f54628f285377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f97f43549f533a86e6dbc3990182ef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a83918ddafa8e52866c44f160c2b1a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0a0c50c1cd3c54b0bba0d9f8752d5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40297938943002170aa17571e4b848f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8794d570e061ce533d287e6570031382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cab588e0ba5e18caf0de950b9bab58383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a6721b4026a3c55d4c63c81803201384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545539072570cf2ef6718d4cc0cb7c02385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7ad23f565eff216db6c3155844a26386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8a553595aa4b859a2b7fde33bedcc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f699b4ebe4a0b2d0520ed2410bcd7f6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c319b6ffd0ea70d0f3835bfb8c6030389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ceab676782cea3b4cbdcc628be65e0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acc52c6136208f643856c29b0b6c67391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c00a907afb5c622aff3f985800e82a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159428b727a8ba846565edea2a60bfdd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc658725fe69a30e440cd9f28d6e81f7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31983b8e8a6d9415722d98254a82742e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039a76b6264a4d27cefa5a6f0464183396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3a2a05e4c25ccac0fde9455d8c334397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c38dd2e733037baa747cdb6722e91f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e05b2d7966241e4f1864efe4986f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98d8118f4a990c88be3875b786c5b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62049052246e0b45ce80e85b46171875401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407c9cea620237268ca9c12f1e41c8a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95779c0e146321c5d87b9dddd4d3e3e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282c1086872e09dd09daa0d42034256404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb88f6e2320279ec838e2abb7657eb2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034898c575586810c265d10bd8a34236406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c019d27de7e80b708db884eb50bccfd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a302cfcec170b5318249bd72e0aa59408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5439b93c88dba0d22e5df7963ed34e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3ff8861c83abd9117a27a286085ff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28a4884f48fbb9090d056a07893646411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b5c2ad55c6fc09aaa49a690bf0d1e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec54bf4c780681b32aa4d0e67e1beac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7771a4064e9dc45378749ddd2380b78414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa89250692e2bb25f394925ab6c7b4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc6ebb2847eb4efd688cc78cc0f2e9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d7c19c9a63dcf3d1edb5dbd5457fb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bd78300d413096cfb438f872b86aa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d179214dee6232204e4208c4ca45351419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28338fe9b9e1dbbb1aec598e9425923d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b8780ce3c12d5f77e4a35a715deb4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d70d0f9bbbe0674c6351b1df66c60422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5051f7116f0e7c85c5bf79a34b3716423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e67b873e40123ed1d57d77352aeb66424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad958a488e6dfb9ab61a5fb25fc591425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2bc8e4d28505f63592ff288871322426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdd4410842f57f2453aa9f79df9849427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e64258e6f340b777051d5f933ef030428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a4aa75b2a0d0142c4113b4dcbd8aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e8cfce30f7e21e7e254dcda582545430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f17a0bfe93b3d26be25ac598c27630431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd86757b29886cefa5926772435423432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4d977ba001b1670953840dd3cadb1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da254b6cfcbc7fd453411ddf11af98db434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10124b5ae22f4c3f1892c3f5eb9745c0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc92cba37f426ce009e22ac6cbcf834436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5c44ee347b4c9b1d708869073dc23437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b7dffdf44cf48818fd08ea4176f89438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00847a0478aece9f302684eefab85d5b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dbe88d958b95c017ae54d0c07b636440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35660388eaef0a2d1f2725c1a26096441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f0ada23467b70ec394c2cb50710a1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110a1448aff98e921b21b2ca0d2ac07443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cbb457e40e0432796463fa57c658d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00095fc6cc976d113831d7a22ae81725445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e10a5836d915ad984f2fbe458b178446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb5a4d53e3b9df538a9bd67fec985d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29890f822cf00f49eaeecdb2ddf3be0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00382f857befdd2bcf058ffe8b28c728449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9076fcfbe2ef7e0fd21b271f587d26450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e10d0327a7b9f1a40dbcb1c9f7116451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bfbf7c170ae57830db629721f876b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ee5bc772ea86e442b72fd3a5fda23453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff34cf7289491afad56b61b6dddc94454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9993ad959a30370031d3a8e83574bb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5b42616f405de91292f993ff87866456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adecd20074854e1eb6d0ed86bbd4ac5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ae42b5657f058486130d3d570e258458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df29aa5d256806b6d9cf892d754bb3e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08377ee0c23ade1e7b69c8721c5f71c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278b27f4117ebaa37fc55bf166d387f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735215fff2291b4b58f78d06600fc5d6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca364b6a8df62fbcf1ea4ceb237295463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb6105806c316e7465254641196fb1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789057ed4b6fbae7309bdc47678646fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ee44f734e83b02fcb9aee075661b1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d9fb3c3db0f6168b0a97fd9aa3b0b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f04544f858cb41df017c4ca6afb93468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2697cf86550fe5303b747a3468131469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b4dbf86b8ade9658b1c007153f7f7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0a7d5ef72cd28c8863197b2e5b2e8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8025fb8a2fa61dc2baee786135071d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6ef54abeac6a07cdaae9ad585c1c4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbf22e620eeb390191d985b5fe7bea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e43ab3159d33dbd796c36a7987a12475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d7ab6d93ddafa783ad9fe052d6d59476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a593c479f33b06cc8ef216a2347b8c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ca60804ae5a07eaa84acd093a22fc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca044c996bcfe68c935d782c97ced8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc444b11270d1eb182449b77c00c042b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76286778e7e2dfd87345f98dfff3c6b6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce6599ecebfefb4de1c04daa53019d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144c019553da26c978e8bab75ded397483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236106637a5f415b468da2c391bb7d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0b8703dd2e21b416fcdf140fba6f9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8e4cc7f51bf4d54846d1d89d19920486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94f02c8d7c80a6ced28dbd55e0737c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e75238d0ec6869f7b4812ee036e904488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e908d4d0e6c46cedd4c3d2067bab61489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7802658b98828ebfdcd137b4f8858c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19c38a70bda0c56b79eb0908609f48491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006a74e9e1b77b0c190bbd5cd609c6e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca03e47b00d64c346c20a913b009a9e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edf725aee062a70130505e07ebc66b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acec53282b932df55a8586caf2b87e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961bfd26abebed3147fe9f9ec7c4936496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c9664c56a4d1db3f485932064d8d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42562f58e26bc244c5c3a9662618ca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d5f6449190a0ff1fb7f2b0143fe2a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb84a763dbb00a731726e664f1ce482500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812c0d8359ab2b67414cdb1574703d9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f7a67542025ca5276b28a79d5b90b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db495c470531bd5bff5959aa5c1bc5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2194d3dd065f8e11b5e66750b47faf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a253cd0c94121a19aff3585b97855505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ab94cdea69dc22a3249525312b5c9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee98947a54a9ff642b16ca7f46377bf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bb207103a4b743a4e3cdc2a44d551508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b855b9680d8b2420af6c5270a2caa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542b0853b011ccb776ffa2a7fcc6e8a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172b20ddbced922953b0f8b7a5232cf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c8584c8d6bc398ef9e682d3df45dd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32bc12c7915a1b950fd838db099799513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c1e7fc5067a0e5d390a5e6c4968a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa920f0fa006f16f63efc1234e48478515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa440d91a49c76a0edfbf1fcb93b276516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021aa8fa7d2f631a85b607417eb1ce3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f215be839193fbaff37bb730515ed8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9326ec0377cd1cb27791a236d305762519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445492c54abd056d124679f01fe636e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154671d41300e4b562096fbce72f3887521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9e9f8776239277578c8d85a7446b4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310310863252f0fdb5eefbb7ede31ba1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f2b2f69167a85604a2905a377a191524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b545db6c14003d631016c1bed48389525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f76aba22ace5ae321dedeb266cc69526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae03264325ef8cdc07f32dcd7e9b46527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34da5f932550900ebc46b119465a20528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f80ea8fdde1061435d45ef80dd24a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac830900d30e88b96ba814e05bdea39530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10184002f5170c39de6f74e2751e95f1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bf909e6f95693b76a29df5b42ea44532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb5f6a725a8d2bf73f568fa32366c0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ec6b607010828991310151037d1d9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf283e65e0adc63bc05acaafb3fc2ce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806db05af27aef6ea230a44cb93c626536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00183e01cf28f8e445826ef02bb35d3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce743b50b553d6757c519b44c30d81e3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc396fc45a0ac0e83fba69960a5988539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70784b9da35ee054cfb522e522b349540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49eeed72c2416e8221b0326c83fe6ac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b52a14b37f716cd2badcc35d05df0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8a4d6c9a62f273257e1d8f521b5a5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b8d3345f558095603d7a4e0a4dbd0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bde168a047c8077f45e7d6c5c3f200545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00514ad2a628083109e1d06dc1ff3d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373efc9b59489d00de88f6ddd959326547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81154d9ff33b28c43347b21ffcc8ddfd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fe5e646cb48d0af4a2f3af0d10165549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993feb0d74fb7b388802f6d599a433b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675dd25d245dd3890c1400c1d0b60c00551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68522336de1e90700044d236c3f15a3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208301f2eec80516e32480e82687268553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade0bb107375bbd7ae443499809d9de554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429305492b658c6bdfaac5f13472b50a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cd3d8eed899e237ab0a789d5c1c44556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65314c9ea83cce95695a08a38921be557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0032467298984bd3221e50d9eeebac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413f2925f0c76913b0ab2e385408587559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c1e7f66bebb1650989c8685097252560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d6df6beae5cfff72e18c829191077561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77527393089b2d964a819dae03710c2e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4d1b153e5c94b952adacb8b6eb7fc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fa4a0b10fb2baee8f79cdabeb72fd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591051fb2c26b3d68a5058734da2ffb2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d396bdd2b563faa591195120c3f631566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ce46437b925287e7ebff4a55bac02567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0649147d4ca37f5e46a94112c74d61568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ff4dd903c6ba67d194e7d1d081eaf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aac3d141f69581a3e7dbcc0ffcf3ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94084629e50dd62085a9412bad497858571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514271d0ae62abfddba05fea6344fba3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbbd77adeabb21f9aaf6e75c16bedc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980c91e39d4a8ad13bb8149970688f5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262752a6b2c44c181797bb38757ee7c1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031d23fdb7e2ebc1b5f65fb6ca674dd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb93896efeb46d397f50427e9d10d37577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7997a4deddfb5327d2ae618f459127578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a922207908d46e2e3b7585dd8108ac0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f1c0d5b50081f5de63a911e6405a9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d0dc50b3f14b166cd286434c384a5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa29dc434f3acc9d51dedef1ef55dd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66797ee7621e2ce890d47d4f85a2f74b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd109642969fb51cd7a4e3cd3d0fcc84584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749bd21565527a2d27c5430d18ccb4a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b8820ded1f831ba6bc9a1bf9ac1f3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb219c51f261620cb3c3176d7f41599587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ff26242073a9a5be1bfa0503cd81d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2bcf3fe4d98e7f563209409e942c5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7d15a59f21d406dc8642b645a0136590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b907ed076853261ce92fde99da438d4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df9c02d756911a23ee907dd3986c30592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb978a7446c12e01f630535f484914593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e8a34b995261134aa96b84ad4c0a0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e359bcf99e63cf083d72ea7f43a90595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c64d6d2bc7561dedf4fa0ddd29ee7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84875ffd19df87985a53503176f5f274597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9076665327dee00a8ed99cdb2eabb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7a8cfaff07dfa75b7d446d9541dd4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c67c1cd964152c3e4d0aa4f592a105600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5fc8aef67eeb2ba78981b8a42a392601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824bc0fe15f565d1c00de4e3f97f5fa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba5af7fb74bcbad1378424932cd7ac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec5b34106d93d702e999bc1c1ff688604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ca493aa2fe84fa15561fc9d7757de605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f5ba62d527ff32501a1148ceea496606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e18685d5244b9da3a52d2b0aebcba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fece229af31424e89484a9014ea6c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb2fb91e7f8499fc62368f0bf4499e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd76a08f5d1faa784c1684c8a1f993610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38e5f1c0ce7936311abe732379c5d7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b1238b0e1ced398dded370c6b235d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e443438c1b672949f8293f8ef7663613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20ec93725c07681fe7e46c7404298f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885a18d4e39f472c21da5e0f5a5ca2b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782b1680a09b0b20e177ecb085f01a3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93738a1cb7b0ddc4c699526acfda9076617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1be50c89d910a39a1c66cbd3153066618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221dab0b1d6c2d0b99cf0afa4549ab5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33067413622cd6ec0dd284aae3be08d6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbb0f1323ab9f72b28d2e550584170621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea9b7fc90dfa7c929ac64300a77a46622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16bbfb86eff07d6657f457ebdb2a8a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acebe09275222f75dff262e396bccba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01f7b34d8b47e3e8c063813de67eee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6253259900567b55de774307edfac7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3b3f76356db1327cb59e7500e049b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99115864e35b6804996139d72b95f4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b7a9f2aab38ff48a87d12d7588969629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de74b8022f9f4e5f7d37d8d63eccf1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399cc18a8d355c59bee0de3ac8adf0f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137aa4fc0bdc4d80ddab2863bb14942632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c0dab8cc9554a570ca974de62c930633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30996fd588de5795627cd7a50d7b99634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa6995ba7aafd755d64094746149d3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a08909b484ae21f1952ec283e9fd0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5206697e1ddd1ce76ee8e13aa520aa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba915d2a3adf9ba95b577089367ef1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028af84b61224221003099440d44304639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028ab826b654ecc04ea455332f6dccb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a01fde1690978ffba3f46ff6a2d4c4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d75f6487294e191927706304857a9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e8c4a156289c27cde1e37039aa10c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17dcac4833d5540b58ef7350b941ce644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4854c1052a562025c874a426e74aa0e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cd678b890a5d66fc7052171e4838e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9163cd0dcb9844c39297a5047966d88647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56c5f3cc479f6bf9acab81b2aed738648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13677cce586b5caec9d842bd664121c6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c692e794824d166325ac85d6949d3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d418f13802933db168a809565ab4a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea1853ff00be5d0861dc712fdd01ad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def590b371d2798533097a8d49a52c7e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22011d167cec874e40fdf93747a50cd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a992dc773968f7de492ab0c146d61655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ff6d859ead7c28accd0e71818d0cd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76bf421410148381e9cb6714887167657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161eec92ea6bbb72586edfde4dde3a94658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfad858bb2dd72af0f02d4d35f2ca79659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdfa5b472664d68b9481b5535822b0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbb63ac510810ce43d42de9f547a2b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1c906747f9fb1538d494a0f3390d6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e016603f34fe4acb29714a4756d7b4f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110025713da0868da59b6aae8cd8d63664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca515c126190fd137695613d0fe9f98665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca36f2a082390d16c4c1860c5c55bb2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b08b56525b0eeee1d56db63dc750be667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493846b45c1f1063ce78c7ae66e5765e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae38819be1cee6a3f032fdfa3d4e0b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e2af822cf89320a23071f6014b77f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731f993b771c8e0b4cc28deb6dc6ca2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc98473b5db71346e31770382d3650672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06172778d084946829bb8e0ec945195d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327705ccf2a48258a0b407fc1ce301c5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e25ac6de44a86d324aaf756f4339df675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574cb8d45f1c407852f5417d02ae255c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cddaa15054c5f37056e933bc8756d5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3438fc6d8aeae350bbb2c9208bc34e4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9c4adbd1b95e126243bee3a763a05679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b32678a84b958965ef64fc4ac521b3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df63e015584d85dec7b0eb2185570e2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911307c2648786c922eda2881cad9ad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d22202f4273ca9fd510e85e7b4020f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4951d1080ba58a187997e5146209984684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbbb64824a01bc105f567aee0d0e8d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f720f1694fb89b9140393a5ab65904686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfd4ae98384f58d06d6a419d3e5b61687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9729d7baf270fcf7ca1ae8b97521f1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cb3a564ab3b58e99a0d8920611f38689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593198be22733f11d1466c906fcc929a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a49e8797c24470d429699040b87fb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c8b594a344ccb08a743d8c16a7d1a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a82d66ed5f36e4aa0b3ef967a8acda693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d427d49568c9553373a3cffd26412694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aec327b01dce063189213c1f712a39695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b28ab85d22591d61a8767f9e14c5b8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcb7dc1083ecd877b6529e3a45ae45697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07c8d112de927d280a34f897bec591698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bb257a1f9a5c3823ab0f084e3440f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c40cc81de92c732d5d65ad535cf123700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca35d20b308dfa4336d7288a0477e6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225039785d630cf9d92959c51362b566702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2ea2711f19006a78d1caaf521830a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e76e509f677a9011892086d15f4d3e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6e878aff7d19126c069d0ec67720a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dde50f845866c040a30512c8596f6e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07698d14b991fa2c627b96c1fad80469707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59e85393e3e556611238951abc6e80708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898339c12ad09d82152c7439a35e97a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb80faebc7f43c9b290a1a3c9ffb026710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e5c4a18effdf029d517d93787f2d6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f8dcab11dadce4714164797628740712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50196a8c05a3907c95c0cd088363300b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c596a6315183a160b4108165f94d4dc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80217992fa5f6a01bc5dbeecdc65ada5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3749a64bf0a13d8acd1ffaa91e4d9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51edc905c35150a4d682c114ef6bc54717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528596d93f1cee893b82c7c9d289155718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5be8a4562c825d0fa8d633431db56719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63075d0d2eed8685d3df947c6ff2fc97720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ad7fb2f1e0f2be1e2a353c8764da2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa247d9b8c10ddc8c1f62e52c0d3157722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be854b14a69b614ec9dcff217e3ea5dd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d50eb8234ac0ee349021f12060203724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaeab7a64495f0ad6a7b2df7da1040a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe69cd501ec80c997982f43328b09eb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01375ddf5e0c13888829ee627fea1721727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821cce38b7c7ec643da32ac2af1512f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832898961726bf413c3de73b524ee5ba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f527aed0c0c75562cae284c996e3441730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b0ab85fa2abdc288c88fe859a5ece731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654bbb3175268c2ec5926f2c4070f81732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73556914667a2fa8e936ee4b3af38faf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70bc4627bb64a33bd550a1b150bb74734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f17cf811e79e6b1e85c313ed860975735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aeeb14c1515125faa98a138445bca5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ed66854e247771576d6a961ec492d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58697a95c481cdf3dfd781fab7e38aa8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b03c79c494402c5b33a58d63e77252739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de45b73fa5c95a248b07dff8bb6aa60740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cca61d46102b09daf93671483f351e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc6079cebb005c67140e5f38b09d0a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f51302b37e2470be820882418083a6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8be230fc41cb9509092f08f3747e5b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffa20707a9b43eac5dfb585d9e0e72745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95cb14a735440fd14e870102072eb8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e158e0acefe0c811f9e09d98a9c1cf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddca536329aebcb373afe3b9895c6c9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75b254954484e8113c0c6eea058423749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8ee034dd0a92d8865bfc780fd9721750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7f3e50b67ff05239aad2bfa7c5564751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a975c33bd240678e7487fcf5a0888752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eabf7790ac5f9f5ee2e00ec7083061753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>