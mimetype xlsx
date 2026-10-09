--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab8ce951db0503b8c9e506aeed4f611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50fac6dff28b4bc7fb14cf3d4786ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf3bebf53f724088fa1b0173904eb53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60104783a7791dc1f9bf0238f122b2c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5d3718b02858eb2e1026417d1c24d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb5ab8b6b4535e1a57f3af34e814156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafa0145ef561e7dfc89feec33a30787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8054725579f2f0a282ddca4008780f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edfbe2f414699ee6f47505c07b44179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b755f59c8e0548c1f04c5fb0c64a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb2bc3b0b095b4a9b6d1197dc3c39c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0f3674a3e3ce9a780c6a90186747e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b39e5933ec21feae9a2a42caabea513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3ea88c14a45fa374b014b6e1e61be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c0a3249843887ad33d6f1c02e2c3c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678aea2ed3c012d161867b9854a8f18516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fc294e6db09037611c7754a818b4017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0c93fa6d570cb050965e517d89b8f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95226f3c986c55bc264ab07aab734d1019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a607be4f8634080648ee81ebfe579120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f27088a048df2e584e194cbdf852421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfeeebb5ab495fab802d4dc433aeb022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121f6f2472da08730df740ba430058323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4643ec211b0d7970d8cefc54750e8c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7fe978bbf642deae2602e283abadb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d7b68b55f680fe5a46c2306e1d19526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61a8dce087e677b6c2ff114398e9e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186507e63ab9714ab370cd64a24db70628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed0e74f33c1c33c29e404251bbdc2629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dadfbc2d49f4e7bd6ba9ab8ba9611230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fcf043e3930ea1567c7686ee91a1831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19b5e67389e158353a5d04fb5263a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28766a84e8d6e111e91d7f45c9a85f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afc27e72aa536d85ad74584da6420434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56e31070fbfea5a01ede4752f2a9c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19d7cb7aa661ab3a415375ed6b0af036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2ec1af55a6793a770eb1310b9902537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d64d616fb3d642d3d4579fd079a61d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8a0655e7e1658ae7fa317a9a3b9b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7831bd488b8c0fcc5246e3c8397bf6040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7076cfb0fc4a00fd49da318446e1b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5577a09543ccb0e20016b68a9a396642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c135e217f5e7e7ad70404b8afdf0a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83194695eeba950bc54adf788f2c59744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61891efc35941703e67c3743f48ce0db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500a11304d010be9d407ddc3c7299d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a40a0a56be38006511875c29e52e5647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fc0400db48c584a712544c8b7ddb448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcde4c8dfdc87677aa7c0b7575bfb8849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960eaaa2765739ac94bd1be6765aa01350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e532e07cb8f50e7ca14788f87f8dae551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bc132984735d733dfca8aa20e376b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a5209485b04ea213a5a17a801315753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670febf11895c165bf4a017aa9cce51554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec2ab930576c0742e101da380b5e6855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbf5f350c87be597bb6eaef232293756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed96d00c1175db225a7f4e2a1c3ab657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e1a2cdb84ca8ee9cff589a223011c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30babb761de6fde92b48a2ca5e98b4d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8c83a2e98c616d2e674a2ca1b564360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b26fc2116c0fb685e62a9c3d889f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5244db363f669640abd6f22ecf255d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ca0723c371f0c44e8e4ba4766d04263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c81faeaf5994c4cacad215f89944464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e86491f67cff59a0b1ae260e579e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d987639c58df7284f41b52df59f03366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed70919dc0228da0cd27f9fafec17267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5870833755d2df2c24df1bdc8d747c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf3057b3baa967ac78d44e0159ad2569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33f87b90732b61b3bf622c669d569870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bc98e9ab28bc429a165eaa3f924b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320baf9711f832eba800bc7c04484a0272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d2081751dcce6cfc5bfae0609f63b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7928b8d783a182ad78816cff3710cf274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fe6cd943e1144c52eb5b1ab78941075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affdc8df9acf426a4709e05181a107676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3935da0f68e2920cbd913bb65555daa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17887e11e8e78fd7eec911d8b3d92ab178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f40be9ecb9a2b64e7e25b32e1f81e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd46f745ad6aee4831c87f55db5da5380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228139005c3e5b1739ae52d29e58c4481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16422be50e0ce63729b356af5e7e2af582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c8d1f7e0758cd5bbeeb122d6c767883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8b7b5269d3f19c908a2fb2f02e7a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacb1044c9d894e0207007acd00029985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9ce04fd17d25629cd4c0bb37fcb6686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6c2c1c14e382fd8253af0a226df3287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab24d5dd8230443714bcb40eebb50a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e54841a2fca1bdad6869c2da3d1aec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783385ccd990a3af76f05da1d9a6aeb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb72de58efd6531572c61caa3bf47391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b63fcb3dcb8841d8c37e75c4039e2d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed7ad4c22f07fc64493a38f8cf0a9b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55eec6c93768d3aee03c79ba164396b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc2009bd9d5fbc4e745d682e47e93995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94d3171d34e6b909b4f34c3f3a8e1696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51d9faf50e544062ab481f0f1330d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb20bae1573e8fbfd32c9976f3b92f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00de585011ca6831e9ce326a06787e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f426eea8601ea4b09b0c57622e24721100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789594aff8b3d4005b40f2081c6eaa4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9113aae8f80e7a8f43b6372b0a0f71f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b4373b8f6d7fa677725d5b5065959103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e29264ab7511a9ed1d56d2aff19d0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6227d9461d9957682df22763ae985105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bb5c541ef17e3c47f9baef5477955106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e57df2b813470234d932736de65dab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1408fedafad220b94704c18040a56108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4012882f1e103269a663136e3eb1712109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b40a80a93f0e5447fabdbd3954437110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9906e445f18fd96006b57b3089e5f6c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf8dc5b3d6237c2901019a88e2366d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91502bdaa710520aee90467a268f80113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040be87c285cd5cb85ed851f2a974f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2b4529d45fe374a68d5c59fe507f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58b40c8690c25af9ae719e2fea2185116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5663eb315fb4f99a49e7e0a2ae0d07c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683947a928bc269f2baaef5b80d78875118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991158a7d4fe71bb465238951abf199119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97359ca618663d7ff16d81d3575e1657120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98381ddc1aa56e22984940a285ba7f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f95dc523d5e902b7dad5cca328c162122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50a5e08056c814468ac0364a4fd61e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9805a072bc440171a709d6b636d7ed6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2f284d672e372b11a2089a10504fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fc3bb606de3578c971b7ab4e2c8f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdcd5eeb7ea526e8691fa12223b14d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232cffb5091829705a92ef26d1fc36e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7329de9386633ec041f0903ee13c619129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d3a0254e25514d2eaf776da966387130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c8ea24b4753252c8526da54011361131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000272e30979f4929fb0bd47c085ef42132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e589815032dd2705842f9782f7d21f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd1c55376338735fe4c4a21edefe79134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d67b7d6e1cec5cd522c84aff2c7287135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce70775880f2a1cbfef0d83d8d2313136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613d9ee3f75023dbb12e3be1d0b977d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0a9549a65bc9768f0a2e750d1e028138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c05779924f27caae818844ea42b836139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec4911f90c5c704177bded2c196619140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107edd8d8a499e8bd744d4763deae095141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2dc327718db7c0ee45bc2dd0a31e2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd644c92aef529c229d62ceae1a8a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd882afce7499343a32dc54c15968a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b929d5fb1ef1a9e4f4aed165c05c55b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdeb62a67bd08763d1642857de3595146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a16ba5ca9d348c1fdda36642697ed6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d80a1e97b7bb05265dfd4be30f2560148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97af773a8544a02dad810e602174e4a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c4ec4a650daea3f2d52d399626eaf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cec665702742fb019eedc868bca23151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da909ac8f4526bc79ea84ebac58f5a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397bf98fb1803f2d052446ecb9780d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6b494a05aab166f76ec6c1838dde3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09787c589b2cd853e4444a52f73a9a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f5c7189b7f3e526b1356893b5a561156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085d99ff5889cb6ca75d141c5de63ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1bffd9ef66bf87156b8a31953fc4b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c3cb4e44b592d4ef5f62872e5054a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b63ee1110218dba99bf6c47518f11f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684b37bf1772cca6a35c6d3443170cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ffd7cff567f5478a71be1277d4acd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13e4972ff6a926bf176f1cf14895bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59981193685f4ff9e032c2d24c6a862e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff58d3a85770d03e22601bc5b626562165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2be4aaa6e9b72c4164f9acd959136166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d82b26c7014e402439684576e77232167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2530da673fd233be7e7ab85f931a9de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660aa9f22f38d6dba3f0eb9ee8c7467169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0155e9ebdfd51a37d3792953ff485170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc23d607ca7d8826cf13a1c049f7ae5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ca7143ddf52a5adbe71cee0392db5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4234d7f15fc3b41d2a01512a33cf95173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed63ac8c02d70066a94489a2f9bccc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e0f59c13bf77d5c64223c0a225e43175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3a89e40eeabc9a39a419a036f0c4e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048012e8abf4aed34db3ba0095dbd3bf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c704aa50b7481c53e80410eb4085a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd820c0be2641d22b4daddcfe18d74c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a149e852087623219c4d00fd447a581180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25311f3918109f57b7a2512c3723d94c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ceb58b5375e3fafceebb14abebaa6b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086d93de645269cd6dc82655ec63072183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817644f243f7eb5a0ae532de5d0a19a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49518944739dcec7e84be409aa0b46d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1135232b1e0bedef7307d4ea57a8f5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c091e78db1fe1d81a4f0977bb4ff4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37addf5aa81c74a95669e8bbad0086fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edca58daacbf897bfb4a79d789f1e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6797f12fe37b581c0d28ac51f93f44b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545a6182eb511b434422205dcaa715c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3975cfcf86af498c611f4186e33323192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43355ed06783cb3f613795afec4302193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd86e30bd34503c86f6b20f2ecdb39194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c1dc3fb607a7e2b2433dd938adea1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13abb525ce2a1b90e8ab24f0bf3c52196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac64dd1fc041248b3a23c85014f87a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c34edfac6d3822728b0e2e640fc804198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276a665f4eb020f9e54a03caed09e56199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f169cbabe49d9d5392cdce5602ca2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fde4503289ce89799e6320b87985c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0804f6ffd32f81923d7cbb0c0949f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861a8cfa3be4d53f2b80428be89fd0a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c486a6cebef303f49a83b287dc6a39b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e014ad165602c84a0c5a5d8f5a6f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b568a7f433dac98cbbcbc9f3e395e51206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b69eb7f174c3b6ce84d0d737c67a40207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e054c4d2bc54d49eb2417778c4c289208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c59b83070c649306d70351ec18d086209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3eab8c6138438c48938ded9013c27210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db7378a15d451f174c1e2c9231e463211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481d310ad8e48224b02375f72a5bfda212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059bd221a02db723eccc1ed194194e0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebf35cd56dff69db72e3e374cbf47a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a92f19be1f18cba56005e46fc728f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059ae17653b9f37d02de05c1d07023f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e88f13d84dc2567e7391f77279a992217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589361388c94ee74d541e46bf31ce1e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6847c69e3f11d32b06f62350b9f05219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ce5c0ca75a6ac8e6d70ecfcda7934220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e175c559c66ce6d2a81fab80db43c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9475f6dd6cfac295b1fe180bfdfb4f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1dd770178ef17a34ff14c0f1fc142223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad5b0e2936831809a60c2c82ccbb6a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb17aac7bd0317b2f4db6d6c8d7cdb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad75c8fbcaf82c1a40e20886aa0e2b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4c7169e77def5d6b157f43ce0e0f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0505c478bb2b7b2d7193e2d6bc9f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe8567c373d9730186ae234b3f7203229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb035465e39ebdef31864cdd13ed97b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6ed055cf20b3f5d11e16879d0f2e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f710ba317d32e158c8a83af0c9c715232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7113add720d993725cd3dd4415c0e74233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5106e9795757132c18296d81e07d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f122c93fbcdc29679c61f8965c8ca6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8103d09348337ebfdbf068291aa17236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e6ccca6773906e2c5bb72314f9739237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deba34634dd7f880875d5740fb4feb8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb96889b64435b0666362be33c05dd5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a491ca09d26a36598147ccbceed86fe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58960c1ec9970484dcd61f1570ec37de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1f32d4bcf322782ab413533261c6b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87031d6875256490cf0f382cd67c464243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02448c954e360553551b855d2b16df244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f2221c1e62115e9a75a76d2042a45245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7ba426148aed87d6a58971e6b66c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767574620f6a5eab66805a98d4d53c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b01c3f289f2a7438bc86a6ec02548248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470a1b407d912c38b8e79d5e959fc34249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa72e11c021bdef36077b21e4fdae21250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9ba2ba4571551b7d7a698cc5c99a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71ad66c79f7de731bbfabcdbbbf988252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb527f69c1f88125ccde80333993a7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a79710fa1a149748fab59a9f40ad8d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24d532b8b7b432ed00b7b233a17281255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdeed34310b9cdbc22a219361bed202256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85add9c1e576484dfed428777318874f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ca456e9c6414103bd99b085b4a562258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0be6d67b4c1c53a401981a702ec28259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89bf3b53742538909fbbfde9e26228260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ad7de48d85b1f23e9e8719f59f82f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c510a125d19cfe9b556621ba23cb8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73b7a4ecd5adecefb53f9d61e0d2d3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2074d9ba737f7a261879bb477d460f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc272da5cd3398d5a158cb49c711dbe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6a94e2f1e55fb8c718176be8ea38f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81483c43d82a9bd9175fe7f322bdf7e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e37fda119a7fa040c7a0980afbc939268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9bd229ccb2b3a41cda055afed0a72269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb662a10a4bcc7ecab8eac9ac148297270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c881024ac241dccb57a8160df73ad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ea22aa9bda4512ef0244495ef09d9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9a98ac2a6d89c8ad73d987325ad9a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84689ba6f3ea09413420a68e71e18f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05df74de63b634bcf5f7fa2a6edade275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e7129224c7229d0fa81d4ae674307276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee24f1980b528fc6926b08693c51a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb5dea2507b166f7f5fc74d19a609a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affec30ab4dae4ce552516642a1d67f0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266ec653cba84b7cfd3331cb2fa7012280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567624bbeb7f4fe7f3742e27e6ae500a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e140523fedc6b6285305185cc0053e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174c2fdd2ca27a0aa1077eff66feba7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45eb7e450ae2293b75168c61cf9bb0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b04bed72710790a4f7b300cc3ad635285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d676efcb2459678ca15c841ac20e08d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf4fed2f168ef3b38c31955a5ba585287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce813c2a256eb4bab410b323b5c3a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f1730975c5c5adb81ba30b99450e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97c0d98445c90abcda62fb08c30d3f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef509ab69a4867cce58b1a9607b8260e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c0d44dcd277a44d95258126baff37292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5aff2a55a5ffe259cbdef7b0d153b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8253ccbf4404f45ed4aabb76349716c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ae56e4fa16b880df7b3ad1328cd80295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf053436c31c0d31af69d943bef72f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4770b3b94eb652422e8f0b33b7568d9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb23c50d1672e81c91d415a05d59191298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daed66354b11eb8f6a3338ef9759e84299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b00db6b088273c239fdc08ae422eb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecaa0c689647025551eab688eae704301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81574605a62bf925aa6395a78bd8ae0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed4148b2a9fc364416b499775d2d37303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a1f2ad7b268bac539b011ea41b555304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a52cccd9548ad9f6ccae8ae5f4f2dc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b419c69d177317947b95bdc8aeab32306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917e703141d87d65bc45ec42d9df872307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efede305106b920cd97e30037b40a1bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ddc6bd9aaa49591d8cb7504fc5463309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ef43013faeb10cf498f8bc178710e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35255910f5319b0cd8915652f47a2fae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10489ec704cde3b2f2e04ef63e0bd6c4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16167f03e2467e20067714199cdb4e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd508f4f0dddd2fe6542c5e958bccd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd72cbcbeb7993cfd3cda8a476181f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3441814dbe7e83ab0f84354c028db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6e8e253558ab66beb62e5d3c477d6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad4430463fcb31f333571b770b5d1e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f654dead7fd57f25648d6c3284744319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edabb27a7d85f636e5bcabea3eedb56320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb71e30acc41d54c2b01835d17eb907321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31681a50cd4f3933021b066d1a152eb9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f14327d1f9588df8203be9a9895a98323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa360008b5c9d4833c361ba6516969324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794b4553963e19cbe8f9b9523ce5e18325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fb19a5d34b1215de70864a78fc608326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6cd59f013f2ad0edbef51e6d234a7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63728ec97cbe7732dbc3e845a4e4ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d77dabc282186bd404ec121f19bbc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdb025645bfe6eafe06cdcb29f1fae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047ffbc2bfb71fd471003c7c0d20eb8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee0c25ed250bda145134c214e1c99e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfd07212c4ab9e9cb882496c17c101333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75563bc55763e7991c59447b5cc95d9c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c33bb6a89c371747d96767763d737e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874db632b4156989b72fd28b0b1bb34336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0b6b4d3aa518ba4f26e1092bfaece337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6870645c68545772e6d68e1294633338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f00e5eebf773a399db005e73d8be7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad821d4b770d34cee781ac897372a18c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f5aeb78f240ce1a692e6e198c6e4c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbf0f3fc5f7ef9c7972ab9ca6f2f57342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beebac72f15fcf84dbb688245111035343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3143ffe16a9df45f7ae05809abaca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c56b1fe0661ffd342b131ab6a6bf53345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a178afb33f7e9a47cb573d2c122eea2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000ab6f9f6b50b54c349920147733db347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d0866047e4c4e244d9e441fd3dabb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824bf35e584e51a71f95e4331bab80cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594a1f37ab21fc86239a4ed052462a4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f118482ab363b565ee5e47b1009e4a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec630f55e6b5d38b5224c2446306fa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787e5fda84b50ed3793c2cd568cc594353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f0a1019272e34349a88f498452a5c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055708e100bb8caa8672e60428b569a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd502cd6a1075f46cf0db000accc06356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d038b86a6e1121476814a93289767357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02009a00a90c75231006b98600ec8a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffe5f5e83c9353ed885b60cd3d5966359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3aac648658c1e8d455dbf4e0669e5d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08983ffc4e491a4e78f83ee991a6980361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6e430ed351ef673cc68bdcfa63e81362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f79c9ef621f98874042eec6f3db148363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce28b9063141aa1f01e9c99fbc6e74364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f216c5e88e8f0e8fd610a9235eceafa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93415f4f608a8a81901a43480241d436366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d93bb272236fd19e80e40016f0706367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a4e65509769104f681364c7cddb59368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a32f5aad934b8756a2a2f75051273369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24227d49fe8cb9a962c0e41073d78184370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a3173c2a296bc9587ea7f982916d5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132609b79b2045e6b041d76260010c7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8fe19389c32bd0c2151c33cbb4927373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5903e4da6bf37d89f03e806b896be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aaccb7b473a5a1d8d87f5a8de600cf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea27aa16e2246624c73e913189a977376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b6aa8c94e9111a76f3d50a8ba04cf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185c2e18eba4326ca0352dad322a7a0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16851d6ca3ba972af8f71c9118b2707379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98acae8c30afa97b0b27818ef869018380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398e3a0c969a36c9317ebd9f72be7ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be68409a59bdcd9b89aca520f22148f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e884960a9fc707d3b2606237b33d373383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b4524511e57abe912ec3aa2f8c8bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebae2579089756e07d4d7b7dcb6e0f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ff6dc694802ac9f4d02047bde628f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34ab46156d091fdbfa2242dc1942c7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f9df37cfc0ff8b5d682c9f19fb145388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f939d6fb424160cfbe308b35aaa77389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446d32b49e9a866fca865516811f27c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a63453544abc5077b03093928d4bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28a85c160f707a3f2a7c532b52ac13392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f0511b4ee6818e2c4eb3eb137cdfa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e224b8255149ce15ea4c222873522394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc970baf30513c0ec472d57143082ea3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c638270eeacb7d4930634ce597dec7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8d11bfaa92d74f26b1764f42bcfe0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2124063fa2908cabf06964468cedb28398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c413699763d187ecb2ad86d3409502399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9836472361f88db1ef8d9422d16031400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29473a4800909766709825b8235169db401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe46d6a96dd403cb732baabaa71f7c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ee329d312abb555a5785a37336a08403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a97ee4db9afc4302fb8f7da86611f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6abef5a53a188cdbe151e4f1c70a1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb38a85bac9a10e02e00de50eeea68e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b36813ed83a8329df4b91944c673c8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227ab70f67e2be68d8fd5e9daf56854408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033668cb78f08650f624075f715cd19409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7e1e4d0519d69dd162dbf96dbda68410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f370abbecf1d1ef2b972d72cc631af411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d642806d4cd2f558b7d437227729ae2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16893cc85b6751d06d8eae1831e1446413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd517a86a0f1940893426475890a55a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2106fb926d3a03bfdfdee8c8fa823415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe855c6c91e675438a3901582805731416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad09b3fa8a9cb26e936ec1565a3407417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d5a82ee7afb7616e108a05010cf2a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d45ffff79414676941d24720e3f6f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778a800613f8dda220ead055a8a2789420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702dd50f3306e4ffeadc000a3f73348421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ed33e30aaca9c8a59c8868a6b65df422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f67a7fa6206eb9f6f41a0ed8d1cd4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0b4a592904a403c946e77bf51ca78424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff240b4f7e7ea58303c72211734a1e9d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4590f14edb3d15bf48c1c8254cd4101426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411dcd17d522c6ea2d5581cec5e0066427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6a21484bb14682e3ec5b2c48cc4c5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48eacb69c2d697e630d009f82655697429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0b86ea0cf709c384d6bc927dd3641430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bb9d4897a8fd0a5b29d3e09f11ba0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe360bf4ae4efc07bbbf3031e1f75ab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe1b5b8888863738486bebf10007c5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3272242bcf2e7c5fddc0ba2769b137434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be54457c9badfbee3696041ce8fb9e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fba01bbb61cb17190277ef2d509191436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e82b201957e7101197477115c87e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f000223563df56b1fb8389323966a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0c42926167999033d0e589347b507439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfcc26efc687814d86bb139b3ee707440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001253b84883b873bfdb033114ceb7f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efd8368940f324975237b8fb829548442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16184d9bfaa415a2ed9ec50d7fe4f2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c292e9e856dbb0d3def04ed9c62326b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c04edf8461f2c16632a86002fa40c1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7504b51a23de0a4cb7235c8fe00a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6f0ab6a77dc4f00c82093a8ca6ea7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fe0654540b42cfd8fe3ccc5456d38448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b015fd0d0bd8de913e751158eeaf19449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403eabbf39d2f61e1bbf1b3dc7831ad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d389a0c509f21d5cfc3ab94633f4c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598a5a951361cf19da64cdfa76be074452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407b2b5fbd9393cc6097a6d2774c98c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2c7bad7ba86659bdfb11fe4be2ffa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff68b136e4ed8a7a031d0741788aa9d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a9f679e54906d867e00c9f9982114456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6089164f9500b97b1fbd0ad7723f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc88c827b14ba21be8034018aa8758458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e947a225ad08439d4c467e535264d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17c5cf4402f2e214b7b3c666212058460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da2f8e08244bf975652b2b656ad94d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34400cbd98313a62fd6c2d6734fcb523462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4bb0de5acfcf8f818f6e27b1309c0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0bfe0cf339b8be31c861405304c25464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548f63f16f790d9dedb0387b1792cf6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470355461bfb0bcb6e2d9d6f49119be466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542b3a97bdbbc340fb6499a0a0153fb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e85a2e6518d56fc80c156676246f0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cf0323f239eacb20ae4a8d7860328469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858052576d38a2281b9202805706b63470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effc451c033df6a80c3e073fe345aab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae038d642eee007931dd4960511c5ecf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efa4f4f2f83cc6a479170e38fb40b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9efe37045db819492730ca0509b7d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72107a29412fa8990455e416b344ad2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c32d7bb35cae1c146cbdfcc46a461476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f744eec518880d32f97c38181e5d21477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac49d9ae4dccc477e6184a9818c4e47478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95d84487d9a9bfff43cdfc7b6d3213479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410f1123756ec5309482397d38d5439480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69969b1fe6439495693c9f1bee51838481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b86259f2734924f28b4a2cc3e890d3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658d36451d720a34dc12db08731f916483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac302344ac621ba40ead9f09dcc29f73484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a711082887572b51e3879d02abf866485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273866c1712ad5e3dddb0e41f7673616486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1357823272545a202701decf696bbc5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dc2fd95048d50f44d0211edc50764488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52950fba0aa2c9b6a351fe7c76d24e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b7be64ee8755b09a16ece97de6917490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f2b3621b14fcc69eba63bbe8b0632491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0ebcb59b1c2fe69c77cf38c6e2214492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedef37120e8beae80739561b13f740c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70854f96b1cb9a3040196c1ba3bb37b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e6310ee86bdd9d6c4327ffdfb8c28495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503eba9dfea495867f9068b52042b72b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00865f809083ba13a791c0d6b2802329497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f6175dba464821240be1d812f8dd1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5aa7c4995af98aaecbd5e8dfe4f59499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b826497d758eacfd8ffaee770b01747500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85df2763f692cb19824a9723aedd99a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89baf2ea8712e4e6ba922e08c14f9fef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b77d1ce3585a40ced8724eac7b4060503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701100157c631d1370aff579e88f0bb1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98cbf92aa08b88f0689f9978b59e94505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671947c89a157f114414c11d84938cb7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ae805bf63df0ee10a27f2c55ad6d5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d14665daf4f4892885eed6f2c053c3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501c1379e29ec88433ad627222f2d85509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bec19fecb0928031b476d8209c44c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c1dbed198b60344b2fd45ef68babc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db154dc4cc72b28b5f70ce1ed41217f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7d7d2f0faecb121f56ae77380d813513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d35320c7d77498272230a742ae094514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608a4d8b59d9c3ef76f9b353791c276515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cc625200e7ade93d860292bd21e1c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcd803febda7e205c78e9c573cdbc5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11cada4446ff81fdda37b9ce0d52bfd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a1286ea40bb9a8a49c8f261188009519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14338a4b63fb1b7fbf1f1989150d4080520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b7be4f4cd065122a9743c4233c00f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b2dc988e36103f46325f57753c849522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea19330b4f8145dbdac463cd7448626523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8dbed5df9b96e6841e6901046658fe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e17fda1742dedabea84481ec2697b2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1fe33dae31196b939237630aec37a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84980e766a52fa3b38c0fd3a91afdcd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abced89554cd18a0991d22a4b8dccf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd75979b0fd0a444cc092b92f6a798529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ef57fa0d58cfe9080753062d0c26f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8360b82fcb0377e449a8b41fb0d0ed531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3e22289bd04eafbbe8247c7fe2186532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251058bca48697812c98488b4fad24f0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd20aad9b428800f7c5e0005a12163b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244900f40345280bd89164ab09eb88d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457293e85c15d86de5a9be680e9b28fa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21728f27a6277dd8616edf1cc6f078537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856129b4b339f3467ff5a3be2e7bc89538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd576651d912f431c4d11de5866359ff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0133ef13d7eaf007c42a1c6dce4a3a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b77358049e92baac85e2f4bf6d813a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296cc3cd95e723755b8feaab6313798542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b80ff29e569eca1890afbba492ab27543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab9d4c3622b901585ae6206a7b29f5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfcedda937162f6aa483940c952b5d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34514f04365058dcc0a16b2475c87a2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86feb39a89c49323bd14596ea501a06d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5935430ec3b3806af509541395e670548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e0687da4deec9f77fa1db0168214a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db861b3dd44f1e4092953f6df79711550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcba90a41049853029a88c6a7f2064551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379e73186049ae9ea8a5adb697fbf4d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13dc1ae3b9d3c2f4e73713d298e4b8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51151c430cbe4b3e688db916975b6b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741719a7ccead871ac80812c915fea9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f458c57c977d6aad463b4dbf81a458556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89f862ffa050a87ac229ec02a45694557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52bf918cbb469f2d30570b678cf060558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ff3740ce3132b36831bb5c0e27530559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e85ceb9fa6e5a21eab559a7b8ca07c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78116a7fadb5e210aa9be3373812ddde561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3176b0290d63cd2b9a24035fd7bed94562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62150a99fec81b801cea40c173d15dd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ca88d16b849916662b064c0e55bee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790ba05664b10b3a7852b6be3e2d9b1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717594ce0055f6bf1945c8dfd1c801b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a2f1b13b2ed347e930c5932c43097567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721fc9bbf9a298cffdeaf67d0b2982a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943df48df9030b3b62586f45dde90a69569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17432d22f9feade73f983163f76b2b6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd38c74a2d0dd60d9a7c973d7dea3c7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ed349e2ffefe1031f92fd457d7c2b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5cabac7abdae26c7b31d911731c2c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c39d33bb7bbfd3490a19cde1e1e1a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6823b24a1eab22765a12b9ff3a01de4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2b8495e88063e66d8d88792c25065576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd5973f8ea98447deb6736f0183fd3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6436a5f75df2d5f5f650253def91e0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993e8e461443b36c9fe2a3165aea058579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf46f97b353c3893bfae7ab1082515580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7e8ad36504f803bcf300a97223ec1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33758aee00fad35929e3fca94ab19f8f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3e70b0c32850e22098aa24641cc14583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3c51ee53b494efdc058b2cd306391584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ed8e966d430aa9c7bd2127fca41e2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c285d6cade1cddd52e77b5d713704c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a4d0eacb601d678cc0306aed4bd24587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd7f38b60ef486e39181e865514e6e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc881ac4ca9796793405f660ba29932589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ec73f542617feedd662873c992b97590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0621deeafe168319ef185433361a772591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a81f4e1e4dbaf5c50f861b1a1a001592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280f32ec0ca0f808c8753b542b88494593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92ece3a72eb9549ae8049127798183594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aae78a6697ad3c7a43e707dc24a6e6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516e308398de64b3869dd6e47f14a56596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42151ed330fbeb85584120eacfef935b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3b40951fde64c60f9dcb6a6cde5e2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425ba63471be7e17eddd45a9b7ec7c2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c28a4b209cb7e8f981044f88c87c54600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ebd06edc3cab130ecb02fac2463fb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121dee0ee75ae1f8c5ff1c0cb2640b3d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf18666175d1f38979d88ed3df7d02603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f4aa9de0cb17325f9508ba6dbfb9a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4601ca3d6860f3559419ec71b1b5aad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66b92a55d0b42a78a22ce3f43d7db1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7142d83d46ea009fff70e7ffd878a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df1ce51b3e1aa3adcec3c081db16b0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a452bbe1c88868a8d5263aa7d78bc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c50d567e53244cfe4e451d35bb91e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8393316743f9893ebfd92aa1f4139dc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430f684d3a9940e31fd178b00e81a1f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524acba1647aa3f402b0d6f08b4d1089613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3890ee8284fa09f0d33a8e5a4824e2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c702d1625520bea74d37d6c9e7524fc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d13c0fc5ca5b66ab05b45d83e3dea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76909320290876cfa9cbd58b9508c4e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960a2aa07a33ccc66fbfbc4780a409c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41246a663f1e718963cd7dd6bc61738e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4a6af1dcaebe1068878fb74f41b7b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98670ffb1d2ccf45b8459683f4e1a8b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff0784196f14802a4a309ad1f59294622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136c376c99d3e29bf92698761b02b17623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a124ba7a672bd6947f0c3a93c301f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd6796e3b6277c8b9af93df92ef806625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896438c31ce09241efc830d5f2a4b09e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64287731f0912803d9b121c9cefafe65627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdb6f7a0f86d320a863d1093bd4c95628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b98c1855d1f1b0f21a3aee78ed871629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafbccdc0dba02d5a8e9cf56b496be1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ca3fceb55760c4aa1d2b34b6787fc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc67b2a91bc31ad07d900bb142ac40d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70655e499b93d3f250a3e1290af75d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c1785bd2398e8960a52da2fbeea3b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed7a2a8071ec70d13f630f2f86a517635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba539ac78c42f497307a2c053dc04292636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad046167f4f5ea610d246b29f167e163637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531df3a11cfbbd35683cd5047d9baa1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964212deef65d69a5c875e4d67059b8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11e73e81dc1ca4189042136665d4cc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649444c35cccf93b5f1a1fb20b9385a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7137ad132911913aae78bda3209553642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5e229e8acaa20bd7bee993f6c7f94643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1b4777edeba9c5ccc8596c6fc4b5d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998a7edbfe67259e76af98c900cb629645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fea4513c1c8a00756216789c0b8410646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01536840ac5962b1034c15c73e9a2c9a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0931c14c4a5003c382ee4f723710c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17daff53bea6641b43bc24840e8e8b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf532d150c92bb41c22e7f982686e1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade05582d66e2c1062933d3d52943635651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43430099dfca5ec2e421334d74044aab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1090da8c55d4ce09be95f08dfe9251c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21244ba070bb9b42c793cdc941fd26e9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f19245d0123c8d4a69f73a631ce13f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96473588c2cc47f6edafbc885620274b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0beb8cb2ef6051bf5585698c1a8375657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b2039752c217624ead8717e40bff5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c95b02910f585a2835ca2cbbc7bc1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206f66e97cea632bb1a3de88d308ae9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a3c899dbbb49f21ad953c16676c76661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2fe5073bb17752e492820e158bc8d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3783595bf414bda70f197e52d79d3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949dfeac19eec1ba184e6257dbc94490664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b63bdec316c946b027fa9cd33aae90665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1bb22212a1681cda104906bbfcf5e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e19f5d3bbac14d6e51d2ade7c4004667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68b2a65252231020e720663e9cbb1e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebc18e8f7503f5ef38018071f4ba46669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e609a8bca3cef606fc247df1092aa5e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06859480e7a1c82917571833e54b56671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed2c2e8fb9dddc2e5e98276589bd33672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8f04451ea1e9c680c9b8165fa12ca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d479cf23ccbe7ba58d65aa09768146674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53470aec841a976b79a66345519f83fa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349019b12605e9a55f3fa130e5027ade676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5129ac9291eb267bd486cf09673c9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd25ae3e464df78c4198584111af87678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a053b1955830e06b985d834e9ce0ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec38770576db70b91168013fb37f3e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5f8c9e3313c57aacea44fc915a06c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505da93e2ddf25739cb7b6eed8e71b2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45863eaa14485960019640c58c033d93683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad889ab2412f21c4cb7b542b638753684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb8aaee97f82dad6a8973a837a5fec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8fe476372471ea4656b6d11335781686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202e3271ea73c5d83574c40489235ef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e96fcebc0f8aa314efb558115a481f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb0bb524e83bbd8a8b8ddf5b65d5d1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce957f58fdddbf4cf8e6b9873d59d2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4de1a358fe8818341983119cfa50a2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf54028d3de8eb53f92ba2adb0fd1d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b10e7c8ec5c75c4f74aa0d4c8f0e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6c8c5565b41f15ea1f0dbd4674767694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d4b7ae53bf991a6876cf26eb02291695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd9c994c6d0a5d039e8998248543c5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796ed9871083ec970fd08572423ded4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfc9eb56c7c63e1be5381e9bfd5961698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e476a2f4a43367a35a9c88b2d1c4560699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12f5da1e9e6374afb0ff5781810676700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1dfc9ed2d1162a59217ae0ceb97d00701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b77c805994d0ed394292996da937a8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a3df15dea6a62d5f04e77a42037b4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa90a6fa81e896102c81f84015378c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71b828732a17a76c1c5a0630a4c370705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad50a29d62dfab7068d11ed481187b6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9135c313ad904383532c9e95992667707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca56353970fca2158378d10f9b296e9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a402353575a9e83b12741e805c9af1c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f0e06d24c2e22e267bb86ea51db70710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b4db47df1b76e36bc2e9871545dd2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798d3f8fe4a9a2677d1645c79650ccf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c536e928e32ab46d2a190f793dd1d4c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd37944daa5f798d6d748678480aa79714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179a238a050683eed367fa88eb40538715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffc7853ac2eade3e60f68791fd046d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f518628354c8a9aca47bdda49baef85717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6086bfdc940701352883ccfe25cd7f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1b8deef84b315abef79bce1040a0c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd16b62c11cbca26cd026b6fcbe2fc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d7e42a5f81f501263d8495430f702721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16f1ba01854bd9e25e390d85bd6b2e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477aa042b892150fc1bf1cb0108017db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0a4f27f086baa817f2f1abd47f071724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcf1fb43147dcb14a8a30694ef27c6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487a0af44667b220fe1632bde493297726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316258dd2b39575c84e4bdbf3f68ff52727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7ab90a305f364ddd60886c1a9d2d5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020a09c55fb05a946c99084f20cc541729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7bd64e9ac5a5806ebc67ee8204366730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2af86b4989c246f63cdd6913ea9089731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0148c36c6e471c1fcb22de886ce16732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e7f35b426fbe49509abab6e588fa5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6f4c7cc4d6c1cabd13b64c2e081dd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d419b57349fc9fccc041e7b739d85735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdea520d47ec6f6c5cbad05ed018c4f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e4f35abe90c9f4740e5eb4379d50e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed31124e62cb9e0f1fdb0884b2ae56d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb80c06196c1f6104349ddee0eadbe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56642e56469dc686d3f8cc59982ac2e2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6c075eb2cd6ffc65f87c2e00afa8f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c014603de8c8b17e9f1d5aad052158c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4b12775616e0eea7855f0b36f27ce743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2590164fc6bdc0cfade0b869fc2077f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4362f06c8510bdffafae4c6eec2d085745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcc40a1af8f0f975db19ecbbeb4544746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27f6e9410443f240ed2485595c64e2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063d6f02d94f38a21c45be100e07f41748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d7f6f702a189b1dc90c85d2a8bdbb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c803f9c7dfd1e00795cc39a022b4c3e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab438ea74f241c91eb89577f7c81dde9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437b8dcd37b1379bb3c190e42d39c48752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65659ce94196f0c894d9cacaa5bbae4d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355cd449fe2bab06526306898e161f5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e733ff2604249cbfb0b956cdc415fcc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54539430231a5b099f97a3546f8cb75756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58621300c3bf66e7bc9fca2f0d830d0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c634531b3938e17604b424fb3809e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e198ba9c74a6e191e2f318dc9f535759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841745f5028d749ad6e224895aebee831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f94ff892511ce9ae75013a5dbd9d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b306145ad105dc47f54d145c2fe6963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce211c19d346afdd8e92bda7fdd446c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0a825bb9467c3c7f1d4bbf7b3a7d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c107524877f5f5b278e65b150d93e7b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8c055b1e0f72d7d1825abd69e18f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d49edb052a337fdf4226ce3abff948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d3040ece55763606aabdbba6aa9db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e89ebd47553baa0138f67956fafd9510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3352e32e325d58bacbc0217a8ef959d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e47cc4b2ac51e393fc1eebd50ab9c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f59c932a3fe1b12da0102ab1df34313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60626f436de0a0fec8c408edae5a9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e193ea82883304fd7e4125d7f21b02715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657aaaf1fd2cec064057c2844a6e61ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa245d1edb6060bf1645572aaa6d50a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3f36308e12b58a5bb6d0114c2cd7518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f697f8e99dd0bcd355f32634190c4419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef40c438ca7f7cfcf16a2c3032d5d0720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5614f216cfd80e689d66a0d8422ec1821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b283d04769dbc1925d75396fe3534d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8a97c470db89fd9d3f4a792aefbdf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8622f6289e929378bfdda019b4afeb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2bb0ec7168932a51ff5280d15e5a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bce9831934dc41ba434e24f5eacea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed65d1b74bd33b730d6b7fde5c6447b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176365deb314ae2362e5f47727540d7728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d5b13663e4355fe100844f2bc225029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2cc2e693929223c0282d852eb1d1d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb49b650b4e70909d8741b4edc8935d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7030437e09208e1c5334667ef78c8032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472ad13fd69d3695c56a1268173309533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef952d1699b1dc8000b51000bc0a49634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd1ae07f207262fb57f224bb54d83535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e5422b890ae9596e2e87a6f1f249d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4d4dafdbdd8d3857f932334eea8b137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534d7aa99039be55da7d4515681fc1d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e110fbcd8753ee8e4d69ab3465ce539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419ebfa005f805d823743df4497db4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf5932625e342dd8812472371d591141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b0e5d403a7681025808c9f8708e8f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f267b541f3bead7a8cc472deb1d9b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d3821d70f208a2112789749366f7a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdc9a8a348b1285884e97c4166b86f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69715bf05ed0a6a473c175017b165d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a7b422203ba5c83e175b131606cab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ffa1f0dd51a45033e5d938eb3f79b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9c263d10f3b6e697294abb61f9e8649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206e1095686b882daaafb880927edcd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9a36f45d20e1ccc36188e1d5f1e5251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460ca7cd705ffdad918226bdbaf0fd752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d10950cede4990fc3908274fcbbed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24303a882fa7071902ee02d12f5fa07054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b7f4cb72a9a36a6b93d2adbb3f53055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16cefe698a95b8c25aacfdabd0c7a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a369e16eb8a086ffb614eecd0561f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75973c0ce87caed9d2e72d1221e6bdeb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7f2f74ef0ad76365f4a2c96b540aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a556c154c3a9d413a50ab865e0555460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ad9842fa276cfa8387fb17869b59861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b93ce5ee404829c3f6d645920a766362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675caecfff2aa1224995df5529a072a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0c64289e5b41164d5fa8518a7a4d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0945af2e4d0047de02a2f18d529ee8b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51840a70907380d11c17ed4c937057e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40369332648a5b48ccadb3b293344b9567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4e495fcf8c3a8b2865c4a88ed3e8868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9776370b77699ce6e728f3c7bda54b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9363ae46f1d50eafeec3c00da8879a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186b85dad98b24e66c8c7aeec167ad071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2c6513b22099955995e1c05065f4072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3728299b0edffd68570e3131bf096c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a292c5d2a32443aba56ef30156afd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c0263745e7680f373d0a1b764ccee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef24db8e7e2ae6b37d1cb2aa353181376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec197a1c988f6d12f7837c2b8aab3ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbb4dfa942e57110dd1596009c3dfc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568c7bb78e5d77129c8d6ef88a7bd0479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb796eb174a955496c6469f83398aee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3256ff14c18cdbe0cc51ac0374b7cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c968a27e5164a5e31fa17020118f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974c0397d3654fb183dbffeecc10e5383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439413792a02b910ec5b43469508659484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbc2e1da2040e36723bffe676d7c6685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f30a114a2ee7be9c00205e348c23c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b7efd4adb612bf5660fb85da898f087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a3d81d4d2f7dafcbf66a3c7d5798888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbe2b0270dce42385137b34c962ab489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd2f862c8c85492a26071ac9a2cbe390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5058c6d61a263cae5f5ee62aec5063991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544dbd59f9ab9426870dd3d9036cf32792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af588f7002f50b40ef281f867f2f4c093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746207056b1977566c1aa2a6a9ef9fa194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4aa245dcb8d09b609baaadf1d817d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376e24c0a85ae3125693088dc7d44f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271cc7ccb15b6b8131c11b7ba657ed997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa1fd7dcd1841836c3728bea8955d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef7d69203eae070b237ca97a282ea499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1ea41fe7cee11bc29207f596b8c55100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a6de0eb1d820a10a9089c47eb7f32101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff9a8b64b530f435a5d048385f9690102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016fe2d7f3685d81e466fbdd5a577ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff7525ee66471793a38c312cf0c18e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be84e9942a96df19608ed7e4b4cfa2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddc23daba1dfc7a11c4ef34c3e50d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387ebe3f0a1414752a6425962eb104e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656e93a5dc279ab583bd0c53fdbde96108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a161dc7a288f73ffc13637c6ddbd75b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf208b18952df5f1c3c1e8ab732c76c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec740155b3f0404b31251664e23d03111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25a71896386e4cff9805e938af66d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35541bfbe6ee7bf797033b7fe6d5a27113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efeec7997ce6827160278fc5a111a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a852509619638f22e95610678eba2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f7b54eb6b81eccce1d9b120df4196116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a123d0a174867b4d72f785cc1909f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc7995865fbbff8619a4483a0c52ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f72b5ec906ed443c54a945251392b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fbd25b9ec3d4f3e640ebf638233a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13077287f5983e1f03f3405af35c8190121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ca7c755b85ced96a27268550044b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccca25857fd28ec72d321f6955b4f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187f8e70c3799d8bdb43bf955cbfc9a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e41a10f9a2be44e996435ab5efbdb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445043ec0d72e17901ff1c9f97a1a41126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f57517034960852a4c6e849f0d2cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254ff67553db8bab82d6f8714c98179128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dc92dc5c3d78dea7863597db53bd5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268ef65c6487b28f695db42ef227f2d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfbc51c5605eacfe31d6018636e905131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c446910e38a7edaa1de76fbcbf693132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa8e8fef26f00a53bd1d996a08ca1a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb1ea7ab2eb52f658d55b8d34b1f78134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30e6e14eab693dc33e4ac6ad8e2a9e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db25c0b0615345debe8fec352462ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38905c1c32da4a15f10b91f90e7e844137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52b23eae3b1fdefceb490b279260c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48188a9722e1ce0fac2ae4dd509af4a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee166b50e0dee53916c50093c5605c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9b8adb39f1780ef4ecbe27036dc1c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0d7574bb4733773cb50aeccc1b70f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62422ad199beebf304433fcdc60ebaa2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c70d27bc1300f6d399dba6235646e8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7442479ee3f3c24d87ab5a2c23145e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa513845699bd174343b5b5b8e00e30e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80f4e8b1b2c3a58db7fb91439421cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a22ed2f0e24c1a02378e9f9916b235148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2195c9c929b037ed851c66dc33a51149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c221d7348fcfe51eb114f824d55843150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215462c3f7910dd7471666a68f408e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86669d2796ddd367956264ac822cc4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea895365f2c0133a0064a4bda35d629153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b89cb3d732ec37b92f093a3d70963154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecf9ea3d13d6faa4b8de6baad22c20155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22db0831bcc6889f7cc0c53c787048156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35700de69bd6948b6b49969457a6ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a655ab937a19ab761553c8fd318237e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9acccdeb10731b7ee901d953c943d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c270ed1e50eb6a744d1726749a314160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dae0d88b06165b8b1bb19771cce84161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cd08fe5465bbe67bca0de753b4309162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586e210b2e8731cd9464783237434aa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f18fddd27394d0c7084551dd6b11dc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e8907926cf55d73e99647cc0c90c8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c5c2d5a3a3733224ddfe9a304164a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4fedbf981ff44aefb2ee63880fb3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd79e8f70f61392fe6fabbd4b32d3ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6679113341043cfc8d2411cabe86b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f015cc561f658e528931644978aaaf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbf029aa50300f89c2c21dd4ee9975171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d402bb5440b1f18dfd2330dbf0205172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dacd5ce08aff0131eb1fa2f7a710ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83143dfd1d4a15da2e30926617e7c978174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6320cd59aad9f6834730104b32f30b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f73295dd89fca59b92e61cf484c5f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12e77d7ad63fc42ea4058ad7846ae8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b70eea0ad9d8aa1db114c33ee998ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a01760b3e34f9470e8f6dce17a2ce8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b417a65d95da8748c486697ee28e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2ac66453f8d0412fe9470891084df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ecbb7033900631db9f9c3e8631b26182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba184958d7cc5a507c275d37048570ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e0fb3e50e51581bc3ee81e416e063184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef8dca1c35557acb29b415da0b734a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93765245513b3a8b18770222504457d7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85747131b1d7afd0f6743e318aa58a3f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14d6bc5703fa83421f47e6772d564b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfee2945c3689ba1eea47ba36d45770189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10165a132fd975d3fbdbec7992f44e6e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f267027eca43d4035196e6fc04505b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5986dc44e78e361772235eadd6fde192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b8cdc059092275ba6a1f8a8bf42f3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a32950626df2d4a75b61983f029825194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2476ecc283ed84aa5aedf965bcfe02195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b5571b219a4fc1c45333e0c5f3767196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d0f7831091a84e69b65fca155a9a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32df6b5a6b37fd462e201fc9ae9388198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280cda704dcd90ba28c4aeb3a09c310199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4226e24cc8819f773274597e4b8300200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea13372066e3f882927ea7c626a91ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6425ae39816515427791808d92c0f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327d0cf14548d5c862e972a4d53db90203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e0d28ba061a8adb9601482cb3c0c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4139779bd05f0a06ffb750eed9ad693205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ece0a2cd71182d067837474611bb2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb760104f24214038e70e84544c2b5d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701c175868eb0884a9510e30f4c9b34208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15167e5824d5bafbe74235d0e0d682209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761d2a7bab9fa0b56f2a5b5a408e393210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2961cb48a91d924e261c1cbe95cdd6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d143b2ad4732410d0024c4fdf85ad6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf6bb254fc363565ee04d19cf74f8e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046aa625bea30589a03edbdd7ece6d38214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988eb42a3dd6b2ca44b3bf1212991d8c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdb42a855118784ca762a1e8deb057216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f818a3344c8365d613efb08ac67a476217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82ab7fd5a0b9e1d2a21d3da99f0c43218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba693aca464f29aef6af43e8d30dcfa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b0d85cb6e09a5a29eee09eaa3a0aa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db4a4bb38ec9cb520c90a0a2bce4d9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2da7b451c4c6511e65ffa81bd04a5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb197590807fb7126597da5ace7fd3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22178008638047c1e48a5252be8facb1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e454dd72b190a63b1583134f6e59d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5577047ee80feea1138de4abc8630226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ca3e7ecf6f99910972e36cc26abae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aaefc6f9c6535ab8a86b2f094af9b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d25f4ba2bd638cf2eb850f61586e7d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6f3d787374d34c133d0da80204338230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433753db914533a2e679df6ed21a519231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72f19058c9a43eba963334f9d8f593232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91856003450ae616b9bea8568327f2fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128e544f7d2428801fb2b06a821e3b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c184f6b53727cca761d744841c590235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e11aa3a1df922b080b763f6343443236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92456d7ca3315ac0f54ecb3224bcb408237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed31e11ecac6091b02a31a65e7bf4cc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87f54e534930f58084aa9210ed9ef5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef70b05bf7151e1401ad619c6c7588240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f22051ca4c8261a987e2306cc35b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5126e2b125660da002098984987a4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff94575dd2f7c39ed6f0c881437276e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b03acd9c06fa038d9777d9456f1fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3db39fda2e3c1586447c116ccc738245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06eca37560c99e4b76b8776b3e14fc8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e176dd057040ad5b4e35647028e62247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59567ebf09a76d5ba16720ffe8e1b46c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b388fc5b9983768bca06a90c9a1c57249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8774ba90a401c0df377c26c97eda8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801e506e06b01fb6c43e26764a2edf0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a566e987471132b7115d58ac973727a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95284a3750fa10200b74ca835eeac174253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693a25232b025b5119c935958d58125254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f464de26d453f94049f23cc57c60b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db72aa5840f533402db801246991eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa335d2d831420eb0534462bce1250ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee429d685ce006db6f82c6a1dcb8c4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baedcb89b9c7e60fe7b0f9b283c5bc8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97214c7f5b740639c8cf72fc20f8e74e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450f21ec0a03d5e31d1552ca4f4ff13261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a870f2c3d86d8ea78b96530a741f654262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66ba0fdbaa342bcc5bd68f132d5a15263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6deca45f6f32219ca05bd59f68dd23264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9d347185f98c9d8482da8041189f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e7f41cc1766dfbf7873a437520c1c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26227a80679f8388cc0dc62f8b85301267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5864a6e29bd96c15c38301944bf8b3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2754f01437a6db61ffa0c8bf9deb97269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71808a46f105250000e29694a5fc09fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c993dc52c9f323cad6060886bb769271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198c6a9bb2bcf44f03cb09ebabee11e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adfedbc6da60a02c73e45c58c0a364273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08637dcb2586c30763b0531b27cd0528274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d807f3c425945c04b9f9a19e02bcb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755d5f1c336ee1411d517671824d97c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304cdc07c742a7283e987d34c916468277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84112a2f32aa4377581650938cb9e484278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4538008e0bd614506235800b8a28c57279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a83f1f59a6a95e62b8254a8bcd380280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364f6b49e577f29e3fa12ace3d0f490281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7ac7d587413930a0d6d42f7c6e1c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648e05ed9fe3e1690908834c75fd572283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b31355379280981e99429be4ea97e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121e55410ebbdafbfcd59f72ce43d3d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71011de175ad795b293263aed0a483286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e2c95bff0cf49aec0e276123647ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcca3baa03037de36e5efc2a97f3c2b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc1cb76b145292ec9fadfb0174b4cc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac530ec8ba2e8dc6f1db2ecab3e353b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d965218ae1e2000585c7c7a960f3059291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1481ce1f2561d968831ad56fe98ce30292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5c61e4da5cb212eb204ff417f8ed9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5eee6974459e3fbc9bc9a3fad91ee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf912135bee8ee51a142dcb4bb34151e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4e22d2dd1dd529f4fafc6d1f2f177296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa374012fcb3b3af2781ad9f8917b10297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4036eaba75174e43796e2a9b9ae4d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008733808312b776bb310c65a4fc289299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ebde916bcb4aeedf4eb115bbf125f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa19a004ab8e277cb51e88293d83b55301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2b2011509f6c8ca7247517325e2bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca891a57ca4a67e31dc2fb181b47ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676ceff26bb0a1e1a5298b43e678030304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b8ba696ddc3d7eff6ca1a6ff62ac3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77942442ecabe46908555acff7dcf00e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a246aab72ce27d8c3a28b41d2365e2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b3b0fee24f01829fc9c271e72f399308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef4d93caf5d2def828e7c030be41bb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a9d379e7393d43a19db9916246c83310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef293cea52ad14721543c7ba5f545da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f219b08cb43288d52fb60c9817db331312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2918e0f423f129f24e41550a507c280313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676d1977ed3b3315a57ea2e9deec608314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e055333d9d61fb571b59e154cd72d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fceca584d7e2f17e849af5aee9f43e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60db74e5088d52ba9b01ca0897856dd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f169fb2e783a3ff377b0c8d6f31405d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc79fbf8eff1c6b33125c160471145319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee02521d4f23b2586fa0e758c7f5e1f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805cf11bd040d83d80558efaa235d5a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735288e573b423aef890d19ff16482b1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810df4234f7d46a649d1e4ef2614b4e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad926b8880fed4723757274aac15b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e1bc6edca545950f7af5a155c94b2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100b0cfb49fce244a9418777cb2da50326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5081834144541e3fbc1738b4cc4d6b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a268262b3059ace99e324b3627d89328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05637c8d3f56e9ee4a4b28dc0fdfc9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f0a42a619dd110d4447c4921c927b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179860fd033b40c3c74f165e7e3c1a7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed9837193cd53876a7a21bdc8a87be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826c8144dcf5ea21a2a349626da6816333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b269e7c22e27690a7eb6f341971e53334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068c4712752bae94126fcd3aa1e6871335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66193f7d3d856ddbd810df566d1a72f1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49299a0e6afaf8f751c6df7e315399b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07dc5f726ea740a5b2621cf4bb78d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0fab608d11ea4b9e3c76ee22df0f5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9f4fac5d59636c558732bea90042a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a003b6c505c84ab0ae6ba69b80c04341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6208a408cae69ee26a3b8bd3ef1d8d2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad461c194ce3e965f168e3db7dfdc94343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3aca579b09f3903219aef010a12f5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b24fc207a1249fc0ec92608831a2a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2e5c5e639f9cc808161edc3b9e7a5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f332ca7d8930a5e6b8b802dc7bbbfe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817da6ef99adf2deb704d68b5d431bae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489bc31d83542594d53a30d0afc04b6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580280c5304f7d19f8bc7cc9ba60813350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad69712dcd85a23095348074c1cb9d8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162ee44d603653aaa7fe052176be1ca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ba0fd7dde855533cd7df94661f61a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bba91ea7690b44dad44cafac24bf54354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79da20efa56b3f1d306a4920a50a2b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad400d7530e24f6daaf4750b05d5d62a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efaf4d548c5b85b48e57e380872925357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87dd2d07f66cc1d3fddd8313914caf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975ee750d4cfd76634b7c71c338493f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bf83886a197407f4db34718357af2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45afed00990b58ccd239679108912d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8bd5151d2e5efecee0ddb33ed104a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7575a18a19e255376ba03e9e39ef3d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b73d303d97fc9e5a69fc453a2d212364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb2d9e80ad516a607f4e03235dda68365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56847b4251d7322483c717268a837e4b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1b147af85e046d44d19aba4a17a4d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67fe38a1503ecc44cb2e1877f9c0bd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164065992ec94903bbf5d984faef904369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc432bad2fed914abab8030fa58b14370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc5a97d64d6e524f1754a3a4308689371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e40f79905062122692f46d4befb197372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f1c0d06ee5cdf14de9fe26b3af6f3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112227f725408dd085dec0e1d3493b43374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba8fbd2bc748a22e08292fdf0329af375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fcf652f114fbfe8076c772ba59082376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd210ab953586a2fad36929a602d62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260beffb6de1dd23ba07375a8d373731378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd789aac2e2ad28d5625db6193ab6383379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498f2ee6cea86b546ecf5cc497d1708380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023c516c7b193fef502e29c6817874e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc936e2c6f7aef73606e9953a6cd50382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298b11b977b50a60cea5c3eb81fbc6c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b60534215e96d7d812c752140065bb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e2ed1432853f622c17da92f28f20d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8bbaf79fbaf606037d859c7b45156386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5675681bd21470d56e3bdc02e8a13387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a29ae634f7af67814237c5cdf39b3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbcfdd44135ee30e3295d47de74f8f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78300b4b502e8fa096f33f9193a2cc8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9462a3ba0223adbf099bbc868a76de391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10d550c9d20e438fef4195d5045ebb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea11286818e52dc9de29543fa43e77f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda03fbd2217ac8caaf6379bf483b059394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bf2863bb530192b9f417067f2df66395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15f45b58652a3f4b9eb35db4fb01a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d046332cf382120f6dd3b1921444081397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47c68d7d2fe4cfd4e696d73e3b296f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02241cd9ddc67f6da02f33992f49a9ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476974f75bc293db5485f284ee4a5c7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc8c69599577a2b814873fef3178f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d091a66c7ed47f1170236d37dca58402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5354a4663caf945c8436fee7b305c49403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0392b5db80389df58e21276c69f060d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac950db391b45933230712f2c39e4a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025549cd0dcffd5e29d94cc56ce37b0c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5058d5140c5a20181fad7a2d352f28a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5cd2c1c30c5261eb3cc2f8c6c6a36408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58883135bde438bd58bf7f346a41b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361930ce4faa081f29ccb1125f7374a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22026ee540e7eb5fd88c5c5857b7c62a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4e916b50a392add15dd44fa334029412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235901e782143df807ca0a531e19eb3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01ca8559e07d37c0c54d25095eceba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705dd11e4269262b3561551351c7977415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7a769984ab151ab5c0c83e4157e79416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd487d68d7bffd2d12f4a86a0ef5c85c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb77c140815a8831d82483c506f4fc5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c34d00283799b33df33511fe37afa3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7841fdc2ad8fb5cdf747ec7c80d6d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386369d7ce7d848e78e2d2ad55a87dfd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154d1ec38fe8e57ad0bfeb45b78547d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61a6543a0cdf2673b33ca6cc75d10c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4cdf8507ca2575d2d13a7c88d4f64424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edfa9b8b6c9547bd1ac2339ea6f970425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19178c823ce6a5812ecc1c194c967ed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bd53d60d79e517684206a04816fc1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73935e386d3bcd7ada9d8d70f01112f0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a35bef7c69d820732185be29245df3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99de74e3e21a5c74c88d3cb11fc5bbe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d436fc34b6ca73d9eeb0ebd7b50487431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b969bd6a46998f7c7a5a1cf66668ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2296a2a138f40f5372e3d88ee5717433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf111e6e0ad10174ac22423cc7c497434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8409a5ab81be1246ec7d51d3f3122ba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfd65e564fbc02665f259bd98a3c63436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a42df6b50170ed103bf57c2adef790437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c753f350c13398a4025d925b682996438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d6a67ab00131f8e7c4390218d453d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c349855613be28c5b2b7d4ecb5078440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0f2c719e2578560cb5b1e71717e76441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9aff386ecea1fb04a6d0573735c537442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2065679c4dfecd108c9caaafa85909443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019c23bb61a1a506ee7716db5c806ba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338601c1b99d7f139f4de4feabad830c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfb9e2ec4146299f10d6275a035106446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f1d79dc2f0ce6f51757705138221e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3093b3fe87a55603178f8bc2e95daa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1821a17e517417088dfcd60137ea0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85f848c24018bb3f8ad06c8eb82a9a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574bcc8e89e411ab82eda7be804f1b71451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067609bb47892fa459f14905edd155fa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c3e949d4e76a8af9cff0434af6a44453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e62e8672d12b7056ae74115c14f55454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d99a86691b76df39c4d9316bca9e97455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233907ec164b74931d56ba6020ae7a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cfa126d90871bbe4efa133ca3742b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5d29f8a834f82aca901c96783e5d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea6d2006fe6d2602ae74afc070c82a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6aacf7c21829120af1bbb5299ee54460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d4eaeeaf2a3df26cc0688e1c6af77461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3862f1c7515e5269575adf4f988aa2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd5a2f4cbd97d2158c2b4706bedbb5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58666d91ab77fb27e59304f7c22182464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8eb21d5c7bdc6323cb03ec8e23e5a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac04999766bd6284009df8736b65c3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daea6670157b032fdcd7512db20ea90467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26887355dc46eb46ea95c2264a8293b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5621c0c08b221bd2c95d2181e56969e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655733ae568cf62484eaf8e22ce3a58470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4075947cf5c44d6bc45487267a30dd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc134ff23adc7c49ab67771faff10c1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0f21019686467102187384f11a6e7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084799e534aec445e4f5dc340c448c9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b15d0c689fe87bb1f560972e5de13475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f5a0a6c5a147692f4ecf26c937660476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c713c4fccaa0574af4b0969ea3d56ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c348e7407d3cc69069c16ed2608a63478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f6780717c0a3f4d27a04d817e495b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906641e8e1366a1036decac300a2bd2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4918fb870b26ad55cf14d3faddad21c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca643a3e4f602c03e32e8f81d6ab6b5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692af7d3e39ec5d0f195007461ce66c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf1ad13f827136bad91d59e678f010484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0fe8dcc9c6bc87add5d3dc4fc59ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4bad1d94068761901394d4c9876da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2841174c48c783749dfc51ade7739a6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197572f846bbcbc2a5957ff3bbddcb6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fcdde1834313a584e40d0d1c59421489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cfd1bf58723e5008f59f1d2cf2af9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15e616b0971df3ca4c6080b71b3733491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69168849c589489475b56202bb776420492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cd21075110e37fa81daffd3e3da74493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e55d3ec56b946a30297c3d2bbf9b80494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b7cea0e920003a1c91cb530b581eb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269778273e541455585fb8bc05ee2798496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986991abd0eba1ec9b322f708d3a6a0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedf9d7e2f6f2912812000aa7c53c95498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd918f5ed358a716c249d0ddcb634190499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fd514153209009525d2c183de04a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de510dcef8e9f21177cc901ba0358f26501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb296a7eeaf0d2c82688a05e8070c41502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db9bb99198a45577b42c89c443de33503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff690cc49d029a59cf5f214f7ed03ae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06424b89a4bf4266e9881603f07cebf9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21814f5efd787ba48f4bbc39bd3df361506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7ce05b48d9ccf54c78d82629ef1cd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfac7eb36d6690214ccfd84e014b938508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdb5d82edba0edcf1525a3e34c56ec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17d5c1fb0c1e41c66e6f41b1a0f285510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f522f4213abbd48af6ee27e905b41511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333dd8a4ec56186b7fd731ae5ac2d975512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e73ada0ebe42393f4d8afde7b03d51513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785eeed21a2f44db7480739b151ca57514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbffeafc2e8fa988a4364a09b19ff0b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdae9e1ae48f1cc1c2ff181d080a58e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5cc295c17dd5030c1fe3cb6cb1a00517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109807c33efc0f948e075e38154439d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde949c1e66ea3c18ed8f720e5770e2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0de6a2fe6b1fa3c27aad5246dc05dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4c5d183d74388890c5c43d6b040b8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdaabf8fcc830bf3caa74288c765f5f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59077afd1846f7759fc88598cd4c6764523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c6eeef84da50d235459c631d3ecc9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7070b4ee6387d891f0f6e760e8e14525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6edecdeb4f369623942f28f89702bb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836452041521e4ea98ef7031ca7be2c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9c9b8def229b0df687ac90d8d3bdc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867019b5028aae99bbf753c5a2b12516529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787bb0344f89c4f15169e843d3ee97a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e58066ad5c15b40db0ade85139120531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b1a44f38e037678ffd1c276d9a19f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf552ea3c20e920a034b067f7eb6c6fa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41d0180014f8766a413ba367cac1c1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8e1eb8048224853045ccdac17a4e4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd96fcfc1332e09cc4b8c358f44589a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290c1c8eed5a005245f1794fb9ec7c3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453f798f0758279e973c9c0ad353d14538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec285349b1bbc6ba09d839435cd2b29539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373292d45530b4f73bb591d516792937540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e3937376fee4b2f65c8c9a1dd64f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd98c781e0cc819ff66853f8710587542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f57e517b90d81f8a332f10ea967f3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46caa4364e9810bb527d599c684be4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa92d6314f977e87e901d829f66562545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23ab3525c8afc20d37fa0eadda5417546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f1ffd81bf3e9e84af0b081895c882547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b9ec16431e37b59511febd4beb0bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7574de7341aa9b5740b755c2adcc14549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c425efc450dffcfbd9f2277937ad77550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b598c75a6c59ea7b4d817b43bf4408551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290531dc242d235f97435ca54b949fe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea262cb84114cdca476454253f31c5e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43065d1ca4d328659f90389f9591eea2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df13be801d4ba5d06df63f146d418fc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30667bcf3a7e785cf9dd2ec1aba1a7e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141eba5fc54eba671a9835fcf416467557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d87dc28c29977db2bb5051788b595558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171fbdbbb2f7dbd94023d6355e13f2b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c504ee357ca9bbacc43afdd67842c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af0b0bc03bf724a377fe975b221527561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62cf255be2a2ebf7c12124f27b3f44562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b5546ae2dd39a87ed7b3ddd35b8aa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b67a3b415e0288b2ead4f733ce967e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2581975fe6375d0cb0c994f6577f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea3ef5133d1baed4ce2960a95af247566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85259b8924f46b9397e1578e68e0c35c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace739aa0355de89aacc13618bac8668568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed13bb32d7b47fdc5c67276f529ac79569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea2d60f9f907527aca49a85527f3d6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95782c93d57792fe4182fbea59a405a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3add43371034ac67bad3917320335572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107bf21385ababc2aa2110d604910c5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd41a2e3626570f4eab08e3e68864a5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ffe275eb3743be3181b896f8a17f7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3244fa0b25664096c133bea848b2e34576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ea2bda8e0aa65632ff6ec3d1d7d41577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de4af552fd301967f044fddfea7391578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee39cbc4b708c45367a201c8fdcd5f3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086bbce6e9736131dad0f61489300c6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8efa6a3d73706112d3b1b66bdc13fe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d677a267b36c35933ce8f55cb3da8f1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1152178d03c0ed90f3d507a01ed15583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68553c2747ab091d2abf834564df0d8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa799cb2f4c13ba6063e1f12fd22e0a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333db300931c13181d5bc04e2f7daa9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ae781ef049b79688940be43a966ee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bc44f1b7b250f374c2f15b5dbadcb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a2a31d239c7aebfc23dd81bae5d05589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661624404220857fb0d0b0d18118198d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbb36332379c9a5966fca428cf92aa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26e710923e102e2867c174107ff199592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271c588ce7a7853c54218574699d319593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97d9e6330646f42367bbc08b823221594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea31440222c6e199de9d2f6ed37ec6a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c58cd4438266041d4bc1b3d6cc9b37596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab39dcfae7b6bdaa2ba914b50ec3300597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea043994280cc8cf7049b78c893b940598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff80fa9571636a335963151319921f9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8ee5f461aaaf541b454f73a0b4f04600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893b71df10737b9d4f4db01d63f33f6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f6df4d8ed9ab5600539217f54343c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2459a3e5f1581b0af749841bba910d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5567927e135a1f721eccc00269de2f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273630b6a3f91f30415369b4169460f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f35595e76e6f4f4bb0847f9fa4bb0e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceab864e39842653264f0fdc48a59fd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef706665df8f837c5b5d16d85f1d46608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1eceef2c243abe2f24e38298f3c7db609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c66bffa52c531eadca55175b948dd9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73802516264cbf5d953dc3fb1c336900611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7f1c9b1b7f2e543d0dd8d6ba11ab9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b082eff1158a33b0f225de4ca71619c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e613ab24666f81e3759f443af71aa21614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94523c22ce884c67dfeeb11214faf72d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4014735b5e8dfb3132aff4c8e86bc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfaa40440305aaba45604b50cb6c25617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd565212054be92cc1fa7b2bb504f4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6553273e0261ee855442f0dbea40c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e7682c32cbb34ad11b20e702bd0ca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4a0b5712d3da899b79ba3019594d8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbd4e723c2aceab4e10cf989245c1c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc21c0f92772ecfc6b1880922080d9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa9cb07d0ca192e5ca47826135ba2d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46d3b3c5180ea6760a7bfda47eef75625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688f2a47bde674e6175884d8ab91d5b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94950221b419f244b84636be95ef80c2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58800feaf2019f03f1f65c237b9ab0f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c2a328f3d40599ecd5a9273bc0afd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41358579fc03de6d823fbc07fada5974630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c981d4eeb3765a9619deccf4be9679631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260d03330ca6d0582f952e6452b5ae1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664554ddaedf5b93d5759d21a52f96bc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38aad834fdeb0737ee76674cb77c750634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45322571f700f0d019b112d70a2f30aa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176feaea24b414bba3b42427061726c1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe5caa7fc7836a01ad0d5847079dc8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bbf84fa14e7bc4e5ecf101aa4c68e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ff7af174f532060a8c3b547bf9dd1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f42c943be1fb6e4b12b582fb67dbe9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd0c7b7d5dc9dfb39c1307e1df5bed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b9cc16f5299485b5669ea69884db6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ef73455be61ea203c7babd071ff87643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991b3619be5ad5105c53df5ef5d7cf4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4512ca4ea0ccbc48232cba7ef4701645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78915ca2baf2de8cba57511b1f1eb8d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9575e73f08e06726df60bfe2af43a0e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af30da04e3a37f0dac9586c29100cb8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b716efd261e3400aa4c8ecc7489d74649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90ca00803324c43a2d0376f926771b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995b07a053856ca30745cbf750d9b7d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032146f2f1714c891110775869cf1a75652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d303e0c91b63ef6a22c079e880eb68653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34927746b49312e4b6e6be025aca775654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc387746e7a619637a979ba176151bd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bf37d3b919cb104f888974f5e804b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759100c90a767ed7c1b87c9a463b7c5e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3e36569f94044ef3aaf72688e0f29658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ec4d946090a5cf9ab1f0ade9f8ba6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95ec18f12bf3bfd96e7b1f3f4fdc04660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14899b279561dfb57227631c483106ad661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608534923da6397499df0433a62c22e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c50b0a15fccb2d100d705fcbe1c4a5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a55b04bfc6a462308186d06073109a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f5928bf595dfac5861efb1b74de77665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0639db93ffb84756a6bd9873613ddd4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deed424a973a6bfd3ab68d2d87666d1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8e52f36bf534129bf3f568ff6cd10668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1a79b1115c5dbcbbe728229742146669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af8f11c20e327c05fa8d9aae6bc42d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe361195cc3d8b8d021f3c741e691e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc9854ddf9ffd5280954c32b66c09f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6174b4c6b49422af4f3b18f0f5476c2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f343a0c80a5d4109f4f843474b782bb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82e150f3338f9c7fdd7d2c189bd0a7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379ea09d94a7af3f1b57e80ceabfb64676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620b3d03289b1b450fb2a87b3a066a4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf98198541e554026d5ed542ce7260678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275a2c2dd504062c071eaf747da2d40679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8c8bae0894e1969907297b217b0e0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ae1a9d4df41d94cdd661d7002d745681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949696b18dc52690c93fea0635c30e7e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661a240f48dc6541c134eb0d43ed5f2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a04b794ac379d07eb24243edcf175684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32743eff9b3363f5a39a1c1caa35c4c3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5becaa78a172c8fd4b2d03ece034e1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c46ff7be196a4a40f2758b013af012687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5f1f1996692940b7677cd22de442c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf36550a594b7ee647496efad12019689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8a4c57d1655853ff6ff72eb69b88c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59f4ea18d7f95a175a6623e733b8fd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af391cce763b3d490bdc117ba16788692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c0b2e3e2ce9cc820a507eb96f0d0a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438e5a381f7ea5f7a929de2657553a2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32296d918c0f83abf232c9bad5a25b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61085776243cb781d354b49eea9dfa27696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094b3b2df140288d04e3f19eac0bd71697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178578adc9612d1f40e4d1e63bca89bc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11ccb980ef2788308ad6d53c098d4f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c095cf7b80aa92f267e86177df3b6f8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6fa8d1cc4e23d786d87f6be339738701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d3c7527436847ac8645095b412d4a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d968f5923db2123fc7b9fc6c793d18703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c8a1afd667635ece1678cd52a231f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c9f86512556e9aac690ebe9c7db1f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab774e8c38ce064c2ca7bf867a54e41706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f0fa6286488f6749419ff99984b40707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2332a6c697cfc5a556e7a7a33896d1f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203160fb5ac8eb44d86fdf9b9410ad30709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad320f3af95528e4aa918393295ba8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c95fb5cdbb252dacd068ac2b929f0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383684578224a35ed135cdee09ebe72712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bb36c8db0d3e2d75c80c6e910f4b9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81facf9a9c70f0dba61760be683f97fc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386602a5b2feac629a86de1cef863fe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2657eead0ade4d8388929343eb180716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbe3bbab849ce81069872d98ea61f5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7424168f4a3d8cdcefe0559f30a2f4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7411517ba4e57eabbbb3c181e45264719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf47c83d46892dda58dd9a69cb8ad0d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724750a069896987dd347a51ff61f04721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ca5905a38a6c64ac9cfb8db2e08d4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e063546ea7853077d704d148a547b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c9a2bfa33e98c6ba10798de0a5842724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d953927cce3aaf04b904ca8714cdd3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7aa9fac28b34fddcb326725e7e7722726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0a14f3ff2d692dfda603907c58a9a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bf853fd127921a88969d4eecb684c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925b3d7f5cf2d8fc228c519b43412b8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6ff50b9bc633d4699ce5b67ea8746730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d0f6b9f415493c6c09b7dbe6daef2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c0ff56e20b57f07acb56b3d00eab6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24e4122e5446819ddf107680ecde69733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c9b90902b24a5a269321ad9a2428c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75dc3bef8e1dea36c03134163975bcf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9925689f87e5d6cff585fe6cf6a3204736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9319abf00a912c7b559b6899b81bd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce255be409ec67893c1cc1ce394b8f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e647642e7cc8cd6325ec4dcd85329739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62f2ca06364d16c4f9fb7b04bb7b9d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006883a8e44d3cdea0d6e1f34964a6a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595294f87239b3f5520b0e04f1ffe1d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bd24d29cbfb9925cf23862679754b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1a74a698bb03da6f00c85513c4ec2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009019c47c599ff4ef8a777fce43807745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da6943d9cdf61432872074d361cda4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77af380ca2d34a7496a94a78924130747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fef1b1297e9907f9aa26dfb47ca07748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11475ec4e1ecefd66bab002784832237749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137d0faea7938569a4b84b60f6db143750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c11b8f7df6de66b5f28729cabca9f0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3d1abbecc4e4e2e74665fe278cd6c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1372b614e52635f422d72a54ef7355753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5583cbc63b2d822dc9388c2efdf1f8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71dea812a1ddec09fda40ef42c9ceb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e309df2b224e9c54f645c5b9e55707756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5433c98d3ec2198201d8bcd82f6e5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae2c2b616561765b68c2127e4dc4d9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a10c7fa63ac61386fa8b2b5d16b4bf759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>