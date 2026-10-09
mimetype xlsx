--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca2135ab5420c7427ceadbb063fa081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da643a2f0707a07e24fc0507768fd52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980a2972258f5ec4763e2cdb4aa7d263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71386275f6c2cb1b1c01d4bfe123e7884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75440a3ca7dfd6fa2f2c6ec64cb1525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380c7f51b1555e1f360c55348b989f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be426695792976444c5b8047a40629727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06717a7c3f7cd0b93c1f7c6ad21f81df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb96a1a536703ebd2ca1abb2dd1e17d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eaec6cbe8f00fb3c4853cb4883e77010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f5c7112f9a2448252f1d3417554a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dea264adbcefd6884da13bfda178a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a74d2292e396e1ab284504cf41a9813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29749ce122128a7f7c47cbd0a476cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c009db681115561329b7f77edad8a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00feec08d116f7caff712b75c67bd9fb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e24142f8a6bd5fe2dca96e32ed01117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118949f1b6f4fa6c34d8b61b904cfac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3dc229cf0e24a8554a4e4c0bd8b9d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc09e855e038a4c0bc766ae14511a7a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4860eb4601d46e1727757be3b2832e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815d65b0d9b18f7290d313e9b1b254d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb917f4791f2b1e08f3278a281ac1e6723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47e0e5ca493d86c1454744f177646624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac192be9f589d529829f9ead3de30f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69523b28e9249cbf8618a72a4ef965b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d886e643906d2cca8393e3cd6f67827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aec37c86f751c84701119da809ff0728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12c66744276b7be26c89fcb483e86e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778e8499e5192c8b3248c55ce79902d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb29b07b41a2ad0bf09cb267817f2d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b10ebe63a5bd705e5d89fde082ce432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace9a0c7f387566bb04a531d7d32f1433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a0c8b63aea5f5904823f6f8da174f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30d04e269e9593fcbc1cdef53e0fcf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22690ee30c449c8af8aca573431ab27736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b173db1956a8c9157ef3cce7825be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec037fcc42a934beaf5adbd51c79e20138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742d2161ba680db14faaef37ece86d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747c1913854d5694f649708f525a03040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352de509ee71e9541a96ee91c9c5791941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261e5db521627285a2c8171c0c6992342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69325df4810779f9f832aabc4e408043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d7935c6e3f2f706064139e0202dcc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd799f426123366fbbd387c116349a3a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6906aece4328e2f96bfc6d65219182e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb9a75633773b13a8d91c96d66191247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3834b1f2995ca04e3c945ca17d4b9948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3b6a4acd777c000f3fc804f1720b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb35c148a61ca58b6408d0f9d3ddea350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c40a339099d6da0eb7654752a6e8551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9c14b9c59aff0741b939603a59b5952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a08f66b2120784de2902025d0f031953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6479ef459db70d8b327d9f99ead9f754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4943af21ba8208f7cecd4a59fb74355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96996801953b2397321f52766a00ea2e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fd78424d390fe8b95483fec07337857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6c640efed946a7fa69c8cef149fc358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02871fa3248897822cdb135a9f944ef059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6f12ba3bfda215d67f62cb0e4ee8c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf55da4183495014282db4911c5cb361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426efd02b2ed965f0139c188fc94aef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288cb0e625dbcf87b1b46cca564526763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80851351819ef5a7deb9ac707bf74bf164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afb46ae908d6bd8d6434aafb9c39d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b230b7059a55ece4bd3a99c9ecc700366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69db7aa6a33dabe5b40baeb91e499d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8ebc96cf091d92d9a71ce7f96fba068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357ce05e226d3fb87cfe9057c7a8f2d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d1d6542b4c41fd6c6dff8e4611ef270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7085959d360ad66a4e90e1c340cf9071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bec84b70d3b4098a3f8397e98c617a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffa62b0cfd9ec8fd700f64351366eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e84bd91a7fddf35e878dda2983977574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896f8d1cd511e135660a41d65ccb04875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5919facd3d174fcbf122e7b7edfcc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37819c056bfac0810d353038f5e0a0ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d1ff1f94ed60777a39ea47eed1a5e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3551677a69ecbc0e0510ecb52269e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4776bbafb049d45d8402f6d15afd180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321adfa417a8d73607c302e958baf1b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89bd2ff1e885a9a4a22e57d3e9f06d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe14dd0511377e4e68ecf12ad7eee883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985682bf6003892fa9706b94076099884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16795e700cc1fcd0cd184e422e44dbd585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16bfb944484dd56e0c441d6b0cd32586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed28803eeab31557c4ee0738101eacc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1cf6d438631d27329f9085ed965c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc856258daa8c08ca875b461807a32389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130bcfba8ac7595fb2fed78e4fd40ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f4a722e7f4bbacb66ca80ca4eb18c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb41c826ef4999c08119af6148fc2a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b249a141e3c9ec93b5df399a79c1993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431626e1ec6b0308d3738bec6e90a1994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e0a860d8fd22dfe0800aedf720f3795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665407079202e95107751305814a764496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde18fde466d4a904a5d97b00c0cdc5997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414cc1cd549479d21d1b3b294c8c44c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff870e77884ac4b00a3a92abbff92699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4e005abfbe061eba82f31cc55f38b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaff89115a59204634b7e42bed6d26a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948dd0c2aaff55bff06e7f87e8f17999102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4ec7c28b7b69a78dcd9462df778d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5042ed627b294f9e6912910bbb3bb0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43b4e5fe2bdade55621fe4f7c2757a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38dd2415f145c467b6b4118c1e514a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80a8ae2498e8985b9def3751182704107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9bf77ad6ad6ce5220e9474988008f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563cf6b0cffe0690fbd870da949901d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92266620fe907b820941c9972498e71110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387f40edc5ccc835e92121fdcf7ac82111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a139323ab925d89d250a0388ac6433b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d287498288f3c1a2875c0add75f976113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f526f63456a94d20bee55197e8a44b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6fb0242a69a4378db39421fd0e587115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574c23ee49806157fca3d022351d028116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40545ef172d52ec3dd4874ef3b22a160117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce0dfee67919c699427af5ff1cc59d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb36fba7d2ed7c3428176884da47647119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59d4b3395b376dae9c61aab20567cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999e745e566a98dc08d10e2f9cfe317121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f200e0cdb0a748d5dd27b9207a8392122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6793fafac1666007b61d33ac0127c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb009e5b0ea4433fab634ebc0cd76324124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d24d0f042ad1ebec43ec95c7cde38125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56b34752c94e0cf97b5f70e05b2e51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cc6ca254f6070751fdba91ce43f8d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf32aae4d8f10db6dd82812764e9ad4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce127a84bb5e9b1b303df9840e89bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317c1e56584823443a6a0ebe6b65fc2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8efb12420f6bed678a6e0d4cdb6291131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f294877f78916f4972043983f4c5c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367d69529515f3da07b80f2e31b6816133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfefbf848398e6031b0f69142846fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f904dab398986929a8525dd98b1cd2d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f37e2a34cf30cacadbd20997e281c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a235224bfac06071a83f5f3f72bd1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd4d11355982c3492bf9d4404636bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530ee05fe42b8aa4a787d36f044ee38139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bef1195d0e54be6be5c5b2abf7fc7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37479d38177136341581e430c1a7cc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98474f3a2a42d39e9106b3cf172d3416142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2fe2a23c8094397e080a16423c1eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c6c0fd837ae0b7e22eae2b5823fb3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e917e4cb4ed5312b29566b84cf54a1b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5907840afd03a90291b40c8e4989b5d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d1b51f02e4276d94c663c60434439147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fd01720468987571b0ad290945749148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75d028a42438f5d9af800638aa1b67149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6905cfdd16186bac0300f2100a90f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3762a22a5d1647ad54e5c0d4e730e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a22f8e6d5c8951d850894dd108d45152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e744cc8a8545bf973300076d54127153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020b571ca031109803b54674ab2c1e8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1d832aee098dcdfb76b3680df349d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06315c2a484b3688eaacd12b84662c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f9a98ab1dc18885231ff1d450a409157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c1d59c2e67989954d97786b701f8c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14683db50e8f5a9cb9426b845e403cb9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267a3f790c946f23c4a7839f3cb0e0f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220827eff32dbb0eb8853f509c7a3b76161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a5cf494e6cce7eece82cb2ae07983162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe958daacb9c3aeb2b62b9185e3a1fd8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c116b553287d2c47788a4fcd998d1a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56b199abb87da9e0cf42c95b94bc5d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55337051e9071a2cfb0bffe0bca9d234166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76e1d56f5d800a4a23ec6fe4ed959d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b484ff1d246af0d0a086d76eaaf147168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c5aa4b058e285687006761aee421b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646b36f7c69268a07d3b4dd77d4db0d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abd4cde1b57a86afb35547aecef4dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a00584bf97faf433a145499302864172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab50ec20a352cf25b1ebb72b375a90e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa1ccc66f17b5f849e4d488839641f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ba564ba291f5f9b83a621c20b78ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b1e4acb428da10a10a14231ef3ac5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1eddde9293a537910e916b82afb63177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcb7bab88c5aa1d1bad2b92989ce7b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f752e6c8eb870b9c2178e03f4a93ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d6a7f0a38b6cf5b91fcd237de8068180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3462095c0749bbf713e88459e80a1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b9a5a6db1813b858773a916a3f361182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec8552d2019d1d5057660df6e50668183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9877119414fca62d3f45cf08448ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bc7d1a279253938d8dc28daa23b94185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1f1f8d010b065cec9e88c072203db186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fb287cbc5f3c9287dc9f0b3fe6874187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf29898961bfcfe85f04e2e5ac9865188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9634cd1485e929a317cb7ec0a8a8da3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f632c87d00fe2702a61303b2c0bbaf1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2142f6d977465ed0a805edfb3fa8c7d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a175faa50a85c3a55d44762fb5f9d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549ac5421becd9dfd5b5f71898adeee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194f4e37fb97405b9364aa90005275d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddcdf537a8dea66e1f386bbd29dd2e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b409aa3588389f2d2f58f33ab36bc2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469932da5c06d393d3ed8168dbe5cc4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602882ed7f0fec5710142891e599ef48198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c9e6475c41b0dbf0197f212ed591b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7a9e847e610b765d86a3c121acf09200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433874c3b95b0fe12a938d3bc2357358201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab246a8341636b5b6426fe196887f69b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db4a7d6ad3b8ab7b066bf3cd8b8520203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7c88541a95ba67a069d836aa4af22204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15814fc75049aa6dfa331733bc8751205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0c2bc20992e3ef65da3309e967ba8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0f0c8da3de46b9b923ca670a90249207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1885e3a501b915afc3124c129b88c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723375bb23f84f7d702cf65e9d8bcee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1d4aae555dafb7d9584044ff69a59210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cca889303645386d282ae24b7d3e47211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2e72057ce73c3c344b5bf143e3214212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81b7b128f920d02f383b92a9013384213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f86af32a8feb2eb9905821fbad2d0b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632113a98b597d4ab68bc827777a5445215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bf626563dc39d1d29ddd159e5fd68216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84106884e302b41bc350c83e3f741a9f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eafac384909c23565d243d81bcd721218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0d3d32e515a05a9914834b42e01c6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894deaad9d1a7fe99435e4f7ff0f4674220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88127958123f692f4429081e1abacf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c9df980e9139257d5e856264e43b2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6b5e60f439fa54601e2f0bcfbb980223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea12f69bdb3381abf0678a4740cb7e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bfeac3649951cdde622ad410c2e93225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766e8a1ce72e1a7b8fad6d71e9d60ec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce45fe6e5fb57c87c75bdfc72b0ad11227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d7ec32b277b358e1fb619a130419b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6834df235cd63c22fd551d99dece6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c68c07ca689c3dc80c81e02d678833230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0b7a7950c9e6fb92850bfbba39658231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350d6945db6ccef2b1163c4fe164b09232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa543dbd001f740404f74843c6f902233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ecb886ac38aa02b490f8af90e25c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea097af0dc8522ea98c9b73d1cd4c4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4eb99d6b22512343b50ee9bc5d2f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c6d97e8fb693a0ba7979284e00ded237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d32279788b91dc14aba9c9fa7fa86238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce15a5f91fd8364c71fcb17c8745ad2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de64aa393c9f505273199a3a2060ab2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b309eb2a927f3cc8cfd928be5538ca0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620fbb39b089523c544d0cb837455fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddb6d001236b8601bc31a97acb382e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7be08b76689c946ad6da3e7ef5ed7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa48880ee5385470c544598fd1dc885245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0c5ddfa76dfc1be2a582fac57ef47246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f892455f8fdde65bc3eeeabc5f0ca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde574e7e8b9608c36feed7ed3271f73248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c31c76c01054cef4bc5764913f401249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3031fdc31f123bf874df5e56c32e17250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86045d8027fa2769811b7d70a4c565251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d173bbf23df8111e5d4fa1b662357f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585948f959d2bcc8963f0561a785ab86253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c586cfd435b856f297a98b2177a83254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4765db21af8b5435d1757b661a60e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e803d980f3ea2e9032dee27714037256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afca5db6bf0e6341d441aa90345393257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da46b0499f5f7d3adedb396f11610a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b4eba2e0ea86f50f1b120260d5359259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd282b38ac8967f8b58cc572f71ff94260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b668968eac34f77a151bdd8d75bd5ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885b3c2decf79c3ea708f70d8d855ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420907643e59770174e80c05a735502263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb75ecb7430f473688b47ecd9c0c5c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f689d5ae68441a98af9e3e00e8f472265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046068f00cbd2b6a11ddc0efa9a2bb4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a555afad9d645832b03542a9c79665267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23e3d4882ae5f78f3677047c7dae42268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026df69d29d67a875e5c16389ef53554269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882aaf8e36e969a7681ccf0b358d71d6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c15e7d603d79009ba830bcb1e66d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4240e92e3c4aa451c63cd95c237ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400e67b41e79045da7e6887465916e5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba730c1e253291e88dae81275cd641274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f358a8bd62a34a8623db00c1604b05275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e0360914481614c72dcec68f5416d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde53e5ec4d1b48119802b36976721c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546bcfa6adee8b79331714fdceaf0c4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166e54e256b1ca2b64b14eb79a407bb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18400e94c9bc95359eb86eab87f20f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d37650af644c53cf9622cca187fe4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54bc4dc7ebbfd4151a1d4be20144d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a19482b825d605774ddb8bb8911a21283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54c23db06de9ac16898b475f425509284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0465c133990c7cc6eab5f403ad3efd2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156d45eeabd8d3f79a8baaf6183fd0e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b33f0f46f46d42c1d68f6848c991b2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02832df5335df889124619ac4bc6ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa85294fc86af5bc2cd359dfece411289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8483d463cd48a590f9a7c60b973d14b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edd0c455c6d48ae94c755affb4792b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722b1a809e950584c47a5643db692cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66539d04a43ec16bd14f83fb6cda0fc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73707006d63eba61d129ae4773d050294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0d09ca0f81b85b7b7d7632b3c0ec4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d331c09008bd68447b9872db5a06e67296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14235fd615c989d10544be9f1adb5948297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3be47a6c2df0843a8ec49935dc6f3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3eeed099d6f688d0719c95e0619048299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ad04e3ae83439b1d43c34e38c3c45300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54913b8163611af4d9f34f58fb34e4a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148baa71b971232345accca2fecc5ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5df03786fde3274622efc67defac5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13241e8407defaa886b284524b4c34c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a11c572bcc1f2664f1540ef88685f1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d965c27794dd64c8326aaeb7b9160306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39dba76af98ba79df9d9d4b9ee4b6a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233459f42cc5108d80240d06ac9076d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91710c0b24ac53040960a2496cf287309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667459aa5f3bb6fdae689aaab5e31d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852d9f08597d44d98f503f6cf77c109311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469e9e62950005d79ded15916d9e68c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221f2dc77f55716658ed1cb48b94f1f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54446a1ae7f5bd1756ba88e49f5e97b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3bcaf3d1db46335a4f1fa55fe8594315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38717151b30d25e5f6ceebe195ea34d4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8c7cd3ce025f336dabf7f366c1d49317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cad0121c59b86a4e53df175b5b7f7c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62cce5792204a868f9801d8d3cd44f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730a061d682d8b0eafc948327d08bfb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa181f608a8ba42ad3434b1ab7c584321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d6c372577f723bdaceee47a996f53322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf5cffc8f0e04c8bb6649a6e2c229d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4001969f1b8e3302d12e0a2bc5aaa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139cb7fd6c8301de2d2e49fa4a9dc4a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3b3028af2b929c26a7002ad630971326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb71a619f6a012d917e1b9fc0749199327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcbd30f1bccc7c5297f9395ce084a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47437c936aea6026ee69f0fafd5c9e7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe8777bc25277cb94eaafe4ee569b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc7155c698518953c60ff4f0edbbf9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42086f51533294f5c86065233d591011332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de0e39d8cd4898601ab892f7b013f9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ca93497a73fdf3a9741605eeb7dca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f46a08fc8275eef7a87f6c091bc1c8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aae9a85ffe4ea019e6815db0ba1c85336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b3122a3120375f25b8514d8a88561337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2182d16fda319edec00720cc6dde21338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1199e1907cbb67545f65b885c5bfb7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896d8c0f66a6eb67a11b6a7186acba3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1471452013e8bd8001606989c7903b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bffa58f6538eeebed937b1524bcc8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b21a6df2fbb4c933a7686c1013e65343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5bca1e27dd8d4330768b91b785c79344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a6b52aee7175af9a80cce80e04dd4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7366667e99b794286911c748b1725c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9faa18910f28b4163d1054bef4a8fc6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420752823a35d5de69793f511955c803348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa0867284a793d87aa6561e467f9bc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a179b71fb505b0c4e5efe61c7c3e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb994ba8c230206c329214463d6f16351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d05ced9ac0d07707041979f0592e27352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357fd9fdeccbbcd9698ef622e5d1986353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08085f5a7afe4fa0be17d800ce1a6e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f594160990c1cb88e9443a9771fbc7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00eaf4a31d01351289c0cc34a1bf99b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6934b25359121fac0262161e363de357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae02110e42a6e306db00130ac90247a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c157f70e4a25ae11fad74beb6a3cdea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f99e24bd7450f44c4ded4a0b16993b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99327bffa58fcb3471ea7547f6cd94361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d80fe42f75af798a5f43fa85943692362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2118dfb8d0b7da585c8eb636aa90088363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef74525580be87f96d586dc4ead1e3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21eb4e8a7af0fb4dec7e0d0ac0e428365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1304621b150f54c1110aaa94d998f1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1752ae778e4d01b1b529a80b121aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f38db85220d72137be5a9238be497368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed70ee88b9fa665823def234c16e48369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde58041cd8d268e811f4c13cdeb5af370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1dfee0cb35052a43569ec12276d17371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51924fc373a4c6d6611cfc2dfcca9ade372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a94c0967c382e9c18aaa8bbd25135373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47bee0916dd93bc2de6773e52a75ee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7685b7038f2a3245b83241e772fda0b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdab3b3d83f6137ba78040360c8824376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcbc0c7a9fdce87aafa1adc58e6229377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a575effa9331ea28eef831fc9eea39378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3caac6024a7fd6df9b0a8e1f86bae50379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c70431cd25607d7d2f3fe4d9c65959380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646e045a5ae2b94830c863b98745bb1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b900a64099fe01c7e58f28c334c58382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c24f583907d1aa2861318cbd870b55383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859dc545f74b6f8b1f02c5ad74e7f6e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caad9c94beb7a61b92e428e510b609e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08debd4ebf4a8760264614e7d667638386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09adb1ab5082d2768b794e0f317ab6e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb22854f8b0383219c1c9c6c32019db388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db553e9b1e46f8bf7b0a0b1ab3cd8c89389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a546bc181345afa42a3e900078ab70b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e90478f7dc66db87c5230fefc118a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e981e5483bf5da5db11a949234ded392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1f45201453eeb2822fcea31dd0180393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b329159926d5a21e5fc95d6a925e5e2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56950ddfa63873dbbe8925ad4c0601f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325da8ba808f0e6a7a41c6e013773fd3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b26635ed0553340088406df56a248c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29b8882cdc2136ac22dd361815ec52398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8bf7d26e74c0f07657880d566e65c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850eb3e840e7b09154be650c497be85400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb2a45f08e0fae9dca8e70480619b0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed688e179b1c455d864a8442236d19b0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e6150f10cfc03165fa1566f76c7a5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e66ceaa8a0fabc79124ea6f374c44d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20953a6213e77051c788e6c097a21c7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c8617a17a60d599feb279e9c68818406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7269c7c930c3d077e8f0a040b6e4040407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00942319d49e8e4091d7115554efd02408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e122c4388623646c674cd81fea096ae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da8348408aad262402a00bbd414c66410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8be3153f61ee264320b3518ae415f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717389b9bc89d3e36f93a485b5b357e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bcd02465961071f205ac2118a5b39413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0fd99b49e30d82d0774dcbab620f9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd3407a7f8a88bd54714b085972952415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0708ee4752b6563f2f02349b05c415e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707b091f03b338498ec5afd26a4758f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a10bcfadfea556b7a783019e85424418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9266f695741fa38bdc67b9c4f10c95c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932dd71d6ad300bde6760b34cf6c56e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba38b9ef1f86742460f4a35e6cccf2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72251b61f09d0db358f5532e5a7db9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d702a55cb6a817629bb7055134259423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2275f89f53ede518ae413ca44e17e2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe445867f6c3c189288f4ad88b223758425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad71c3d3033f97dea28e78e073920e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bc940bbb2a7feb519829f32a2012d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38bbedc98d5fac289a3be363ae484e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b06ba7da5f6808b02fcf3da5366c35429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391818782674dbfc2be528c25b2ca05430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4528c93f3fdfb2b858dbc791e7dce2c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed19dcad548e5f228fc4d4d2b319ab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac945c229d7ae6525af4ab2c7d2b93d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91656c2704156a349e254da4b337ca56434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66116bee781cb878e36d7bb8d07f8190435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cc7bd85f5dce0d0870aa94948da46436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219dbbcc19f3ffb6566c8f38b61aac6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bf8fc39deae0ef57b14d15d3eb869438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ea91a63fe3e0eb44fbc6def4b10f5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d4e49e7f2068b28a9c60fcd6acb27440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b78d82cfe9c50f8de4955bc437c622441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990bb6d2a0db2a91bebeb5beae1642a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab01323db1f3e588928509c2509fecd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110c38049949c5e1e337307bc0ac5ef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3412b4772fd068e7d8594a7f53936445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a25b065992755ddb306de8159f861446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89dff386f470dab26736bc5127f7fb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede87752f07ab49753ab373fa761d99448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc11ab4072877eaf032f41373c4675449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebe613c3bd9a4589ac5c95db11106f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205523cb3ad8a7d0c737210aeae16c87451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb537d4458f6662a5fb8ad9dc5cbd39452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb391f6223954990b5c0565554c08a78453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe167dec34ec7996229459c56bec15c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af468640b470a92b22b28081cd46b6b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656fe640439c1b36f2394055ee4f012456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf6333d5b39a79031a653d6309c0cc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c34510db3b823d64ed9d38d39f091458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21966891173cc6803a152633f6ab2afb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c68d0e619cd1da9370a52dab3baef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a32b58baf2a671db777b83fb3788d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e31f4f807312a87da1fde0b26edd1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034e3a1850f162080daa60f25870ec8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6d6150d15e4af63b4b5719fb27311464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be831411f6c0b6eb9a4d57d5f56b707465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc10b75f53d85696e20e05bbbf0291f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d380c81f69aa1855256cd2b5ae10f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2ff20eb4a26e2c569e51bb31e7c40468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64fde8f3ee9eb671bd4bee1f070ee5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fdb27576d598bfa267b2eea93e078470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177cbdf69691a90a6a13774961c2f51b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3c3a0167e9a2c28dcc2cc3e7b2fd9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699056363c1993182da73b377b253636473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe8b7bd013b54be389d4a4fb7b48e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166eaddaf9d6038d5d9a6245c3be008475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b04d991796b264ef9bf06853a0d82476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7268c2aef1a40fa6192c297c48519bb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eeca28a308ed535d6627c992a412c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a8c1654ce5d33886753f55a124c75479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d3f54e6b7b145adcad282615911cb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af9f8b4536dc41f22b0fe9c06c2ce7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe22201990bf12a79a8638395b40a0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f010115597c4fd2a007093c298fe48483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a82e29ac498b00e5c553382fa31646484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc67bd3068fdf41aade8d2e48424b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436083c2715e1bec177a2e322d51e0b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11b648c62f3c793c54a7e809adbb62487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4626d719784842f12e5b8756d222b4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce379c2aeb447faa985e262484276da489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d423df54434b26bc5d9b3358f4d0f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7a6b6773e19e85ef8a8f81d55a716491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550bbe0bfc1643f718298b1dca57d56492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e72b49e1691228d95a40e50fc4dc0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e00ba5a14b5fec29300256ef8ec0ab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4c57c81d0b28284978ecd6a304e64495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322ddc80b5661f2ecf05686ebd5a29a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff73cbbcc7b4e4128c5e561f03898a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3535d25471b0a2cca7796aff0c63ad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8b302624e2fc4e253d0aba22dad18499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea67bef0c59dbb21a70bef9fb3c418b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777507998368ac6fec41c9240bf536a4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580262357768c65252790727ccf6f473502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd711932396caa93c4d6690aceca5f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7a44263ec1f38b0103650f31c1ce3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d819f20db61625035b027e9c6ba474505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc341104cf6670e719ebf122de787b7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bdeb20337ee88d2545948706acf7f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104f2306a13653d5ec205cbfab21c64508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a64e498d541d24bb9a3a73b48b17f7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29cde41aa92fd8fdb9b33d3e009efb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b17f9d16aa91e365090fb2c09afbdb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e98c06e34b9b33f91970c978d8ee0a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8719fbcb35f607ca32edd1b47b7c12513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e99c75e02a6646a1c8a277227e1a90514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f3fe7e9a85a5bac08d7347a771577515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062d888fdcabc30c42af7249066c4b7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03460a99b06c3481d6f65e1ecff57bfc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc5ff9aeb9e36e9bb1e20ba9355050518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3dcada022f3039f1307f4e3f5caedb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcaef17ae4af109fc401eacd387629d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c3f4925a51c451fd18dbfe8917340521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386384d8691bf352a5d311199d1879c1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e1e66be6966365025af7c64df6b22523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e9ace55459bbfb0ac0f9f10d39e1a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a319355bf82b8a04aafaf59d3a777b8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8de043bece4bd6eff47e5fc1c0338526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408dd0ac9b4ef9359399ce60f5f16a88527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615c931431f7a7a625af78712f0d247528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051c8dc182552a1fa94159367aa73c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a034e0cecb5e7f57f3be90909a076530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758524202391579f5e1a4c6528418ace531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3817f13081a53d9cf7738c09a8c1f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9368d6e01b6671096b444f6bacb1d4f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ca04ca9f215ba0f5ea24ee22758be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa9a8f3e0cffe07844de06ad4ace3f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e1095370b8fed573916ad084b7c88536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103774551b27c3c99dd022ad9f309d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a252c0d4d491b9216d703005c67bc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c2a189db5dd72ddf1180d7a802f1b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbf3f18af0b5ba5e20b5d0f122b540540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0350288d63dcd6af502ce6a9c60202541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c3cf06eb5e2e9d35b348015eb909e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4b896bbbd3475359f813918530e85543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160f4757a4f7cfcf009f339802829e9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdb2ebc9ea2607ddd1ed486383172d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c13284f84c1635d29a3c1b8b1db23546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b13c402e07a535e06a8f7aa2db8a7c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4368f267b8bcc4184b7460342d1faa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc6f650f617844cc45bf9032c0c1be549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b1645190f67d5e6309e9731159151550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd204b7223af6235dd5a9ca96215d4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0aff431b9004728d34809c2bc1847552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d01bedc6fa774f4f65f89b8a3c94d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b24869728be50ad037bec9b677d60554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362a7516ab91eb38e19c44245e9b012555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ba76476033c551ab8f8326960ae33556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f15cd8d41446e04006579cde0ceb2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e9136bc858355d230f44fea714e48558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec34e3e1ee041fdc89525fd27dc6500559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5af68f49d26c9317d3907ec084e4d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c196087a4d9d0b5b1d837a9094d013561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00191080ad768e050324accd2141fd9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13098b331cf150c1332fab5974d55cbf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ab106e00b24263306d637b55742d2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51881dbd68636d2106b25da428676d5d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352d24db82f634d44ef249f8361a2ac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393416972c26b5a40eb6345b302529c9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e341f1159a661c5970c3eeb6e54f39568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8bda3c9c2d4fe1a70b7bff28f2037569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d72dea86e6c5620b363c62e8e5e6f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e05ba76c4859f8d7526b1893f7763571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a7b81b60a24ca61a8f1545fa8b839572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bd3c8475dc625434fac33f4b69543573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38e1d712eb5bf9d8eb215fc74e12a8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54742c40d38b4543fc0158b27dda2e09575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03392b797471cddf800f5dbdd49b8c57576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb66d08ff540c6a5987b44c4349a66577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acda8eaa284b2794f7afaecaf7e5ad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b6ff170fe965618580adb57bb5690579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8162a001a938f0a2e4e5d2050d32dd8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737d0e0c02bb14f9c2053eaaa02a910581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835324bf74a2c4faa6f4d139bc0d5cb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccd5bce7abdc2c53e6c364ce3e575e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7188cb05774b2b238a8259941d6ea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26389d89567716f9a3edb8e2808cac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d055e00fcfaf53e0ce7987ab0f18bf6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4346261122834da04e21acd380dd2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30bbf6cc8691256b80606447322053588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a94fac34041da93baee0e8a3d2721589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31710e095242d2a69b06479bff37df590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783d7e82d2109c7497aec52f2695774591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddef28762dc2dd0726f615dd8d7e26592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7382db96d13db6b424a9fb0bb3b46593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803ddce0b1d884f3bdda563684484fc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4127a27eb9b35f890b0fcf56fda45e9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd6f65066d937b1b6ce2dffb4e10e5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4b0dccc393dba83b142df94629fbd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45b92d3d2e24265437206e3dd7886f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0364eb41f1d3ff885e8f654a161efde599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea506f3f642d73afe7615617e1f395600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a26023758877470abf83992f41a3bf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96aef80069526f96303c1b3d02961f8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81204e6cabe555b725f1d91bd315886a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0fc612dfcc6546ed1c2b2da13c4483604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3e28fa37b7832e99b460b3b862a3f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5516be680b0dd027e80f998ae13fdc9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995afd1e667582a5274e088f8653371607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cedca1ce20ca6187355e896a1e0dd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e712b7aebb8511837c231b8a389234609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be199aff2ee1f3a826c28dba2089ae1e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6664739457b64d9a464c1a779a475b2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf31bbe19c197a06cd9dc115c01e09a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226396fec5fae798054845d0fde7ff17613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91cf6e938b79cf2aa3e61253fffbbc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e8437470d2667869d70133f322cf0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e598c6a2636e2a62a38b370b29f33f3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123da6df2fa05137d89aa996c12ce091617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b19a5fb15f46ce0319fe619ebcabc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75d7b694ffa941e9b9dba99e05be28619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20e9f76ef5cdeab739f47283c1352d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f13bd96700e028d4247e764add252621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e4c3533f2bfa6e099b055a8a267bc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad615e52709fc4803c5ffa76de7b074623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d717eb9d6ec0bdf5540aa2d3af7943c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5435a1ef2d266275166f9ee7aad127625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9453c144be1518563320a53a64b91626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d81a7394dd561675281ea4c3b0329627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7285af8d13227a0a08bc505f7942a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e03451c9eeecd0749368188f204e4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886be3a3c7c7c81010e493da7dada680630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186333fbb6a43defb4d27eae5813c4fe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173889fdd25932bb43966faeeece56c8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6a7b18696d72e5b073971300fb5d1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91861f84639a8637d6055cd52cc43c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e479802c687b3364d319a118d3b6f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9656b6a924139014c0aec8c26078d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0538b810c5a2bed8cd9e45c2af344b0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7570111f00bb020654ed91db6769ee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b3e84a0fb853f9ad462d8133f72ff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf1fc7cd9cd00d0cb1fabde921d03a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b922e8eae9a43a2dda12034ac4429641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe9803f50586d9c16ca9d16f64b838642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2db0c4569345694bbc018d134ee1a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974bedefe89100d5e9553feeee82a75644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f2da39a84c2429d2b4f9069ccb9ca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d663f90f0f04ea6df52cffc91ac9cb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390be62c543f584135e1a5785e65b5fc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf16181777d51154c297899854cb32648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598680069b31d9896435911b2ab6851649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff033d90e9d6632eaceb7a8125ea5c28650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c54c2d87769dbae66c3dcd2f14e64651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ec05acb8442c51a86c08a07d7f114652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f82c425ced6634260eb06986c8007653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0cabee0f1d04d6a0c51e3f5af1ccf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46c278f4b9be59463d3319ecbd2e35655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6465f647af217589b201968f4033fc4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230cd14f72d9d6582f12db3a1a46453657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c211d226b542e4d5f91c587c786213658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c76c6158639c8838ae7876ddc8611659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269efd7c91ed9c8e177ebd3acfd800b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797ca628a697af9a905a10ab7afb8bc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24269fcebe82e76d06e823b01ee8b2a3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959fa129c94af44c28a52140ce64558663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cafab93bcb28fb5e40f54478ac124664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f520f0a8d097eab279c6bc2e6a8751665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5182fea084cf2c62e715aea4e2c66666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff803acd61dfcd9b0042b1c51c8ef2e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3f716a86a6cc6536b34d32792b81c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b2ae93a0aa020e1b67287521511ef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86284234602c2565ea5db2c96376cf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed7ac6748fa0196ff8859c8d441cc8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3315ad2c0710fd9bed1d19486581d40672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06e97a5d24e4cea15c9206d92ae4af673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa41805632c217bd91c0fecce2bfe5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e7e3e9bc6bba78d3da00a9b4cd206675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e2cbedd2aa6f9a782a0d891a0ca8f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ad25eec177a35e6f35a64780acc70677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea569d305294106af4af40352bd7f1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca0f2249f99e0876a28f42620ccbb0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96270acd1fd21467fdde0c80250308680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05854eeab87a412c18b4d466b0219081681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c68185a54ad99c2c331f000d50023682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79823244700e929343b6d619c67e24683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63884cbcde847adf0349d87a141938b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73d01dc8dfab1252110849192ab8f8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ea4e728ce1d16a496dd507fc81507686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468acccc629b0fa41b375384b97a675b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fa8e7aaac56fc613fbd03522f69ce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f43ca436fd9b775ed88a01d4038b90689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ef313c2ae8e5208cc7fc565673cf9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582000fb00873369b01f66fb1801d67691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f0b0825b843e61fd90934fcaa1a6a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5c53dc458d3b179aca80c4251db25693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972521a662142249566ece32ef82645694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1b41d5ec5e967884eaf96e4e109fa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4419a4ee7b9cbb2e39964fc40db981c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535b973e8ee141de6e2ef99b8fe0992697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0cb82493ff793b4690e5705e53813698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79486c0798bf40037dd3584dee75885f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c2ee549f9a0b12335861a5ad41134700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e64178ef382efa6a549098edb96331701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742139879ecd5771d6bc2048e9a90c3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086c24cbb5ce1bb910c691ec767994f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc299a824510f68568e1d3d7b8840b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f833439467e72fc4b2d7d9b8e4680705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b27f447eca2fb9464fdf51cbbdfdd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f15227c741da82c79b43ca5332c531707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935c15992ee6e6ec3b823168796b34e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f86a7cf850e07024ab8bc9250d9741709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6df07f749ea55671eb66144dce52e8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ae16e2c46399011f2e318b9709897711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7774094ce43d40628f373180b2f4ec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822933899d5d482e79632c51d5b08d7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781107364205f3475ccdd227c4acdc3f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa38c5b1370d5e4bc057900e9e52a2b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f2e42e272abe51b4d532666a2d7a1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b567ae34d9eaf9888a92d9e9b1e611717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26ac46b562cff701aeae010dcca99e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ec7ef5aaf36a3aa9afeb53592f80b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc1991ea1a983a669c69e0ab843d20720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95dd5efecae04e59ae9765eb23e499721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36ee8669dc956a2aca985df9ba0e45722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d4ec47069558f4a42f2f7f1cefab4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72abc85191bb112e9b118e201de8bd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cecc162d0b8a96ee8044baee304dfb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf75213be80590f64fe3f30cd75eb3f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df061d252798b6ddf89129b4b28e9dcf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30fd44e9905a034627266475e7bdce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077459a030545d269faa3ec84d614a29729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af669ffcc84307bcf45450903126aab730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4917a95d03d50fd3319c4240e13495731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bad0c7f29e4a748111ad4108362a9e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa764fafa8f427f0d631385e9a8ab7b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4863183454c08392b35407bafb73595734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b3a70aff151a75e8a3b7863910ba9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762005154387dc69b6e2c0c984078e55736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebfb29da926afc7b7dfad9767cad93737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3604e24922f473a74ca86401aae062738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab076b677df9858495447f46180e4c8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916793645066b5de2a9b176337500b1c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80a37396772aa012b139fcba00387a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510763db1ffed4194affb9cd1ce798fe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0262d312419c6e1c0e9e15998b1c03743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4ed94a76a0f2300952361ee73c044744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c4ab356db35f99b23378743e22746745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20594c095404a31a5b634707f423b7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9b99bc1f2255fdf5a8e6f4916e6f3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fad48769017240a643aebfe3bc0f59748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d2c1c445d3e2f9cd183ecf3e82bb1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab905c47466c61f80d5d819ac008968750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d8d77bef1de17ba4c7cd5f26e11bd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8864d1f9d46759dc735f105b8ecf6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f723dc500980c9291bfc772fbf45025753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2d65af49ad0cdc132482c7de8ca60754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f09ca658e98687e1437423279389f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b590d5393b0b5ef3053fb632d8604ff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166302f9f1f2f247fe15d53e9228ad41757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a9601504613c0eff50e4c0f2cc89f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee6108ad43daf6ae3bfbf119049627759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0580c8da1ffd1b7d3df213bf726895760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21fb2f2dcfc12aa098210ec8f22bda761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189289dff878b0cf6fff26cb214774d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4106b0708547f0acf986b640927e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e154446c0382e2c988cdea5c2526153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966ed48188e44b6be46e6973d7bfd734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b0e19067f3c7d947a64f6fc8c2b1d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f893c284ee79635b0dc917413346ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11172d02fc6a1faf53d720100874a0a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ecb44c9587c03237202a46d23a41e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de280a5cf7a002882b210f0016a7e0689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab065b832e2a542fcdba66f1fd990c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadb9d42282d2ec7c5ff8a9d619588411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce66bba17b3959a67c1a1660a2365812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f50903b03bf59fc27cce7ce04257313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996ee4cf7297c536701d99032b5bd8c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4aced7db40e0a4a0fdfc5c96d7c0c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ae89eff0ff901d96a2ef1a37de81816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edbc098ee3a41e38f3160a379feddd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3a78a465a8e81ec35b9a10d0911ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d773058e0fcd8f817a00b5e0ad6559619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61baa8f11b84b594c025fa1cc458e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34761356c3e4bf31b66d10c9e6c1274f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a48c46e37817656aebb580b532d84c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e4cb884ea4872cb5ce24257ee2aec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcef165e222f150c91db518038b41624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e75832fab5dbdac45173eff1642f1b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5aed451bcb1476f306425ac5dcd75626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778d3e99fcd9ddd930afaeaa78bf39827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb9d57e1bab663b71ab69cd181527b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ec1de7c05e34f4979f6cc968e8d3029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54daeaeb51af605b91ad33bb39444430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31385f166f079014da53cd748e76ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd37dd4f3099b8eadda287e0901d5ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373bbd93c818b7ca5883de85f96afc233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d38cbde9047abc4397a6b644ebbd634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4ef720a39c117ac46724bb2919fa935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1159d10bcbc272e3d0eb1bacee180c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a48a57c8681487f553c5dc682a71d137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456aa839ab2fde0f0023be0e2a4176d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db23b6b76aefdeed089e869c28583f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251e023018e3daa9a91e42f81a0bd8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ac48783a4093e39d8dc322634918b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d01f8f9c592931c65a5444dd20f9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0a18e52b978c9f6877ec31ab86dc343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5806ffdb1a97459ca6fdb207504a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2bf0495b386c5e3039ba1e07cb15f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe47c90172c53aa77e671a8d54d6b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ffb4e819eed6cdc1868d76a6a471547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bdb9c027937d2b3a7f7c78000603648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b271a6659c2527a8050171602032849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af2fcb5dc76ab41dfd6496bc0d4e1c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d80e8b6b592fc39283280eae5a61251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cf47d8a06e13827417a22946d866152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ccf887d304bfd89feb537f5bd295553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b5ef3db450f324bc657bd2c3f414954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ddce166fba6c609d262d6480c41ed955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18987385365b023af125427c5a6a9956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc68b778d9d07ef669332609f9450a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31280983c1213178540ff558fc8bc7fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06d762146d7b81304be1ad5624191159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5158d60d4f5922a80e05ac42c62007c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f87c1f2d709612168a21a5c1bc26061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb88067cd0286d9e260786afc1513d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad936bc5dc50811c530f61875b164b4e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b40105593d47e1e4d9e0d52ae985564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ad447fc37574198ec237d2e513d9e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8415aa775de49e5b98e8f6d75c4cf5466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906ade5c23196103c9f3d405bab876c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cf2602b43e5705b938287eed97e6f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e33646bb569db07ee1d9f91cfbdbd269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295ea79de6057de8cd42f324a26972770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668c70b6c7171938bf6af6a04ce12fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08c52880be3ecad9c9a68061055efe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc83f7d1e2570e9589d675a3f902b9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7795a2d7b2b3983f5fd9a1eeb9bfe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0ca2342a0798ffc282b22be97a41675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4467633a6b6307d63a355412da4c5c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3585714e89d6256a24dc27230861877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644ebe6acc57829273357c92f026a8878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c3e25157c9356b12f45a0a817424179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd1977cf02099a180f243a591636a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea5f59f4a1e56aff29a0b792f6c30481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7381c1e6ada3d188124f0da0d77be682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05f87464b6ec4a2b4d8d3a2ab72c5f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2cecf1585a69e2d8782fa36d3e1f7a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c46c3427c84d2ec82901e17a03d0f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05072914118173927a3c636075a3e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535c6bef4c4600b9257911c17e3717987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cf1d3187032d5cfbff50ddd5a5d0088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e08ebd962465dbd25a59037c0deb3589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e5ec882bd4fe350c9c98033284d7290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee4e99eb8661779c489f94ea944e4991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c539d4f0704013e2b7bf0fbd19825ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd5316068d5eabeef1bf4fd39bbddf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43bb36229397e1d248ce2d2fb6677ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945cc02b830c4e410eb5ab6447d6267895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec6f648e1404470bec58b97037e58596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0e64fb96a3cc0b9a01213b24da0e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f933cfa36002fb329eb39937747f48598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93101edc00193821c015f87253330399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8a2661e22ddf0aa7720e5389a7e65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd26eb7fb2f9f272e5116c18005735101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ca14682df1109b33ab389aa311989102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ed25500d31827abbf2be7539c45cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99724f69a1f068602d82b412125db36d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e252bcb95e7124a6fbd5357e1079aa2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483b264cf5b06820459ab5535aeaa94106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12368abd4f5f12b8f69c645074e368fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96249bac7aaca10e688e456029c02fb4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4ff9938adc15035a4ec4570072bbc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12d592f9906543ef3d33d31d26a4e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774509b2c56091f8437294391dd2ede111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3587d0667342196ae419d10bfbf56112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51939bddf4ce492571f8c2fc045b68f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76820301721d6341aa81e9db094b4218114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1b113db9845639bd815908c42ffe7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade846fa3cb8363ce9b26493e4c549b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f980545928ae7230406402eae913fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e85a738a6777f2a8c366e8061cd8e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c97adf90463a596cf1084f25bd26a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e915b157afccedc71b42dc3db40f9c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da62428c23df521c4b132df920bc6ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c752d36e6b0be206cd7210671d2f0a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfcd45d63d8accd50b2e38e5f91f30123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650010c24e49cb6f43c0e379b49b9c01124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071b7c4792e8ff0f05bd2c536938c17125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf891a51c1ef820514f1398cf93e77126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5df196c68b1b223587d34f99d0b79127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10ff5db76beff6a5db88cbdcc05583128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b3099f8b985050a6531a346b18372129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed0b5017c08bd122cd90a36fef4a91130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203394a1c5072f5d22b9a23ff065edf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121960e507a9ebc1e9782c030301186132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de985c05a38f4c33f24b75faa62c549133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050eb31453b1f1c0df42e21b0d50513c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2688381596bda179455991aa6cf69f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e208bcbeeefab171c623625b3bf450136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4305bd2ef980795143fc97c3e778c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e2df13c16d1acaf466f2bfc4e825a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d49349337f48a8bf081c39e03f62ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8e8d469bdae29b3a42c3651506a59140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d06c0e7c5c0fc3608bc53abdffb69141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e306ce6a4d28364dc40287cc73b5d90142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555289cff9b6ce077bbf4bd162a41df3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12d1dabc05c507c14ff47551819bd6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918f8bb351e955314a6454e9133e30a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd4bca472b15b815e41549a37c0753146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197ef897f061b0ee71381de95099a9d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938b65cac30cb68c2ac297c64adc73b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3c97e0c6e754fdcc5ce81b1b1514c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509d0de68c465f75631015b3ea89e6d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9716e4b3fa04eeaa811331c72fa324151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c89b41126d497303129b414d55839152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f04c955b161f1f673e4a460c84ee8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e59d2ff6fc30847bcd01e7995885fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755b334c7729c7fdfce99ca31f0e211155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9a97a015fe18a41f7e53e9de68c66156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75aab2bcf3267246fee01c849200a29157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd75ab15601aa2a7cfad4fb096112d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524fdf9cb976262a8be32127158ae09159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb92420f7f1de86dc195580fef09b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafe5fc7b227d78f469a194ea65c32a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844cf6be0c3ebb71e15fefda9b81715162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823152502ee313d6586a32224bc7da3f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8bd00b0bc3f8606a74d864c45b804164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8603f4de06ce29f146ca6c5549765c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789a68007b2edc6b65968b7d7223148166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05b755fbd107fd9b4169e32685e794167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9404374fe2a0227ba862c54f66abfc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc67be4d43a76f0de2f593435e9ade0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f10135859a9c9f05c23d10c2644ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f6fac4392e601297c311b9236f84b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763df63cd3a3db059982acbf794fa941172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe040bf0c867d19f5097d464de965ba7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5b72b146261ad2422f3b4345d0ed0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd610a3dbaf727d54a1ff408b141bb3c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2dbb1bda2d20579480843c442da18176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d95994664859fbff9fb797780b733177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8eeca93fc7d7a126c8756256d4d63178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6991637372b8f6df863c06f5322121c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80094f8563c73ff881c29c90a9def3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8704664eb35eb60afffeee02ad9fefb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01265cb1d7f39443246a34e98341893a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8149b2f18d47a5cdff6045ee83020b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828dce4a26b6facde5dd23ac0d375e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41837af8630646d1eae46c65dc18ca43185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c254dc6e1bf49aa59263cee899f44a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50bdf03708f42ae62544f5b0c47325187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e060b9ecebab6b2e4fd2b82d7af4ea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473dde08189b029d649ebbf894a58d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cce9403f3c1b4867fce1bebb32ecf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd384a58865960dce75693799326113a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbb8b748a805829b068b1a5cd3235c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a67fa1c5737250207df7094d69d72a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960a1c303891e00b066e7f845129856194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d4b905f9f194c133486ea25e8fc99195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cf3d91680e1e83c91c07d186a19f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1c86c74970bb81bd0301407bbbccf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225051982af14df763faaafc109a1411198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41471e9072bd3c533379436c5ceaa8b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31a109203e4043089f1a0974d04b07200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97aaf33a89a201e534c09aee0d6132c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0774f276ef096964c357d02d11b4640202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee078d4140e486620016eba9273147c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bea7cc5095ae20be3780a413405c10204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714fe3065d81214d05fa8f01b5eed3a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f58c2ece0356b9553a0a76aa70b631206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4803f3de44f80a061b03341415539207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8d038eef52b66863e1df746174bbd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e7e074d27e3a70258f2a1c915f4bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4292fa82e8ebe3ad085a69c8d0a46210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152e21cc243dac7cadcb31e20b23aa7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4935c053cc2c2a5ef7e0a10d80e62212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160aa5a045d3dc944be07719dfd973a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0859013af9baf7c1a0d3f2b7e834b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f5c63a3c00afd151933262b811c6f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923095b3bdfa1d37f26975c3d04a5b0a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1381c7a322c888b0d7e2de08abca525217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c174b2f346d9c58acf200d178daf0b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e49d9348d34048c7835bd68f3537e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d33f7992c62ccc76e4bac2e38d5678220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0f9a04906576fa6758cdc20ad951b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2bbe28934b0c200d442d9dde7ba63222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80e185b9c86a6685ab70bb6c186ead223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b01fec43dec9c58470cf2f8c9868d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b3f4463142df440b621191e5c7ae1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e11039007b87cfa7e963c15154d01226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca498469dabba66362c87303c7ed82227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d4a4451dfe85fc6a89247d96c34c5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e955d640bcea91e34c9eb5aaa99d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac2fa74dfee1894b3fa3c280f2be9a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43098f7930dc837bbeae2a38037f48ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06757ad5008a83f4aceabbd5f21cdc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02d455a86e711c8c3f8a55fe657f2d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f3ed9402aa2cb326b19c18328bdc2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b7a27469549b1ceca57d8d0d932cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41ebc24786889f15827f25b5631a1b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f677b4becaa75ec566c063254986ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3ec6c57dbb08aa3ed531a1c0e6819238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40984269fb871169b0cdfde6d425300239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c26bc260fd1bc5ab43eccf2d737f1e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a05f5a1a378c0057d145d24c677b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd2f91f5e35e9aa9e41bde09b11fd5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614517990f5c888e772b9b2431a24aac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609ed29ddc54e4340ed3d86068cfa8a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e44ffdbfc1b181f7604564d8fab5b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584fde34d731885c5482fa58e147647246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84561d0906adab095332eebe4384c1a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e53e2bb64dbfbb256a2b12cf176b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d850c75bd632a1997161f249ad267249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67426fd0792135ab70c17753ae7ca7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9152c40fa3933f70ee11ccaf72dd2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658167870d271839e402013d35336cab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44296272289835d487cf07fee7dc5a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278641de6edfe25cc9b2114eaaa8786254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fbea0817b62a7d118fa489360cc74255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0423e9298913803a62eec0b22cce0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7604469c2f33991147f995c22c41ed8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0345db1fd70b5d5f8314b1c556f6a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd647235adabb7b9164d03ca0e39ff4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36793477db44335cfe0b6b609e35cf77260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d22b83a58f59a44b61e09c628d6069261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2e604664ee1299195efc4e8d9c1b5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32058307725236d55c6bde9e86af80263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b82f33a9526935dd45da1cf9e430a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc23840bb8bf597e2663bc8b7df2faf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620f447cd3d1920c3525936516a0044266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5170c52346946c6e01f244b44cd1d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8ffaece7ef0ab5221b9e744c308bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c8ac7d9afe0fc59b561c7171f06d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d84c85e3e0774d4a7f15edb829c46270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b656a83449cc4ae2624815381c18ee7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afc808a49e9217900724ffa3cb3abc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684366e32396967d7b7a1a7d25c686d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075e4c83177dc2d8e25babca3a81f19274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb7572d42c65b07a68f7ccd155a31f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2722241d3845df29460445b503cd769276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116dc84a028558da4a9b9133f166d61277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18413a1da0ce27b9a0c7c416f058d283278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc47b37f788c6ba398185cb3e05c3da279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49c2af2f7957a76618080d2eeee97d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030140d457cbb790b07b7ecce054afa4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11720201d50ff7c1258c9dccce0862282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86f55495d4696b89edf9b348d73343283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0e2c66b16a324e9f3e619a91e1886284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cc596cf884b2a4dfcd7052344eafe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56f12ca8c1dfe23c4fec8e13da59db286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550a27fe782e6b35d85292886972931287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37eb4c417e8b079201b75d356db3c95288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c17e2ef9d62b1257a42689c9f0d410289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d24b6044ff8f11c8ea0656c776651a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4766f17d0c5fa5fef3abce63f7d1a9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e91dfffb4c44d36c75b36e4657565292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da7167037db69cc3021d61776de8ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606054928fb7b9801321823f53a3465294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be404678b3043c5395f96951cc060f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50decb78dc471a66a061f9d0bab76e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb6f97a8695f061b40acdc721805eb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd1e57f145be13be62c69782ff7fce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ae3fbeade011415ba0400a17ba4af299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfbf328e67a9ada19f2069ae87b920300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12eea84f8d1dee4ba3b05e0e61d3faa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f9b83af2f1d9b943e05cc38ef19a9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf9cdd4a8270bf222d17a9870a1b73303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95061446399f27bdcea80de2f052537d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49459fe34fd1699aa6e2fdc4e9b3dec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd10dcc1bd140b6af9a35abcfdcd8e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddafa7687ff53825de6ffe05f2cbaeb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e418714737ba8fadd0569a1832708a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28989788b2535960c713623ff78b3139309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a511acc100e47f87d4e13afc7b54e44310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa390abb4b7235be9af829a1511023311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2692261bd12700c49ea7543cdc69e8e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4766c60c44aebcc4f85b0cec0af57c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbefc3c292b82e0f9b3671ff5d3624314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99029928b24ed242a2314dc7d8236a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5a750993ee6c9f5fd1e713cd24e53316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173931eb274e6301fe987153f1a5fe95317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ce1e03b943ad31c9868fa73a8da20318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6232f0b9570d0d308065cd902288c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f169cf932b9ebe5214f6ed83587cb3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258ece7a27b713a7fc75228759acb6d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601cc15e9591377239690eb8308d6e9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77788b037b96ca526596e321bf1d333323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0adbaeb90b9eae896f04e2a0fa8f6d2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99911a5bebda77a6b016ad82f3356ad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80dff37e175a304754ece180f7f891326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc923d8e01df10ff40afabfc251250327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef14f26e7fec3def5eaae8b104f108328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8aa483f6443a921e54ea8d7d28c557329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe4ec30a869fccf72d482c26c83927330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf75e4c0d1024fd2d2f8ff064c51bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d314a517b0f0ec2a9f2dc3108ea5597332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ea5cc42e32cba7e1838f29b087170333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06e3f96f9bdec44ded29caa4e56711334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4d7305cd01a55ee139aed902464d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5d56a6d57dae85c6194d6cf14247c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68c37e4e27ec8826252e3be9e999ae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5dcacb167ea455de8013c107e19f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10f7dc17553bbba87dcb0ca0c7c1d1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af985bb8f805cf7f1d092f29d2e612d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfcd316b97f4a4fcc5e4482632c854341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e95a809c16e199134b40314333d9c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150de2f412c53202b9468186c25a90ac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcb019a3649bc82fd098d7ca4d6ca3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a4d88ef4170aa61ee6b87918acefa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fe7722a8d531ee0c49e739281a14d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b5c31d59799d9fd67ebde75276aaf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3e3e3ce369ca3e9b0ad22812d3f19348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ffaa196937c1b67eca87dd202d7b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e3384e6a16634b5bc894583470dd6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1851cdb31f06c4e4581d2267baa3b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43539423169ec765595a2f6f935e5b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d047d4e9c39e279905e33a46294725353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656e3b67fbd34afb4ce3b4d2d0ac676354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6defeeff340faaf7aa30600ba1cc391355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33b781c6f96f19f051761e1fb88079356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acfdc64aa4b2ab5757db281fa5d7a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3b1b205d32055399a62bba6b85f49358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80452354c979b2c42e380989e6d93eab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9eb860b669cd9f0f7efd7f921bd6f6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18994ec9f0dd4dd1f3ae974ecc29f950361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72849e006af7811207ec54279c96af9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008cd454b167c5bb8f10d8cf7ff6cdc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d40fae520a83feddc26cf2b2219ff1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc9c77fc9db1ebc0f0679e3ceaafda365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6915971a5a9bdb48c05376bf4cdb58e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275b9364d98c6f414b9471ed583f7dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b7eee8b4179e56b95db0d9e1ed247368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fd91caeba9727cb2b322168f248f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5ac408d4fbbfd83c5deb12ade020d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54f7f349c43925c5246046884b3ea1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f66eacc998952b56f9714f11d0dce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f60ad82953c8c4938a4932a90de402373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0994616ad6a8af34633e5f10f0e68374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cfbe1ceeac58b62f7d8cb5a535336375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e6f51b08c21d3b18181df1cb91358376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0b3eccc237e7a1cd440a51d4b5e5a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed460ec634fe9ebe781fe78279cdd5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b94f126084a5257997a8e4b08d82a2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df03bb04bd8daeb8ecac970c7d1b4d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd638597dcecce88534ed0c7b45af285381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be8baea841c75f9c375bb6db1dec49382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5085762b2c94560e659f02d674ce01383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a0caf18bea06fef5f06330aeaa372384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73d3bb5e9280858743b7f6b8b864c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc19b9d8a63d6408187b922442a4a3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511a8794e2920ae92667e12f32e1efd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cfcdd690dbf23cc7d813d6f118f18388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac2b07af196d1db5481965fa13a34a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad22c55272d5cc12d9e4b2fadb5314390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398806a0d0953afc78930bf2fcc99d1a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6c63053fa76cd472f8390f375a55a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe953ee6ede3044468edd5d792c155e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f4bbafb5a991008f6422ea3f55262394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8473cd4e82e557566124439809af3f8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f12cc753de460930497c1c60fd7a6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5e94a269c967ddace72af6901e139397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8cae25b805b93197146cde00c8880398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e67a7abc8dacc74d7f187b2ceea6ba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c824d5caa97814ee65aebb4293369400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f324af0d7956a004ae6367dcfaf50401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9657c8d1cc50f48f427912663cc49402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a559855398e0a68f9a4900c9b40e44c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fd214a4824cb184beaa7ccc2213c5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe2e308c450d11719dd670b908ba8d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1f829e24a38542eaf4b63b6993d53406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecc91ed572c4226a55efd899c1939e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f2766dad84072262e3b9a4737c74c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84caecd363b19a00109184c180fdd3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64457a9f446bbf4a2120b0ce195ddc5f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c734eb5b24d0509f02f39256026ef2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b89bf8b88ae46809b92a05c43224d5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a451769e8ebf8cd435b4c4a3f4b3b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6b951b4dda5cd89faa65cb914c84f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc5cc9f80041255845c3e132d22f92415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee470668597be22879c97643043df9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bfc7de7e04a1c7864540fa64d2abe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a36bf728cbb9a02cf81c2e91e0d412418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f8056150a404c6f6a334e1dfa4719419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6836096ffb97edf80adee348cc654420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8da2c96b339ff2b75d4a1d903ee98421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e379d549df3bb67160726732f58128422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ab18f56e6242b47277762aa0d8506423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff7b90d4cf967aff006e80461258da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03362e9632a3ce646a1c74662cc1d4ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b4116b312824de0a122745aa62066426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796ab31e3151355db696b4f0d0fffbe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69179beee77d3bdcb204f42eb9c325428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524312345640c16bf43d65655b8dc2c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7600514869cd148a08fb156e30653f9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc5df151723cf5e70fff6c75ec6cb8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece2539490dc9d012cd89ee227a509e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775173eaa40ec9a9575bd117c5a9cd92433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60367805fb9796d20d44b45f347ac34f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38d4476ce1ac955ccd08559e47a74d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb066a234f194c3c73dbf3c6dc87021436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0eb8c79045b5fc6872db9543811cd0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8effe5cd8e528b0aa2eca139147ffbb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca944598a51518d70ceebf797eb5e9a1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8fc582a1e1d8b41666c0fe2ace5ac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315fe22395856b7b00c0ede24f6dc69441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51777158393bf6a70f795df439a6eb4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a08d65559c2a1b6700b6b86ce91905443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3c112805ed034c3df6a343fdeb939444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd3e489f0a6e8dd90c8854ab1967c2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55c479eb5415e3466f7a3c155b609e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecf11a942a7297c68af84522060498447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1808d206f85eddd2324528c9533799d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d310f0faac4ae14cdd66e7d89791e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedec3e50a25439e619c957eecbe447450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf55c25b56321a332b7b1497a22d782451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fbb1dc0f7275a2a1c4a21e9fa8ddd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2296937b00bab5807a103a94b3963ab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305186e8ccf6a35cf35ffed938cb752454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5d7704d0e12d056a640a11803a7e3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e7a48b6c4c746d76bae28dd57b588456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54a36792141ed92fcdd40fbb691b9c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e2c2ae87355fdeed1866cec8cdc1c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b24598ecbff57de0ce80c11a25c16f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450dc52280dc34ee84bfdbaee6f20ca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d348413f2f8e01eeaa1babae1208b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e498a09a011d370c808b8f0dd5f61e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e915b40c82af8dcbeb144c25df1d51f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924f7bf0c0311410fa9bffaf6aa462a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fad47d8b0d9146bbbe6c02328bff5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cb60c991e91a4e2989d2b6ee45233466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b7a3d1663ea40f0b556ce28f4feb9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac281cf2c36d2f37a15a3f7948c6129d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914e2c04fd93ab3a847bc59dac25115469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691529bfe5fb6276a9d1e57ea8ea9903470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c6a43fd6509e1f764e80f9c699159471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532bf481f132d30c4a4f55b8ac6a4530472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d895302346f44fd253dc8fa1d5338d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953da2ed7c3d72f3f3aeef87f92f0be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65db27487d6bda672c5d27cb3eaef44475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187dbbb8370b3d4d20d9da0c0155bf9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebea79000371bb87dbf566a495a82e6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07849ee1814089cb92371747a581a6c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28613f7ab2ea5574df3bf0c7ae4cf33479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fa3b362803f5e37cf5dcf9b552e05480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6953ca342c92e58adef4b2efcbd18481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb234f0d71699712dfb286609f08da1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f438358916bfa35e6c78cc78b8bbf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1369c744f2c06c840b7930fe163fd5e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5a3691ce2cf2f8c7dbe7c520423cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054be34aebd18ad8e7bac0ae23f950f8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862392b73c7a94a5df95461f05749d42487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e03f6fef3991652000d9d243bf1bcb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f234ded3f47e236c1d387d6653b4279489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c197abda55ffe69ab353a78ed7cd822490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71ae268a28aa3919c2290d5a12b862491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c78ef0294df70a0165c52d2df2167492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e112f3ae704f7958850b87077efbccc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124b58ebf1578d9ccaef677abb1e890494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e794fa29fe3ad842d045668dfe1a426495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0596066a1670aabe97a16307e21f0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825aa525d64836b94b5fd0406bfa0ac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8cef63f6aecb853656b278b45dc542498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891356e0be797cb87aa6b2592f85a522499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d2366db10afeb4f80e78b2bd2157c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3640774407639ffe81943317ec378f2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a023878b2df17ff759b0ecd4dcbea6d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25dfb360c4f501b90acde52a8f054ad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b003f42a3af0c1e05f27dee3d41d3b9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe608d36e3eba788a51ab65bf1e00a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37936c7f15610ac60042b19082d796ca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe27881810b80ca811e2ca599bfa3b3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162ccf53bd6ffa2ec5d843e296aa02d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994617699ecac063e37d2da4c0815b7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e10a8c4575a3bdcdf761e39037d0e0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc9eefcee9348fcf39f99ab4c448fd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a91ebcbfaf3bf5a9b90663e431a5dd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b12678ffafcea341708ae4b9e001ae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cc5ac39c0a6d16c6848c2853e0f30514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fa8b4c75bfef87eae01357f09aa78515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb3fda0de961830d9c350d4d6789da516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedf720873e3dbf65582c3098708e6c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241dd7d8d0436d8ac24dbdbb6d156e5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacc57ee96cb8d0a4d1fccba58b16aa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2e795f11f569209845ffb3b2b96e7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ffb92c95a54cb41f522d214667df1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bb470af9017df482a0831bcff2e1d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d35c00f8258409b1ae0374d417be67523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba55382df198356cd487f6204e375a0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da394ede765811010c71c9431431cbd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab1279621d34476184552cf437c7cf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ca860ac9ad273165076a345846058527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd2108402081577bfa6a01ad8d0030528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd4ae6fc553170dd69d62b17d431c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a041d033a74cac73f1013cd6580bc3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799bbd790baccc385915b68d8cf460b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c074fba847fa867f1048be3f699f7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fadee7b42783b39b38cd269380ac8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9b3bad1a3c8e335c4a480ffa3a6fb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fa87426bbcde3412b509622da9eab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9128f97d97f0f1bb08ec73ec9cc0520536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c2429eb70f1a34cb29d00b25d7d6e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ef5c0c290cee19856197c84e9f8af538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fea58eca1afb199acb32113a079c3a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77175eba4fb2ea4702f0469fc0b651ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9a89b80daecf8bf4010cca095b5d2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdc911a92ac9e7154a753775d8679e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c5e5ca8f17daa2af86061b2fa0eb7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72674672ab3341ef1c95291b0081bb6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c8d85af0f9b950fed2a18dd010673545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf46dfddf44b4dc4d12dbb551d6507546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5307a2be6776e08395c3f4449f16169547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43425f2e573d1ba0a629a0edfdb0283548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0384dbebc9905089b52620d90d331549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8f32735281627a2b9c4d2d8fbef2e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4350b7c7ac0f885a8ccfaafd55b04551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ab6a09090081d203b155e169b1022552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b95b4ce66fabc2be1a3480ead5f58553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f07ac0c494f9dff96bbdc4b58c619b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617246938ac240fe212c146eb0f7bb5c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91788c6e0ba1b413e4d33ee9060d62c2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4370296c3b6d9d190f4affd2fc76a9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b8a3c11697ed8baa3236422f1df8d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671977de546b8de1fcea868a3f494e1c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f0c58f5903d81aa6d87c913cf7e01560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51062e989fee3992207f0407cca8cea2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103cfa5d937f84c00495d5271c76ac9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d06a83543a3680d81d0937056f960563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b73409e41721c67ec9bd01d41b505564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107260b6aa43062ced2a77c4eca05a5d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704d301ad34b8d7825623e6fedd420e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991064921bd6cfe33f8916c46da4efb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25424ff17945da67896a5ff6db924c9a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6303b89dc9cca5a021921d006155b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48607df4abab4efbcf9ebbb207b79b51570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999df76c6c3045f597fa5b21bbada74571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798cbd1537fcbfc23a8cce01edf7e00572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02513c3f9dcbcd7ac90eadd0417a91d2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8846769201d705e6493cd49e99bb205574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd0572ebecb58e2f94f5a981ef15e1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e567f5b717927a7f3b0b108d212737576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5609416c22c40ab1de353f487fcdb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1be8fe0924b1a93fb0cfef686cb598578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc2aa9f7b291434e878a9c72ec8663579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b73cf39088324a6fa58c315b3ed1a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3eb52fecd470772087bab47b1f98a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb693e0e445647045bc460e944fe350b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302afcfcedadca545cace874006f073583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53efd1d7cf6efcd24b679ba8f10593584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b897d5fc0267fd22d811ccb4882b3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd3d50456aa18ab262bfe0a57e2382586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75cb15fa047aeb0841abbbab3a5496587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fc4b6717b48032b0df43c61841ea1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd46d0a658e84576f184e4283f6d5c2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67396f38ac5690e2539734249bd325590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f52da581d3f3707fe6d9817cbbebf7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3533ed644ec3131db04ef58f2b853f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7dac5ff43f97ceb143a9b489217fbf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f0ad798a3408cfe7970b7048bf4ec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1b6c3b3e406637cd420772b6bbc2f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2d42fd3cf457afcb6111c9b9af836596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311cdacdbee826b8c6923d8a6d2bef8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79faa0475c47d032f38fbd0239f181598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c41d67db426678ac13de78a262e068599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863eefa6518970f7934345a2fef35a9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c6f987e130859a5ad1cd1884caba0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cf9a0fc918878ad8e1c7d3a51d80e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d776dc1e2a9b9a3fe47b6b2e85c8b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43afdda5e5443377d5076f8eb3afd1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239719e9c39411fad9b19a8a963d568c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e92a2a5a4fc20684504c265d5cc02606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdf894901748bf959ebf1e31b9c59d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12039b0870d291f442e50941549864608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e01daceea845d43cea8aff040f382e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986101c609262a03778dc842d03be95c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15858b25e3dc1e472ca0b647d6674d0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff92987769557914c9598cabefb8fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44762de29eca3685c05347c9841dc6db613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510c9404d6128fd1ba87912b52583f1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0307a375ade6828bc225201ddcdc705615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7458d9343be862ae01b4f9cf9dfae48616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc37313fc015c367d95afea452f9a7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb0c58d88647da4da6e344e93922ca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f8b9e41fda4fb65ec9a29c843cf29619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7b993016742e7cdd12d659077e4c3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7ee52942424a290fed80178b34062621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab1a492e076f626316174035ed5976622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3434c13e9b5223df48155a5552883623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a00a8aa3b162e4218329d434d38037624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf006ad62ae99dbbb81d3fd65f63deda625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8069af41b1dd874e1abe56f24c58650626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d203d2fc7f003b37d458eb753d9e4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f848c8b18f069d13c87a83f94599a6e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02549bfc89f004929d1fd292a14c12a8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fae0ada687c72a6bbcc2e5abed3d59630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa71510898326034606287c131e502631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c802f0dbe602f44493da15399207ca1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e59115bc53c14cab115cf0fc2e010c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3707fc3be9dc41940e2a2f4d1c8223a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c3c0724935aac04987cd980569f49635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839e3ba933db422d1e73d50c4b6e1f0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82f58ea35887c8390f36799aad7a59637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b02dccc01a93ce33a6ff9b294a989638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14e426dcacd0fdad667ae2487fc26c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b997a11694249568f59aad515b408b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d01452eb1f3c242f23fb8d901fcd5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748f49c1481f5c8b5d0eeb6cc5661d0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b04373f9dde695f34be3641315e618643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e225cf17ca1d0de64780db14c391e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c5ad4b4ef9b7ca629285aa252f41a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e89f8ebdd41245c2afc46b321208f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f97bd1b17e41e069d6114b0150f7e5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1e87e843bc7acdd99d81ae5c7986b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34247b48b390fdfff52fc19d0b6ccb09649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf62b58c4de92b2b0a9012b5a4fc94650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55583fd8260fa307d8856ac0147cf9b9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32acb8b9978eff556dc3a680d4a8ba2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9e66cae322867731d4bba4d59eb14653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a83e3d7086882081e9682337f8836654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee2eac19cb29837399b0e633398a87655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723f19fcb847ea612c5fa6d895b8a33656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42c9f439beb65dfef6594f5abbe5d4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69681a9cb5a59d9d6cb465d0fcc43dc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8937e2bc7326d7da9497f220f15a2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d79eb37b12664295081d455b15460660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5926d4c90012f3cc49da780b8e4d8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17826c3bcb34adab9aba0b72493bf3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf2e06c5a1d7736543046debf51c04663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69fc5f662c1f2f007bfd893be0cbd3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e05124a6f5d08a0262712da413bf9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e2ea6332421fa31174ff4c9637747666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f37f1c4e30f20bd46034fcbd80f71d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e38c8d52a224fce227a5b538d52f3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf70bbece08775d4057d4f93f7cc8df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33840dd6a6b04bd3ed0372ee4fa1cbc4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76dd3c19ed8b9235464d40528394eb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b624d015839dad2e0d84ae6a6cea2c0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d05b5bb9d9209438f616975e58d6c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e601da104d06e9661f7b90d05ac61674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb8895838c9d46e87369eb330480c7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1a07a4b7c4fb84a19148d305de4a6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b4ed8120eba23cd38783fcfa67c06677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68d95ac7d18fdef2c08cf199888ff8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb055402d792a44172d70fe2f245810679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e37ccbd220178ca47e7a65bdb4285680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e27d34971399212f61b6beb2cc8065681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf775617b83678757ef251a095707b9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783329ecdbe8979c317b34d9ecac5da683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbedecc9ebf551e502d15adad880926684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c69c5d9c4f255c83ba79d9f14b44d8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a655134fff261273a53f800b669ace686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb478096af6d04478359ec0c82fe4c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35d46d584c0393ca2680ce12d674a8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2419cc3e8db86a3d013e738b9b688689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc8428f4b77d6682ec3494b0bb3ad4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87eb1a8feebaaba851fc6075ea02df691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021983fe67e1dc501b012a942affd0cf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9161abff35be14eb5b9ef87c93797a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72e6a806bf24c1bdcb84f35f5dbaf2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838e213b7a8575bac5d5beecf6612eb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efab8da041facba5da717b9952d6e39696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7178c9b053d7a3b8ac37ac2b92d1d3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d4a8c1e63980c38f574e0a142f1c5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf5ece1af054abcbe5a4ac4f63df43699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7132c53e9c2ba5289172cef69b5d901700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d22f953bad72553dbba7ea5dac3811701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc60712e24490e8176fff7dbc2003d5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d346774973560d27814e13ae5eda8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb63d70394e76458ad22f9cab80cd48704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18642f56deb4fe81af2b7bdc2bf8b4aa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f371b540dafa92e4224ce74e36ef7a4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4eccd69ce7ac62afaf74f0d770e7e4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112904f1c0c6f4797037ad2da2b9eb4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa02c866476f1e15a7b03a0838ed47709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27048186a832ed5490f952ee466285710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79953ae26c955576893a4cdf1f7f2ca8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675388d1a8e7a050f1ee85be9d692d2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837226519f625de4e86044ac275a44cb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ce5b8de9f9925e67e00b8d65e100f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0235ba0fa35aec7bd88e825181aeb0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de147ab233ee5be72c658a668d9005716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d88e7f748cbcd69de57729606e6d4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c403949c5102fca6eaa6b4622b8aa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8de3d382e7131400c62a7202831ad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3621b59c328dc06d868f10bd408a6e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ba6968ba4c1e6fe0ed41b51c1cd18721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b966e439afd25692b76b2a1a7d2d35722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62d2c58c2463d08793db309827f206723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211543ce659a905d9bcb3562eb5cd53724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91e092cb45b3bb2fed550f06bcd488725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b5c3c2f428081f8ec34945cb3632e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a79332cad755626d8cf0db9ab00d4c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828a407a6f358788b204e481ae8dbd0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bced077b0af43ba73154287b6c24e2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3739d411273e76b622c14e624f3e8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cbf28a29f6d7e1f8c87e8d6ff4ec4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42464088e7521db7ac8be19dab6dff10732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b4a9fd8f003a973c8fe1397d62c67733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548595513b925487eab793362838892734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68565fcbf698430fcae8ca8d02aa8c81735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b7c64b23ab85e4772413776fc8204736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718a0bb5c7b782e147cdcca4b0fe6e2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfc0aef5e2746200fe8caf191d1f1b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6942825d2bc2dc7d829dc41065d2362739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b49d12d0fe47987c16f7f7bd72c3a9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544aba6776012c345edcbed947811e5d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a3f8ba589489c7b1c54ebc6427491742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8359736fe010212e416957e752daa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907c92612bdd2107785da967611db66744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6a72df229ec6a3c0f390f8356ebdd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bd5610710626787dd1b124f61d440746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f390db887763000325cf182757cc4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812d9c3d7a676deba39e7fa7acc4eeb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674186dbef5973951131bfed569cd9c5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cb051386e26633884f1441a04613c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683af22d9dfe29080760777e244eb364751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcecbeca94724dceb96a6cbf35752bf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e34d51639a99a94ac4b97174c8bb8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a04ce664c0b751d2c1bd267906f4d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4612161c873258592a1fa35773aa71755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd90e84f0991f8ad41c831fe50edde756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45dae2b9b59d8eb1227e11a3c900b1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c99dfdb8252bca21cb876cd90be9f6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386914ba1df4aad059e93a55c973502759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>