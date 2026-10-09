--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347a33035e2de27da96644eb65e480e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c7c18450847cb45eae81e2a1b831e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076ad7db0c1a7f7adb232c601a9e6123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a6ca089268cb1389b5fc1cded82334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41346eb27d38c891925576fec8f50ea05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f4386dc3c8a99fe314bc7d7b9721a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231f95c7701f57c8a668bb014766b797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34af8663abf65789c7371606cd3bd48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a4caa2f4e67eba0f8c6e0ff24bd3d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b63a9e46463319395c0eb5848202c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac26114ce810142c90d25822c675eb511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222216d89ca0608e646c07f97f8942cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40745f3d6925c3175f471673a360e9d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04372d4fcff5c4932cd22ff1595125d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb0a2c67d27b6a8f7a6195b5206a3e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbaae14fa1a8a8678da91e570c8459516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe927f4987fab40d2efc654e6c9be47d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016a0f2b073042fefa5170271404c8818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf380b6c55fe5fd1120b75416fd252919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7cc85cfc198a7a840dac40e27029820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522600d76a03ce0c25f4e809bdd7e49421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd43ed46a07d3313800f99edcc29b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d461f565a2d33177d8db9b79768d123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa444bf25294b201850f305f6727ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cfb29c13c1c51153a619fc12ee6ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2ab5886ef710843e850b17802da7426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c6244957310575f36a16969537eea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0711caa1da41f65c9464ece552164f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea03acaa9a74c40a2b6e4542ff940129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73a6b4a68f919c6b8376a2d7d7e99330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eee072fe1c573116849388df51be6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b1f4466e907f94a8eb9efbdff840a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c2c3a62ce6528466e5b8492b87bc233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301f07b8cb640008e198ac4831832ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67791a783ef8580c15b4a940db05eeee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd182508068c68a802270235f22af636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158289a3e0a3af570b871a17c8c01c6c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8ae114c581f9b5cc799fb5add87b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9964259689dd459ad22910cb1559b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d14924d7e130cb167385a6898bc0c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bce5c82a29dd07e698bc190f41d8841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404ff77fb2eb1590598a0192816a93e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661da51a0d64a0022222087dce3281b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d9ec2abd9ba620d4403a69e9dbb0244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745d6e21b30f05e9a5a8534b5e3351a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19685e3de91d477ce6b46c3d311685646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4510c74750ad3a4ba0ec9f1771b7a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50014f959e4d2dc1923e5befc90c264d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839553edb066314cbae20a08c7379ba049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd647bc7078536e564a835107f792c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d451ce4f4c3c6133201b97bbb55f72c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4705dee2abf2d818e8270837c1b9952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8afe019a907b7f4e727e98ddb382f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c23e88f2519fb712203ab4b947f4554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a21c78d9802b33451add3580d9138655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4417db871dd473bf3760fa3b8a2b0e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbea0416c994781e2a462e508bc49b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542398c115d7657b050a3fc816ecd2758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483891ca274eb22e081e0c988e6e9ae859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd08ec0f086f289a9a9756cf91097d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebda567c27cd47e34e35401868006e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b71e8be9f6290d1a6fcd7745ed3d6462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b54840ef1c2b5aec067f2ab48b9f3863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0374dd3133f4b41d48c6742879c614064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e4d0ba73a87a772e35d092327dbf365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9a2424bccfed993c8098e6c2a8f6966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c30c928f0c355d93cfcfd98c7df7567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa3acca1d3cd0657c41f54a445d49f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5de66a1f51f82f71be5c1a954e16769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8f1ffc005b13225e353357e4be88c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c36a4734f7b4c3f7596bec8fcd6ef171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e638f49a133555e8b1b71b0e947202b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28e42c8c9a24bb426232f05380d96973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e700878a729bebb005bec0ef8b8c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a259d929444bbdd0c63fa42ad778e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a34ce0db94d9d5aaf3f4217d71399d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300f7201d0091c1a30687ce53081a8f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d39194922dcbde5443008e4c949a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b3e003198cfcca3ee03b28e00e68a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796764f85a95381628f2e177849b0d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cdcece840d5d820224e96d4bd02b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907712179a6b58f66355584361c5b97982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e61369054bad6298ec7b7df29b452c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76855f0fb75d3cd585ec9a6573c44884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef868c30fc1d64721b84dae6437e4cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553d4cca60f40020da6c1dfe80a7b3486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d6ca7ac57b1a8bb4b0c1624fd8e5287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f59060e676dbdd2a7ab717ac3df00b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92819217a4980371cadc46a24565c4789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aceaab790c94d3206e40348069c263a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad2592207e0a1063686726d9c3d19391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a3e6e3654f80d988e52e3da5adfa492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ed946e63ad3bd762dbc344d02253893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581da717b82f01dfd9d836746d36bcd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80aacdccbc6c7e292209386b96623895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e60ed1f81f72c5dc8503533088a32296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58d338d77b556615e3c8430e5f54de97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e470a4f4e7f0bc86f3b5ece27dd7998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021cd542b9bf4bbdc6713b0d980588399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d0d5635610318948de7775f3ae29d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc9528b8c3a64387202ef92e589ca0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99a352842e0ac8dec882dfc76ff24e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd4c72d6ea8056622e11fccf32846d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d8d98e25988b87a465bf7d76059b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56aa5d8a77abaae2766ff4c5cb5936105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37ee32e93676dd81d331119656a402106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f036fec2af4805b6ee0be703741f9fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290adff454c104c9022b6293c76162a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5efea661d5cda37799583f2ab3dab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857633bae9b5cc7e58ea8c85ccb1ef46110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bc0fa218db57c5831f083080b15ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2db5e0c4a31dece7fc2531b7ba64c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a4b2819c8ce386d392a48174680af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f43eea673e9f77d43d4f017e71b2b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1cf9e899f7cdbc4d33d86fa519367115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc5b055a0988c54ee94b2be06238bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf206710b12a5bad26067749ae5fa19117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42faf492daf55d82762f7f33e0f42e84118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888a58d89818c2ff63be2914883010a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ca58b3f35b2dd20c7f7a6c775466a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e3ef5847c76190c26f10660feb48a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df045e7e0e3e13c5181111304b689a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25e4abdacde9767b79b3c7fc4986af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74164fa0544ecb5ea2ec7f21dde9532a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5be22d30a76de235dfe66bac6fdc6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80950254fb4165ba42a3fff51c693bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd20eb547d3a8325ea0c34dc40286be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956eab03b0becb21bf2b90ff67bd88b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93faf925319ad45450044fbdc990e55129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ff9bd984e9d9a46ab67fc98f1fa1c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1529613fb23b147f6efdf644f73663a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544cfdd99eb1a3c0bde06582a6b9b93132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21b24389287e23c74e81b02434462d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8c9476d7ce8e338f940dd1c5bf2a0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6da42f781cea215955bbcc21aebba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78035d9a3dbed0fd531d818f3b4a5992136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449408d7f22dff4ae66b8479819ac154137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134a69febf30f9a0bb9ebd0ea2c74ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a7ffdf125c0a0c32e70085a48e582139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1dd2aec58472ff13dbd7029bd76f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe22c88a7641e3b19d453bc992de89c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c4805ce46a3cd0878b37a51d3d9a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c93c46896a391dadf205154284df4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79668157e9e7e56bf3cc9d67c08464144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28894ef1d62f6a0b8f05daa42bad99145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d6bc5943c16970b237f8ce51501b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645735c0633693d99212b7458ff87a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6eca01c49b8b200cadb05105f61e0e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235143fd6f1df063dc47e9e745971e61149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8180cb97dafcb3b6567fcbd56cc771150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016455ce1c586e7170f8bcc479a9a6e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0dcf11ab39eb153d1b9aa22186fcb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc00ccb4bf551915db03372d53580a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ad51c3f6d385b399b4aac27439ebc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec028c9618d01ca9c7309b02a2b80b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3683a496e0732a441ca3e6acd90319156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17050e2e8308c54a75937f159344d0f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02966443785c6dbdb96f442f1eca668158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c83a4b81799ad3682c262809b4a46159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1617e6f4fb822d496f0da1a5351df9c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bbadc950cb648842ac182acb343b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6afa5c8aba850046da62fccae61fe9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e484456acea9fe7f1afca0997bda722163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984bad419736a808b95c196d778c61e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd695dece85fa0475a99fe44e403fbda165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2d99b29b3315f588e2756edf81167166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2d067acabe38a0538704dbe88f7c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38544d415e94b9ca5b2e31f27804dc1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f2f14d6e7cb466649f721fa069c61169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6d2621898d6359a4f16ab5451a84e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe17a914bc087614d27f592d8a40f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14f266ea5d58745d70b653d5f82e7f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5b6bd90de6e4a0f34b56ae6cfefa7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc65927a325a0df1f0333a7744e0b04174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6f48f90740a51faa3e4850d8a19ed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d05824470d6ca7fe1ff6b36ad56216176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925928a3c199718fe8ce71a6b42157b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d46cc301f3f078123d6bd2888cafa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422ffa93ab6fe77c770c2c0ad630a3b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438115f3bdd2ff47c3b6c874dc82689180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903261b2a521a0bf27fadcd81bbd7098181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fc67b1363cdd5ee35a23fccfa11b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5345820887a0b81d534c0749e94c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27f58184eddb3a20fc051361f84808184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d007341d4e23cfad5c8ec1ba7316d48185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152b1c8c472f0b410490192e42fe80c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83296abf3a23f801a05c7a99034e6f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf776028f937e1b998a44e68d22f1eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3745de69fdf9e7cb8483df18370cdf4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af639da610fb479bd4a358b063bc5b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0dbf4a7149cf84c98b26f5d19025f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b01eec0d47eda867f51e6d5257e9a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e06b59ab06e51058cb6531f9a2e352193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d200a625e359a82aacd1db9e0a3aa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279af0facfd4bfc7116ee05a29c4ef44195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5343f4f5d3b4d92ddec4969d4b253196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9223bd6f8c86693394c92e2edb0b24197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119c4aa7092b3353d77c86a3e12cb21198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c211fbb4e838c7ce634697d9f2fdda199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36564b73278ba90fa2604b829a2d67c2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bad8bfd022029a05595713f78e054201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db60a7b5c06794da4bb966445a6b88202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd1570123a2cfdfa6c1cf0198999c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825f7c62034b86c0db8f9004c742250204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078dea8d24e23142a2d587342f841e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f9775eff4f5029c0ff83891490d58206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df544d86b886371f0fa92088e0c9ca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536bb12acc875d607f1f69cfefd1915208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca3001acca1b3d9dab34f11bd3925f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced3db44924b8698f470d27ef8a5460210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc62275f61c5e04c8da692ba27052b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75800d233a3b2b982d256443981e432c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a080f313903feefadd82e43e7af90d1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d923c0af33a3c231c59d2e33c90b51214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de05c6615c54689af67af6046a508f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9ba665217f5a349a897b6145789a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831a111b18138c0711d1f8454a33c37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae60a54b6d2ac69992b6a3eec7cfc8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c93055ce80c83cc4080f7c800d3f8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80f057e17ac8757ff8920ef1e4cb40220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba876e03e6f06c14706e9502ff7d39ab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09da478fd3124f914a84a9d23bba24222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df417becdce8f91c43634d5e643326223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54b01128ba4b14ad4103f3c094c11f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd5e1f059788b57a8cc55680a17104225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871b69f4c589c4f002727dff2a85e68226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98510757f9daddbf86acc8f156bb70227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d8aeee4796cd9c1d8957db004df1c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc8d32d2eb39fd5b3fce4f55619c16229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a906dd7b18be043fb772c9cb7eaaa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307ad1bf810035152efdb172a3b25d3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f41a133aad98de32fc7df5a40e5a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2ea84d2f3859298c6eaebff5099da233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a5fbb0cbbab16d5e37c5b13e3981f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1a380649484947211a0ba5ab92b03235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58065d88587fc58ea7a21d9be9007c73236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1c6ad9935aac7616f8ca5efb12946237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0da98e9fd6f513c31464e20c0e987238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d148dae94f61ba3c3a8f55b1be5c0e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aeadc983b272405c1b2f275fea0c7c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0484fd57a702cfb16f0759dab7750bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95accdee65c16a3a06a56397e6d6039d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845633c49ecd639ff6f9508ee848ca9d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4eed410f6152ccbc0185a9659d8320244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a42a50b2afad25b7bd9cd84a28f63245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bbad11029c955ed9aded5c1d9e6b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787d3f1b64b54ac9b5c4a95f2b0206d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba1681c42bc4849632c4680143b7a7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335aacaf6a290df1e468523626f2e28b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ec7a9b6c2205c21b92271bdaf1e45250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d04d6ebe959ad4d444f781d6ca1cef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cceff97a0ad41587912946c6a2fe1b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e332344bb736b3eb01beff2a10a16f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b774fb467db78a4569a1fb94ecadb1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ca6b8bc8df6d828162900d5435022255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc80858273cb4189a0899bdf10fb879256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22fc31683acceed2a336d86469c0bd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b0ff6cfac82235374828aa28cf404258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca00e2b67459fa14213642a9b9bc75259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26d01bb0978322686999233f49565e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6ad66ff4e97621676b38493430420261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15031773cf8da5dd78bd1fde1b8f06de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb753e043c41b7e3887180cf35903c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a17a8162c21c1b426cb34e422e5ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f2b05395490882ead6d0fb975ce43265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ca1e1720cd82f20ecf81f1d4eeab3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11621a9a7e9796cf78032238588aa080267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c76ec77c3c666c332ebb577d9e95f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ade2a157f69829133547876772c49269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966c947e9b7f7018cf1bb50f4076cd6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a878d26bd5b65b99bbf843473c9a4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1be6456207d6b02bc67de49841ae8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3810f3b11992133cbb2f243bebc12b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a070c19cd8762b88126040421a3ba5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec79cd656ec190f0047c43d6097ac00275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b205e7b3b0d785d51ff41b4511511276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a862bfea7e16b7afe6ae1d1cea40e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2232d5c3608f1f63425cef6526ff3d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f0df136bf9f0ff96a351b3683ba06279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61507c968c885cdf35866b65f6d90ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174036223c1aa5a163014bcfdf0fa168281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bcefa657681911023accb2a3f2f8c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433e1571a743ff70033b620d7f60056283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610f2731038be577470a63ab194fd66284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e860ed3b242d2cae7f484fdac5cc069285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3907e4ff81538d4426f4e2bd42f96c6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbadfd999aecb6d1ccac2771a5a00a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa7bfe898004beba41e6a1a2571132288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670001e126a6fbcb70df27ad3453bc6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddff5d97770c497f9cead848723195290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b67ce4fdd18493e1ab3147ccc7c2f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507494687baaa341e7beb7b2d987ee6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0606527ac78479581e4a58e2cb199e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee188b25da96ad4ac3de22b09dd218aa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404718d87a28f6edea1581c4116ba104295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314c601ca606d8eaefa9954f8ed9905296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922a87470a0fce6481a3365ee6bd0f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694779e8af786cf13ce887fe7821ca2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799602a4440d341d99f273284768176a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd80f45d51d06aa172192890c6b9ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f66a02e7b67d4ae4f0807f13929e38301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe802119a46f87848ac245cbd20f077302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db4ae52ede0c84a12ab14dcfa55981303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a859193c071e6ab177f40655692da2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f05d9ca18d402ad17843f774db384305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a83ab47bff3a6820d5fb0b75fb3337306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0da6652c6d97ece4a966bcc30f3a36307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229e4efb455253eebc1d7b1fbc0b010308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce07dd3bbf4765e340fc4cd0e032800309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44e38e8b0c83b83a3ffc796aca4d94310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf4a6e932ec12552ae3b05490ca598311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99fc9ba7d123dfc8e59b354a203b6b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f782fbee355087b669425b5746aa10313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27868814340503188871b43259992179314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a4202b0a5f69b332e7b7ea3894e83315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06924f840a6a343eb72967df48c4b1c6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab69e4f3351f3ce27e64754b0b2b764317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459a2c4d655fe3384fb6699e79359cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ee861111966ef46226d7e04b0957d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585a96ddc66aa5168524401a73381d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d943745977382a3ebed90e39c698ddc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30792a5ef7cf9cc56d4c364603dff7f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb015ff7eb06b849a91bbde02c2dcb9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bfb3045e683963d222842d26e0e77324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca9099837e7407b0e3698014a559de325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa72093a91b2053bd62401f5168fa8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f463bb03794f76e867fafbed225925b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd889effe39d6f2c5e93e7befcba29328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e3c08d2b2d42f4958c2780cff672d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34693adee9fbbb485cf6e9c633ee117c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df389d7545cc442508731fb504f8b00a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b2e991e44d60594689016c2728416332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b041afc02bac5235517569d81eab2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fab73d56a2c4f7101642b083a99882334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54e089e28e4b8b7b15e5c55f6d5111335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce59ec748a883b54f0bdcbbd67ed245336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff488a7a90286f0343ada1efdd6def56337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e7aaadeda239f1cfcaa15d4158139338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2352febd4ec3bc5bbc814dad99934db339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14578a66b33dff799f0dd02031578503340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa0d099c495d9885570c536c3250f4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459df080d5feec6855fda6760e8f3fa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa6123ef938ba555185a13bafb555c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a248d6a757602f1277523b52a34e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198248bd6bf831e4988696e613a863b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b898e433dce0cd94cf821b53d177a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54f99ddacec358ccc2355602b09cd4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea880b7e4dcd196d8196cdade22fad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970f8e282edb6ab13241504caf655c6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986b0ca1e1013b7a97edf29d408cd63350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cc2cab248644d261bab7b17f7ef03351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca21e9a2c66b8f99b5d779f35fef978352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6f3de16973148d02fbe253f2dcb85353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a18ecca227b1d02464ea014c97f25354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc429b036b737f35fbc3f64ea125273d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05fd4c75921ff7652eea02ce4b8e9f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4eb621d51b80015432021f3ebfe9ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0500fab544b2d6986fde2ea8201c28358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50033d2d45dcd2d2bf84750b22cf4c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796251384647d0ed8ee05b05de0fb204360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4966294a3a3d34d6f057f6b5515e5ed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83364075ea3873f2bde153cfc49bfb5a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa87d13791e399aae8238c92bbb0d98363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9997246b60482b7c18b267f00c7d8be364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca582ae8e6fa0f61ba8f0782a4fc958365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1840ac397ee3b1b208ca544c4fb8fa2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20d708e36303ffcfd382cf8c69bad6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72912dd8c7bab84499820c33012167368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564d28df01cd5db838d5db79ba3a189369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcd5fe2c12afe01c8749cdeeaa99d2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f483942269e3849e6e5f179c5bacc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d3bc5fe849d8377621c69239071a5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880be83209ce1d54750c3faf9cc7c15c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88630937970785dfaffae09fbb89f0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acb89086364b9d29cb2752103de3a6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0bc8b1d5d93a4d26098a324b18eac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991954c181b8d2a5c642898889666d71377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3918c1ce077aee0c59124ea43e49081378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71108522f76d3041f243a2a1b3471185379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bd70a4e74da5306fdd6e895337555380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77351df484370015a10bc3b87507e9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bfdb6d764d285c712e66a6180f9ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25407ef10e2407dba9bb139858e45984383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbb7aa2686fc7070984fcb0d80a559384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe2af578b0534d0b46b4a2a284578a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504fd8c6d443b280118206816557450386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79273e68b48515bb6eade9c2e627f3c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7bb660a5df928e0b9add43af2f2a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40ca2a062fc53ff8268c60060801f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4a0b28df1e3cdcec6be1c94829606390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71296d31263ca827412858cd8ae9a80b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f04662cb016019e1194152671d55d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db709b59ef858073f75309a22ba9d43393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081106be9af462b623f6ec1f78f2640f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc289a50df2c5e66497ef44d7d665f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a95125148c5513d2169f3d5ff1438396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dac7fb9119ca5488c202a98e28bdd4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d64fcbbad217c9c5abc8e2f9bcebb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a971de63140ef965f2bf7f9b456a77399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581c238f1f451508d58ec7ced206aa1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bc85cd52c59623e95b37797fbdadd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcc4518fb80fda03cc5f24c0b5f867402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e12cc45048b24ed439fd9c0b4e50b3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a479aeb8e40e12dd1f0a332059b930a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a397cf17ad8f147065c51303e8c4e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01faff76d9d6e469391c988983e56b55406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea99fd4b60cbdcf18c9c15183c20509407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6290fceb5b7af9112256d91d2d998408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a841e638b38fa5ef0d3b5af10656b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9107537fae879f942349accc8cc8e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3e516dfde5e1e3210c7aca79ca2ee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cea2d647a86065e7a33f33bcaaa880412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a63405daa98e8d42774a02edb242c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5db2acf6d72038be69ce286e873355414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded70421b8eeb4b341da603213967938415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6a9590d99d33418682793c19c87de416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b6ef809cb3b1603e1125b8953c1cd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d126515c83332acbee48756592582418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d76a6c5e3ff17797123d22f328e98419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb69cca76e4c2fb703875350b6f97f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a44582a42534c7968230539065a23421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49481b7ff293e999f9445e1f4cac7c65422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d275c76aa9243356deca3def19fee9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af947027f3cd6d0560350c4ccc336a93424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7aa2c63b7f1544d38c9745d6c219b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032b469a9430078dc2d1646f4b16c96426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f04f124adda756cdd2b92139a78343427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f3182f0d6467c7cb4a06836599eb9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c54edf96a1725a6255931d48b98d6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b1301addd24aef70bb9582fe402ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212f0d04625bf556ed844438e4586af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3ed28b27f5bae51d3e6aa0045f27d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba16faede77774702c1800aaf300bca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5186eb0e26b880b8f5e1b050f7bd0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a2786b45f5085b51eb01f43aa4e5e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80237eef60bc8e6ce7642556291412ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6f038a7dfd98466d148274e7e4b46437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434ca2406a975f68f6ac520deb910ff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99782ae2e2f15b3e05076ec0bb57720d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8e0b6239ccd3bb2ffe2271b62cf97440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c8ec8887d3203e716415ee51fe421441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f665a119baba93ff26471ff80fe2d55442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6400b31ee17e0ea6c06fd988fd25ba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e42ac71adbac75771fd4eb9f137de444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de22ec2e61e049dcbde5ecb78c5d94445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ecca8eef0bfbd27d7f9fc34a94324446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b604c4911313a6fb9667eb965c6bfbd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc7775a0cd492b83cdd2a21c283cf0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3fe75286906981aaa8d1b8ada9ff2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe1750d13f53062e87fef3bd218dd6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c4e52858d541d3f070e0eed4053db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0f4449479cd7efc8a78c0e8b6c11a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479aa2eb2d0de52ec0bf7a20e58be8c0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c527b150712761cf4697c9e0caefcf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cc8c06c8f6c9f0aeb26c3aac6a12e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8343a8c81cd84c013baff2c6480c3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30c0bea829eba46eee75062c02f576457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf79ce63bf1a0a9a9d780c1164969e8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c031806eba5fc5949d9fff44b8fece459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24501362632187372f5106b58ffd771460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c6c4d7910c759e98733d113a961fe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870a0940ce2b78c013fb6adda6f13a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23daa951ff162d05fac266582e126fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc2031fd03ada72b750253f9854c65464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f8668845e89612e8a1a583a7641cf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7028c2f16b08bdf612c35389afc4599466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adf6618aa76e0cb0dd96eef6433edf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff83314eb39997f83f45a32a748302468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc6729b1ac95dfcd6c2e87846ccc86469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9c5194ca0d209e3189668e704f54e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecab80f720cbc9567a48497a2a33508471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd136444bfb5b0ceccfbc361556d42472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066c74b796b87ef3c91e2c2f791bf64473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87937c1d455ecb9f712f67c0b85651e7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537ab2409d0ebe9a864e7e71d327893475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fe1292af67eb7d1a150a54fe90922476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa2bbc248a8852ea3fb88178cce344477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b30f5380cece3d4b87b30103a2300a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d485801c07846fc2b1a72091aa7be3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d190b37d5147e2127f23e1371f1e2e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec70d28bd3cbcf89a97c6757708546481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55ed0a7de3a7a7d439056ea3def8fa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f357abb4cf60db51fe23b6e79ad8a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79e0684f6280e6a0fe0f05378cc031484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125cd47950f3963930b0ca83900e589485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6edab5d420c88a1fbbdf82e43fab0fb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d13105618515adfde4cca839ee2d6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf1eff9b68e66dff080669cf7990f2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df7a738f4e47403052c1942a6bc1df489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8fc528fc9301f99a1a9c3ed168275490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d872301e18699be5675718e95f96a0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97f5ecfa3917a5e570bfb8b8a3875c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a59f28331afe95343bb2b8a862fc19493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed159802d3de3af2385fc3dae069c0cc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cc8c6f708fd6140d1a42fc8fc6ed6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fe1230523e82bcb9a3e62dd601aa5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44052a3368c6fda1be6a546bdb82efc9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed2dc09ede9876651e253fb1d7ac69498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615cb5c910c75d1cbb77fd7bd3382ca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8f329084ee7c63ea0139d2de1bf9b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9d9884a9292a033c8106572ec97db501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812112d156c07f43e470823a0c13d3b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a65552dc335030a3dd1a18bdf13a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448a0371f891694ede8028b05d79143504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbdb01b9bad11e14217417fae82a0a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91b0610a75a391e5529cd2d4c77c0b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648b5ce130b31bf5d678925d6e61366507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d754bcf84277fecb321a0cff4d76a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452a58a792162fd62a00ba00aac9606509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce534f293cb25e440067fea8c7fb543510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e980e225e89f1e67384710ebcee4c9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25c377c1811f6fa360577af50775d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355590710f868a2360eb371dab94a42513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c49e1e1356d1bb4f09200af4a2068a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa058494c304cbd4696cb7c2d0b30bb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324273660e5ce24067f54fd966c121c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4021ee76d981ccede3a9abd5a038bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8dba3cda4812ecdbb0f94f116b1bdc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21914d1dd174aa4aa78cdac6691f5b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430f16ae70f55d48959204d1bd7c6e5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f954535ef81a4482feac66d2e3c00521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7611bcdc75e7a403beb79593ea67e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c259733a1e9cc1509a41535b70494523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d75ed0ee8afe2edd9e71661cc63353524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033687593c670964fd0a247c86bf7ca0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ae98dcb32877287a8153436ac026c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c55b9108b18b8f86f2c65a6695ce4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8de7461e0e9b1b75dd686b9c96460528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35a51a860386a4f567dae90df8ef19529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15151b94eb61023d56e7fbe4ddfb7047530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0f9d262e991a5b316ddc5b10b3d9a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0bc41af3bd27574b6310a8b63420d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f39c9b59b2d8cb571a926bda2b8ac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f08032dd385c4b615b97c4573d5755534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b9a7d79059457834120c18bf85673535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33ec37e8eca342711314e3b918cd74536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a040feb1504a35df5315fda6ba499a3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d3107f7f27c3f507aa43fae67e6be538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530b87e1635b371a9073e4757d35c0a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ba45be3b59c395d628be61cbed22d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865eca755c1a7d9fdaadfd313f1d00c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247818ad856f4b9f87cfded1198c914e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf1dba46e16a0def1a5339febe8de8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe25a24fc9d295c58d83e6a92441f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e21357f09da4521972dc10939f499545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abad9b97feccdb43434dafb0cee2c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168f8f29295af2231ec3b9118513f35547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3dbd1525398e3786edacf1df616a3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592686a4945d4522b3bfff5f942a7f3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2230595a3e6aba25c530944413dad52550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7b228cdf5d1427e98bf406b4a6e52551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f22bc75ff2f7a3afb537d5dabeb516552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92203d69d79f34f9cd06b9728df6d8a0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b8aa143f3dc0072afa10371cddb7f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27ef0c01e709f01ad1e5080933d75c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13657d549023be33550003ad028718556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68fec1f75e9d0d16a8ecc5f02ab344557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616af377e204d3a10fa217f2acef5ce9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0052ee5f4126c7bfb906e543405bc1f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de6b39c76a5e8682f28b52bc9a9386560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d1d9dfac27289f5a9009213e826e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77cd1efc96be605b9a0070959d711d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85a9928cbd4b049dc30c714f47d949563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192977a45ed5fbd56327872309253cc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96106234b65c92390dcc01cf584f5e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461e2833067ee58d3b1595541636893566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b49359740018ca1a2ca13a0b26e08567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552530a695c1feb083042f56a9258cb5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b80e4f82474f037782c7555e13296569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a916ea67aba0fd34eca243b05ebdd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc59ee3b509da9db89fde5a54a9e65571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0372df8e130ceb12f8dd516a4b665572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db10dd4b6aca24cfd18e7746e94232573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215acf5a0f7a67f7487e003f0cd69e4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc081cb47b6c88f45ca5f70aa9250a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b2c17159a238b04233f746ca9aeb4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f833405b3987cb14d60b4128eae07c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55407c69e482847bc7bdfde0fdef665578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007a62138c81015175e75aacbbd84e7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a5695fb298a799b75b3deea38edb0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349dcdcf6052c650bb933aaa4ccf7109581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83e83ab7de37f26e5ae54e9b0c722f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393157c4852bb031d4c866db3a08197583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2dc2c586af06243bfcf9988f2adf6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79313e42f274f3d940492e4552ca04e5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001de5bbf7114ebb77038be588271213586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c89ec9a5e071dcbb03b47a1f9cf7b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a69fb82ba2b5e6e781cf8e3831eb88588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c4fce55d8c3c879531c891154378a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a15c933b20eb1ba6fee6f290db88de590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a189f9dfca6edf379e6546b10d6db9d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6bb55843bf0a78c6fdc2fd89de997592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf023e7ff40788b8c3a8e23a2ad66c8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb0328e4bd7b687b8f7199eede715a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c92d41cd646152178d900ebd7a693595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac2daa9159ec3b603cfa4909e45073596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086bbc0f5695d2dae08a69263c39637597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6727fcb57e9845d9af555a76eede23e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caee83698210c1a866d8cf1259531f0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f719e7795611e1315f0ed7efd2c8cf3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463ddbfa5f8582e9f12b302b5835a90601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7288b9db719e6062b8f5b7d4614c4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248eef8d787f49be8d480b6f68a7845603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245acede99992cca7faad04a666e5d52604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94cfac5ea3b8f7cb64f6748dbbbaf9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ea8f4e68892a0d41be9c6381b3535606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8322bf93964eaee5c1ae7358dee987607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243e44966df21855c434559202bbca3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad8f673b678350c5828d89dac90205609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e228471f2652975501292f600953cb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9f6e313ba546e4ab61aaa0c35f9c9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764f0449e3343a1c70d650eddc6256c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f7440bf31633f48d67060863fee51613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd657f67a59f11e7c680187970384cbb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c925fd4a7a65f6cade6042d008668615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a4857464b64a04294eeb979094a02616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc956c85fe268b52982ba7116638a327617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f07f23a5dd7d5b243170d53c622186618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b8d12317cb005be4566ef13b4ff7b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646713af2e8ae82fd7a25f27cb21561620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47045615759cb8b762f7eeb7bae2c91621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3edd16311d5e6d78b2b32495ab0ebd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735fa182ef8f8c48b1422fdbe0161b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92116a2b224baae5d54aed4eb04183f6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf7cda3927311d7e7325c584427ff8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62153d2068670c927a8a348dfa2c4ce1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab43d13a4c518f093dce8d07a5fc653627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb817fbaddf835c69b092d3f4efc12628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b47ae86e7ee26012b311aa7ea38558629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7ab334344e7830f43ff2e749d0999630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03ebe1c00dcd9a9f977903ca1709d1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8139eabe25e6357017ac8d13b767135632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411d860d2e17bc75cf9ff3b547c79d8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9446c725700939d577961fe910e70634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1deec5b9140ae7027d45aa37a5486635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e49914cccfb7f52130a3569d993289636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285edf2fc557b4e1ca42cc8fa9d4ae03637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034452f34d2b33023f4a978133f5041638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c56dd2bf7e1fbdc181f754b953ed7b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad6120219bdb5b1053fed2d02bd350640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f454d6d86a7dc4e9ac63478b3c4b9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1182d4ea0419aa199c3037ae188592c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbe847835e0fc6f0d76c7dd769f02c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0104440e72f99709c3cf719f3a334a9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0154b2a804b5b730d623737fa3d87645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9bd73f2c4c2620c028c49fd4ff89b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b372debd8385353af7ceeefedb6a047647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5109ce939f7752aa6beebebfc182df7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d719d120c9664bbfc4c67d0f5ad69649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496388f132f18d14979b3c60eda9429b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd52eed756490bdf3776c9a76115557651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271839bb79dc26e267f93153ec5e929652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa384f80221aac7ba15168d270f2027653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f332bbe92c8c3b392f28b0061b2ca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24fcbf46c373e08ee77ac4959fded5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fca0a30ac6f5878dd3b40ff664da24656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e6a8d826c776134d12266f9678ffc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b942a443bf640659f6695d852262a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2e8d32732bc40ef8222cf920724cc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffae37ed860508ce939f88b65aa0889660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8e8c1d6e1f50f54dde70b5828836e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894553f1a673a04a3bed119482a5b53662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cd7fa78d94a996517094ab52b100e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f43d84fadb4353739065233b4864e4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a51158bc4e49004a54b5d0b62ba47665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac1e3b3561675731fc168fb5203764666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588ebe6b1dead6154cd2753cbdb4e22667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87860b38c204ba2acf8ac2f3d6e989b4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092089e76ee5ffd10c35d7f965c2333669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612886c919d684a8cb5fafc6afa14b5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889b2d3081e6c56a7baa3d5dd360f36671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b9180fc91629d8d530ca02abcebef672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2a50c6b07fcf70cbf4d997fddaf3c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdefd26207ed215c96df31b12ca328674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcb6174edb3f6e207ef97b8acfe86b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73b9511d93c6447b3d9fd51ec11e76676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab964c6e258329fd38c30c181a7437ab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70aec4bb74f6b1c420fb08e511dfe2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0758f40350558410ca3aa4b83deb4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cb090170ed626de6cb6f2b3b05331680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746bb0eaa4988f8a7e144d75bce7e06681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d6ac3d47a640c88e39e9693d4e106682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f9c6afc0d74ec5a1cb38f3db1c87f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704f2ad31d5e3f38c439e41c8e74e56684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4ca480791d0c91fda9473dfb470b9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1561b63802f0c3c76dde34d13592ffa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f95218bca44ecee4e145c0e899ace687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380e84804c0ce37da19206623e4acc3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03862bf1ed64813d4a4f2a20c4c2f9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d4ec14ed5e3169019c486b763f73c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a8b16d2d8fd81e6f6821e234d35d3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905d2152ae6d0dadc568ed174aed169692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1194d9c7c9d98a24958291d3815c4e2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2e47a27567974d18e183b9646781e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e61d08e7fcfaf888e044b0b7c5666c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262436476059f3a9916518accf6a6af696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda2de7c1c468835010aba4437d0fcc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1b438a434391d2d6a2f27e4945e71698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e3a0b3b36d5c5d3336c5256edef1c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd8c2c87c730d58333b502d495f2e6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159baf55312bc099110123d8a44097c8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977b4240401921338c625743a182223702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb167977614baac5ca04bf30fe28a73703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8cf2c58a4bbcafd3e2bea4ee096a0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5340b752acda57c89b1f50aceec9252705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e2e4da139820123b7df9094b4607a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0c4df947426b3e29c9186284d56d7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de185ff57bb66bdfb645db20a66e75ea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538af905683978fc6c1e9634f11adce2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282b88c7cac42ed388aefc06bd54341710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4714b9174dc389c36e247084682274711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d5ca3882260830145707c50e39529712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09966505e3bd6a786d0f389a7b04bd6e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211bd27c9248976124df907ff9d017e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cbe22a461c4094e42776be83b194b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f37117f1c3813a5db03a73334cae0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec2342e520c39978413b5fe0e6c6f6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf200fb4b214b1daf3a98c540e2d0835718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e78b294932b705194bbdb0b5414c76719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f2ec547f9922f6f3bd384d5f2d63d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c5f318c6219bcc4a3a1d2c45b3d15721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4750f85757ba61390196b9435bd4e4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531be956e27190e952bb6556bab5212723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776697b2c3c471b5c32870e0f599307724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25040e3a5bb4395a6e026a39a4786288725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f80aa8f8aa06972824d3cd96aa857726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728859c612e47336607d81692f73ef2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f342fe9144d6940c9edb334d071f9bf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530296d9bd2a837aa93393df7293cc59729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82311c6b46336130f38c8e668889bfa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae730f4c07b40746693abe69f3bf7dcf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a9a2d7bea242a4d8f936645b29658732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31317537d7c59282fdb582199343b4a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74802c263fa977b88c3306659162857734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9275acb330af183bd928b95238e43735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef3724322c4eb5660c1145b6283772736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3dec777776b28dd66d03625b912f9c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c865a939612dc08fced1aa78f0bbb1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0365a0d5c12a20bfa68ac0288aeceb6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c997ba7b7e91c20637cc713dad5704740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924053b7abd59c6c13a0e8effc5535f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510364b3a5a709d1db73e1153f59ee1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1998e337d142802f9d99cf8de0064743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb902dfb114327d2dba129a858be31f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b593714922af4f28f1f6d841926b929745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30be9a92222fac87fbc83cbc0e5071c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00fe5a068fd39f6e4e8027bdcd6a0d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93bf5b383b245171c66c135c04f371748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a3df01aa80370b6e3163c1aeaf747749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42334caf90300c34d5ef0eb776c6a3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8400c6b4fd3573647112785360cd0a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f899332637a1f011b160bf29509f85752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9186756567ae3cbcd04d1a8d15d97753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82dc0f7eda3d76d1e0bb5a54a2d9cc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3340c1685f0db886966a56eb6a7b85755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdad4c4b8342a1b800a113521f4979756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9c4d2d8ebecedf65617e4ca065a9f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc101fe9fb9f782e0ad2557d060c46d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73fee5b2292a37a7b6d2e3486911aa759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcc27ea3c283fd660c2661f0b108cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ef889e2012d51e241c5d43b2c41d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc235403fc74b4a1bebe609cf938c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43705350ce4d7c791ba71de52bf7794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f3a8f48e0b73a9899548db94fab3b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac36b9067a4a39bbb261141f1e6d626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6181343ce73726e5daa8d78a469237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac43de82460c64508eaf5eee102d888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3b045996151454c55b452960563bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49f2953ad89c3c0ca2d4b81ba6338110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7367e3fdec79e6b98679571836d4e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360191c61e132d535859b417208cf2212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dc0d357f018fdfa2f0d3d7487669213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4aa4fc4a4415985def5cf1a59fca4f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa142f55f7e7a048bc495c7634497a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a433a22e228c4bde551fa531081c3e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ed29195ae79be130caedffa0dd29517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56ea30e424e9ad60b0a6c7ec06bfeb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd889a2a56647e8a54abef3b8f753d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e684579068bc9dd81c62d2b9c185be620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12861c10f9155f1d78f1264ed5910daa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb0556e1910ee9c27b783aaa8d7cec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2047134f81fc95e1b87cb0a2b86c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399bc3a5405cbe0630b037cd81ac6c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a63339995934ad9a9a9d45b112fd2f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3fe1e330afe71d1bbcca3b1b0a1d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e84b2085ee21d86823387c3494347b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa69acacc29c91b61c1c0c0fbb3a44f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1c29f6969c5347216ca7b6197cf5529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd802e44c48de0edde8211e7dc4426a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62dbe0b4e861ca722697afa7ae372631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9085eb06556550f9fbbc49232ae82d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90b78b842c22a900e096cf5f8b193f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcc96310d2f6bd750109c1206db4ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3b10af3b464b8af7860bfadd9efa735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea8313584df2a588ee75392773a85836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b567c2c4e1e9c7c383b36afe3b70e8e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf499f96b40cd3a39be045358ef3e2d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36d061892e17f1995b971ff7f16adc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231e7665d845d88aa9d704631137db240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e3723fb88a7fcd381e560254ae91641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009e3bb9354f7b1e45cf249ab57992742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafbae377f0280ed02aa91723b6b40543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f649e0671cf3061610daea7e92cba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee21074b71fbc83b549ce9e605827a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463dcae3bc22c148e92026c2bcfa08346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513990b39401d0d146f64ee4f90235b847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c710706448f5fe55fafccd56a9bb448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9808f60b33a5588cd69b5a93e9c9149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3af5868dd1d65bfa584e557214e83050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edab381595e8766b1b647b1c557cdd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcac44be1b6c91d036a3d9f8cecaea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9f57813e54ab758f01a404c39a79a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbd28f4129fb4fca721a809fd8908554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86caa47f46ad701a87b3c962d09bdf5c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd571e0523715e398a069396e4b81efe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d012d341ea4268fbabefeab9c61aa0e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1beeaaafc0abeded263e85b631d28558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd738ae18bcab56407f8d0b72859c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd487c298fdd27401488070cf08fa05f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96024cd4e498e2e1cf26ff6d98a3119e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b260de32384459754f95e1d7d19a5b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c46a9d16752c9562a0b21ba63f79ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22e01d7662f5601a944808def2fc6464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cddad62481f8ea255a3021f871951665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21445f387fa513354dcff1c6440bf75366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f53128a79f6eef35b0da87f5c82d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3f8ca538cbb4e018fd5cb59da9fac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba5dcdbf06500cad4c03111f378c3069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f70ee9ae4275423ec39783147dad970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164ad73e04b973cd753ded6ac6c11d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa132071febc95dd298a998b8e89a1272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ed6b4c5245d452c8fcbc8ba10033f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73af37b2b538e5cf8293a1e46423f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba91e865c9f9fd769b1ed05cb4946075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ef86bd8adcf852c2d4ed10fb3039176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd599c42bfc5574d6c450f9922941e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6498500eb3bbc7bbae58e6a4c7218978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6ff5b3eed0d81d3ea8e3d60ddc19579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12979686e78b8fe3c0f6ef6fc89389ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c127f5ba0614778777d0c5957d391a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191f8f747e1ebdd9608e8b79ddc159082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fb9345fc908bbcb95252e12a6dcea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769778644f279c9f2f70b648044782c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d420f25ea98bcc981741d078b0a45c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fea5348aa325d880fcc177c5ee38986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2307a22cf908213187517fb93b9c4687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6297a511ead5e9b174b9a2e9d77493888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6daee3e52185e74239b43e94809d8ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9def4082428239c0253a17af8efa190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faada8e5ccbd575d3312845e8f5b523f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28e953f2a926db79f43493e950b10e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533dcb756268e6df2f03396d038ebe3793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844c0297c75f2744f75df983745b54894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e21a8cc74063039164f6705dd3543895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86520de839bd85382511dd8bcea51b9196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5437cad530055026d035d6cb1a080b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e9532154e5fa2c135649158870c8798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053ab302dbd2fa8a8377e4634d5aa2c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9edc53ce13f81adcd4381d675be94100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998fcce7edf8b3d8256379ee14bd0e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e07cf2aa7e5b14f00f91111d438c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4d9d5edb6d492d9ef7a6d2dca4fe8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e163ac7ee664a8c11dc4b47a16e083104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170ea743edda426c1897fc5c89f6981105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077d9de77a1292458d8c3993e26123e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783141d276092e8569cba867e8b39dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6aec268498e083e25630df04106c4f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20b75d668afabade8b347c706eb616109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285f023a531a417da1fac14247cc03e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aeee07758e6adae5cf56de3110efb2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c0749885f1ec96704754e9326c3c6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51b89b6edcda109eaf281abeeefdf0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd097bfa4c75d0a2b0cd7a66d5447f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12017c77313c71fc23af13171fe1bd8e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a8a9ac566b49743b0c04838160270116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22318ce4fa07c7514eab9f07587b4d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2201493e9f0963f5d2701cd469034118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a17918effc158e59b0ad3e5c14856119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cc4d9e32bf6389202782f0660361c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74f10081ffc87ef4092a3dbb8cb074121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147929ff237d0cb3dc8e1791c1bacb7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab00acc1eae4f8bf48afa342567575123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf26fd2126856fd4d4fa13c2186e417124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f321e03f16de791b44123e7a97a404125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c9dd2a5e1648c60bd387ca9104ad3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b21501af7af60521c775857f7e1fde127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54f4f7eeb61e75ed22bc1f84b9ccee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ad945b921c96db6096bbd64252678129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75738d6a72ea28c1a812c9c58efcc1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00ef1556e8f6d67e0fcadcba05ace2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872922858baf5afa070f8893ab5115a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f785c593912f9db75f0b24c97e1e5e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae6d3e767c695d3cf70d8b9132202d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c377e03807c4dbff0b7e539bbf257135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1906f8b5f3ab86a28cf2f62574168136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28bfc3af21d55ce2a1bd8e9e1e47ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73100b25b7d23bc1e9c30df091c2888138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe75cab29f8a59a2d4eeb591b60dd1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bebce52ce9885106870510e011a34140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e466e761ebf9079cdd269f58b6db756141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b22a2d58809938df837e01fb1bb18142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba75fd4f4b4d04aaae70fc075a090f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79750cf0f26b386abba3976e3a2cd832144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27841b1962ccde30c1cf414580650300145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84624bd03b1e7e78a89f70b587221d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a11dc73322fc67f4479090557a288147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb44dfcfbc7ea769dc6ab189068428148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c499ba4d5ee0e272a997f18416404c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ed2c1065ee18c0fe1a166beeeca9f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4b7769f27836d2b14e04a24ba3103151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa913b837332f3c8183dc231383007a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6f3a37c574c0747283f26d0aede50153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9942f71427a8a0419772e95d475273154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155f4716c0b7a643975fd0dbaed2f5c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3aff9b996801d443a85a3625b8c9e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcfd19771fad116a475e9ac0d8a02f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece663cf43084d4f67a777b1f59ca713158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe1e336bc07e1774eec92090e0f00d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752e7cf0b753f3e00ec4149001a10b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154edb91354caf8d04aecb35fb0844f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3308015f569edc0b104e51abe7d50e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b432dbc1bfdcaa9b4ecd41e67b27e94163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b52e3f129bd8a9066d9f6428add8b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35a4443d505f0bdc5f9e59b79f405f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b489be04821923e6e3d491156864129166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c92d29c1de5d5b7fd11986ac94bcf7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f8a94bc9ce3f62dbfd616c989e405168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86636a779668886343bd1fd8078a9f0a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326f4da517c5403e8e2376fa3034e07170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d825369045e388b30bc531247d386171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463ed7d7b9112e23c7f570461afdee6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb9dcc97f46e0fcabbbe6ef3feca53173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6b759f22103f82c1acc85ad7e2542174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc934f2ead786d74335d631f5bea1a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33479ead2aa57668d5ea65eb374777176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5a26bfbaca32661d396da12b1b202177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b431fe786199aacd2f0b06a9052d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2fedeb378abd3e6745df6ac9edf43179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c700a621f429cf035e64a00075c648180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2e8c6ce962c4359f3c3d1c9a5f659181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c9b574b7acd382880ae1135839647182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd05fc16e2f16eb462a4ac914ab96f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c65883e9b7692675c211b91280766184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fe45c972c085f90a9cd1190080bdd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408da2b192fb165628cb552bd396ac0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a4e46fda2f9551f5eeb23339d4289187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55772fcbda82e15eeb0f636098b7fbd9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5b9c4057f069a911d4969ea8d94f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae29ef5d4a1a69c0d947b8be5bba4b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2a0666e7b2a786f199de3ff387a7a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc2245cb82990cfc72dd719c021a8c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab272438f22f30f305ea1aef456bc7ce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98912863812413705e0c3016bfb25c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89082a6b34fcb5d52cac6358fb6798d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfaf11abd8325ec4a428e37eb45d8bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8d4a1b12cf4e84f44e4e6723e465b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ba2bf4a79886c2ec369a0aad0b1f8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75918f82a897da178a2dadf4f15b80d1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0911307efb3b95b93e2ef05af630618200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82586181c039170bf94a224d220fe0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7546e8ff2825c1947a4ef0590392a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfb16352d1254d16e5186fbc0c262d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f26e36c97494da8ebaf44aad36fdd1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecbaddbf03010433ecf224d206407b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8416d58628203dc5150e29e4c781c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ed831276d6cd69b4c7e2be524b818207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131bcd9342bad087812daae75350c3d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2375b83529b6de2d699582f1523f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398da4c28758d2f65ea04bff8e0b8a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f7a7ac7bff687659917d80671897b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63d30b94df594365ff0784099c7f15212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303ad47babefa298cb5e7393f590396213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916da2a5627bd08c41706394dd5d559214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb303eb94521fade017a158420266669215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b971a70ec138d4d879d3650ade2dc0a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ded037394aff43b7cf705dbeaf576a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0147aab79693d3ec9680478fbf5e56218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087788e12892008c024933a0dc8eeedc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328f8f99dfd261269fac702447cd662220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d25056267806bbf702209861b6b63221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a88dccd23366b533a615eae2edc3c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddf6c511ea680037b57068c46dc26e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa8042b9c8179655708f126dcb5cc2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e585157736c72b4786b3486db0ce6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e98f94d0efb49aade3c3bb78c99a83226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd7275348a45352c145d098b865039227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccec973793950d33ae152654710ab7d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881caf32293f584ba163bdc8be5cf45229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b945782a5929b8567b38e78275376f5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f53a5b2cd88123c082ffe4d9c5053231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fee4c12a1b98549eb3c12e55d4a91232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f4d2beea48e947e0a9ec562b14167233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c5afb7a10d32bcad7fe061ede70fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734e02cf26d8a7bd404b90efbadbd05235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079f38e32956baa2c1f286f8e7c64cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c440a7162a39b1630878042e7c53fe8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf72d3fbbafe5317c92fa15768c005238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da52d9a861d968153e0153e4de59965239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb372ab46c25b213b0a17eea41397891240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c92f5d6a236367e2546ece9725071b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabaf9ed4959058136056e9d24e8ec1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f1f6720b71bdcb47126099fe5a3c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bdaa265cac5722039b37eb858c59d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4e85954fb3ee45fb6dbd804a0e4ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518632fae21197b0be7dc0c4d064b3e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6f0bf8358882754948bf846fbebb7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2813f443e5e618f5a5a77901c4c710248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68486d8165d7eb1d0761b1f693da7249249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f4de6751cc30e201c9536bb330061250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177177da63e81eafa1458aa934800a67251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32932c4134b0f1b4775af683738db5c5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1e7f3fa929c15e47ce8b0724360b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f87f818ccb97c10e052b46b46d0a4c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cd084eed351f2acec1d9fac505067255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659a5150fdf1f7db206f4b147369621256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87545dba3e5fcb323efc26f590825394257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98f79254b7c45dfaf304ede463069e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a39cfa2dd66207da96711d99cfb68259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea6a24ce61da5c65d8584f0d532a44260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844ba05496c29f8d26e4e1c48af12cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd395f7d1bd0f40516e9e9488136a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad85ec70c6c22ace8e2307f5bad169263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6219d6f8d0b66729bf054d412cd863264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bd14833086a3ae6240705cdead32e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2521678c50092fb936b3d07e2048ad8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995810ed00702de68f6c73b40477dca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f849517fdfd842e38eff534aad432b0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433eb872ea86af40c5553d816b83c3e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874adcaeeb46c6cc5f0958504229fe9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff12e2f985446632f6a2c2a19ad8242271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2dc90bc44db1fce0727badf4fe05d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae26fcb8fadd2a2c0e47e001793809273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b21f8275a359d758d46a555a9c09b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a8f7f3c9baf18a6de88b3dbe706ac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1355d7b7c4ef58c1a7ba9cf8f7813276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d1965dd8af7c95ea1096f41a00dfb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7901a8be1edaf71c02fc87ac8add4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b52fbbd1a97c155ed68ec343c5d2f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d776d96695292ab512fc275eb80afba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f5b116b340dab48c613aece326029281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817fed7e9a66e41d60e247c0541c9fa3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5520c8eca144a37e6daa0afcb2be1b6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697de89354b2302f88aa5f1979cfe16a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae98cb9ef56044c0a0e0e8a269de857285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b09e4469016652abaa74158b6f8f7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d2c372703ddbfd9891e2b6871e7ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704008790e7bf27c4377801f336280e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c1d55382b0d42f16ce2a432993950289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9278a9811da82e17427de2c9a693f46290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c921b3e1eb3b9c9a86e094b78f6695291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94227076b829073ec6d5f69b5d953c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7581697cef62cc32a16d9dd98c8b23f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867a7ff4dd88786e9431dab1ff21421294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586b67a3fa6e285f19fa91dfa841ee1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18fda40ee2aa15fb844a2740f42521296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fa394c4f25293202df81b796e8e01297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f51c404d03d90d1b6ddda959fe277298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf980c527cfb93b62e4538559a2408299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc53b908a31b4797a14c57119c3620300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a99fdd552e0560b6c3222cadff7466301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca9be6f2acca0a17574014781231af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fa9e097cb7a78825e19be330e4850303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411f9e69874d86039a078570ed7a113304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce23ecb3311cacd12cde0aab5da4db5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a6b5ea3109fb2e4681465d48e0d06306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f7d79289595384ff80247b5ea659a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ce9130714ea7ad932da8e1f655065308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e27d2750f4b2eb7c45d7b58a880898309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5092376a4edc65e50e3be67a1666f1c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3feab4743a38a01de5b23b62b1bcf8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fc37ec08c38100a694c274d16f4e4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12302f7e743a1e2322cde270b94dac7b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82375298f369da44580a314d981f177e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208db72f70a7c998d9a98d1606c30dc8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fa1cfd7ad857017d8fd335b7e22a4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef972a01ef68df1066bc90a5cc66f223317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb59c705cb4905fe1b75f58b7270c8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f3f2ff8178a133576aec4b8531a4d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20cfc22bee4b246f8a961612670568320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106182fe9629491628bdc2aebff7614321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cad6933678e102a90146e6881a3fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3ab9df46a28a139ea0929c3aa767d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61580ebc35b30b5be70dc262b0d2685324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e288f71f24ba7b2c3ea55ec0ce584325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5864c5d53ffa4f1dfc1b2ae25d4d0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18715a105dcfc930f5cf4be03521bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed43f90aee00335104ff3943725b21328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355be37d56f31da6a432ff76dcf12efd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c536aaebd7582b86dfc6ffe3c4f51330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa49fe75ce654514366c026db3fb10a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcf9d21f019a3ba135f429efd62981332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8c925d06fa5b616e66d1b659de07b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b694a4ecc70ee04020d1e62de97ac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b60e563acc31fb464ca9374d34aec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ea990ade23313419a071f7d9bc080336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265066035d2160e30098a2cdbd24d59337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794abb2b1c63eb1f3779bbe79958ae6c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e31e2c9faf2a8a10a5eddb7724332339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d546b8664dd69b3a14e24acb743857340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a84fc6c4b420ff1444b482fb9a9e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b42f8857517ffa5e8f81b92d9ff26342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc38e9ff9c3d21cf6fa99ac0a0dd59343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba73704bb029438381b4c7b18559b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf0a32edc971a99d71361ae2fbf0d8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f48a81e59ae286616c590c9cc7523346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f636f02288e6fe3d8ce77a523cc847b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6ea644cc11f2ff181446a301ef444348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afff31f12ba8f72fde616c09ddaae6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cee0b23d033481dc69313c34d3f3b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78484eda767cabab50f6c14d01602a2a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b743fa91615f5983242799160db669352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8b5da1310b34d69d6482bbb4702a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3e1e5aceafd81da33c56ed3f073fc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76b1a4d5e4f603463e4ff0ac04ccb6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab848f251bcfe41fb2c7a6c5bd5427356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99780fe492ef9a7c244cb65a070bac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bfad5b33542efdaf9ce67838bc2f1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a520e50e1bec341fa7aa80af25bb59359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef760b6d2a06c74a31d341fbb575a0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c436cc87ea63d2823cbc6bfac3383ba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2626d1f1d6b1ea70fe1533adc169fb7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666472ca89bb2734bf4efbc209bb399363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b807d4523027ec3fe68f9c8b1418ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10f8462ad1bdf04b88d18bdfbfe3a8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd09a4c691c070c45f0696f0eec1be6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebdc28d1a7537b402e9b0ae346df31367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24acbac7611d95b248ba1d02ab1ae59368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe322a9c955ae9012873aaa05d4904369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f011521d473c57696be0649e65f89370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3038ab52a8dff1762f1bed5cc9bb10a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292d95380f3e802ace2bd5ab5d51f47372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8dfd3bac8c5c5d9b6e1183c2537ed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c893cad933f19f2ad3e7da7d1730a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b52d596cd775e19604b43329bae857375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9cd374c25b3ee06fd369b007331b3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a099a2a0e754d25fe3be81211c1d305377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6425e0cfe43d24f30f0d4e9008008378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe1591e746369adb078c37228d5a90379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d75981b86764336cadf1421faa0a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4609d55c5a040ed57de54f440fe09a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc8c7c55e47802479b1c12eb413615382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2ebdbdf7f2c3d984b4f2c5a092fee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2039cdb843dd241f321df936c6190384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdaa6820b162be81bbe6af04f8a575385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0229bbf77e9e06f0942aac5c7e6502386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924dffab9faa7b6b45baa9c429c5de3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2104767143d0e3248a877f7abc365e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d8d6547eae384e77030a11727c4ce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d84ff90f69e3df4cac165cca4f504390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfa97998a8e9dacd2e684f1831b7cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fe7e12592ccf7e1ebd3341f1de29b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d401e44aa87c4dd7d009fdd2a696779393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5012d4bfd6e9bc92cec4047e98702a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642a945a092377af98947ac5cfd23ec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5591e929e1c7b5514364d1929f6f197396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e685df1f2631075a118a3af6f4c56397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ce9d15668116628d481adc6768c33398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c457b0359a7927c28c46f690fa43051399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432b7db14c490d9f8408d57c2371a44400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f409c025e7ae86f758c64e8abc51b7f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7a2fb9af1e804b9f4d330cdb0a889402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632e97ebf27620f7da9256f3431f0d9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688e9d512f4d16224f55a83cff4d24a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60473593cd0212d62cf82fc4756a450405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0288c7aee73f2d93c3cedb24894fe6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2b96f63e8c59a255744934dc3906a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d76271ff21e12362baf28932463d4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95918f38d41685cfe5b9147d9df544409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64fb69f2956b9f6916067cbb8ae4f9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d378a6f8626e897026b07242718729411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da3858a7bcbe9930d067f76b1fc918412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e18e934cd4ab89585823e555ce76e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3401ff84d7554f997f13c2454a6d637414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76d63023107e016673f5ad11a53bbe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564db4ffd0f09507868d6572efb8d9c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87af08e4a5c389393ee796bd75c615417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df251e9a13d1e6787ed5e23c3a9d49c1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9b7155252510718375db076dc6c71419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa2c9b7191b7ab0852b1c09d633357420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5fa7d27b9967ab51226030979f6f8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28508de40f936338cff747a56f53182422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f447c16348d436f7602336bcf927303423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79833ba281190317d8d30d324c7d01a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a741f6a1e0e1f8477ad1afe5386be39425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df079267bbd16b6d018a6389b6def2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1f50f9c32da2b9a54188591b139b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1f41cebcbd52c484fad42e84c642f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5a33fd8cfcd27619f69d039d9c3f8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e219ee8841d2b05ea20210edc37d1c1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ef236313afd880c75068a8c1d6b7d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d46a2c83adc889e6e8d59bd3df7249432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d4b72d9f3821100f2e37962d06ade433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9158d3bf72b957db117f19cc878c1e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c304063dcaea05be8e7fba688bdbe2c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ac3422034607a5909906f4bdfd578436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01855198479cc6f87612de0d9ceea1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed10c16ba0b5616e37a7fa643aff541438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012e6fa18a44ddfc8ddb89d1a056d2c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e3988aa578297325f4bc46a45e182440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de6bf17c09da5bc96e4805708eb654441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352974295bb0f6636b516b2047f2dff9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25598ebfd1b14d9403a66423b8b7a1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d20c553f19a19e7998e8f6a0d5dd03444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223ba7b1463fc1921cd6af7074ae919445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594d1b400e23a70a5a65a485d19a440446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2787657baf456c95f754724b0f6f9c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc89a6f289bf1ccebfc5a91a143939448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afe177a97a769d9828f9e4c966e027449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f28bfcd7b6f1de00d5457d0185bc15450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325a3a731f06ed91d77190635be1b01451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96996e60b9a61886d62fc4f8453497b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730edb20ab7aee330eff1870707c4d82453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d381dcd930a744aeed747fc708fb08454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619c562eccfb456c6051c5949478c78455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc672505915b7c24b4d59b2a8b56f9a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14f2000af44c491535bd06d9ce5ae2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708068351ce44b1cd6a7b61a28d3854458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cda7038beb4413f5ce069fe57ae21459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b42ba1e2fb80c5c5e5ecc48b4a496460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7297d8db3c2d22f93a5b10825bf00d2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b8daea3c99d4498d5ad028bfe648d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ec6ae4d99ce747bb018e5154c7ce6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692c6448e1cfb8eb059af17696dc9d2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff47397dc412bdb3097156fd7a9492c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ea3fcc0c0c67f6f8274624920f526466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bd0cf1b608b80b081b62b5a1f3967467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ba3da49cb24f75f314bf285b8965d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f13c52fd71a698b0534300ff47775469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af9e4a232bd23547b57449342693cb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d91c31c1ac9f136ee68cb805f5e3f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17238f7cbedc6d7f1a2dd395b7419eee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f0c023e1974e4422c54967199ddc4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f857a6e23ab703eaca90be08ed547f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a16351e60b09daa66b534844b191d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b20b0e9e2ac2ee5d6a67b6b432854476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575d342fc7f97c9e8018d8895daca2b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e957f59970c783ee94b45710477ed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c567b5442ed24125d9e675e7985ff3f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e471a25353ba01f3fab29f115fd81480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a519422e125f0d2477460baf8d506481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff1b572dd4c1d5f85a853b5a433bbf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da1fb38460f16760b4a0deb4178463483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094d09f4a5a22b3461ff37411f0e99e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808695b4d1f7f38828e817cb98f83553485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10089b1a8f1052a228b69790395385f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf5be35c82b94099c5f8137b49249a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0138e31ea2e9f5306469363dbe1262488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a742326a3f982c40a51383d5631068b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fd8e8e4a97d9b17857f45ae666618490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a92821b14134169127107181b10b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22149a5aa78d8fe1c8afaac471d12e1f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cf386d2a0b618174d318ad5c01c5f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04d68e54a8bd570a42f5b4072bc051494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642fc8b9781cb6a603a28b37d181115495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4db4053d825e2c2c839ba0b9f597b2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0707ae534a9796b8e1f5e5eddbef0b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58da5926de171bc3ebb611a94a0635498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b027b02b7d31bfe15e462a0261e9f1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5805bc5d16ca5bdbcec1ee38f4beb40500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170867507f6529863cf669c8eaa3884501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6db13116a6b5fc839415e54f615b0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe84c3ff9b32edc2fe6f7cbe37e4ba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0a68f4ec8ec7e2080bdf28cf2e9a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921a36d6363f64b836845e405d29866505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8a69de44b2a220ae517bddaed4407506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fad5ba13c47239d50ade1a1320dba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fb9caa94db187bedd9ab0e379604d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f143705d90513fcaef4ec0dc93de0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcf70de21bf80e6792c9247a848cec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea58667e762758576c626b7a958401511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7e8b0e417cfbf2926844f4f62993a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c910cf5131083aaa8b15f51d36c1d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5d9bc9e208081f1565e81db0b82ff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1a6bcab8019c21ab12e8d170d9cac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2434736e1ac05fdea8918620cd0700e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c302c480d4a43ffb9c285683ef3b22517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2898b9797f1a24ab5dcc4811b15d26518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923477ef3e34118614a5a49d6edf8fd6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc8e25519bee585dcc04eba56a7b47520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a195741c201fdf8f7e6a5b7547ae3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df915c392a11fd8c943480a8c482960522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e340771bfa88faad1dff8ccc3204ae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59758ec862009d19c1f40b06d2e5c16524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8166009cd0cad33906168fdeb4816a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120b77e06355a533b69b50c43d5b996526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c67c5638347be5742cfb8d99b6672527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d5582de4ff6f19caddb2bce65416f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a1b1aee9c8934a247835f34c8c27e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554452c944ba50823186edffd0c9157f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702e1705e5aefa2365c2ccda08c0569531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1abcc3660754034c4f73b7f2fa1a1a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586332c81ded6b573ec76d6140a70c5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c96efe4f40ac512862d7f3f27a7cb6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e1c0e0adcc1b62b0f17ed6326205c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7747a2b122a3632f0399a6b4a02102c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4af4bf31330485e2bce4a5149fcbdc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8019b04b2c4664c003e46a684566f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac3e7e5134bad6b9f2bec166b213cb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee3fe34713b0bc740a42aa0f59fda7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a44df1f22c825154ffdb25d49dc067541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6946bc1ede88321b005c38e224552542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4fdfbb54191d5a5b35057260cc568543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c3e97cc34a11c7cbfdb373ccc8acc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55e55af40a9b852bce019c095260a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971fdcccdf65805e04d09f5317b0470546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07278537c4588656e342209a944ac40e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ac0e01ad39189a0af5ad39aece45e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86a75b039fd5609df8a3b34f2a3ea4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0948d09bc578c07fc8d52e765e3afcd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76cb0272f5cd18d40a3def23c90ebd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b993566a6eddf3753d47b38391e575c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944bc8e125483b530cdcc50d3d6315b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b596242638705d486392e100071def554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b8ec56d266b716ded58ad97b1ada7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556390d84bc257601bccc2b527de9b4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bdfb6112b27d9acf4d4970932db3f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca35361f6036c4842630ca7b86b7bf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9b59b6b03a63335838af5e9e79490559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e141ce8f0e5945f672ac2cff18d5c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64315e787655c5ab3032bb8fadb667561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670db01d67c125652a00f4f2b04fefc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d1b497d1352c9e12cb8e1e6eb3841563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd003efc1734bc6b994d3186d3e7fc26564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bc5c0f64011ab6c116b32aaa168e4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998548016a98e109fba79a5a7dd082eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19af6c64a2b2b0f352d95c53fc8332567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b52837c71d2f878d2a234d31784d6f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdc77bb15dfa2f8d2389be0884149c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58066dfaf5807ac52e3fab6c432ec6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c4962dc5254ea27668f2d36d992b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b720c7c0135d07f689fce31ffe2cad572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee65561c133a3cbf965b25fee05e2ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e99323a937eca16f9ae22622474a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240579b4329bdc441309a5851a48e00575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b0b5e47e78430c274f81b9652eeb0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118538f0383f0e31c65f8b19b8e9a217577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43473919f988462c4e3efb5943238451578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13164d8673990882e5f991049cdbce0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de9e025db1f71304b112a79cc9379f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee467ac41f9a68ef4abc6c4915922ba8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848dad25cbab14ea0cfd37e8326bab34582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac942fd6a2300e19e72b96bbc6e4635583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66299a053425808718d5941bd4beb071584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59fdda5f9324e56424f22d2651d186585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749d2f1213bbf2dc3098d29ee040346586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd56f8490cf8de2900091b81160f54587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ee13448d89846fd3f6626fabd7bcd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27385df1ee2d609cf40fa8467e4624f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c214eee3f5596f706bee2dfa801b1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373481214378340ec055eb955155405591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37285f64c1cd3dc4c2ef50c63e878e59592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a400e91303df259a7acc1a836e004593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41347c3ca31dcaade23a20b189a5aa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fbcb50feddb2f37cb5431240eb962595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20495ef99107c46482d94ece3846faef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a66d9b0f94015159cd82f61f9f20ee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8ca4ade7180f6f7a8b34cbdc628a2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50440fba3a54e718241f261391ea1a0a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b46b8bf82839ced0655d64863eb2a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfee314943cdee6719e04157c738f5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98fda3a1eae618b6219e9bc98a2965602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412f953c8ee365c58e900cd40a991d1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d477e1e69e5ce36567c657b2f5c6b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0531668a46258c0db8cad718c7019605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a071b7d73ce25cc5ccf8855efd575606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c8c8cc806157d062a9a393e26ea27607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8dc0a1b1d74fab1340c88861f785a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2861f4837f746ab70f3774a49b72d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e21dbe76c3af23987edae38fa3064610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e4bc6d2371a69e4b894c5e32231cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a5dc34b39c78fe43108e5942ebf68612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c3bbfe1c8925cc95b08b0b8fdab21613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928646ba8b0f26711760ce322124b08614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ad1da8ef506904a77da2e5d74eab0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d62dde4ec808fa4e4a861c0943ffb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66bb14098e1e30ebbc8e307cd2c09b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4404be077d63f92c805924615f5927618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4322146b3f6d03e14a279068eeb42619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbe4cd73531bd2005f2e8663373532620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693722a820a987a7f13377fa527e2cd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183122090fd6643e040b9bb2108163a2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b572e1d11f625dc52b5325b4a9b3f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a667ff67c38a650d4904ffe49bc8b1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87580ad653a9fb7bd3ce92e6fb44f7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abcc7acc5983514be2d41c8a3b0492626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0507747b99822a097b7f4279c39ee23627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6ffbaf80640bace6fdd92107646cd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cdf7957e9b4f0093b6c6cffe6e8c6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88370e31153b0191077387532438d55f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd1323470e78f56547f25b1eb45c39631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3742342d086a193fd01fcb4edf0bd3e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe509b9a9d95263f14a1b93f1350ef9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af018b01cfcd1d473e59c3fd171665634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfbfa12933ee3449d89ed6fe17ec03635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73f9e7305d501552fee61d8bad8984636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b713acf8be574b55cbc600c556f9b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cab1c1dac23dc25e08b3f7accf081638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbcdff66076dbbe56a03ea15007213639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb2b78f2cae6e36859791c7ec46c6a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795402ea05fd54ef3e55f40ab90b1da641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25920b12fd7710d4caeb69ae7e75be642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e0f984ce8a5ea12e49f3f2b0d0334643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d4973f109e03fc9b8b966e85122a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89204d35937c17d088b90ecfdf7a8ddf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768100c58f723171cd5cb818811cad6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933392b84a18aa801befae20724974de647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f721d0e86dd9c5eda28a1436935385c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35349a756f16f6a514084bbe540e9fd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d11cac9adfcaff38bd3404d0f143ee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e028ec7691d411a27c81fea33c635651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2bfb8ed195e67fd1c4a3960ded6a2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6b6f5c57037674b553c33334bc4ad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076484815bee59406f1d0826b60e098654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41bda473fb2ff04de13a21624d1cf3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aceb76816cd219f3fc207392b91833656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9016c92d99d48dc95b09e34c12ed5d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a075f6490151af8e0882f68262f814658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d8a6dae866b2d8136a5ecd1bedec5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bbae3d9cc79967a5756cc5805f7ab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3db991306c2413c4629b01691a243661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d7af35dd0e7b05e52662903eeb919662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96db2cb91840d9c22b84dfe6dfc059663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1452a454ea28986a3abc8199547c76e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4f8dd3918356227536d11a2331e8d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0776799544449f80c98693657665d2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5d3479af08c4811471db5a6dcbc01667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c70d2191d12ca3326872c27a9fb493668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b32581c8e8a33fdb0f83954925692669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8962e938d713621d06bd74822ef525670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540d0581adccb5a4fa7cfea54d784cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4e9b3367b1614a776c928746d2963672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af23952072341c544ef60c8fdf0dfb9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b52b9c2aa69257325a9135060a146a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd982524ab6d6f1ca86e0ceac180a0e8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aafa5a1bc61a8e73ea3f4413c01dfe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c18c505628148f8171a09f52de78a4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5622bb8233e0c9095917f04cbe143678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff7278a5e2307589afb7546ef690ce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4570e268059717769f3d47512e6a4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66af531db7badccf081c0c66f0fb6cc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffeb11fc4adabde325ea7371782e90682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a9315e3d00fe5d6baf4a24508059f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2c83fcf5466c32b1d2e324d0bc659684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353905723a3e18d1dbed9397f2cd65f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd908815a6b18adadfe5d76c8569f26b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a261b5329ba68491ca779392925a8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea5b70a33a639b6c7548aaf4c88516688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffdb6fb9c528522f3ee513978e2c3b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4069f2300d7f8a7b9681c5a7b9d3da0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508407d2411a5ddd4bd5e7e4b3ccaab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971ba76b07a3a84787b05d5a671b4cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d532a56112b7c5857934495fcfe30a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054d87c9952494554680c5307904c1a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3789ca1e5a50fdc9133775dec74f5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccc1f1d23218b35bc467fae1f9ff1c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae23408fd6803827467a831a4235b71697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d943707e3c181904d6caa0abc9bea7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed36b0052ee250956963bd95453da5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fc396dba0ce96ecf2f905d1843586700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4661ce2aa515e1049bfc15a7bae78a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3830c7c78bb241f3fe05ead938a51a8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ea2d3ee7fc8bba023790408231d94703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b275eaf7428815ff4136f419feb56e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4432380d5ada21e49b1e044dee59a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a8f5ede5631c876809a949a8da0f1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe1ee2405a6357329ff45f9afa24f4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d1f871b4e841ef91f5fc83c3937c9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62cd177fffd416ee6b66f14040d01a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626dc5e25a0f0e74d9824cad08d22e48710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1b62118c73d324bcbb0e7a723a7f3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9102a69d45edd0314f5bfd9163566da712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f2aed010ea4e0732473cfe3fc65fb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae2ac465d45d98b579e0edc7bf367f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397fbee8966d9a614038d76cf762acc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2731f57ab9382b743dd88df8e325da0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3853d9b6ddd30e7a6a3fd36d504cdb5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7b348d1cc5c133e657a7b1e7dbe1d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e446a7094d1182eda894be88bac62719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4d6ad18c14b3c8cc6849569dbb9c4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192ddaf2d1d8c11c756881db33dba92721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9703c2bbdecdd91dcf11c8a56177ffe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3adb49df472fae642dee288eac6c0f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecbd2ab493434f08609add2a431e21724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818534d3b981504f2a844cc1c85fb790725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4297b662fbf57309b7cc202112e2298726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a885b13ff9f06ba3d800d1387e69a46727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043cfd944b4761620658675e44c2cdf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938562b0e5d3ee4a5afb6422da6bdb8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e52e7c201ab260965096d2a36df994730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8140475d037c64780ad404688fd77c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b39743d55f00eca3c6b29201af3c3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168503e463b61b4d038d6ee936c54096733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11961ce051084add378165471048d8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343d762e5fc2d4394c18068d75bf3fe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bf5b23b16bc8ebf8771bb037ac2e9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0daf8414110fa47d5f161346cee736737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84acdb6c1bacb57e8b76a2e3240ed3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada850eee98cf0ba70728f971141464c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd74ab54b7be3d30978c988d6a4799740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602157e2d45d2eb01b06e10e43f9b3c3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09a309cac1f9333a5763e855a11069742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d75f5a71dfd0be21462e5ab859bbd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4865cb3fafe5669963045cfc64b03d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47971ee1117a6433c0645eae73733d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457b0f0427fae14a4025590f75caab4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b101e1800a6f7b8a5368ce131bf4e8d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cafb738c24cd1f79ec61bf3524df4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a5b274a0a159f5f249a918df634bf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d050ff8056dd0cbce3fa130bfbc976e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ee49621f006d219fb61e3cc5642b5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4b60d323b2aedae24890d417081a4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64876d07a8dcf7b68d43848eb55374a6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea16fb3e7f658fb7e3392105d9209e1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4c9b91ec12a9d15504daa8c64650f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c2d0a5db7efaa67f1189672543741756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef05fbdfee1cd2e6c40ecc6b79e8e2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efee4c880849d6832681a2ea3cd4f0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0490e3ed3b8cea3c14ef1471a80158759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>