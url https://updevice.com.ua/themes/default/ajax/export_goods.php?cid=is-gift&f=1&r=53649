--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b2ef0a8f60f9c9b99a953b5f057501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08234d8c78ea2db87be4ddb542d6fe3f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749349627b84a11415444b02f45360653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65525a7a14599e6f3fbf137ac115b8534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4ca673eca92137a219ff1e5a7b9925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a7a995d0cb647c2b9fb1235b14a976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1d1e3dfedfae7382237e31b49e9027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a54b200d1c653e32c2667d5db67fef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4f5eabf2ea70d686820386c03d8189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6892a983b2778294016cad0df5b3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39630835e55d2e1c7b990916b05f583011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252b942e8fc68a6860e62f37cfbd71c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b3264bbe0042df2426b456aea087a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a221d28db0b341c5d6edd8c1170a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee84fdc60a755d8c876d37a195dc50a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39ef12ad081be16d4dc5cb5f3d5bc216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a97f40d9882e30f8a35cc8459955917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94126e51f6a3bf21c87cfd636b9b458c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e7e37a0979661e5aa0ae80def1ad519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a92802955768d7056c2173a93142ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83225fec8efbe1a50101f0b61ce7b42421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa80c0cfa3e854e941495385f073a8a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ab0f37cf9d567a5a3c4dec8d1f81323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420eea08ba4ddbd4bc37fb5af21dda924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596b7ee1f0e7f52363a5246c49b8ef125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484d26620e1d8cd63ecb431d4dbdfc326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7346e946dd243f350d463fdbcb6ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d7e2b822d841be96752b63ec87a2428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162de32f23b8bbf43edb7934b356e9529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114538e6e497c5b9f5c4caee77b961030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e0604334e64977c064a7521f625db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a47cece9f03cf8de37119365dab6832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f360289959d09ddf878d9ac7619ea1633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f065b73ed4c68a32c9dbc816af0ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a2b7d628ec1dbe8501f374fe012e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97054ba1e291383b21c7d76396f9255136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a0faed76a67f23d74e8b63f46441637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176d159c05fcecbf785ef2723a4784138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92f832069e9958a51178b785b41a4239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf2536985243a05982a844784a026a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2b25cc95452bd9b5d91d2d66b7b6941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33647ad95dc4c403003b4f17060c6642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8a18f53b3c6040af002fb5216114e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078bb6cf44f08fd2786f2cd002e6a2544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313515b4434756ebcde0b68c623f17845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f976077f12c9e59a59e9c8d9ce2cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64be73c6ec1171f2f0956b76191bc847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e40224bee62d56ba56f65e1df68f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920cecb9d68ef48578262c151e1dd8449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167661ffb119da8138d613d4001d51850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc2e2b887bc60da321b3bfd776d70751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c271674f80234e53e08efe784005c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae6d3f2153910f6c3428325459d0dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0657d41c170962a4d0858d57d75857754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e863a676a31e9bcdac2efeabe49c2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce4622d43cdb2976b545e09a30f2ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c1ffe0d7760803cce114d9084751f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e557a5d02462b723357b7e563777b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d72493f9a1e024a060940d9da649a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d373ad09a1542cb5503ec8215b84760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a861cf252e26f0af8ca30dfb8e2af161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb04431be36cfa75562c163897834da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e9970ffa8049d8ac602557cd597ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe15c8ac44aedb0dd85ebbd7fb58a4f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c9d509ee2f33a9b646a8e1e8b0aca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25a68395be520f5c73fb39218ae34166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ed8e1b92002cbaffcaa7c4244373c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d323b89910924165b862b14d33dfeb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa50afb4eddf21adb1c79df69f1db469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c2b0f81b31c3b1bc291fc138a58e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d325e086c5aefa741a248b8211db43d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3bd82c2074484d9bc119a01da9b9572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b04900b97951161f69216d961107c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04de938320a23e12c6e475ccc20092974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad376076dc0f1047b37adc04e1121e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04211fe4b97c331a734acfc495ef525576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921dab888a3375ab1ad645de7cb8de8b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd8600083db810867434b92d7ea8af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e756aeeee0930d49edfed22a9d4e5679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e6f0c73cbe516cb290d0f19bdb2b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88b3810d18618018c4d4a641f9827481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963aa879b34549db42cf380a2cde12382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b9001ff9280415a08c935d2b02f5383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd80659f85182ce7ddfad9835b7f0e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e20d0078bc8f381c35feb58489914685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d63baeb793ec2bfb4de247c32e24ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e1bb0ed1dd3649a3c9b33a5a396ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f0b435b0c4ea020b020b25c463c1788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381aa6ad3bc515e3a8b88df643a91b3689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cd477874a11e385e200280d3bf00c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110ff0be3fc0a476ce622278852682291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb42dee9152e6c05d48484b5e70e02f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec63b88ac4cc6354b1f712eb610e9d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997ade1a539100960f98f5d0c32920d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531afda6eec5cd325f510028618e04695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ae0c44b7c83766f66f021b655833196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37252acb95e0ce12fd07ec1da4d835c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67aa2862cdaf4e4838f210a2091aed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635f7f57fc6867e53de15028d561e8c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89cce496c0305a13bd17cd4c2b2f66100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f812305e0dbfb94419de05a6ff6dd1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c45f420e2b26db6a2076f2911cf8d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae687af70831059e4d7df197383ad2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7733415e8d4e2acebdf3aec16b6b6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712b788702f701658b1b0eadbd4e0d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f2bae6cd0fb569d2c972257ee963c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160b15dadcd448e3575f10f0572f458107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4259cb27b64e25d92f0dd5f184ca90108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf69c847d99f4c0d2ff92d839dc542109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766f8995de35a3a3a81c351f7adaa29110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f332cd40daf3859bc4a08181a4c642111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f0e5a3a3f259a2c966474b1921b10112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d1b382baf73351be6721b7cef080a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6849094009f2df028235c1e8304ec53114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7ec39f34c40143c9a059d42663e0c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b530d64a3021eb8caf175e61feb67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff32fe3b2aa7e1025827b67b69fe27117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a890689014c38a2fd2474f2504700118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee8d681fd0b64c77bb977ca1224441119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f2b27b26cafc431734ebd05fe1901120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b85afea268bbcece60d11c48c31e25121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5d400e0e5c1c78b80ab7f123281dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c639a1aa657673752741505711725ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319117581afef0b9109f8994e83f0d98124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45003dbd88cdbf7e30e306ff30e805d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bf1d1692d74efa5765844b8a9acad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdeb2ec5593cf86939d4fe4c5816b2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383112a86c6f1aff1543b64493db9db4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50006aa082dbe39d028337f6dd91409f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d83f0c05ed5c64be8a27a5ed60c2b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04648fe54952b62e3f0310b2bc43ee6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec441ff7187ea437fd1886ab553220a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ae1767bfdec8f01e67ffa77615b5c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0405a65a9b40343e2d9a87299118a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea0dba81d90c3c32c9d7ae863095f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dac4c5d7e5b188cc00b744ff1de6dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458e0e654509313b1e0dbaaa818311c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2fdfd6d553254a473d7a6fff32f04138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63bcd5b323dac732a32737ba0d7a82139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b97b549d7828ae4c14c237e6023c4d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9cd5bbdbc679f2b1fc972ea35c0ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194bcce9da387c8d761c3be1ddf3c52142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9018361b2273a71ef91757d9b8ad09143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192c10d4d3216566b66a0f2197d4296144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5d61c43b55baf5fe45a4b9e25d2a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0c55d0251f9bb0cb91a0b973dcec1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92090376d96b3242f2930866be6766147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8a45f50b5edc378df5b073b9a1249148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0217c864bb2fd71f9f96437e24eebc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ddb3e20967bc0684c15e1e16c415a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccafc86d2595ec8570727d5ad8116fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2209050c744cf0cb7050dbd576af00152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08285090961a1fcee0c9b6af6a45f16153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357a131273869eeb4ea0d577e5bb7e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5b8f8e52b8ddfba95e29139cd0700155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8386ef8399a26e2c266742e5090e508156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6489db5d6efda0a324866ecc79f241157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a6675c1d8d0db4f4501faf7dfa881158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529782ea5757184b78967c66a3447e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11eb1cc7c77d02679a0caf2bc3bdbf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8920ba0c8abb087919aadaea2897a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25a46eb3d8021233043c0dbb784c10162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9936f32a2461a97db47738d90af33b1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153b33b70cb76dcb435f1619c2e34ee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c03902d47ffc95854290575cc9778165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32aa8433878af064f18330e6ad25d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9408d796ce2cda40c70b6421ba8c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64248308ae46058a22e9ff0d7c02961168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a59abc81ebe70e28264872a8952c49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8179a5a256578e689a9712a024f0276170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53d7cbd20b0bff0fac34767042923d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b1058f2052ce8832b731c51ce94f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c07c89905946e5e33f6e48265e8567173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff233c61bb541e7d90bcdf6c1aa8c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20b2db04bc008dc67d499991ab3a24175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8bba0334f53702a28256ec86dd124176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e63f7c85e96d1296bc4b83a0aeff48177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404c2fa4890e4f1a4d4afeed9b9cfb7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07301d46569a36f14f2bb1fae63b9e06179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a9f04ce7cd1c1e80335653efb59dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e358ae26003483ffa52ed1604b5c23181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a1d11ef3213d24cf7a5098befe4ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc02beb88e77e33a2888a7068de068183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992b0e7d11acde4da012b683dff78ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e2bb57eef2978a1928443415fb63d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c960854a014ef136dcc8c899b8a78186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71f3b9b3e26001c5683c8d9c1ae40c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134652520b0b0f4821ca9a4533e86768188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f4e65baca5b07686241258a626e3e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90d24b70988e35b81fafcf9e4fe62a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fac5ef47091da4a7fe0532dc90236191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1d966815f68ddbd66af23b1e40f56192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dafd2afdc4da7917030c8e318b6df7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682ab9b6cf67717a8efa1b0a75e491e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab2b38acba46241b1d84b0f8cfe632195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ceb6d610eb917975d77b15de9f04f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6393f09e5cec63738b08a99af22b93197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1febf69a12a28e65e7772872d1eb4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073d075d4e116e58262c4f7893dd3a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefa8e1590b6230d6529f4de6de00cf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f5e1f15041254b46da0c4e324d7d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be750d97dccab2ced241bd8094758ab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43d878feec5fe1c21dc2cf23e8820d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceffc9627281b190ef309225ae7758b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952eaee77606d64c98ee1242c90d039c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b384fd736fe44a618d94d481a2e25206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af32526bfa1998401a7146b72f66bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e8b2bb0553ceabec3547edc6d5430208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb1aff4029e69c15151cafc0f07674209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76b462fb35f6540d01a8dfe6c44714210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0097ae5b16bfcea71d832e23002aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec05d765d239aff96589c6b58148c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba78cc8ba1d0e93aa23898d99d82310213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64ff846dabb92df4ac3ae21f91c99e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc56393803fff542c306b6cc56ed75215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19992cd5f2c86b6bd3d540ba953f06216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369280708293b89ddd11d5bc6531d580217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370544ede24da965d54456fba8f396f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee4a1c566e4f49a6fdf44f6a2d007f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30266060031739a2770615c0ef4208e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326c493342d06e041d18e2ee35edff6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c20304b06c960a761452ac36ea338222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84291823d6de1b7af103beda848e96223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e95b3bc176475c8a743bf223be5d88224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ee3d672caccd2d24dc011bb7ca94b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6605d55e921099483946a569995ed61226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de911f7d9f60d63c96ff5d3448affbc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dc640ec0cd00e16e79d5fe9e5569b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f4416c5db5e6ff53a53d98e8cf2b4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3e61a001fa18a15467d5fefe7643b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61ed208b75809e991c1bdc9601d5e5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389af395fa2e0c49b304d539809355a4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023df919e0acede5899c038acd094549233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184e0abdc43d5f2245918feb426937c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526792e70da880e936fcf17506b29bcf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c70b1c3ef4711d2eb48b28b85bf8ce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892d76180b0da89e2d71d2356772f11237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acf28bc54e4862a4429f2992e34d53238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783e62cca5480d587524941946e97f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f2f6531e83695cca59f92d9b1389e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9425ccb24d3e49e0a4ddeed1873c3c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bee31a4f0c2cb41a1b4e4cde095055242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588f5d38a336fc8dadbaaf2b976eab5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be8e2e2c478a4e0bebc45a11b2f603244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ca4f910566f27141df1a31b16f2b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ebd985822b814bb9ce13cbd143070246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766132256913d3d353807ec68d581dcf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c6d3e1cfc2adc478545e11eac588f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de13c630653ea9b9dea6398d737c785249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33e4dcc55b4ea28a0e21719e263d4e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d105d7f14150857837a6ae075e1a5d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df6ea354e09662407651020929aa8e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59a02e3e5db73b6c3ceb174f261ba6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e31cda2959d2dbcd26dbf0efbbafa7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6424aaaa9d8e60c4a3ea731d852c4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4637855bb309598966659c8e6d380256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643632eec99bf27fb1a8f3eac22a3c7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d623cd3e825e5897a3ed209f6fdf5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14cabebf32026858c9fdae03b66a6c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31604c73f8c147e830ca692af06e26a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fc658f0eaa571fa9555b5cb4281ad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabed5ac0e35f1c5431b103cdd98afd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f51723495c86b8dc52ad314f900ecf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746c0d25dbc9ee5113586ffb2c40f46264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2948b2995661d194ddba79fe082a7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206527607fdb466d8cb20bcfda3e4f5d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbee39a81c3fc52a9392744c755abe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12516ad9a255b8b74e95189d46d9e606268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f34feded58a32af21e3e4a1b41b4bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c49c65f0b684c318e331eb1aa00aa2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d0e64f445e7125350b6c4238233af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1c1113f3dfe56447aa28c029fbbd3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fc48fee5668d74180cb22b2a02de5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd128d95d309cabc6c6a10aabd8e58274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542542947a7fa2356bced182b8a51f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1320052d7a56b5ed4b9a058270d6d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621006163f642f9479718c8d0e7e2c47277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad43e9d5d791376ea5ab03ba5ff22a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b37d38bb78dfe42b501f1f03d7fe2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1fb38cd90745c4db1aeb6eed4f6e8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94015a5c6fd431900def65d8f6a9449d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf8535d7723817b18d68c043491a09282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645870394927962af50ba97a6e281118283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d3c3094fa552493c1193b7b5a5f90284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf8cc73a6c59cff956b5ed733962c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2027f23d69f611c6dce69e64e2e1902286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcffc432ee16016fa92c6dfdcc9c76287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c565de5c585f1a4025f377e0353975288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62b739661f0ec8101aee7914218749289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37987b22b26fbeb76a407a09ace801290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f1193d4e2af4a3f89f84f155be149291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b861553ee2d3ab40564523384f35dfc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad0818cd0424192747bc47009994b0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea0b091811dd85b9f3a9672f0e2441294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f5c7edcb895375d2623096ae520ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d0cb1a6ca8969f3eb8b9c014fdef3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857db78877d04f19dce9a0976c61a99297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd1dc9305810abbf7dd4cf9600c9a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a286cbdea83fc066d56d04632be7a0d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8f01351e9cfe0b8d9b5ec5420df4c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b51942a892be80a45cea9cf94e8d7d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729fa005499c06d39e48c58e57558a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6f8a4f88a4c4aecf6d0b8e741db15303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ce1628a1e92b7f95f1cbf355b604d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8960836465b4a83cc262ea9648cf24305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e3e2d08e09fe74cf918ef6ce4aaba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316e2f1567be4cfd9cfa54a40f85ad0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a27fcfc78686c0e2ecbc66e204f7a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c217e5cd1a7ae1556422ba21600c7b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8870365dc22ee85b1aca4741d187a6b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1decffc8dad80bf71e10e1d6518cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ca9bd507220d503d94522d165b056312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cba668155bb5bda2eab2d3f1c35dbc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97289e6820b11a9cff3d9c7af5222e91314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf91bdb49b8c40a4162d571e479038e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce064e948ad43e9bc51b7acad3a1fdce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673241af8435c05d8da36c5ef8e1c31317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8207b9ca6c6d49a776f3384957aa64318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0f4b8c24d5457d9d606f5b840be87319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db923ceead31adc1e17f2b4f6f4014320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb131bc67cb30bef2a9a7fe270782e6d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aaaf2fefe7285bc1c39b43021b98b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd05dc08ed8f5ae5ec6dc983e76d5b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3df5767dba063c0fd8a4fe4556158a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcfe89c2c23544615dcb757d6365ab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f7b6a7aa484498f144f8f8a62099b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8750a6c99b87bb8deef4f4501bafbbb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d608bda3d55aa1aa4c4b8ea8c07bcf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343256a9f916f3b282a1cdffeb60fc6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1adb424f17696697aeb0f9984614e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36732061e55cc0bf67910a315246718331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d541ed0dff6a0e49ef05a46c4350b5e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a994dc827166d5ae344b600fec34ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dec3787ef0ef52e25a17d65e76fd3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6492d2feffeeb86ed04516cf5e79c0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31969967782c77d6a97d180817aa46f1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0f19063947d5b17cda242d7094ff6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ec883a13d5cadd3d57c3b19068e22338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7309af936521f7638a336470cab399339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bef931df6ccc00bb965f48def60797340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdc3e784b1e250a2bd3b11a9867a58341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a020103bbca76026b238b24ee44b0d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdab253229772b9bd2c1e6b6b849ba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6951685fb0f65624cc029794631f80344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1044b6173982e926d6b104ed1b209b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3c5e47a505ca3f9aa182a2e513b10346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94961e39098773b0e717cff162bca0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f2a387831090c9c190e52aac3d521348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cbd397f9dda45bf318ebc568bc53a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d488374c2b2955d70cee02a1c0b0a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a812528365cfe601f1c6271b3b1b634351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d2204c4533fc0ae2cc0909a5e57a1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ce53dfb8dae089eef203200a95d04353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0ed9368db168ccb855248b6f8ad85354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecf1b8c2de19333ee2bf3a9a2000d6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de189a941ceaa00c8f5e096a42e57c1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30a0094d25567b1d112c681cb4d7ce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f694b0fd4cfcd3bcdb7a42c1334d6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8656b94546b3c5f7c5176a0824ed33359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa9a9dbc6c731fa5f6622b4600bd44360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781f01620ce1eee25555614e6b6a6c9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03498d90a78198750f1f90bae61d194362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005b8478fb50f6afad218c368a903d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117b24c5335b1f82e694843f707ddc9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13462daf65a5cbcfb3998323150eeedd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a306517a6e4260321f1b76e35106ce5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c8a59f3a1020147fa0be82cd72f01367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318678a25686f923d4f1d725d0fb888368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca908e87fb859bb8af1641ea11afa6b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070966ccfa8d383e06f120b7c821a01370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1fa9355975aa9956cf1135425e637371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4877f90da16fb80b64982d124bac978372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bec60c1cb1e2994d1e57c46c039b1e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7210b519fda5f0a551de1654a0708aa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615c9978ebc8cdb18c12b04f7388d3a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6ae12052b201051ee52b52a0ff8b2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fb14eafdf6fa7162098525aac967c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f402fcd4b67720bfb57006648fb2e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416f3a9eac18ceb42ef7d142107eb90379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61221de7205980b6e6a326944a2f517380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b520161335e6f7d01879cd59c37e015381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32025ef99391c26ad95527f981183f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731decb258c47da08cc9d920e6cd754383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f81be412dce02ceeb44a2da4b7755d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b045bd112ab0d8262cc526189b650f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2696b6c03873fe8245e48de5afd0f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fd87f7d16033117a2ac8252ddf34c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680155c50e03cee14a4f38ce7130e4f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46ab00a510067c4098cac31c8be8f7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4009c99afc0a33e700e30ad9f7ba6c9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1031622120f4e08ac136e76e0a45398391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a8a72850ea37a20786915a834955d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aedec4f917b848bca260783ec8f51e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333ad7da38e2a401e74d6813c5817fb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf90f967062f9861f2c61b7d30cf6fc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24fadf9a0d4948ca9c9bba2c9d7097396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c52074e97f937ca70ee3d4f2cc1a90397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb7c2a61e4afc7e92b49f63899ea02398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f79cb81e51dcbb4aa6253e49fbf85e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916e2aa10171655c6aaa467cebd838a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35185b1d585f27a9a40652313923dad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9208618f954e1be163e64797b11161402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15767e6b56e2f9520e54da22cf844d66403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e775937aa63ed816c38d41ac4c4a4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1be858ec0bef4dc745d4cb38604cf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9712147ab3f90adf66e5e16731cec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07541dea487aa94604895f77eb09c670407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd20aa383f8a2ac0a9311500bcfcd3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874274db57a21675099c093154f29a47409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8426acc8bb725a08f865927b8f333bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d71f05eb3579689025f455042bc363411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aae3c62ee9091e37a880ed37bb0608412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70539e8eadfab992e5843fbbd0510e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0411b49e0209f2b1b42c59c8eae8e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38ef4ffe9beea174ccde4889d3018d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502f84ebb61ee760c6e421c45d9c242416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cdf4e2da2985215e336d20862ee86417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85115eb5db0bf7ab394706c3e4b46e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30829819fc037d4b83ccb1e856edc12d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e399277c18040505999773b2de52d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166f806151ba782871953ac6be43dd3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfea6ce9c5ae29a1c66a21a6f2e448422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8fa65828a5297f84630d405865b1d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62841df4c441ff41577ffe7786f468ad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e349cd46e5751c94b462a9757ea394425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd958d62c49677b6d1d512c5515701ad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dade77b0149bea33144445d369d37da427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3fbd8bcdbd30982a0eb32a7d8fcf0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d7ea15e2473f1a54ec96fdb02e6af429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7685aa019b2d0236404af18eadd26f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba7ae0b8438da60b6c56d50278354e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55d8fc0188e820ff6ef87ea1b7a3dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937acc92450ac0dea02599f8f54bd23433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef01b4a476432d7ea13eb8c3981c6a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c23b32d782a1b05ac6f47ac07e6d0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191e04afe443ea0f80c324ac86b67f3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a671aab158a8cbe2b3667bd2ef76654437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262987d6e0c21c2f03d48c7957187c1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefcb6674550b49d36ed52ab5eecbf2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425160a115e4330ba5b8bb93a0ae3bcc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d15bdea1d09eb39bfa2ca74356528441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c09a559bf3d62dfc3f4c3e2596d26442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202a9062fa1a93e5484b30ec88b6564443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f30cea256ba35d0ef38c247c80aa33444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8038e5b074683f4a29f341891df89f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b9f83d2a9c66da9cd94ee55b16347446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2277e0734e5374335609b5915234589447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadec55bc4423d6e4ff4d07172f6f71b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00961265f8b09c2418daa2445e7403c0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11c9b046bc9ee8b3de7f629fb2ea78450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b225e97142e5be11eec9c1f5211a6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b6894675d37537089fa521520f719452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c566a4763501e5fb8fdb87ba599201453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a5ed96681cbd5b596081328e26bcb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213e958a942046f9cb932916887044d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b1c327554a4971f4f57edae2b0fad456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8771e21a4392b1ca3215021d02ee6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4910fbb7f568544e49f99074f009f34458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a49bf1fc1addda51e6c12867ae148f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556fd2de45114d895da8e648eda19a9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca494417230097e6df974ac419ffcb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c212bae9a09c65ed5ade8cce783b338462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10faf7c9dfdc41145c1acaa6f681e7a6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd59c34f898fee888bd9e32b8a737b2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6caf0a8a4b3f5ec63fd72b50c1d213465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b54ddc988d7d40d55e1c2f0f11252466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62caf47ba8c70eb3563ec223a148cd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784bde62ac2573d94a03ef88d2bca84f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e930d2c26350e423eb8864afdf0aa79469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022d1e21f5a6d60d24c90bf5748df0a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c9419efe6002c5277ec17502e66a1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e353e5584de00f904a0960e6373519472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3091122b4fd115d1b549af6fa5e547473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac205ca7fc5544ca3f56f026d5055408474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbea232b02675206746055b443bd780475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20133d79f0589a57cefa642537dc1b26476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69972ce3b223217a084f22f53e768ff1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522be9fba5d2ba48af080d83378b5ef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4e4258f393df906cb37a47bb4ed08479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ebefb851aacd04a091ad20f39cc13480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712dacf258821993a53981d0acc4fe4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2694f9004408ed13a9ebb01579328482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b79dd1983ad0a13f388fb8e05a7f3c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c964b49363ae5e80a659627d9a6ab87484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ac7bb3a950b2f82c7c4fde9c1c5e3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17dd3f3c9ed4d5248aa7c0a38da7c81486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568f3d10a85521f447469ccfdf9d2c0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc783c5cc6b43d82ee739b75507366a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8848fd31063b21a34f0af48945df3bf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6ae1c12901b6cdd87f0c097653dac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f3de5bd540e9ae2e5dcf7a6881f5a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5faf053bd4e27ed176267ec940fcb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a593a3ee0fb3e2e8132ac9c9ba6e40493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353db38cde5ba1bf2556b19d17c861b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332d284691e2f1b6492442bd9392a30495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dade26c0bbd7d5b9788570c0e53e407496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e2a9956cdbaf5261a15b1fe0a44af497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71caf5d043a1f32034ce6e9a863a62b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81673a95c4d78ad58c404f5b32d0da7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4217f74a3bdca7901fab35f80c35f4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c17f1b772880a36a8c1859617ae101501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463a16c15b10d448d2baa11766ed697502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d474be8b3a6930053bc037c4a2ec4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803687b79b52b69fa7005119c9361a87504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1cde620d9adb677557dfb2de27ab3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd505bc7428d93399c59010ad4685be0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82dfadc932f3efbc8a16f9b7751ce8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082166c48f4ebb4b707ffba2eee75e34508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b35f49ae66705d3641ca06d284080e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f14007208bea7f1fd96b6f19cefe88510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce6dc344d5c19d12f1cba244c9fd4f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abdd49c001c4c2a8bd7d3e3357ecf2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c58773b4f9e2ebb4a8f48503bf17a1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac7d598eac6ff2f8a2d8bb4c28dace514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa58e32f2b478c538d2eacc9acd463515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ec1f9adeeef527743e641f1fba9d9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80721cac70623a12e4fa95ae6f0f6dc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5021ae8609a560457991ff66807a8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de9960a1ad4e24d2abca356b3d750c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fc9a9de9ea2dcc7d7208c2ac2b022520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc655feeb0d98713efa682a7500d24521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9f1b8a2fa99ccebf91aa3c4688fdb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33abe2f8585fbfd983251015d8a9de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755c11511939c5508f6ba928a0ef3d1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0211d6ad3d0b2793ed8a976295a71c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd785b3428b7ea8e036d42921162bd13526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de6c39b162990b6de3e03426cdbe04527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2b7fc65b02dfcfb7559987f90870e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1050eb03fbe48146d76827ac7be86b8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdec2e5e4d0d63de3bce055ae9f3ba1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52768fe27c26c89ff710285c1d3e0cb3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cb2de5558a169f567103a2e8c6937532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9db70496f70414e92050060390caf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28328941a77fe9aef4e94117bcc149c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19a9fcde5609da4336771a580ba9c0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98473168b11b0fd3c77eab21a11dc38a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5271f77552f325b859f563e06122a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01fd26a7035e6713a1538b158c500c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cafd618a8678e5b58c5eb59e4b1c1d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86501490c720f209c66d6361b8bab40540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceee9ada29a947417a290de45e9da90541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05070c9ac6634318711f2b3051bfbd22542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f218b4dd623b50eb0d17d8b7574a64543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b3450ee8893e72629494f185034c0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8acd2902c4028ec65b69dccc16cc11545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae0606a724e4fc8dbdefc33fa4ba72546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379d2cb541432ee00170c190eaf8e3c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92d87edf586fa33eaf90a064f69fff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16993b0b47c18d967ffe6382ac5062eb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e3495289d7ede8869ff43a9205bc3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd0f330a78e319b79f199d60af231c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ced144c41431165b1cd819ef875d91552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455e9921857d690b6268990036072c4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ab1985255435afb8f80c24c2a9f5c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441325aba1c9ea6f1c6238415725a6b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934a9a67a9527f22cc2b36db55441c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b087dd93175f3835ba2fe973855b10557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a413f7f69bb09ea0474faee5935c61558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b977db5dccc3205e7b9771f76cf62559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f32d6ec0ff8ef965bbbe62c1963304560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf18c24ab3f311141cf64e31e4964cd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b2f711cd9eac12198e463eb6f4a85562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4240ecf200b9c6d13ad671e82f92eb1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5fad07a6ab6b6ebaa89c61d36509c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74326567a1ea27602993ae5a0699d13565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d782d36c5a1caf9e73462bef36e631566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ec6f6de768fdb788753cc5bb6f1d7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594713f2f0e41bd2873567b72c5bf3f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86624bcd8af6a774cd90d53c17c93921569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92a2294a8464fa4faf29a0f930f300570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e7a78d20dbb5bd791bbd97dca818c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928b1b73de4e575cd62694e40da9596572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317bb5e72de9d3ea26b3e82a46827cd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a50b5f6130c67348ebdbe5fedf320574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3bad24d21397f6eefd177c6bf6004575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a776d846b5521cf0e76040563dc4b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b761ccfafb81009c3f3144527ce8c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7242e5d8d7fae8093ee8f74dc6e838f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef519624c7f59ed946a9ccfa4b4f407579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642f37bf77b969c58bf415447f16f4b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047c514714d8e64e67a78820234dba2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0437c82c1c2e911bba7eceef089c19582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15102b58caea68d2d21466364c53aaf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7239a4cb9c27fcced04b22fa1a47b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c762374d0b3ce6f3665844629b6b01a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6f612bb27c53af6d60447727b1747586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e55cd611e0b0976cff18ded2b0e82587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b6a5383a439e6a68381d4e812f48a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279505562953247ea124474d6b00cf1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc11e677c3353ba842430cdc9a4982590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09a7297935714ea262172bb37a182a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e82197c93d728e267417386ca00dc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c022bdc29d9417ccf582530307f01a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d32697526973d0af440b539783ffc6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad1ae99eedf6e86728ba726db0089d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa4f96e108d000f67065d58db3ff8d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514b2765203a00cc491e31cbaa74d45597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdffa2d855c31707d1b07eba045e7aa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e61c652defc3dcdd14c5e0b4ae2e1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041275f1f3f27cb19f34a06c531d5c3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fadc41bcc5661dfe3672973852436a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080738cb299129d901d92fbf47f7ce15602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532de540f6cd8055772a9d96df8e0d89603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027205ebd11171d9103ba0ccca752b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6ca423089d8de1e5c0a946fe70d90605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e19761f21cc24879211c0592bfbcc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37540dec2e6ebb913ad3ecb9e597da6b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd160f2c5495b1c66caf3653c8b4ed3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b80d63f8044a0211d4a97711178ba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa39fa13f640b83cd20cd756e11fb12610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9e7e2b803914c52fe0681e7e4a806611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4b1c4446ead829abb194e9784df5b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200abed485649a43284b361f38f72135613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2615a23258809a3b6dcdc94c7c1cab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175086e32e3380708908d7b52bd128b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dc2080c37c4d5f4e7c62dd0443f1d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d72f9526ce6bc80908be178958eff7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ea77d3d2871d30286839ddec4b04a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c1f64e722da240f1971f9c9eb8e3d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff074c24a3289bf9540ad79258c012f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb3a7fbfa0cd5313da691fda3ec488621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03bb622f50e599c505559dd0562e28622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ec15850e38dbd3b3b42bdbfc33592623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415eeb410638b16a79fc7bc686d4ab4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cefabf4b993b40d3febbc3dd369349625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f10414b197f495d5757f83af79cc4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e75ab2847a631408eef784e747664d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5fd99833b6fdafaff05ac69cdd81d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c10bf523b0cc305634386fae307431629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31265ef081cb67cd6ff511753d2fe4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684c7f62922096c08a208419f881406631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2668bdfd116ed852c079ceef42c255e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48552a548040d45c807dab745a5825b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fcace6a029988475bdf93344a8c58634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead52705b5a1845ef22a58607f9cc4c7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f0c0a7c74b72583b879a77f0d3e86636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c6be24c86282d8e594cdaad599edc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18529b12c457a917cb72ee68c70390a5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ee17d2deadb0529b930e281977a1f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43761f925f146b77524534412c1170e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614093873f65588601c0491fef7e2a3b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8ebb3a4814874e134ad421d451efc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d95fb253457f9bbbf9f14eef206743643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13738104ad17668665e332c0205d2143644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f1ac7c93b355696d4d15cf4d81b06645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76d52740b54034efb9ea7ded667df0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d01181b8e4b8d0ed7a478743d63396647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633f807363ef55461662388f1b2f824648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382be5e46b26c256d0dc862c03ab13f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a2c6fac6e0a2152c9af06b8ca2ff9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949eb04073120b3859c5d7a53c2e834651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7404afb48fb829ca796f58e76ab9078652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8d19656eda0f653db4964f7ff4a7c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65661639b955ec1e79d93857f1252893654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cd943287d4b2a5a7974a0f413a86f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8894ff460c5810c5703ad4775ee444656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b4b9506b0fe6fb743c17225e8d7c1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8825c5e1d272c72a512deb076d2e5f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22dd0537572b5bb55b612069a4dbab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5753a5dc9b5a6ba6bca2472438f7f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baff382582a302a18401dd18ce25200661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b38f22da73988464be1d0e09f50e7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdd44b26c815253ec5f68bf08fe797663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a924c0d42026fa0a77e3f6dcc504417664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6be6fa1933292008d1b5018dbcf93665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2c1ffacaa1562f2e2bb7963c41528666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70a8adf2e1743fc3e7a8f9506c8b85667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c168dff77c246efebcc4094cc80b47668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36791b27de4ba593b0649244a015fc78669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e2495d9590fc0a2ace0579889cba3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25149f07ad363e315b8e374f3fd27b64671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147785356eedc16370cea6b24a124e94672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61f9d9ef89589c5459ad5ee9115408673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ea3cf88c74276afcd35bf83432139674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955dd0d4d4bc11ba13ad0f7e4fc8044675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2498d959bff10c9f0d1b7f492afeb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f28fa5c8d4dfb8b594628eb6c1c9b4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2989cd9862184c5bec38ec0c7d17bc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d87323ac3ccee8de9ed9b644d06c92679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fa0ad05357d42c65220d93cac6604680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452d34ef4b04611de3ac78250f0f6d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836267e8f06ffcbe91d132d76bea2400682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ad694db7e0f13b34656c434859596683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a3676c0859d23be14f7c5d5549ddf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e599e3335771a930159cb843c27a3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e91c3534fa83d19c39308e62d9f1b1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b931f2a1d976dd880026d84864c362687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a061990c02982aee61a0f23fa7ff5e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f895500c2c5e1893eb9ac252f8b9ed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ea78f84a74c04685c9273c397ca64690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19485411ab6bb9867252e13a329a7e07691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae98aabb533e21990a34f2b7b9f654d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90023e62df975bdc93733826f0c91044693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d306523020e929ba54841ad44d3640694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2f553c844b3996d8d3a50a7e0a5f7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d3660412932b3efd29962d4abd751696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b94493230d34e136bc62fb7e698869697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a9dd6e254a689ec9d09caa729feec698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392353d8d1031703d3a015de43d2cd5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83be115146ea2f3cf240859a12b4c5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc79adce68ad6bae1f7d0668d2e4fa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429aad887f9012a932c37dfb8052a4a8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a391733507bbdebbae3ee43d66568703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32272659771ff5df634fe416a6f1182b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fe8129d7c4de40b76ea62e7c2dd47705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d438e0cd6c90445d5dc1f80fd4d3d28706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d66ace844ee49b540c461ee4072f2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925059ba6483c869f89076fe5da2fa23708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46420e828a8d6f5f466bbd9ba81d5f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9c4180ee63762a2b7c68292339eab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8494f134600c0af08edcfcc0e4404ba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8215fbf75f7d5691baecba23d3382c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba0676b4ed35c9962a5f39c11cd340713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cc2b8923265d2134c2196d24682fb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563f2b8297cc95c5e285de0d77789eb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ee4966e34529a0f13d9d5e3dbd5df716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09adb21667f06aeb32968fa31997efdf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b99dce43a323c5a13526521d375ee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09151fc973ba3e3adb1fa6ab150a63b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4514e2733b565b69d041103203ce6e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380773522b96f64ea3eba58e2f2a544e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8765a0ec30431cc2245ffa65774ae722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59705fd9897be1ebfca9e5d4df24182723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760a67d1a229e10b4383a58b8a66159724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a80a2d153c229af0f2b250f0caf8d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41477b7d1dbf12adff97b19890b12d3f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118a533ba7785015b125adda4a60339727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e7e54919f44ac8206e325ab40fd03728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c442261e30b40e3d4c47dbeb96df6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d8e0f5a47817a83b720fec4c6ae86730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55487d7b3842a699bd4f589bce9dd6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17e396ad955b7e2ba6234bbdadc082732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1873b78aa1c123dd1daf6e5a7f731e3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f37ac0592e9862a3c9222198d670d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265fb94218aa7c6362ba33589e2dfbe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfc5bc040290e19a8731b07a4a4b74736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799ca1a9471ad8245f3f19026b13994737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880c0445a6269ca75973016e75f082a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1d9ef1db605601310eae9499b04e3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dfe5b0d8e26d935dad42a99d712c9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd69d22c0aa9d9dd5666466dd5bc441741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb38bb4eadf27a944ebabefeaed04d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9036e56c883707b90a314158db3c1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80af16e00c14262f490dddad1d4502744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c353714470a5f9db2153bea2957f21745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d36db4da7fec3382cf4fc752efabbc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824a8cbb161457f9af5286cc33c58cd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af8b250b8e203fbdab01a16080e774748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e23cb7bcdff383fc655efccc3dba4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38028b1272f3caec0b27e90bdbaddc6e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c569d00e34b0598880e3f9331f539e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523852292cbd7438b459d6004baf706752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab399912b3dc092c9d04e302b3ea9f74753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb45a7466ef4cc13de7c1e4fcd9ddc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2976a7ba791bc61386b856827a65c9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08e5e49ccd95c9670eb9357797944e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f5057f47a9f4d51f07aa02fcc6d20757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ce1686a5e2368b1396f44dd82bc7a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08827506ff3c40ea3af0c11975963627759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572857cf253e9a597e36c12c8a5d8e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b39a725539e6610a688e87ffee520f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006a166eb71defea45a06900569506a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f77853ed3a3a4864d36d03281c2cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365145e8a1ab9ce8ef1fde112ff35795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171c472f85205bfdb81b763f3b31b346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d200a9e07e7d67d3edf9c0a99c59a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804906f407ef7bd5dc0ee028a8e102c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fdea1ee600fa6a66678180fb84fe69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a631d7a91fb8e3e819f060d6500a27c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e28b58d03353a75b4f67c5b414b1611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2efd7d249da30c5d35f8970c7a42d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437d481ab4bac4d7c2f7e431b0409a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508dac2c93723d4f08eb91f022e5354614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567f95acf2c094122b660f73114776d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fdbfbbf0461673767b4ece3b78a0316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cee6d0f19bbf80cb88c624071ada517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bafea57968b70b4cfe1466cfd385d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b38ef6896f879fdfe0bf91cfc357ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5cf556cb60c937c335236076dd2fa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c86b1b03d72902bfa1f8011832cbd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24ac138fd9c64a9eb4182e7bb0356822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a128d5b52c658c0d98223b935d7499323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ac7c5ff6accf41c1050f4da529e8e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689706b085584414acd42c9f8475c0b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86480b6fa33ae9efe26623f52ebdf8726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73c98bdca85560266717b5799ba38d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace68698c3e606ea586de77f01593eec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e0e4e0b38fdc79fb700142ab771d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011988cc22ad4ca1a1fac46ecdadec130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bdf9f83767fe42e380928e540a23f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966291d4d0ae761b3d22e48f00b3e6732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58771c75b6f242d2ca4465ccf004b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519ad10848dadf51acfffa6f37a7cc734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96800378f1d6d1114540a1fc5922d2d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975af92850bbd8827672dfd61255405436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fff65168191d094f6af6fb1ce9398937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b99ffbe6ebed3f67bfd10c93ef1ee838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98540c9e33100fcea50faf952c886cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0faaafe1a6b8a082d49293011f91aba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502ce542117079380762f9364fd138041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e416b07fea869770d62ee5539751d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a55935954b17d0ebc73acd163d4f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3fda7bc67c3682929d65c5338db7244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ba44ce341f18649e82e0de68a3c7245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661140c019b496e35ae4250f3f3068a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa43ce06a0bc141ec72b13bd217469047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616673a8c210be9ed1a69fa86de160e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0711a73c38ef2232321d30c2adc08e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542e1dfd1c853705fc8707ee3a08d6850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8901588cbfe50d3270d953dbb89b9a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee077923898dcae9474fd7e3d62d335f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9250aff8f0f362788c054bb6a742753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c0b4850639f1e15e6fd70839d4ea054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b160da83f4c8ccac615b573b97bfa4b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be50c5bba74f428e3598df326d30f4856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a126d670b03a24759c8b82de128742f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f42e441ad2e544c2aed81c5b19fc958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d9bee01ed4e8305ddb73879e3c42259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc770ddb270e95fcc6f9144c02a2d8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888011dd940b3acfcba8779b820595f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5168370e0578ad22128d7e6a83146c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd0cf8878a1f1e9cbf0f567502c80563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b8f2f72e9bfed196db9d0bc586e3964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e4415d8a578e1e5486e616855efb865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e20c333b4d2797b69118a9075a6ebe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90d367a39c0def515d44bb0a5b3beb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a565ec6866cd1db7c3fd032104e8568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363a92b6dda4dbb7636d2a096f6c91d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc05751237706d3f11e9e9b69cd91b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093fd36dd7b671589fbabe0165d383171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f991226375c2e6b2a629594fc056d1d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9587bb55007a1e69d69fe8910d7f05873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbed1572a95a4aa7bf0753cdf124b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd992b82e7e71460a196df333e063a3375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbfcb04eb1a7846049079860e99b0276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccf085538a168ce7c28b74e4cc447277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f978e400c2ed56d6a8740ba305c5c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45e4452902531ba1a17009b38ffb8879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d67f2831f16b62feb408652295c4cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5e3cbfe51e21e9817825ec877377581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11ddf48cf82d7e4f95a15fd99c624782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8208df731ec8dec290456a58e30a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1b1bcfec8e970ee36f6829a5b341e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2edb8ad9f5cf24ae4b9f4e14c006285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aafb2be8c49992f799c08fcc9e02db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e964904b6624ba38ee920bafd8ecfaf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1921401bdd559eb9bf668f5768747988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018aa4a2b470d7b83eb17b3f65fc54989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4184102af3b9bbd87f524a4714ec090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69eaebdda109c4df47f585d467f10dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd11b0fe0341c3caf1043119d1efb192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f79977f8704d46c9366d8ceab572a093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b20e5d36095f60604bd34b6e5e14c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746857b9bfa8df08fa6b51f69f10a5cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218cc0d3a3ba171f96261978496f86e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b55cc51884aa0eefa2243419e3663297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ecca4558bcc87bff5925e3dcfe07198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55a233dfbf8e7d5a1f784162b7164299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801da71304764043d3d53d7a66ba42cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b44b5d4659f3e5237906efd0e66f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b4bff407d94bcd26eb8f67f18a1e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbf36d7d9591f2aad6370f7388e38b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362c9ee1a87dac102916d4476fb43ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbde5d19f3a916feb8df109c47f6dc1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0459adf30edce60cde3446995c0d89106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e36cf3dc3d794c7e1294b6666afaa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015466c3f740fe3c34da5dbe5791384108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d61ee7b2935d065c09cdc55f2af91109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f975627315aea88b3662a6e169e32c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863b64f23096e2da8c10864ca64e8dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105cfe5c51692c164d54a83aca8e49a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74f395b67795d7ced9d4e45dd1800f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b84f146c3a0b00b3fecbd6514ee1f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac06df94ba840d7fa7b8da987b745c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc0af049abbec260369cea7acb074e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14a349c527f66bc491b373aaadd801117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f367e8dd1182da0bd41b8eeb0703e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf27e20b20918e411147581b3450de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa374e55e368f33b0e0ccce240d07ad0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67f63a0b2c29e4bb256ad66b5c05ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dda6ffe3f82b1bb568a911086fc415122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dcd68b19030118bd4ca5263e9f5e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cb133e8942ff747f0c4857e37fa5b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6214e28037c112a3e179c0b8f77387c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dea33bf90d60aed841b43a69adeaa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb31d738ba256b18f912fcef0e8627127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa9bb1c7c0eec7149a289ca38de1de128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e5a82f4d4b56a442e232e87c13ee2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21ba8ad5318d9e55d79cf2c2749087130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd1cf713a4c278bb4ed2c4c8cbd433131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01e7e46b54d54d5cbd29dfb22c7743132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2560c32a34aebc184cc4058b0d2c53e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64eda25174afc5f84b48f0eb91af5c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7eafa113bc429ac921a7f10311f46135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbe7605740d78b3cedb54d07bb5b18136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c746de29e4a631e4f76a74d74c0250137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92632dd33a4ca106ef4bdef40eb32a7c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb764bc21d877b51ea0e0fa91e20779139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde218983119cc5d5a8a9533228575e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a911f8f6d73d9e57f783e5cbf3704141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643719d82de691606639866a5a2e1973142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d102aafdb7e78f58b518d95ace6079143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54a788bafcef2e8290f0064053297f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e21d8205a004a90f58ef643ccde76145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb96445cc7adf9562fb0b0e771b6e4a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba3f480beac5c4d166cdbd43f4b6a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66778b6e3760018f55134c124aaf61e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4858ff5d040d78ce50b617306ca98d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c682cc9e4653cd05e088849b5138fdd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e281e0b8af2887eee2c89f3fd9458151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a38db76b221f29e526296e814909b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f388cdb7367a37faa140995d0f3a41153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e7db0c2ed22f34c5c197ea3046ed6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7113bc03eb6cf3d8d44e88dd80554a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02583faf170e05ce6fa650c98afddbf4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b332b89531fe4a2b001e4dde3e1c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27568068ec17eed979f990a5bf707b7e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e8d59e0f17481f967e36273d9b011159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fc08800ef195e314a3f3669b7a02e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb25d2044de2dd501f35ecf93a859d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8105c98823f9f85e79aea5d00bc6975162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd08a1f5c2cf1cd98fbba8a128269a9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264da1ff9dab30176b35fa3a7938ad5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35341ded9c2e07d7c7802dc616b51dba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed600ed9b50df8381674988a1ec7ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdeb710ff774345f48fac1e28e5c7bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8eb4f0c546ab927ba1f2881160ac03168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d58dfec6975388d6c919d418d54b27169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041d780cafcef0b628245393995cb7e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5861155a999880845e35e39a27a6409171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29170aaf4213d746b0dc8edfef248c29172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d6b6a332deeb9400a9ba612aa48ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4654727d4c414e7fb6f11a04a522b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c1e3cd628c398bff272a3c88126bc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fb05c045cca50b72ad5ccd069e2f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038895b0d2061b028fab8655696c2dcc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b46430291f2ed544045562e5e76984178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f1bbc3631bca9c632eebec279fa15179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a84628689191289340a726b78086be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcf38350e369d08f47d77c79445912181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc1d42ffc6f2dd5d8e027a78210d6e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a640a26e774d25d462cb459e624040b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2445be248047fce3e25daba9b2c1d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3024ce3cc56290e1c8a5c8f331ceee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c15820fa57e3c94401e5faefc8e135186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3190c53252bc469932caa625ad17304187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d78141dd67c510e5a8dc18244e1da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bffe69effaccbc8379039ef9c2d433189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d12bfb68a2de66b02e076feff47dd8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f6ae28ba89dfa4c0f71fc5eb10f48191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a703f9d22c525e4d109689f1e8b4a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f929a605f7c9451a181eabf3ef55255193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2060dbc312d404c3cd270c695709cd6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af19739fc657b5d3341ea9c4348970195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16360330c7c9b743a5a51e8ada27035b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560ab882b1fa3ddac526d73edd221f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1534e5ea930aa567ad2f97777e53170198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cf3c6ae5da3ff1b715528cd996a5e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18e146c07873012664c8e87a0ace04200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f851a78cdd7e482629df87f7a6febb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d55cf41ff11853744828cc6d705bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952193807bbd98ed16240a2efeda938203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8eb1c6c4d5a854678d5b2bff75458204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414fa21de65dd264b4ce3c2dbca8efa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727ae96bec5d0ee6af091221725f6f5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e413b36604fa1a355a8ee8e52336f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e596840f163ff10b9cc9e5adacd05208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e4da8b4a1b619f533820ec327a9d9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0025a19562fab0fc234746f4453252210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648e052eb92f1638c32b71f76e1b659211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582d50c1a4312a959d365637c33caee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a4ae3adcdb34f579da933326bd476213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08751b9714496e7b93811ffd101954cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ea87f63e0aafcb0d9a76c436aedc2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22394becf568d64f57d7ba363b0e7921216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745159aa254d4773152421209fde169f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4259a9c668316dbd0a34c76f8c991218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d18b63630e5ed9cf1fcb53a6bfbed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943827934cdc59742ed0bc4d0f128c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb32020de24b182dbb1d977d27567bb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139c5399d0ad61e816779bd08748f6d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ffe4100c73696143f265e521da4fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f7b505f92a5946bba8b0e81d7d766224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268c101fddea8119a284df4502dd633225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ea180735257a04b202142991454c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8d3d057cba0b43aca28a814b61d7b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc66c20228c2a05849a457ba1f5f9e3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ff755bd08aa5c7e6c0042c03793e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04ece11cfb6659f55eaed96ec148d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dacd14f98373f9c45c9dd101c9f3a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b70699db0c777b6d353cac371e0084232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7dd97a365771b4ae36de388a659ea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dbf2864e41364f6fc854cdd29201f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1c08a7e9dddbd6c7718b8d8e3906e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befd8e2fdf88df221fe32f9b33e4ed9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351ee22eb7a0dd48c49c9e906d29eab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd348c1413361ec355eebbbcaed80e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d10acbe9dc84ace54f08c8ca162fe4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19691b3362cd52899100485f095e0e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58022eb2ecc7422f878944fa4605272d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917e6ca56493000aae98e227974cae4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee43c23fc5f37862bcffd9fe373658243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8d3a1a8f0127524693fd05369e88e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750aeb46c09538d31578941a68a988cb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9b1a746d51920da3b842acd4af0b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bab9e468d7c651d109ec750a021a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2be7e3938ff00847e6e3f9359b89c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d124df931fa323d207e6e667b545358249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc9e55f5aacce08a8600f9c60b9c30250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448bdd618a59cd3e5a34b9001c1dfe9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375457b9e1774a5a63983ab112a749c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba38322fdcedfc0141483816180dab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297baea7791d5d517a63215e55a9be0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caffc643b54f5265ad1de0a6239a653255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34bc28bf210ea80c59f24e6d978970256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff87a706255335ea52640703673278d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87616ff25290bc2c5b3b7b55dbc96b01258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb5d2e89b2c1ee50a708e2dec3bfe2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd8bf9c5c932e84a1fc5dc65adc85c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5490c62e547221a398009550841ad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2ab7cd5cb02dfc2e66d17dc8f3e9c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e0923b1868d9f82663ac9095d0cb5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6259e9caa2296e6d5c05453124f46e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5cd3bd8abfe55f9d858c77e7bce4b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182208a245a4a102ea22d2b7d81d7fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bee1cb3a53c10251d04e3f86320e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8167d842673db9736e58b93a03fe873268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6798e5a297176badb377dadedd298269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3cc79f382bc49f1bceadd2b1cc4eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e1f97cdc44cee6260916574fd9c5c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cc528664a7ffb1d49c4f3ea4c8ce9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cd0b79dbbbbfdffb0323f30c64f25273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c635f08c060fc91f7f8ccd1ce7144274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b643a7f2378765a694bd55b273d33275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee851c41b7afd3f9e3a6db581199c4d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0c5c32fd6ce152d48e7b26017e90d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36082389d64008257cc1bf819d489b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89345653e06d81bb16c197fbe0f16e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701376f36cad393361a27c1b8a7a34c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbaf95d51b9b12914a898313c50bc37281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6a365734e27caf527205854749f79282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109536ce3c296c508b4e8ba4713cec8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d6411e52cda198188c281199bec7b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7054ecce9b8dd6a16811ca3a76107285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f5c27edb1b66c9a176653556fc3ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17c506374e71081df58205f4da4143287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51034be6264f463a510cf5a5a398c09288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d204281b5b3f6219f43d4d52fa7e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebc50b597f56731a40a12a94c8694a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e734aa417ccb736acc601463f9847c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb5765678bb1a5038861c8c0021b9b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1072363bc4bbedeefa616261ec8ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c39a59802e4dfc514bca77299bf226294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77f2b4e7d377a36ff260afec292a04295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20106f8fc565d9c8aed1b97fc7b90755296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ec34247a3d64850ad31ab2d9813b5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc72766913a9da618005af0de75df4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02936cd261f4d102e071cdc55b4da2e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1819d5af341b076114dc18cb70c74300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8018cfd6abbbbb14031e1688adf2666301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da662498219b7962bf05a3736c9fd5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326c3679a513d5c43d7e7b77c6282a4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9aa1ffebefe69a526beb6d938fdb8b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d07b5f9158983f3ff8350fc1259b29305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce915b8220767bad626c6e26afcf364c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4a9d4ee36bbb36beabd21a9857237307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49c7193a5f2ecd99c4792841552068308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da43af50c2dd46756f530f4a5d4896309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861c576504e4f52ee089577f57b6f97310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30603da4ce881fce404ad0947441fa1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826e5ec999551f571c37b55be0af8ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfd85e401689fda410c030995b1154313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156b6d28f3a9a25905b3709aa340016314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470adda608252884a5f257fa716c0cd3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cd6b7dca01a70d91bd281f1b27bcc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39146efe65664b957481cac1f70eb427317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a40bdd1f806c5af6025bfc73fc26e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183334ba4944b539d3778416b5e025a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66449c2277565e220b874d2cfa9132320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb69ccbbfeffab4550c6c92d4e1af9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba033811755c2435a95f735c88e3197322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1b5254c81a470f63c4f83e2d84a90323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a054efddd2833b4cb63a91b97b1ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136d2e6bf418245f0cee574b6164ce9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f38d42f9539fed783f08eed5624da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cf724e4518dff2cd8d4cccadc4368327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bb1e079a93db18cb3375c5f0e9adb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a36de87a374b4f8bf339fd81707ab5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac4d9ac5d5306c178962434c2cdde6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa31bb0e3c0ac09081f31a725f9312c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42b274be9b448ce8ef68d6df8eaca1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a356218fb79ccc1c5494b0cf8cd7690333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c175040f764b0339d82841bd6fbcf3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167b9d52f3dd29a5ee2d4340da1b3ec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694f74d1d8048b355ff25cb644f384b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22400902ed2fab43a62eb1605d2d5e21337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102df5d31d6e9891a27e830017b14748338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a236c960217dd300b156e9e9390ee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e99c1a8c8034ecbe8d7404eff04b7f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee974794449efc05c5a75c63c5b8d001341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5e6d797ad23261041641cbd5ca3b8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038ea4bdbea904838aa7405adecb739343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a09812512e0d8084b8ae9567c76d2a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82f33a1cbbf89610c706408cc3144c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51325945e48345ef213bacb4abeda920346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e587478135bb2059b1782501a534f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29132c199f162a5beed2c04da4c96ed0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ab789cea1c7d07ddf8778297b0e24349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2dd9a287a59604af6717e82ff20a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f4af512d5e7633a88cab07dd5ec26351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea998459f51c2132e2fc567a77753d8f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d3c571c51855450b65024108f1120353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe195be5e8a398cf541510ceddd7f99c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2beb07ee68b8286e6d0cf98a320b6c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8394a2af8a4141c6d9b2de18312926356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7de50deef2e04ea8fcea728e7e446357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd4f10843196571fd046ade2e52e9a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc453f8c90663b39c3a94aeb05030a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4beed0f0ff1f1ae300a6010fc1fa822360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c416214bc15aa9e87a9044e798b278d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41295ceb8e05d711d83e88d154458a8f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd4042a23bca07d4c882e4d7f17f26363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218114185a10e6cf991839e424f5e2df364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69155713a034741e67e12edbae81537365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725293a3a3a7c3dd906328ebfe13cdb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34137e5f65be608a3e9963f488405e0b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf956c1bb9d3bc7d7eccf40c84870b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562ef03d4ee25b905a16f717b9bd918369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0369b14f1c745780625a9a9229a9b5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e806c40beef11c3e9a0dd49c8e911e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c90e0de90b11b2d609c55ca699717c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e676608c957c0cd5ebad2a7e2de95373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6ae032d05df6414442a50be62f767374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672f9d430d19ea4a21e428393b674b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b6e12c898f32f46df4d2dbf0af571376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cd867179717bab161168be06948b8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635fefbb76328ac4ed64fbe52a1f9a2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86066e75d031dd6319aedf24155c6eab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efd6455c1b52fa6284b84f3607e2ac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14340a6bca72e592a2a5012ebc0927381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1d5636ce9d0c95ebf9806cae974a4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081157fe80cddd4e273fa0a875f274f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656d878b408963d8f7df870d33f3e9a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa68b212039e1f524e78f0fb1cd41f9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb1488aa1ed8664b25ccd38a14047e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc79a96bd319138092acdc9156687d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af14baba8e7fea6cb972900d1eb56e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aae09eca6d964cf582677d1bd67a38389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6699b643f2a587d636b9e62a96bca8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55ff2cdee75da64ba46354766f77b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca1cf009e2fb71a657793cc122caf4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47f3d0821e3d3a6dcaf87bc81362e9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb026a32f8665d24aed8a9ac07bdc7b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc518004f544ffb7a96480217106b05c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732aac57fd15db33219fad1a65cd9206396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1c0219f57a9931d86147946e8e47a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edb3207c087c8c92475956225eb5c3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058a72d0857f15741821cda9ed3cca4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14c38e070399e2728efa7134565678400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b318370e325d9670273281b10780a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3539b1437a6847a6f5c6328c4cd501f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a954928a3748f20d4c07507ee7fe59d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1327cfab6b872551922e34ee056929404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795377858940d039b7a6ab7090bd5657405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd9946ba113d1c8cd0b6ad25ef6791406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb46383bffe5b43115aa5d0c20682e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c8c3a5a4e688efa8d419202fcc791408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02d6eed927cbef96ef424f55040b4a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a1fb3ce0df029bbe153d1e1a4ae8d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe04995d2ae268bbd031cacd47ff83411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe76ecbb5f56cc37b5586456b89c15412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8f3b8bf5d0dc3c0c8fd19f93a56a0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d212246e22fc18d0b4221583f238a74414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767bdb03b7b6a9bd313ed2f01fac48e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fe20c3e90ce38ec49f9f5ae81c13c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47d3e47e51ba9b79be04c7ec2c8b82417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d94b0304295dcebba3520c4f22f479418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055a0af4606934b75b7e31f8db16479419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51099eee35e9ef3447e71800a8e0a461420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ff47494d5a9782b581b19349565ea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461f4fb46972ab0c70fa90b4e1e23b9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f23f11bc93f6133ffeb64b9b006f13423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a9a72e52fef3d69bdccaafd9e5f77424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdc3d0f491a7a79df95606960a9a40425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467334138a38438aded286c40e917330426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70712de5effde305c05461ab7edba4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8386b25ea2ed59ed518bd2f945b1e5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914973a030b5b8bd7d3b42a1aa50094429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a8effe5b27a2b18d4d817cd46189c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c492098205e61430c050805ee5798e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8c1798932e57d8de2feff008b5296432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0451ccfb5984bda9ef3e3ea534ffe4d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7900154db5a7c8093aaeb80095d8c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795ca50c14f82a93762e28bfc7db66d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef28856e821feda7b09ff83a0036942436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfc1a376c77ac277f599c7322f2b96437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7baf2acb39e87d4984320e48363b14438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459257a700a6a5cde202b9a99e0f9414439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b8f5bd945cd971804f4d416df9056440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557af3e1dc8384013ecf1f77c1a5c83c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddfcfc8b9007ccda8f29f1ca27f325442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2620ebc95bfea0675c8c4ece441cd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de3e60137de0876d59bd4f7308da59444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c2afc86fe2f675c1e8a10bb8a79b3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13af0a4702359b0fb6c8e7608b042f3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517d13c50b0110c22eb7d5791950e88447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032c893215bc66806261d82a2b676f3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9384442d1d6aa6d9b4c6aa0d964251b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ef2c2c72c67f5b1e922407ea08467450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460ffbbd0f2e277822264227c6e51b8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31325f36c888ca00725a3f01def4ae25452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89fe2c5ea8eace32bd5ee1e754352f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8a410b6b43c4d8b7f33fde35d17fe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bdd969af3822542b55f8d5852fd75455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed39528d164762238f225ed4d3132b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae66d1e412652f345e89c2c01ed6ebf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c926785d85f4c5f9b22926959d188458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144cee86dcc4cdecff92b7f041055086459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05470faf9d7dd32b73660168c870a7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9764495830d450a3ca824fe261493d0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf803bc77a737054cef712c8c72d3b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60fc4ccd8ff61bb7a6fd772e458d2a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89db9df08b4cae816341728390cd8a8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f6b5d99b4aa6b99da60310012d6c4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d676e2a442d8b7b1ff7ce97ab8ec99466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87281a96d42b78aaf2fd94e6cdc85d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a6e10506846ff65130048f49d2fc8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98a5f9ac5f7d3c2df478c2677c94eb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a979f36a9889de39343cc4954f1f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46e2ce4836e6e342c22781b08222fb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e9f6765f0027610e9f818fef26269472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc41723a87e621ea3031d9b31dec4df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248c6bccb69c08333b9729576ae6d18474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f438a7265edaa1b252fe595d2f3fbc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c0ad737e55a32d32554b99fb5ffe9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3fee927bab39e863349d4b5acd61a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f28bde44591eb7fc97453c707931a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cbdd33dfa4b5d17ee341b091a42bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817957dc02a52ab64c953cec8ab4a4cf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3ed7c70c249add64ae66f2d6dead9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59c323a36c58fe51ebc9a7a2beec22482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7aad1b9ccb88edb3203b60a9025c39483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb1dbc322f65906571a631bb174230484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddadd8e8d846362b4da565f983fd2cd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca560f50a2265d5d8cf10770e28321c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d5110ac255151d0e4bd9da42e688a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ab09b561e889500acbdf07daa332c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fad7586a55a8fcb9ca9be3f37639d5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdbdc25cad217f89c8d051e937516c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78825fa2828d729cb8e07e1abf87a3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e8a5a84f62c264aba72a04559bea8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262adf333f9b36b35ee500d755b34066493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8058de5bb7ee5051879cc742df7ba9e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c6b75f52b6d51fd1cf9374fb6a991495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7883009efcf5c2e62909dd6baa7288496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee3ee8dc8ce32846d9c38172101934497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21d3f7e9a1637418f0ce5d4cb93cdd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d2d5e7999858c04fe2483945fdd03499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797dd3cd43b9f172d7a46d2396f1540500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31369f0ea0afd80edba9c5494dab9f4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab2f0670341a7fe8467e7184426aa5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bf311110bb42319222d468f30479d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a7254652299284893e63d544e6d61504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0755cc21d3e8e6d50a1d788fa7e7b7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f3b26abcc1f3e3801e550a922a552506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84a3c082db394c47a69a92c8e0a3d4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe4c515df0c9921f2b311ebe84884d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ed2917743cabbdaaee9fa63558678509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbc969b94dbde2c5cb6646d02d07df510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a0af1d230c204127e86c4ccb722f0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51a2252bcf1e554301263735f68da2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8838fe332f929cf57579d3aa7c0210d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e904274e5f6e35498918a0758fdd68514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ce2ef8806c7036ef3507ff5eeae4b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af6884ae6d97980098e711c3a0b5f4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedf670e69b03e47219a03bb691cb3c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180875b9723c464b3b9167d143d9644518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6536699461eeea710b1f284597cb256519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea759ce3b8605137e766154d1b68b5d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56080668a149a1807dd3357037242d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4368c0fc1dcc1607d323c91fcc5fa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199a119d1ff4c068ebe0a33a1513afe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00b6041ce6b18a866361902734c2db524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7ffd9cf776eac0f55e31bbf24cccb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b681d6b0fef6eceff1a664a5e1116526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc26a2481404ed10985f179e52fb006527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b3c34fc1dce42c305fabfbbedec14528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f979d71e17e5816b10b0e94e7af9d8e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5b9c3c31aec11e5a0d58bed091614530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0656b5aa4ea4ad7dc45dc4792e0e55a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63464631c4f107624c9e043eaab19b03532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b2f7027c30d55c9af844e753d0f17533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235d6b597378fe44b73745bb094401f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd81e97acf90a90baf35a9ece20f44535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aff0621c7276a6361cf18e2a5f9cf7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d64c8b995b57f6c9d11369702a2b29537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437224ee2f339f6d12d1cae39b07579538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbb76375e565519ddf7414e6c3c3b6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a004c226c63af9de4de290947c1fe60540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82afe7e00399449e4d0bc6c7728231541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55636d93c8a11b9bf7bf0dd6351b66c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55d91440ebb9265bf977132df8747a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7383156a56111cffe77f3a494c1a3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb47df95555809d134628d8b2c6ece3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e815730922bf0773a82d1f9d06e29546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc08c377fbd9c0590319aac78d6ec72547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfa27eb8c10327cc51bf39ac554a84548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3728c36a13a85149ff0031900bd319a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b9bb2343227d0035a3cfd5854815e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084fdb31285e52543c72506df35b3b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5a3ab8a3b254caa4659ae103e59ca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6dcb033b82a3cc3d236684d298609a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e6268cf485c8020b07924ad1eeae8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72609b8603cc55d65ad829acd9b1794e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7764a6abf59aefd9614e93ddf3d7e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a311df4f5a362d10dce05b4be9e148557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ddb14a75652aa7663e8aa996f37d6c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0de09803e8afcc92ffa5e693b8b726559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607e91384ea45888ebda970e0edbfaf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6917dc9a02da8816f4f59ff7dea31561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03903daaf9c55afd971e742a6722fbfc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a4f397702b52d47055723a49e3f56563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d656ef4c694fcf0f29e3dc45822fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac7b0c2d6a52738fda48112177ad54565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2acd9ff96dfa8e29f0b4f9d33c69b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706d3a5dd81e0d07c87195c609a84e4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530d5f1b79ff31025bb15fb3a2c265b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd2d35f778de507259a50ecdc09b26569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4002db88b9e3b882b6bcf02a187b5ac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbec891ad7d74128b7c7f79feb51cd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060f3650910db1f7e1b1de5995906fb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0fad4c12b99806581eca5cfabeec5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6b6cf86756082893856bf1b19082c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152d8a7c103a43f98c94089d8cf68a5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cd767efdd8df695951667ba205e9f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9a1c56936e8cfde8354d752dc8ca8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040183d3ded718791cba18f8c21cff9c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0cefbf5ea1eb59e3fe0110178cacb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74fe414c51215a088472058578b3d1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6eea935519b666ac33785ad484d4cc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43e0801f42fe5a481fcf38b89e14b8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fba92ee27faf34dbd7c77fab378c19583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fffee9fabe791d6f38a921da33f44584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da61cf86413f440de0e1e5965c852cb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61065c65da8d5de3a1d4cf0ef748f1a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4782715f79d6840391b21ff6196220f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d45b1d4db73b7759c3fc71d630237e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6427c63d488751f54c15b4b8fabdeb1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2dd4aeeffd0d840a5e67f92edd91f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464badd625b5a937b10a99c944bfe4f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7dca2298762586051f9d49729ba40592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ab5e4f1319514fc2105340da5b722593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b2426e6402efb2d2d3c6664da72a1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6314b5739eae24c28191fee9d36d9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84469e675f786cfbccd8c0d315e9433596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100e5206cba147c7e94b05d4bca3535597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188c7aab9b84606858dab171a7b3cdf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a0b2c3b6c90590ca2197ec9944d8d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81a610aa9a1e167c8c2f76d1a3e72c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f26d03c008da5dd5630fb657fdfbb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361aae4472b64c88f2b86c76503549a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f032e5b08d278e10e7795f02db90e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb617be636253d3ece73a77cd046ae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5951b9e08c1263eb668fffcbcad137e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98fcdbbf745442e0da71516d39bac2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e634f440a3df19380cedd7c0f79dc69607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03555a8308a95b7bd902bbfa5b9d3558608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba1614399c6462721d287cd93e945b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ff80128d505d0588e07332071f2aa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8efb34ef12a83ccfc358ce28ae36be611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b48e696a93bf9d6067133384469db612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d986a01da443c4794346f5f6008e277613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079edc119fd63595561f2d63cea18b66614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c52f6080f11720686dea830080a42615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93364874a2ef7cabd9648bba44b0ce2b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2fa831664fffb14be9a3b43493829617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31ecb275a952e125e339b33cb92276618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6f907f4fcb7bc3e6a7cfa0320d987619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04743c78b44790d9a1a9a48280b88ef5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9801c6a0fb709f01f9a9828cd358687621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9c6a6e0aaf037c8d5bc9244aa4cdc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450e872ea4dc8fa4fc23d321f638a5c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb083f526f6c267981f01c410176ad4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e6a0d9dab06903cde2049b588c88f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcebe9d0dca5908089e1872036d6c1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dc6ba0e3497cd32dcdcaad51bf1ea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfca65e24c89abf4ef8f983e6d9439628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad9a8ec834f4c9ebb06bdef8d54300629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0a4243e91820b76f66f57b1f248b3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5aa8b3ab01b8ec3f9449c1d8fff25631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15f5692498ae39aa92b21821a0270b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee109f3d5425d45ae0345792570e382e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284226398e4de540e304225ab9eaccf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b116dfaa96bb205e5398ec6cb789d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29219f63974887899d6a87b80e6716636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0842f036b173c70836002e859aa52637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872f6d37c6ff4f6574892fd020abca6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb57403cc90c660c79e5a43aeaee625639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269783269314dcedf8da6c9ad84ddcd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473b4da506de5c997ca92050f36e7af641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35861e7d6841bd93bbbc80d309a6666b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8db832fa47ebe3c7412f212147f81643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f84f6e38a6f41415e4d1399fca7be644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d863c1e41822057c873dea3ca630a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb42ca7f7a1b8e5ae23303bc1515653646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37224c024775adfe856826f3a659b3ab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73624c647e7f1f5ab52bce9622ff5a3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea23d4c11de6f919d0426aaa484adf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c808d01c15d6db68f0eceb8cb9c6e1b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cdc1f77279bdb64374f3b5b0b13b5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bacb723325a3aaabc5cfdbd69b4d22652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bde27abbdc7209b058b833d1b105ac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f99e87c02b01a30ad858edae2ffe76654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0f05d3f8e314445d2e0cbba723c7d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70de4e0da3480ac70b1a030bdc2c78656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde04722566a2fd299a06150d43f8d1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eca8b805dcfef90c7033f14721e8b5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df357768a9cf7ce9d3c1395259f196c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190675094fcd432f80744bc94f56a7d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26488ca40e17fc2b1a87d7b7d5ee4441661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39caabf444bbe51310bc5c3a4d3265662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53a4c572bde65dda3932daa225d1a5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849c297e0cddeb5edca5a4d980870eb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1f733fdc584ff42dfacf3c239f27f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b92c9157fa32f67523983a2e5ed887666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0060691cb98e4201a20f25a90f767f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedd11329a4ac795bcd294c76dfda4c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fc7b600d275e5f8312a18d2f28c14669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdb654502f019b8fa3cc22b7c92f42670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d000bc28bbf41726bd4117c0ddf732c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e16811bd1ed3cbeb3c1026891c8b9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471b472d0411822d4b020b2819f6879673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec7ad7c5e8f3fa0dca1b6a4aba3e25674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210b547f576ed9421b310947ce89e51675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b91db7e50e0e9cc666fa385abf450676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071df337882a6c07e6e03182b1558f9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619a14219353888a2fffb6415842405678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8613a555abaa98d75bde5cadee10c71679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbdbd6ada24620f31417bc9a0aaa00680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426a37dc565b61a5a5b2b8e58575f1e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd478550bc2d2a87978fbd75e25e4c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0ed786314e5044aca2442b66f9d43683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e610cf520106975c747fdae58b3fbf8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8c24dfd812dca56a8001437685e56685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc0a78571bcb61d7c4ddefb8f0b7a5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5666e67cc425afc0d8ecaff0fc289f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e649b07ef4402a9cb9262aa615a205c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60885c48393a07c14d226897ad79bb20689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60324359b4026df6311242bda45c54de690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42078e2bc5b4c82ec73088caf43d3c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48077d3af75dcd575438bf99cf10304692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0860f4e74d84f7946c0db44650817b4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827184eb3fd7c8528872cf022d83f1be694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a1acc99e7d751f0a633ac1a180316695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6386e63ca0baf6842d781fc9402a84696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee496eaf0f19906bb5945601e11ef8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c7970f878ffe4234d0af5dc4ae5c3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ffb46c447cfaabb58819c4bf3481d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277422f825a5cad9fb086822f04e9a13700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec647fe240d9803f0a274880bcf0a2fd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d43243128b15c8174ac4994c2e40f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68460c57e407953fda445c8bb9373dd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7df79a29933766a8c3bfa6092c8537704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a7c33fb858162125485fd2713e478705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9494bb063c5abc7f20923e3cf4dd99706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d89e39a89aefaa7aaedc46741e0718707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba04a66303f5df1174fa12e30f5749708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeeefe72f9c5e61e4859db6f13dacf4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f96b8938f496c081f785546ff8101710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06b756ee6f3d605d72867aed4a15ea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cf7802c1c42819718e604f1b10b32712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de31462c30a960ad1ae0315f5e8ceb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b8be0c5bdcb94f9d8cc00391a4cc5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492f444498251fc75b58850733b58a7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0f50ffa28a491afa228b53c14d449716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03201b0138905ea444f23a6fbc55125717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5925ff708f6ba344c30abba640e3c63718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126cc9d976eb6bea003d5f5a5167be2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6596263c19a3dadd917a4d06b1258cc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d17d850997f8a5f0233f2a94cbaa13721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f532ba28510744f8460b12c6fbbffc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79d7e6a6b800aeac4a2dc54e3c1aa3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb07fd328fd2b2cef2cb28ba4ab128724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199acb42395feec0eaa6fc82df8d6a7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b62dac53e724a025bc5861236c2f8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca51566a77636a83bac99966f498b75727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537bbf84dbcfa3fa660afe67f31de1b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e7f3fde996cc0b543f78ab023c762729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d7054eccdaefb3b0d3308ab840ddd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668a4a3834a59c9f0dbab9a557fbbf6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8a18565a95e58bea044a4b442b4ac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8fd8b4da136f663c8d3cc5a883dc5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3a18981ea8ebe571882fa01bbc596734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2198a503fd4da3a862d1c2a5ee647735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f632fae776f0eddb1af36799215ec8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70084dfcecfef23e2eac0c871be25c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2332c09a585408884fdf3871a46d43738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81477302fe8b0edd98aca3b67c112b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a08274c5cece67e30a589ebd4901a7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb91efef82eec416d3010afd8a6a162741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43866e44668b2c88c3e9a494c5764657742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25b0105ba62bd06dfcd2cec454965a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9babea65e5b9cb235d0f897373d708f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de22da146ce36544899458c2e1310fc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7004e17c93e53eec01b7478b64ac0af746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7355558364a6580109affd53c7d999747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9bf5527ac92bb4a79c7537f1fb765748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d64d8d7cc769e57edd82f9753cfdb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75774874b161444887a70661f5ffc1c2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602cc5ec980655d3ec37542d78e820b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121f082a4d6e77da0622af69aea9dcb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1773249c3d45291d6094b844432e3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e29a0d2f1b03d5302ede75d6ca033754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e0b46bb832a9634f718c23f4be301755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224db38d6257f203462707ce6f71f52756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ede51e47ef5c423a7ed57cdd7521e2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29674eb3474d8004c06250a42c17eb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66141c694c4c5c986b2b0fc8b42aab759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>