--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10918e197ab778121f54df81aead5751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fd9201680d8bdd1712f83ca4c78732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a32c8b7b1c114ce310ee176508d1f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fdb2231c83e6e3b22affe49c9773e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1497bc3c165698ba0c00cc1a8d2b8815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f4d3e8609e6cf4a06a1095b052d9f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14745d8856d36ab19d79976cb45c10067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b44dd71093887e04b3a3a09c0bafe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf59a125bae76aba394aa65d5ff0dcb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858bac8e9d7ed3b0e67718e2720d67d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26676b46adecfb8cf7440eef2016f6311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce631db18c7c2875931d78645696b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cb3acff27cfceb9cc072bc45feb4c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1cfca47a1cc08b24d669cc887176114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182c2b6be4f66485dd190ac240bba9f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e624a33fd70a972f897b1e3bc1e4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2e5f5a17e34d64cac3f519e50992f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29aaa115bb26e58889fb9dcc138c77318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a30e39f8cbae54d90d42e0de989d4119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec017211406b3ea9cb6e62d227e547a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8de2a798c08f2e38c3fcf0d90bf46c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6011e2018233de3c897211b3f75947922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb779811a3a0978fc79e515d1ab97c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71075d84935624705e75b81746bef5cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9b33c3e82ce6a2160abc99804150f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69ab1258403f580dc97a315795bcf326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63beee64717f69add056c9c6a8b1af7327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5f669057cc8560edbbaaab160cd2128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50341412d2ff4c72099dfa1d3825ce329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a5a742302736135d44a39140a599630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de524fa6b44e126319238906c4106ebe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d912dfa392942199e28a4a9c676a0b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22f3311f29fa0eccaeaaa48fbfcf3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9f81e57205ba00762f60310d2da0b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60ae347bd795d35f6ec7da1de5b46035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d314180b6ae5e65f7b37cb1b2f80c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e36d609537c3d369a26c5619e934dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b0875357e0d854332b5ec34a1471538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe12071835488b541f2768aa7c76ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850bd4419cfc3ca51dc3afbb7a4b72f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378ed8b010a4d271b7bdf367fa8252241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953a53f87c964e286b6d5545a7d76c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37030f980034f113b80b6cc7b6febbe743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b69b10bb6c03acdef71a092d5637c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639a284548116395067787a93e493e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac5301dab2476535099961b8f2769246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883e0e44a05912d68e4e7f99da09fda47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a05e5307dc3d5968ed95f8423e35d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78960d08cd37e6ece23c8c7d79291149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5286f67617e5dd4ce0b0d1dcdc7ac450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac9c8ab1a91ddd0307e8d8b84b56ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b614e6965677ebc00937ee9706e1b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164432919d7f20f556b52211a942dfff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a2f5d70261310df7edc2bc294699d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec5f8333dd03143dc854e80f544e2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556863920e446173aa3d7125fee31e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964bf565b89021b328ea24decab472557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f734bde872bc7244ca028ca80aab758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cf1ef6fc5a870c17a96bbe4ff58d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062bb78749aa48b1bcdc4a05242e2b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c11f13b943572a3b8d18c012429eb361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd069ceb749c94264565a2d091d74fd462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcec56ff1c369687b67a699eae114463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fe8a95539a4deb84222c1040c953d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08d9b1418d7fb5e7695b73b23181f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91e97bfae07590419940ccca3d503c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00373ade478c5e7bbaa74af774e628f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9517142d150e1d2a486a2e82b08fe268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70ca95dc099763f8781fae1ef8597d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7398d660a0ebda1bb4ecb53b62d202570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2db076e5da396f003ae4195a10c4fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bcf338e57cadd75928c624bed099772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691357cc71e4dd639af5c348c033723073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09940b38bb9d34f9d2ee121d75ec775974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25ca2127e8597413dc968653c73aa575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef09e89ac3b9b47790a4dafd8d4301676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3664c68eae36e5fd288bb849574906377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fbf7135dbfa0b550f18de10aa7bd678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db34e076a2e0e7dc01fbb07022a61879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308c13793c9b0d49ab1169775bbd3e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb849d1d78cb029246d803beaf7df5c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c54571d6be2e7f3a2ac6012ab5e3a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc810a6c4ef16b1434000299e39bedad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20092ea2a8b75b88f7ad7bbf9418aab384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07277b8557fc774f17f7f1bb240ddf4f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46c3dce1584ef4ef35c9b80bb77e9c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18556658cbb44e5372a3de74dcf92d4187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2ffbd58943d351d16cdccf3a701b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb453ba7cf86feb7fe43812f6b6fb1589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d92ff8347d0033ac6095ec40dcadc690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617339dff3565040e724182a6580929c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a86303be0431a1f53e26beef22ef3792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a6bb328f8ab84e865af49dd86d7f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f9ed5312b6e5d6889df94ad9459f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc7b11ac2d4bfb04962ba72d36e5c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a251cead5cca83a1b4543704a6acaa496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1f17021b76edbdfd9454aa3b7f54297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e218f85f8af45f30d7a207fbc0788d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20841d48dbb1470281ea5e9ce8263c9a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7707da6ead22c150b97d9266b2830100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f92b5d61dad079f6b8a0a02159e692101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9623c82ecb49ef1976dff9fde0751e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099631fce5a5ad9b18d551c0cb00097f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5f85a24e16651569d7533c84237f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebeb1b6c6a5a2b012c86cfece503648105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450161fe0481052caf451b67fe446e0c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01561603428935422243526e4494908107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a62a59cc99cc04720d02c634b1d87108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09616e399097daf8e58f7a451c00dab7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bb83e40840c303f24034cb746e92d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b509ec4a551be96e1dc1d392b61d1a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8acc6d9c7e6877d01e27b9a8e51eae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cc37db44770597056d315cd5613b2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8bf96cfa620acb931d86e6c89ade8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e863e90a328df37165b768fa8160d19115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9491e8accae169f117ff7860831ce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590aed8e23f32ec7151230c97bbf8e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5cb195d6e6bc7bd0b002aee165fe4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc12398a558520333aa057dd3b3d34119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ad515d9101396b8939756322285b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ec14f362bb4fca79cf5201be1a9dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139937351efd35bb29e071f3d94bf6dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38bf4527c86bafc774610032c5b9b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfca90562ec9503e0e366f43f2ab74e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecba090af86e7fcd758425648853d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13eb5d609424f0c8e706c1c6e757e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b099d47a1e21f4ad1186fcf4b2c6a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212db70ffb9ffdbba4316b2c40f18cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa2bf1db4a195cd5b82aa3e8b6a009129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7ce3bdfb08de6f841d5d3bbd71254130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cd2140d9ebeb5eccdd460cb25d11f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337415927b9efb34988bbbc486eeb6e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e39e3717a9b47e446e9eef9d4b6baf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e758a64c02b0e22680c7598ed842c48134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2400f5ff604110bd26c62503de6a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1d8167c207f33e823c31fbe62731e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36983e2893582ce0922c0beab1865498137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ee9491a6361dd715916999c6d65b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff0f2b9611ce7507fc15bc97989c6a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7533b96de40317d927c79d49124c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310dbaf5e62af233d2cbcf6d03523d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991277b630f3474405442519cff2af0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6e5d1695af6ce3c17be388aa31bba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39a72a62f980de0e769bc9dd4e1702144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8791ffe27fe17cb14d82592f1cbea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafbfd20464e5d5859c67814dad46e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f26f49d8045d9daab8d0b305528142147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1a184537a9a51ae911bd4fec1b197148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4be8d8d3fb3b25154b9c2d3f666a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b6fdb54b63a33b8ff2f06a18d0573150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab41d2aca99a6585970a0ec615ddae4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24d19fcc29119a405187a1923ddb22152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9972b0b64837914f3b1e7fdde0fdb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b1a02bd81af72a5d3934362c3f859154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f358ecdfd7c02750001f94c959d246c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137761b446b3566c0fbba1da6d6b1d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e9325f57426a9202927bf033ce27b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c943053e89cdbd37a543681fd26e283158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84b0df2a987789a1332532bd7c0991159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4855d74d9a21c8138582799b404610160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc56080af382394c278b737692333c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b5194e20655502abbffffb9601a3d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54683768b27efbb8a6a6cc494bd61f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc261bb482009959996376aa3d3063164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b1474ab9161dfc1980b1699ef8313165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9772145df9cd00b8d052ea80b780a93166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ba403d054c4299bb4bca3493d3a01167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084c06a4675616c509c068046a282f3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b832686fc423d752a78e2efc53bca1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993ee157c7acc7dc53f53c005687643170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfec5f5cabc3f9bcfa31c9e38bbce63171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526f2b65c4dd0a06ad390811051a121172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf45620eb1f3c61b0c6d43fb5750082173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93494fb5a741adab135be990a6d8cf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe79cf9508a8d371504991a22b743e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ea74b15c3118c76a1a3a9b4637e8d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcf12cb4a62ef62de22ee1e4b7861e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d8059ab2680a7494ceb56b522b771178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063a5ef5f9f57cb07724e81ee4215ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc00708284fb737660fd017d0c9c87180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e79d877aedf6ae3ce2e7fb35653d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b0c76adac296b8d3c69abc1cec7d8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f9aa5cb6d93a1832a9353d548851d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7de7085c528fed503ddcc79523598184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5f7622d7f96b174fd3078eac03528185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1647806c2c1c8dc5b145bc1c78260186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddab42761203391ee622ee09b1a026187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd854fc63605310770373dee73cd75188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b6f897642c280d7be73a4c5c1eb50189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3bcbcf83ed5a130f1df702eeb0a18190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3edcbfdd908cdcf7f393977afb621191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9099115e6b6d4ec8d0825402d4e0481192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5966fd4a30636dc8520b58a91fd9e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c90907acb83b05f65bdcdeb7e8895d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d819a9db44016fc40d89b0646b342195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433bb3a8916a0f52973e91766256362196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c58a338396e66bc8f14ef94ac48ffa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341259c3dbb1bcbb6997672ba0c9b04f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1938afac23b01644108c1a2cf06e9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da84708a0343f2c512f7386ae3fabd9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a3bfef56ff2f17cdffc65d878f85b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50b2a0e2a45ae27326d37d39bc83e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897bfde514c16de6fb56ec49e34c925203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b134481985ffe3b930e1a12affd93204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58166393cfcd8033d577c66af3c11a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2d35829dd834e99526c92c7b97a3b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7ffe376bbbedfb6ebe722314114df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515afc38399deb6e95aca12ff5f04baa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ca840b7d2396bb11712bd7e49c46a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff12b58e8a80312a8d5113b0b384b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7911ead08040d6f8d0979b1ce75f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243f8289166da13398ecbc9291d9dec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ce5f70d47ce69106196224ff7d2fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd4ccd239a2e3a5a937164ec56b441214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15d03dae54c7b9fff52caa41d7e890215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d91afc21a07c8c65ab1575c38acee6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3860bba525dd98bd652c85063225c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66a56c1d04deb558e179352fd4cf37218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72244eec76a75c273a6b1a2f9c70b6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9a09b23356ccb85a3558bdf4eadf6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2220a0185d46ff6eeace07eea0ae7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c357dbf0e546115460fec58bdb31540222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823e6ca64b69b299498a612ae2f71ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb35f8ac9192508197ceecf997224c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49030ce1f0227ff4a261b15476bac4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994971388aef9d8641e73c2bb552a85226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6d2f21bdf72e3738bf7b8d884ff14227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512344a1d91dd39a8cd9479368dd9ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639e7baeef670df9d65fb361c4c86d2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c291210ceac51d12ba11f93bd752f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d10f53488fde33a425371cf91db5fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872cffaa2f106dd97a3d304f23bfbf7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3003fc2346d671ba56e10f0759567233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84897d5e504fa50ff63de2a52acd22234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc34a80ce51cfc2f21b770490e90a4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c533e84649ec8020d0f718b8cd217236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186c86a3e5cb9e7bee549e9f85d6e43237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf80f18a3cf3e8f7527b1dc59c0eb7c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e3a01df055a2f3630637a4b05f408239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db166f949a70bd06eb6e73377740a34240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7467ff6c18e05969945c01faa432d03241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd88e949cd0d489697d90e4124ca8cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e3562e091beaf99422f83b31b8b8c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86abdd712b91d5b6eb9364b6ee9c7ca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0af6e61cffb653a332f829b88ba433245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b605f55390d6164c32c5fe93293b17246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa455a00b7808ebdfb7adc49f55562247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b58e547da4a40cdae205563f50d8d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f67b4cc841c08297da952927b2541249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375766a7b5711f120e33c983bd8dff4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c0945a0a37d4fe91965a46876e1c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ac7c6831f527796af594a1a978b36252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb16c7465d77a2bb191fb099533a6e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f9e8981a9ad32ceedcef4fce934ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571f6a8dc9fa9d80965eb9a14103808255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67aa9a6f30084e4e6579c49884665b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78802b9b0c17ff42b80fee742b4ed5ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243704cafe528bc5cf522887ff48e4e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cc28f8b878ed546a221831134f6c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e959daff6c241a2eae431a680403dcc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97174ac351399f65e6349be06adcef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c48b2e4c80f30e2b9f1a9da5014b9d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253433fe9ac6221bc4dc52068f74a21e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ac2b30d929145d33afbb0a5c2ce78264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff69811532dfc7ffe5bcf274708463265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7716dc6866a31b7a6ea533cfc88fab5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9806189a269076dfa5bcdefc538ef29267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a867cd9616b0135a43da83fd726cc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53feaba1944fd44dd132a96a43e724d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845560c96c1aa9525f248bf2541bcd04270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506c750ff530ae8ef5cc82176716415271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c58af7f7d37577f7c38a454afd449a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892f92dd3a4efda32fb20bae61937fd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77aad7951dd6639e7e1f0741d619946274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4843022c28ee85a495a7bdab82fe9db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b433dd4a88848993f8872fc429da3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e7d88541b2375dcd49f9f89223a8d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a18f962f1fb42a9dd4ff0021cf615278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c254867f460bdfe1dd80e871b198f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048d94bbe69bc23d97ac80189d2db97280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869b3626545037d7b0fd569ee821e67281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56a77eda8c9c631230d17b9de97d26282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e521b552dc966f6b824078c0cf0453283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f978adcef9188fa9e018972930dca54284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eed0a5e9cc49eebe04f03fe3c890ec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77c8f4c5655797762b65e35d10222d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd076b4ce10a2961c4e054c7cac26f81287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2512718affccafa7c826331b81c38288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f6dddc3bb399ad4b267164113d1b3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2628048a7d12a7d501391a5067716b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62cf1da4ecb04f49f8f81ec0cbe2df291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43724dc573205a81511f8e5a6c33580292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896230bd4aed5a2122e96907900a28c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b13b02c1745abc129ebac84319e54294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f815e09a7ee5808b402443caaa7194295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26241959be38619c3ccfd0d3f843fea7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b54daf73a6ae3e579f429e19978a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd0c9d0b2b1f49dc1aa8c45aecdb39298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d027fd1fdcc4269c1561f6820a2ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023201b412a8ac9ce11bd0eabd1afab3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14548097ffd13d8d98405a37766b17af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25e70c8a849e233c778d691b40906c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01c5b9c90c570d6c22bd788fb17de5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf6c5ba27e1d8a869dcc591d40014a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707419287e1404d68871cc2d1bcbea6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbbd7fd04e24ba47d5a05a58182d40306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcbd23221dbe84a6dab01d8342f78d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbfdc658514ca952c57f291c3c7520308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576625ebe9b3948ef33e34f0a5bd38c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2c45bebb96cbf94dae34829024926310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b5acd0441201aabe6769037cc3ac1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74334c840034b3846d9df297309a8434312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28658b2fb0691ae6c60c6bfa759df9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889ca011c3d5895970dff93c5d8ce4a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78110a38d1d4bdaa7a550be83f1775315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd28cf27a0ec7894dcfd1e557f85e7e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e3440540d9580560d122666dabf23317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10026bc0357e7cd33dad9c234c13e80b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2dd874f01176e48d156aed09b9c34319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75089dd79362f3fa0e748f8d064867f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723918e375dcd82cb34d3876f11da275321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f59d281a4c160424e9691f7f6ba3f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ae023846b9d7d1340f268f5fe254a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9caa5473a4009593cfe6d3fcb7a047324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74deba1becd1e6b6306c8a241e940d45325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffeabd8e0300d7025f565694b95679326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503eecb3527bc9692bd700348b5b046327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cdae898d1d1bedcf2cd595f6edbe3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff8f2fecd8830a5b098a4ba43ae995329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ed49ed4c30a09267faef2b9456ec5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879becb77dade9ef4a8e9d649c6e8e54331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983f71777c00e7133b133683acee17c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d75782718869f8a523a8cbf16ce32333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf0c2564d815caebf8f579b373fc74334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6888fb59d355c2a53e17859e9462eb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc17d8e864e99e53deeb5bcdba19a4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c8a1a8e2642057160a75abdb19e3f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24261cbb7afa1de730b0848d4704bd6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999e37c1f418ba8dec05e7fb1c55611339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9eaed215eee12f2074f5cc969d79ea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb93e7d65f3bf8f9f24bc64afd88311341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1f5a61e0ef18776275e3e85332588342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe01521a47e68464fa9142226ee99d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc994fdfe149f6ad10ab6d9520e7ee7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274301e7bcb809de0c2a251120915443345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ab49300ca3616b0a15e7e0ec37429346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47817fd3e596edae9756fb9e22951d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af229b8d6bf242281ce0131e4d8bd2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f52c23f71b5a61bbd8c168c9b7a3c5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa80f4f3a19fd524e5ab899c4ed4139350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29f5214fdfdc50266e7f6b3f01a2c7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480ccd79888be6da422a8f148092a19352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f016d3d1619481d7fab4e458e5aa0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2604ef1a8b5df7b8deca318df738535354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcebad4b64ad5c75fa04dc823bf6751355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585afa016a1a0baaf538552a954d9d7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce70527242721bfca5b80ea839da06357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd349f71143872a50a10c577cc91ff89358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732350f4ff8816c0d4036a01ee325143359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a85fb88c761d041d97e21e27e0870360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba4fcf538289fb60b92abc663d45e3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825b71b594b6c57f7163fbc2da0c096362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d92dd8902fb279f851a28f9000944363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6d81f63bd62a9132567770c08fa8b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5cd5df793dbe8e987792843de25f0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2685d5b6daef19f88cb5b9737cedf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5dd310b85e750c7258215e24089cdf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ea99d9b29465d87a817d738806669368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141fa65935ef34c140b95d3b0dfb0d7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818917c1f644a5785104891d5d4f6889370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fcd206d0c5c9a721c38f346e994bd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0ac7fe21e1f58f6c828f3b1dade6f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce79c71cc8796651d25da087a01d7e1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1e0bf9729d6e572ea94aaa7ea08a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161753678d56dc95fe72af4e3cf7b67a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0e68e751d7dd02075d8d9e3f8e6f5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4322b1cb1b62e125d14e0cd80338b9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677dd5408b301255830834d54f26fdeb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709b64aab183c5ffd9f3ea0bfa179c2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663ad3228bf04ba6780d5854bc19114380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f313d5aa76e5494dee76671a7051f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ea9f7e5044c60eb6b37e953741c19382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c78d04da015cc06aaef82e131112a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e2567f62ac622f1e160e428c3d824384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbf04d08dc0e25e2f6a76272e38768385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25a3bcc4e4ccc7bd31c0ebd00eec42386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe5cb7f6e1889724d1103de4c1a75f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871c0eb123ff5c158c6aa05a9a75647388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efaffef88526482b9389d4add9c5805389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622772d2f8a8fee88b6f60cf6a394f3c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16952c7213c9eb742e7b3a2a63bbdc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cc6b678b0c22d4ea93ac155e6af55392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710b125a93291e65fcf3f451a736191393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4e38e93ab8e876be637d792ace574394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85611eb8ae06931bef48607606217bf0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f2f937d4dcc35fe3f5f86ae020b49396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9bda7fa0498de430439faaebeef0f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d84f892bc809ad5637cdd9c3f107c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd19fd2bf373905960e52eb89162e19399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e1d6cb79c6dd604fd6e1a64af0ac9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8f00c3cf1bf9e13cf7ba8c402df5d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809ea3d8a412989d2e7f8319dce27ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b3ca40b858de19db989227edda697403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223afadd2c1e931392df0b59cc51706404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b72dab3e4edde23a135b1e6f228c49405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0844be743692de740b63a1305bf4a7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88525a222e9cae866dcd78c0da00a162407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8965308f9b4d534862782c4067e5a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18443232da7e7f2e82caf09e2def04409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265da9902c399aceb6d000f2ae6a1919410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ddac883115b54be6584fe9a83871d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90aba7dee4ed52288dffc2010e1734c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee431605351b8e98c19b754d3cb2912a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6049e100fe711df3e2a8d59f2be99a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2563a6288b3856e5e3f318fc5cc39f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd949bec6abcf31afa635bcdb1bb252416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cc6564b649fbef10d6352ef440bd3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdeca5b485aa5a375206953cb398ca0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68aa837760f72fd1ec8ce92ceee903419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bd66a77d37f29f415316e1df356c3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572344990715034c8dc58392ba8acb9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e054a7a38f9c84cab600b2ff0a291e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171471605194897faed92e4b78f690e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adabd93ee01777b5c36c9d710306f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca38bfcc7d3635695351aa863ab960425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce9f10741222b19a079a6f33b59923426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538623dacf483440293ff6caea4e39a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15aac09515933bc5ff68c00d8867a1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ba0c4c3e95fca9c229b89fd3e4e6d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804a7bc616860aabdddc434a3b63db2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7501a1288ef68189c4fd2930b978f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bf2263753b6c124acec2dd2e9fb65432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd112fd89af32543709d372737dceb6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc449e2eb453ea9e000232659b5a4d16434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479435a188874176fc603357a6d09ab0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca539cb7df831a84101d3ba9853c76a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9119f59a5e7dd44d22df5f903476974437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15518b99e1f00edded7abccc3582fd31438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07c9d090553d2f4e463dd1c1d26e64439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a0d46b4a3ee4218c8f3b3027b6d69440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b834844ae56c65e6e746f71eab11f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371772d98cdef19fce550d353a50ff4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e4f8f088071c09a5d7e030df88626443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e30a82eab3030b84306f0907720bd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fca9d3fa9bb187ebb8780fe484a401445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159d473bb85f91b97c76f6a06be25c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf4df7857d72ec94434db6584f7ce7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f5145933b64a6092fdd7e9746667b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb97ccafdc7e18a7f3e46b7bcee040449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67c2a71dc450fa6d0836d3983e0ddd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e98e7eab14d318c1aac3fd7c4f634451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f18e5c09b9877fd62109ab32ed647e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ba087031410b4cdbb3d74caf8e027453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900f644803039b8e090c9b32a0f7a63454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0861c201b91f9d2c176076c04d98963455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897738825744c13dbe1ce57d60a3ced2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469d9638ae4cd3a92f2466676dba6ab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d897e9f735d7670c8287e51192f264d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bf86f76f2d390200d317a8753950e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8356dd02dd7da17d7cb2f753e4684460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186fa970c26d8934ae15eebc5b342ce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63363ceb164f38f9e61141296b0067462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778df690f5fcf79046807a601f82ac17463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb4ffb7c5f16dcc7d8e96475da1462464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516b81d8ea837ffe4b7deb2669c2af6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396c83a08b689f94f4681ad762c5ce1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f640a9a8c71f85a5219c70522154037467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db6ce0bf6ceb5bb52bfa3312a48e64468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c23bbf4f964b019b99ac6a093b445a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c979a6333a224a4d898ac6f95d94e39470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768bfd6d4981712f08056e85c29b855471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548af500a0ec006141c86a06a7158f2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3353ac54405d4878fd78d1c19b83578473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bde4f3ef34e671324ba0719db21e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6f931604caa4f5b712f61db0abecb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a53e5c2d74011b8165d9818a458d2f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028e88cc71ad5ba4411c52e81993998477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638ab530e46f771e58c73e8eeaaab56478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99a9c244443532e56d99bf472bbd3d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68b6080a4b2412feb294698ad0e5cf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23b784a201e386813d15961a23ca83481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120d3a73afce06256dc5e7f15b0ae59482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40cec6991c2af2d6814c6d17bcf189483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf55dbe29520e40c833aaea880bcdac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e0e52c02c87de863031d205da7f4c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2c837b7f42de4585c841330fa0d5e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d02758984d0f12d0c3f3d011f7c99487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d864d312335e375d70addf1fcb3cc97488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82dc91e790f549bf82c75029dfe199489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119789db064abd3b0f4d9175df5c135490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c186cc1208731b9f507ae6198b97a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ded632ff6d7fd4cd9799de41684c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a84c236fd9c8fc01c7d181fee4633493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f217ef0498ff70a2f072bef1c06a658494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82403b0976ce5ef2c40c5023d2f506d2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8c3ecbd6201c6e9f5073e68490910496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0112d3e7bd4f70cf2bc280c737ba48497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b9700aa8e9041f14012d73a8e45f0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1d3d5f336d24356fb7bb1aaa4d11b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44593a8b0edd35b5301cc2b722ed05c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a33dfb84b43b7b7e60837669a59374501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732200b765c4e0a73ca0c91739e6dad5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922680e1b6d293c803803fe77c8f6f7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842728bd69766d18579f93c92715de0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910bca92cc9cc0a97e7aff2ad667cdb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81083eb7ec45bd59189220f4e4be5e4d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b0a306ad7d56db7f836489bb4d15c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8a0a1bf94f615cc3e6839c1c71c94508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4d26ff79f43e1927f56ef1040f256509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380c42390bdcf4623442fccbc1f6e61510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58dc5c2ea4445d3051ecad5ceb2645511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df298bfeedaf72a1b055c2a641446f6e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f7455c8c099c65c12ea252e693e21513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c012b93adb12a266870d6d37cb226f1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011b746519d424f2e8b4609277a69ed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98853ae39aefe6bcb85ede3a49e0582e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d70a9cf0f9d7b6ce96748c15f7004d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cd83f184e99a0d361bfc0a728516e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa397eec71f650b4b5048aa9c3493f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d07228eb344d32e6f095589bf16ef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5e4a2ef9cb1368b7d69b76645b8df521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26458deb9b432af4da34545fb3e57e07522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740eefb14ebcb88b6fbb9a084677914f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb6031bc0f99b263e82c8b4c552791524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3069bd081216d0e6595dda028964339525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608ef363fef941ec7bf881f50cc8781526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48835cfecd88ef7747fc000c6e132c1e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57633f9bf954d9d58041387925a22f1c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cde99dc35842b24ca41a3ed69866e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdd2f8239a464dc7dc97ef2443b921530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b37feba312aa4324b56c6cdb273f9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79208fd0a1bad88055f9b40d777197532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7074edb3af4e403e66671bc7c1e242533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636261bc9f6f002c04d5e64fba23d52534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6101538f0404daedb1024d3aa3cd80535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96193bd8af86d8f0e014c9474c4b3487536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17cda89e6bbd347d56cf95b9fa8fa2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348066d8f43d621372d156743645b0f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1e87eb04f1136deef055ef3bba869539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849f362d40dde7b749a175741f9e1aa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f89006be27b07cd31d04105c778b38541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a618823dd6622535f26de39832ec67c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ea2773113bea6d04e5d73278f7cb8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb607888eabb78f555e7f1f77547b5d8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26087df39512fcfc38493143cd62ffe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440c467379631ee032e420dfa67b9e2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f633636150ea4542bb8307bf33c35c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b71d73cfdf8b0ac0fb409bbbfa717c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5affbcf2149bfce9af494bf63191d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6cdf0cae7ccb34d0e4031ccda7f20550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f3acd89955941c4be7bcc17c4b5db551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8885cc0cc1e888fcf39310f56ec4b71552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fd564e14ae80f517908c469327775553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdc04aed1a6d076526e2771c22f561554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861cdd40c40de08038c398e2a4a95fc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efeac0f104b774671f7fa6dcf4aec08556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b6b47ebb9e4365cba33b92dafe97d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4907ca3a204d3ab9107fa581f71ce7a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd8e721a2d79ed3b08a307f2726e64559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abb1e050a0fd2999beb7ca8167c555560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10c7a69472d9c726582013a3929f40561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258413c3bcd8b9d806d52ba1892ef038562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f4fc0a0821df625b178481778afa3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37e9902a3f86f1e351ff16f9b97aa9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4acb4e8f1b0edaed5af6fda652e6f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcb35a551819d52e2ec11c869796f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b231213b27d67060d5d131dbe3f4cc0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd569424a3d0018ecf8f4ec6f82e69d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2cce08109567c50b0fc400b0db61f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3840f8af9f48a6b84329ea2a90e3ee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a344132f20dc560d513c3310b531b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7468f5b099dac7bca8fe3b461ff94572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d075507bbafa1bdd1274c9fb23ee3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b474c7bc1c25cbb455d194142866cf9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7393b6b03b955febc28165644c040a6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda656203064276944016ef32ce1bc3f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb926c931d2ce7f5d86cad223d871fbe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a23b6d51ff1b103d65cbbcd9c6735578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee462fd1df67420d4022153c1214e687579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fc7f1126e9e7d8ee54100e15c98d3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce6d162de4ed5aa975fe9f7528fc17581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd8644d6e750c2fc6980ed3971ca8e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ebc75f25541995aac9bdb03adc019583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6b0417314812c0dc5cb4f3ca79e07584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff9f7aaa018a3537b21f54cad82395585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953f0522645ebfcd4b6297ae88beeaf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb885ff2173eb53928707f3ac8859d80587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a9c8dddc7142004d351fc158ab985588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b0fdbaa186ab073187a8b3d9f5b82589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70cdc2c82ad46e1a2ad6748a1ff22f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077de9de286eee5671da020198fd288591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111a078eeb4e7b8e8a8da60a2b48f45592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53abdd314a4df75909fea7a0e1f663593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ded26a5b0fd70e6aa2ae2febac2d6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7f798e0f36e5ac8fd25957f196f17595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0c204e163907f36b103506939c3e5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618cc550f0afa0d581a505bcd5eb0f1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366efff52af0aa67cd3ae4612a9720c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c99fc5e208b3d610d6150cbdb97207599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f075e4358c7c35823083127ace81b36600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb25f294b4057e9e2c812b80a06a4ee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f5161913ea043200eb814a736b970602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f6c5b12206987bbe5212bf9601851603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb43baa6538cb07337f67712bfcc8de604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d19c52824b37c69d60f8d0a3a2e5b1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1aeea325289d351a48f6d5af7fdf1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf3d5708611e6ace924e57574366d2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b28a948c4a7d5244eec6a7e74edc97608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7b117ad1bf887a9ce4f6bf3e8a1fb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca93ff77f5465acefc2303df29446a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4c664dbdc6513d91a297fff28cfc7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254d2422d61a2444e7b741a1b380d70612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b92056ff69c2c7f38131a95b24dbd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e94700ba85b2d81cc637b65da60fe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1daffda047b0e74605ecb2e2841d1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41e55442a134bf75bcfb510043fa69616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064c97c3bb4d0b1ebab3254bd602575617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4801ac4d6414f21a100a6f9d9e59c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ef96bf0786ecbae8c610de5704b80619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a901dd18a1521e6879ad05ec76dad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce3de62b22d1d507bc6e0560606d76621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101d378e73af771e58389b2cf571283622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce959216bcb4712a07916f53815ab1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226aa0058ebcf77f0e79616bd076903624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da175b23d2202bc8f243c3426eaf56e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed0496c6cf24217a0f1634588ffc44626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8eb79ab9d147da8060f74ab096e248627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f0cee4be9c8c696b092f6550eb6fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c1b1f6323e686bdf7c1895fb8beb9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506aff2c3e699bcc2902993362d5e33a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070651d5a42d177df4e2fc3833d7d88631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cf490c0404793ce99ed81c5a4189b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b48042e695e12a8b04fd90e2f3966633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50e073902aeb9205d51387120d461d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3dc2604447ccb34afc5e6bd9f2fe34635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b33f26f7df52143137236caf303bf7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ab267cec5009d07eab58c6ef94b28637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e249a8401e3af8b143cf919b26a8c87638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97988f616e1de62e8942abd9b69505639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d3e15433c6e3825af30db9dad14e4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81f1cab5387db1c8a2757a2c4a86c7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad34815e219a308938f4dbccffee1ee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4a1bbec1b6d1b69a0a055a3710ef5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a72fa56fa9a9daa22735011f7dc2d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953aabfe1a59fd1d29a59a6f511ed8b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cfd8abb04e121caf8888268014466646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93187bf883a7a4394142b9a6824ee8a1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0168448726229777ba0d9f487d772c5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1993c275dc27a2e4e45c14f59e391649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42891b9c54ddb063124f48b35db5c15650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5493d52558d3d87858ace53f72c6f3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccdf1d689312881c2cbc066e0ec0ca0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a3c685405255dec941c1db6af0063653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371d08a89d6e20235b89285ecfab681654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0598c8505312bd96d20b663b76147655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ca38c897f1bfd4a60269864c0bfd5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e645b58e5a05d74895a4a0755655a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304304dd7d1f458f5b33d5e84440dcb7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e71e1fb5da03b6eca3116f958bed90659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834db7940add95e57847410c5bfd2901660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959de882293fb74da647a00f4e7c7c7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c928a38851674067036f083225ec28662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184b3aca5df9d2826e897535299b239663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e56997022e5ef505ef7fa9fd69a3a4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e0de06e92606e23afbfa833f649a8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f831d97f104bebd3fb4657fca31c2b7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5803292c9c5458018587096f88636667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b6f134369dadefed3cda6f28f9a0b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6aa812319d01e8deabbe4a0b38ad3e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d298b88690f7418cd5416b4cebc41c5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502d787c32a47b22716cfa92e6a67f6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736f7183dd0b151a7320bdf49510131672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b073fba75a84576c0b17b004c1631c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6144d2c5e1512f5fa0afd6d429bf76674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c865d80b4807f8c8eaf759e8ada81675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0590b2b48c8c9d7aa648ffe48afb5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc44e5f0877a2af0f34c116e63f086677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde13226dc6cb32cbf47aaeb9f303a1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36102b4feeadb1cb827d4e7fd66bf003679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aedec4a60e61e1943cadc87893cb18680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc77d1dd5577ace91bac4e94a505c5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d12059b1b59c6c19b674c05300c7d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326d1348a78b51aed0d9d5f16f119a2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e36b85b2fd96e0b4f9b0accd0fc36684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7a5943431407c2a02ab558889e12e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d213ff4e59303fa51b80505e75347686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9eba238eb735a8b0f57a8480847723687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151efc3b451e1f7e48309b48a4a58671688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec726f59b55e8d6c573d14ea8755cf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb441750f7aa65cb5e5dc4a0cb7c77690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d968c40dba45630d6ec26c6cb9e0ebf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fda497e21ab5d826da100df68c040692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de17b60c79ace0ba4991ddd0146c739693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae390a5fdff9e334f7e37f2a7fccf5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834425e0e39742bdd554a015ad5105ea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2004af7fcb6e534230b93c81a071d8c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf16c10cd8e4c42f7e0e39acd75b5b3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858cb77de02f2cc6828ffcdfea613c1c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94556369945343b34f9f0275f74144699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd59397131f8ed8e8a389f157149b4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b8e7442565f7597045e7c750985a4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96763e7ce6d3e2e5f2a5945ae6098b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d0fff7bdc213de7188359f2ee352c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6b0de5762f7cdc19eea0ebf29a887704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fededa12837e5713731b5226b1664c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32394f263b2ca740f5c6e17a204ecbc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be737e3b6cbbc6b4f8f9eb825a9639707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b972d6f6cf44d31471d1fc2a8e9815708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139df88e4b9d2651dbae9d70b1742dd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a42435ddae0cdaa7d7c566991d79cb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7b4db5a18775d897cae1419e523c2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c051298f7be1d9b4627e6137e90304712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785727d09a2b3fa627dac01262559cbf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602ac51574b902650b60ccf37a6ff8d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e476e43ad74ca5c745818ad5b56744c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ace776f8347a63453101b354e3b41716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed780853d519a12d36b53f3fe24568717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39457ee779060ad684a359153509e842718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c0916ef9dceb825cd5f9db2dc8417719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ac50dce05299d2055810c9d1de209720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de803a2351b82cbe7289a8f101219b0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd63c10cf683dcab744a04ec0b3889722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c936f2ef30b6540979f62f2c75ae33723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39621a6224cb7ae8ca39bb1a12b5a14724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948431f4f13c38ec05160fa3e8d45cb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c1602e6ed16bad27d3c1ec7967bf4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf8cd42ba0384e374ac5be8871970b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9890302ca70242927108321e7d1db6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917393e7bd29576b21a5de19e94464e7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31f225db955673b30b414c71afe995730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38965a3a997cfb543dc794c05f714123731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f54465e8b4366bf8337352fca1f32732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b04372e90b13d32bfed204dabd0cf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c337c7ae70cdc009e1be46916be52734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e644a00a68f36a20fc74783d7cf920735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52d4137f0ff2b15c1f7d800e655fda736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa193878c53722e0f7d06a6cf0d0383737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b383f527916857cf94d566419dcf7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f35811a8ca09a2847c0523637b55b6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a683a8af93073c42d39790b172ee0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abe20c0f636abe8529abda570b5f37741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eddc5d44eb2e6c89b651aa69a4000f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12870940f5564526bd470ddc4addceb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8404649a629aa211aee311843a794b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d8a010959f70874136aac869ffa8b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ecb8c532d6dcdf0f4bbb5e42b6d74746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bff75e788af4661afb95569c5c14e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99614158bb79f365478e51fa500c416e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891b00ca33e23ce5541f549bb131061749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307d8a8aae0ba7d3e9c7334fa71f5eb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ace649fd98245effe7c9cefa5a5ef3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdae9ef6deb22553201d24bb7e4f34752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26380b5d3d83a9d8c2a88b24e58ea68e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22979039f392d710cf9fb2c98d340c2d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007d01b2ba4c8406813eb7c54e05980755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e3cdf27ff9f126bef22118fd4bb91756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26d6bbf3d9b7a12c70fe8202aaf296757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389b42722ec2ec5489e2435c414bd9c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2362538dd7ef3feb5b7a47abad2eeb5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79119aca1c2a2aa0e74abe62bb2baf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537378d4e2395c8c547badb6951ced732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b95f2aa2e818633192dd354749e5b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5780c6452315471d174aa1e02649e604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470dea7522f5c19bad9c2dc9b6ad7b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb79a703a2ece1051f9263ade03d336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bb46455993a2e8a25d5a26c50ea897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0ce01f2bcb52085bd8b7b444b7cc28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3a5c29f6a56c022ff7363828f911f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ece76238e65d9e8074873ec655400010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e376d7436655619a7ba5c334466fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0295390944408bcab8dd184692ff8012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae679f222fa2a9ec5e56e0d6b6bc2fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291aeb104c8f931bf933dd3da88052c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2984caccdee2b75fd43d3b3acecb9c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43ff085b0926122826e71994c2aad216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6754102ec3143323f7597dbbf2c04a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b777cd048d79247e4e95b8b93a34a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bec12d1c9c8a7b870029d3e5952d9519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9b2b7b5c612088a2bc5b7fc202ea720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90068e3ef058cd7dda8ec5b0b48ff35c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e61c3f6d9e0a56d5942739bbc4450222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec99ce9051df8bd03aeccdca7b223a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0897363a7d0f1b36e8639c5ecf95024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40342830bbddc50d47a68e06ccb452125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a61340f70b0735f736bd84eb6010926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f84af0e0f2afb1c1fc8e7baeb259527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f1d518159bc44918e3c94a90feb0a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585fe77cd341ef847c5663bdcdba1c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f911fcc6978fbc6070915b9721774830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e1382d96466ce20e658dc0fe6f0f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10afa4e16e7c48e1baedc632ed20dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523c60a49de09e8cdb072acfb92c27533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5979df25166b1f2c5d34a17e5a1e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e74b64da47b5121449f7a05c6d852835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedbc334c13b227221f164b8f77cb0136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ae49eed7795f6c3ddab80d9baa3e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e193bcc1cf607503a78089d0c6f6d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c885a4d79a210088f6339fdd0f93bb939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d24f447ae45c2f956331f8dfc324d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c5cc85077a8c30e9fa4a448aed38d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464eea80e1cee12d864a60f5f91f4dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fd5aa5177e0e06f643e7fefb06e9e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5cec62157bb21f3c0c63ede5c8bd844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edb516e9d7cdae493b0319a0383bd445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d97d723cafe1e60d5f3655acc59cf446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c08a412d8f171d787f4566aa6b810d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917c03cb4936a61941f17bdd66155d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86668b262e7661daccebc40f3207b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1351e0a8e4d7ef9560d58c86e28e15050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1bc8febcb9751982873855613624951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73444681a6f840147168e8d81eace7552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d170df7e6ccbadb3ecba74c96e19ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692c29404e65646d24965a226cf09ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa1cca3bc5df1d50907c0bb277d9d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13dc8df042d927ebe5fbd56e619daa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b573b1eab1722f2445a55b0e84c43057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718016f9ca5b0f5d9c069f5f1d00fbc658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc95c7cd62e7a9fffdf97dabd25dc259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40928c97b60edc73fbf6d16105d87860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964a7756b1cdd25fc382338d099aa9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68b7df69c5ffa92bc8dd68ae67691a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92edc80e839fb1182d655a4f039a171263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69f557dfd99763b660a5e96c753b8c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e23777cfeaebf0fdab18224a23f69765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710411aeec1e807dbb5ea301c2e793866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5d493ce14f1ed48f8768672439fe867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d35b6c26a696173892d49e7392fcc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea91d0579e3047f317f48a2b4960fc269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46cb0a1008a15ce3ad0e123a7123a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200482061e3b0960bd6a487e6815020871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782c24b41464122f9aca9887dc151a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7dd53e5d3cf4d83c5ce0c35ff03e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4232f90468fb3a553fa1d7ea0837b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe86fa8be6264e68effd9788cda42675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f451cc3b5921582e7bb3ba0213116a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841ed512ee8426f795acb1e0b476e3277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5c313223784b9cc296a0d41b61e8078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a028cbf989b5252e40c2f7ffc7939a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7880d500fb8f1e2cb4a25e380c60d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c696d8e32a4f665362acde1308c25a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705986678b45fe341fc8a84692cf7ce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9017cd23d1a5d1d19a37f8c616dd4683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b13f18f58849172b6542144f24dde84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a952392c3a2f66b578d099ee2dac8285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae515159d51c40bd534d0fe65e0d85a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd968126804329156437e3dd46322b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a583f8cf97914409ba8524c760f4c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645619f87f1004c8960bc6f86efe239a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12541876dd36f087af8334a27a59144390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c203b85668c69ddbf625a4b8435e05491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d464e798936b6ac0e9710e9118bfec892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ab64a20116b860edb6253f161560093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652961d6e8266b5140f7e4214a0561c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdf603bc3faddea9842a5ed00f2d7395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50cccbd5b314f8da4d94355eaf0b2c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9d8ef6c428548bdfb2e640ead27a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82580b473d08c35a2909ffb186cddfc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661c2f4c08749fe2bca76662bf35e2499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130265364831ff1b4765fd879651277b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d9cfffd71fb874fb8467dfe334039101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbb3b58c889ac480f4adbd26224f11102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1403b8cf6f2ba8ab9f45bc61a2ee6f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eda98deaec84cc20f4b3395331f30c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956b4d3d8a5f6dce19a783224eb22f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71378212020298f8e43dbd2f8a3b48106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb71d8e2ed8626d3eb64e634e92762107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cf8452bf0db633f921653fadaa6f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8907d1454c39ef41b25ce838064dbc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca24f7f48e9ea43cfbce99d149890e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1afc41b83c7c03885df64c98a2ea6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b4b16844fd4f4656d942286ec8220112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9277d98ef6c0431cd825be97a014fbc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f35bfeed45be8b7b4765b14ca6dbf3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677e6207398072c24e3d973ec9868c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf0326b7b05882e84a5ec1664220c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48438de17f3f7c11e4dd2ec1b65f49117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fbdfe8914112845603eb1889fc987118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79c1a3a3696c6c8418a58fc386ec34119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa5546ba8ae3ac617f85627347e8a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637e6c05962ca3c91d6fb8da09f8d43121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12a5e5b1764bd435681e049a84df8d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb47a04da3b46ee1843e2f3af235c81123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902868ddcc11650794aa6e5031296af0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98ec6dc7c7f1fa0c3a8b4e7f72d51b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2949b0a37439e69e4971ee88bd5b66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1bc897857e23975c333fafe8f46f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566654cac2b394d79a4d5aa0deff3477128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3b6e815401757bfc72547d682ed54129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c973b17df54e51b714e25b1b45b0de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9493b96d73e8a14bf80b25855c638131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09747956096af4a6b117ed0e2ee744bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c6d710302ccb9603743598d7d40bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892ab3ef1183552ca772a0a5b5b653b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d8447dc98b13d0f92d0b1c52b2001135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1238c979a4c12439e606aa601d840136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e382f4ee323ca91b33d6cb506961c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888199fff551ca395391a32de6f6912138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f29403b43aba3177edd493bffb725139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d2938884205f5662be23bd5083f3a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca5814f7e3fcc2f2e3c2e23f045445141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4d8fd860a4ff577fefaf87ae58e92142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19dbe238588fa58f2a0d3c7c2df92a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336c5de99cf08a1c539d4072eaa49a9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75a35eac932c8cda249aae5db6a963145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50a8607c9cc7ed1b99004d850be6cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d2f328fb130a379c61bad66250601147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacea77d438d9293ab31a9c75c0af17f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9add512976eb7a51d104af8ef4b39149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c21a90970f5b99a5ecf9b331ea6c29150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968c5647f13749ddf46d623b4413d71151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc61087c4e57b7e28e5590270101dfb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233bd3eb9330fc0cb1d89c8739f5414153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f85e864aa87772961d5a6e7e77fb3d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93710588386b365a79a9083f42fd876d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee292a4621b75db76acebaf848441d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363dfea09022622223bde93db5381c8c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129024fd03f111e936d556f18f7ee8d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686e7a6d6caef583f0f73d67349a44c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490c2f7c6d1e0b27a7979e72a553762160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1459043f6e38f46b06b17e2c92453c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0e79d21a5782c91f7256b68bb911e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fdaa904cd3d2289e9ece0053371eb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9d85eed91075dcdd8460af79d4c34164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db847668c9d61e00f05052043f61fefe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfc6cddce4e84d979ec91fee443aed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31b054fd988e58b31e7a927dc1fe61167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368097113eb10a5f2185fae5fe6f0b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c08f9d433e65940fcdb953880285a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120deb73025179189ab9cba1b467461170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49de54963f5a165cddd854d61d09b4c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c69676808848b24754888ccebbe8f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e94a3a63a13bd09a2d6fc6f68ad34173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6f9f81416cfa5319c29ca221be3dc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c015940d02407a3a5773d4663fd5daa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c7e569c673ef21c30b957bf6c3ef7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7beb2c63a57fbd6701cdfef4ea4e9a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9860496f1ed87b6afd499932737e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cd619772f7e28937f88bb229c575d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e6cd657da4dd21873c068c43167c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7aaf67089f691846ee680f6249c60a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac9e1f1a463f663136ec4ad07c4ec9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510808ad1e05860fb33d8a6b288210ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e6a7f7ce68619525941da51bf38b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c585a4b354e0f7187a19b4379c82e4e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954473336f11b5f8fa7f5f02202b077186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627696b1ab4d6525f57534b7aab2cf1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e909f8f9f7d2b4fdde36bc2e7a21530188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8622275126643e9c39306fe9fb3c1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a09d8bb6696a4b45fa2dfa255c73c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ad627e35e47f8e0cc6103a4da1a55191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9be855b94b68c317b7eea2504327d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bbcf1ec68978c2c576427bb7481dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d64db3e36351d34c062082375d705194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d25d56900a8af688c2d58b5dc65a67195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cdc96bacb097f9d68dc9224d58660196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b97e1e1e56a3d19d5d45e2d246849197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f2d706ddc84580aa462ca6b48dfee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac6e007ba28800be081cf40a961afd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4f4305508a5c2f175c59037d42caf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911b5b6fee13745900d7f7359472c43201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79928da946085cbbfc675131456602de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc8697d0558634300720b67dcabeb7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc10f016b31c2f12caf157a2417ad8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280fbd22692391a11c76588b36b5d8e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3370a04376beab8eda7e86a44b86e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ab057533724205564907c6b390448207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0114b313c43e7d2cbd408fa6d31c10208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be9208413bce21907d87304667f91a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bef5c1a9ed18aab72a29a91cfff64210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b520c49a2aeb214d7653f58b58c16ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068cd8964c9b60f55f350936e053775212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63febcd22970e017e1a003bc8d183dc7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef1b76c66e24e79003231c1223dbb8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676457a6506a34ba8d16813e56295cea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d9cd94c5cae5c365c7c35a7af9265216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bd09da70f2ee2509314fdc7b65495217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf227918ee17e8e6e8fce17bdf80795d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeceb2ce63a67deeba64889b2c028fde219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bac9e63f00d84ea4df86d7d13cbf61220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57f8362ccddafa3eb9814547b22a0a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458c9d110e2115f8cab0eec02b34fc3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7133adbaa3e1677098ae465b056e2e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a07cddbe0ab64236cfed9774c2381224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f100e349fc6b20ad8f524b399f9cbd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5b9725c3bfb8a40179e3ec397fc01226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c81b505a0f41caa114e4d7db574db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bfa2cf547fad0a97f02a69db67eb2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d32a6b2caee487abf61e0cb329e1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34af7bd63f46895a54a32ed109f01f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489078cbd811e1837bf2d0d8846d3780231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8da48a17fa93390aab0c4f17cd1ff4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bef68a09d9f97e5d7126cf57a28777233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5ecf00af77da0caaabad5edef5105234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f59b8d2f379d4f32e86f999b57e7bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d8a1bf553f9b53cfd125b146cc0db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612afe466faa56771a44d3f81503c71f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b59c1a357d3f122a4824a41e841941238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204dc20b2f79107a75baeaefddc710f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4dcc4086296eb59405c8d0a4b248d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540ba8af6d06e7eb1d85f57db6a60db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e56e7be6337f0e123a291740cdae60242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a9aee2d114fa650f315a49f7bb288243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210efe4ae09da99dd6c74871708d8ef9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ee6034d061ea13e492f449e72ec8b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7cfefe85629d72a968cc2d564db74246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4956e0c16818ee113dc682436bfca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bceefa1933b09f4163affffd568351248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b22634878dbb59960086c2b3d88344249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae64c40894c2c2b7f2a50a7a6db3818250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04fd6d8b53ea3f4779278b993e310e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fa822a9532eb0a54425c078edce01252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1a07a513413262945ccc1adef969a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b89eb7c3e7811ea51159cf48b936cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46119205dd626f5e3655a48e9ca3dc64255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef01c838bc40eb4ba872527cb82cb45256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722c578c321dc346383c4f5430724f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c645e135856e83dbd5940f3c7ec3f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9afc7b9a739ccc93c98a6637b67b1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf09c7b81210ac75cc164303b5994f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebe798fbd539ccbbef3ec44c3f40f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ec3c76ac18f065f33350247b01fe6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e9692b836b0ff0867279974f882f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac760df5e587f95910e85bc1a22e908264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6e8b00206bfb6393f6baf0b5452a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cd89614d664e11c472dedfd790b34266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38224e0742505168e898d143899b9f36267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14590fe15d26eb90ae71ff8ee3271d78268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefbf760e6e08aa457343842a8093d8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3027e88499136daea1036f73d951c00270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af406d442c241827f3bb63aa570de9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6136e38de6957b01abe0a66efc7f11f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278be62a4684e271a18928b2fd8d56f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10213607200a7d4100fc54232a9fdd68274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c687443621080686c1d60145879e1ef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0252ae958d6a823deab7d2dbf43b65d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f95fd9f54a33a4f1056c390982c64277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debaa1997ecd653efae7402194d03a80278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317eaee66b7c3c66ca843ece0eda664279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc20d58a60e8eb198b40523727c9b7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a439fd208f7991c2d3f41ebba871ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1843650632ba44eb9a38eb18d965aa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae24e6eafecaf955ade6ab18d68cb1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88917abf89eaa2fcdafc7f529034765284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b83eab27906d93ec465583703bdeb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254bd96673702228ce97b1f5a47e53b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfdc0eb6567413471018887bba3e06287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18b22a63dae2a022ef9818a5773d17288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32057564dbac3f1bd2683faabd8965b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff6c23a9129f698dd14e7ec26f32fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73458617df449c172de3af8a5d13b3f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a30e00356c559522e923503f10e464292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35b07a24ad91919e46271ea36154f1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7286c044132b31173862ed9fe3483f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e3a8b17e275ffdb06aa7250cbaca7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc878327c2c65d2c894fcf003fb3f43296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc958c3c13cb6ecc601e4d07bba1d2a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ba3ce9f1456f117c5c4a205300584298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee61344afd2a1dca1c50f32c1bdb2d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608a1b16a93d111d7da75c8321795f1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3230cb3a55f14a10aee503145e772d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb69cfc7d8eb9dec270db3388dcab41302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9c1ee9cdbadac087e7ff13986148e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c091eaa8ce7f8e449c1d30b73a934b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2285be11d53973034ac16d932e62473305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028c94e1ed550d52ed9969384d638ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f648b4449fc04a22ff18469948dea71307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74855f1a3ab7720688a75475cea9c9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbd4bf43946b838b30a4cba95e6259309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cc89bc6a8314fa585e589c263cb9a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891eaf55074b86027567320553ff3a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07aa14eaa2fd1bbc70d7eb349bc4a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfc28c2cab622dac06f45dffdb0464313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad318c2b467b72449ef90b5d90655c9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94666c194a588da162d9eda2d6326e97315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e163d3095d6edd62445bb84254b42e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc61ff882d9b7f4d737ff7be00ae5de317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c943d0066ed43ebb170cb21e3b8a851318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c5bd914ffcaaf291c8c46df9dff05319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e361667b1e847b75b0ee06cfc8ae26b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4296e0a0a3f840652c51a12273ec4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768f555bd3eb3d35a914cda533c4ff6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86339b405a338d09576ecc0abf3d9e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1528021bd2af2db7a711d3d5a6c167f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c2c183adc9cfc789f84db5859e218325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287f7290c0d413a39460ca5f0a74a7b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd78ab786e4f448514da118461749d7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658630c774e99ba4a87ff067362de367328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdfb97d34539e231863da7f5a9c603329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3943c699ec3dbbf79463f09cfd66a31330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cd95e5ce1e79ea85bc3092406b4a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c196270b6cfbb68b76878af82b357332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4f028391690036e352cacf61f2669333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f9bfb1a397054771ed6e159192f01334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305278e1d22d32e2184ba4a2d157742335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30318c31710223c486d9aa14c573f35336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac35c8fc45ed2c14af105ca75fb969337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa02e360ce91b9cb9ada757025165d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fcabf21f3b7e07e9020aafff018c1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0ce52d962f78f254f740921998406340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc2f0d344f557c5ea7014e0bc29a64341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91044a849c98b3bca1bded925ff53c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbb62e9980eb31229446c413b6394a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98befb8858f0befba77ad929a57b477344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5fbfcd6725beae6bb0de24574f271345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cfa7665dac380c76b3558fcdd41c4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107b43b321a7d985c560cf761980196347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87f327d7d6df6d77efc376b7b46d83348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a3f7d3eac33bd475f10892fd18ea2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5061d0a71e0b2ac62e121cf4c6701350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2448bbebc3bb188d050ba37fa65b5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e980a1bdcc718b6aaa3f7fd1c0ab194352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18eb78f10f648a393bed4d1dafa070c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05c1bbef918515dd606ff378f9d245354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81199ec6decf9739d55706132e2a9911355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85233897e9b2d8495e9330bc444a166356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de363cbedd7e7825b1ba922dae5806357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce1d5136b77b7c6aa9fe9b3fb4cc55358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cd481cb373878b335ffa28b601878359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7d3a632eca1d9883fa7d121e13bb4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e5ee8caee0b9108be494b3d029935361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49a8898a77be8f0073b242cb3adeee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117e4fd9fee4514aaab865d29aeca6f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359619c3f06a8f845305244c09fa6f89364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f80b93b68c73d99aabe1627958df4a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd505869d8fb6235ceb4fa31ce1e3030366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef7286fdf19ed7b94593624ffc76f6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161294d3706abbeeaa852181092f95a7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fbc16c6f5b19dfab02dacaa9aa31c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc7d382e85fd89a9797b0d70cc7120370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e4ceee69dc5cdcbbc601a4bfec4cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcabe1aef5fa9b2d0e2f45086b9d4a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604f1ce4a44af5b17c7212b28da4687373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1177d141500150fe2a9d23df3da73aa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595caff774689a27a8272097df486f4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52786724e64bbf36f72a4315f4dea8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb1acd5be2adebfb26cfcf7298da40377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53856bd08ec957bcd9041afa7f8e754a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f0e0aeb3eb9d43986ea48c2ebb399379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf3a471bb3d5f9677abc6aa6d2b5a0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96f11579c95d282d683948d625105d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a24f8355e2d05937fa43d326fc0ad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11735c2f50cc8c8adde5a509befedf21383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b487cdb5ed14e723f5e8a1e38cc81a9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2a0889d724e6360a8e9081eb7ec79385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464a216f1de6429ba5677a12783d637386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6072dadcffad729215b12b287670005387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded71547ce2b970eb9fb0b3a7831b7c0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a00807ecd3c3ddc6b2492b34005e5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b47a9cf8fa5236a6c43d4d6c081513390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1180f53409099f7582ffe40b5bf232391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d222dbaf3cf534d0e2bebfa538365e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a14941a634155ef64360240d76e430393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e055bec27f43f67cf46a0460bba06ae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deda5ec3de4feed067b365ccefdf7fc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b27991430e5bf37dc7cac025412123396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8422520cdf3ed03ddc9db5ef2176c9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37eaba334996234034172d383724931398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc21c15398b319be59b00bc5c56f3d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8db0fdf999b4ddd1e3e4fd526c105400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14014aa64563d8bf7ac45a0f4be92865401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab66ba2d0d777f5c52470aea7bc6d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a8e98397c37126dc27b3e72dbcd15403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de47153d09b3cc3ef00183c2f008826404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d498f91cd0321e72dfa914d88ea2a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24516a8287f0c35f44357b996e2c3a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672446af56b1c566e21840d780aa0a96407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d290b149100de0e5def814ae9a53c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d124af353fb43e5266d3abffdc7b65409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c59c0893f36d2aa0d9c2710d07f8f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da34fbf764ff900d34ee27ba9a8a03b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccf71c63818dac6b800b99a3809c19412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6ef8ea91cf2813edb819e7a61d391413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18926cc8ef7dae62dc9a081546a038a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4477cb6ce1b51009e026a53ef6d0f74415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec3a41d88476add5433c37ab711f57416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb08f37babfd84793b9b0bba2adcfc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede31a00c3c095760351adf3d6a1801418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49c5d007ab76e43bebac4ebc89ef14419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398c54aa2897593498a0f5e0960b761420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca4ba8cf77b587d6499df300e88376421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b449a6510aaacc702c8a507f9f696e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60414a009fa9074ec734ffe183fe8307423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd2dafb660fa8c637ce2feff64b94f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a80ab7a2e17feb0de14e4e93a5636425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331709a566d40f511f47fafea0234c6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42480cb011b6ce0f4d3259ac0109d9c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e58136bac8cbcb9c5afbd762fbdb1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fec4a5f48a9d089601f6dca4df19b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42f334fbc550ffedf3e954115b5cd2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766faed86c7e33a8a179c44b04091798431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcede97cbee5b1b3296416228cb90dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0f0c0d74e326cbc8e376478c499a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff883a0031866cfc9707a133188b5a31434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21de27777f85f6870e06a1cdb287f4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8f5f7307463c5561fd6c710fe328c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298f94ea941e1281a6cbf88eac8b2de437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410ed917145d075ba5fc36ce901a7a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a23b0fcb8491bc1c3e8015cf063530439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c416313d58621e7754fca01ac6b1d2f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313d1df7be60d2b757e02b5886bc3cf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60eb528282f489c0110c199246f1ff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c2a96319a50a8293c5b264ca50e56443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc574fda3ad2793d048e910178a2ceb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2f30f609e46a2f150539f828bb8fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8542ae1181fa2aa7a14c5236c80743446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dee0765e5eb96c5c62db6e84fade2e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70beddea3e78a3fd84770ff958bae8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e433657bd64140f9fe2746fe72cf79449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450fc3167ddc34833bcdea3c443eb08450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8c8edd925396b9310c576787b05fb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a969006aa7e0165162ca4430787d288452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d28eab4bcae76a5d3a91710240f60453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cb891acc4710a0c7d16f15d4263c7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59254f62640c80ba52820229459d9c82455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c757554b7a1a2cd99dc33ffa31e25f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005210684cbe5d6901ab5a97802bc964457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667cc16ca325100179acbebafd6109b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba4464bc4fb4bae62422d5e03f4757459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8297b9b2f9c23c44f522f3c0f2cfbf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39caf0e42ddd52f9efe20e6faf269e1b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140eb32899a3e80aff549cef241b878c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9b541b721acb47fa1691a3980a119463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760adf7718b1e68879d8ca8bbfba9229464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8b3e8a57cf8135751e8e955f3daf8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61efacc56f46824c470281ea05f071f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee3595f4b9e45664ec18a8c82c2370467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c547b2ad0a383d269ef2e3dc8eec08468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487274fdbc48baaf0c07e3461db4e44469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44705834855d651121ec4a0dced43c40470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593de7a64789a6d8498bc7f9368b77e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94788d1804c0cd3ec745dd052d42ef2a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21eceed13cbfc1fd7c290b89042f7d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307f8bcd9462e82fad0b9f9f96f204e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cd8740a5b8b84d97b742cbfbf343c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228955a653bd6c76c9b5cc52571d86c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d7eb958dc807de97538b85d7aee24477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779341d9730b31cf78deec5751fb489478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a341a5e7ed3e3fe458e942f958ece0b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d65c009e7863a8e1ef5fb5d5fda948480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33f9341bdd32c69da070c2ed281d43481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04373cae8733c99fe410101fbdd313ba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c5fdce6d25b9a7129a65ced27f5a4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2daeb0f5802119a6f4be05a56ad1a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7d48cd20a907f66b2d8755a48d504485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc126540bf96fe8572f3dde7052921486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2eed4a13e31372cf08f948836f69b5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d3bbc7afedecf2985e1246b8592a7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fff724c46980094ac8978c6805d76489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec72f87e2e37201528c2ff517f79d24490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe542a8031009319d9e12c1c120909491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ea2b29136f929c8a9c519f13081d7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabd5df03d3d2fa7bec610b3372b483493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1d055e4d4c201418f901f287a7f4b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d0959e74a73cb417837acdb468e1b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091895666a05ade66c69ef346eea028d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92ebc630a0944057e9553d56da8f3b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99598b9c52c342a3fba241cc4dc085498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cf0ab876c2d4e06d902de8c6524a2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cd344841b24fe6b9a8bbb39fa5f52500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49d26df37605cfcf15c2f6819164f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17e5a37b484b05d61153229d2421ae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4088bc658d0cf0e05590faa3af06f2f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4b7c18d2a3886ab4a1c9147bdf171504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc33927c21c594644e6866fe5dfb20505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b207bcfdd726da937308ae8ca6fe8d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9de154c9ad0f35edf178980cc42b1e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123e7cb2e046064d186d35bcef464b9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6df6cda4fc316e2e9c381402da574509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e388a5cde8baa5a8e6a277a93b94f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f5bb5f59c7f0847a9d750983c08ca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a14b8c9c0f10d4ea8d8c36c1d56b9f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891b9815c1502209324c00eb381981d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901f40941ab97a209b511675af815ac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f6769044c74f1033ffd72bacf0c8a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9522e31b0fd336e40b9019b1c24fc8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214103efb9697b537cd9115fcfd29c3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c116a194ef17a6e205a4be426a65ab2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20eb91646f6272db780e3b0183ff3d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c9eaa6ce85a2b5b087b112d1246bd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528b4bde5fb94b48e7f9b78a953067d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c13027ffaab77e8078b3c97d4493f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba5aa93c0acd687b041af4971358b7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2811d3454dc04bc604a53443d4ef9e9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86b66f94d8ed28297f46d6f88d0492525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5ad5d6cd8c85f91901f0f3de613c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef61c9ff29d2441e9127be418aeaeea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b0ac6ec2bd6ed594cded79539b0e4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc250f3f2ba6077f2dd4c21bff366d5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269f6162f2e871f28c8087dc2bfab8c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499961dee2531f9cf1744b395a5746c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbe61e238cf20cbb59fadca7867898532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05dd091765d512e8540b322cc816da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7989d10fade188940522ae352858c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b51ec5e7bc7f0ad2011c1c86c1406e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf059869f5665688f382584e99a2012536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b9287b4850e6cd2c2ff664a66bd5c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f185ccbb05be91b6875da89d1d1f811538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b970eda0425c8538c2d4dbc704aa9e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4d5368d2c3acd00cacd061480462c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be0e29319a8865f4ee5203227c0b40541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56028a233db0a5afe894a13e5029256b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dced731fb9169cf9a6a76b14a166ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8d59784d187a8b2164f73cbc2a7c6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddaf68fc91d8e9ccd26e9a97ecda762545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e15f6f05644efcd32efaf66c210f6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166590f3bc4c610a7711aeed39c34c25547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119113dd2cea4062907334132455bf98548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cd4c7c4dbde9c0152f572b4bf190c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9618c0e57baf730fa87fa30ba1355b3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb31e862d826256a05f0870cc005d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbc6a1b1019f1093a88e5f6be86bbd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b6c1fa75cac35fbafa0f9e54aaa22553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c08715ad2a460ed7e8f74038205d18554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fce5d926465557d112edff757b3145555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8dfe379495ed2693d9ee88d1fe6ca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ea81d7393396efe08df18662341e5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d822bfc53400297e5baff618e97542d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4533f5e7fe3b712bc8f061f3e57a631559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98217173cdcecbf63a67bdb14bf4365560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259955b7d380dc6e39ec756488a6163561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69549cc43313c10f768b8b70b7c2b5b8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307a4af88d07a4891a2610d538e992c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8fcc5ffa6caa29a0f05d9fe3ad5812564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbcb8d53ce381de3c7ba606b654ee9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f00d3e74f07e8c162ae99456d71c75566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c94180984ed0e144d298db09b1c97567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4fb5ffcd83fe3d86e92d8e0002836568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213705b715107935dcf79d68d80b69c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96342cba0fd99ee3409c46c3c4f1c16570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc186009f3f2124c91b05fa8e0f7ac0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fb006de2a7e201fcfbdc7b48a13f2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef049934f93d9244243c3e0db4b342573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381e11ac9846a30ec36e8981c7095a7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a7c655ef966c09e16f040d3d48273575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7cd195437641d169432c8aed42da3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb7469c7587651c2b47b8b2c68aa19577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f159be61ebdfab5646e59c10f2430d6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd23fdb86e3c5b90f8ed0a5c19f57dd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9be656be1869d761e4abf052a2169580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872db11b84976be1534b7d44d8b11fc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5fb2d3365699210794d1e55503015582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae309062825d6a20e744424546a7937f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482f98ec4e52dff6acd364c3f4c8ad3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fca5a5fe79fb334fda2bc515f730d1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180582a7692a9d241bda93f04ea3130586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b4bc83449e033f79f91dd3d4d6937587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605be8c014865eb405146e0fe36bfc8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c3328efef3b1ccaefdce4a4e5fdea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d1d4bb8291036a8668c5a0d1de3af590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3578f7353a737e8c3067e23adffe89591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcd7ba1e8c0e9fa427306fa4b28b7a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f7136dcb16e4f7ea62b71bed68df2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602663a8b62164d0c9c2b5da0b72672594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479708e6847cdaf342c8e3735972f97595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582ffc2213698366419c95f21e7f60d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4e8aad424e48dcac884bef7574b37597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e323c3260aad55c98577803eb26d0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462dc06244c554e200219dc683fd2bb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e092acf7736fbf6df5a5719705148600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c874b063f553804d13227a6d9956803601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d689a706b7301daefa7621585504d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd4d33932775ed565ceb275f50567b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067d686a17ed606ef9dc660f52b37d8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf228fa99571c83e52554cd88c9ce824605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b6b7818d9db23f5773b1fe8ca8670606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbc23e04ff5106e6bf36ef1c1898c7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9edbaab472e04a25270aae370e3c6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe614dcd85c02e008389a582f8a3d84609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4513be2c6aed041dcd4b460332aab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8b1bf7ad4be6dd270700626c7dd2c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afa80bcbc832ec8da18bb0175e636c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8598eaa8257c5e5d4fbeff975d3344613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ab534badc7470453da12f52cd932a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc1dbaa597152ad6e1fa5f8f71ea9a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b7be5631a93f2de834e886d9a6af3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18df89d67b39271b26b5c76977eaaa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b78215db3543c499cd77a833b9870618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab518ce2904f272bb988f64e522654f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c5fb82b85db570b9717f85b8f8ad3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa5adbac5c2a2b6d9974865d9fe078621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e5ff86fcb9261152c720b5d3676eb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c48c0b7a5b6cfc1d4686222876324623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57b952aa1e5334a998b9de92cacf9d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e288848d203fa8282ebd759d3de6c41625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6515e803277497a019e302ae4341a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e92fff526e16df4bcf7aaecaa1fab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642492c7cfccd487dbeac0610e5e9689628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667552662c22494a2def980a1ad0a2d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c0fd0ed93e078a40e54677a6ff86b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42768012f8f8d5f14b2a21f40d9650631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd180634a0e37e04a6be20913b6562e9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22136da6515634d22b482e88bf0c48633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc57c0f2c0b307b0c64e5eb3afd22e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31901ce3f9fd81116b2c032c173566635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1318f7a36fba7106075f1ad3b7e70636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e9178206a65e0c9e3f2642f5f62a9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fd9d6fe997023260c6274e786d84d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962adfb034e0a961086e6a0412c8a03639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c5c9afcccaeda9e7de76313cce070640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed4d9e5d9e8f708130da99bb8118ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db928fada91f58520acb11ca5a350e97642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1ea9ab39d314a0c562cd9eb6bb522643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea52ea107f49eb6a2c2e5c33aaf5d9d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5b3f7f697409ac23fd6c86489af76645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804efc863516484ee161d4d576f7f1f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2285c55962c0305206cf2692b498ba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6650d5a83d9c4c086e34a6207801d49648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12221cf8693d3679af7da27d38d0413649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237195dc61f1975dd31d1199c987d09650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994309f355026b7e689ce18f977d127651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540088fb1d0b5488287bf1cd2992fad1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90b952745ebf01ca7510f4f5ec8114653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530abd87705d049bb9773028a2ed17ac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d934f303b1eade78c693938785d05c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889a92bf79245d5baa3741ac1b08a64656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f64f0e676237b4ff559eb66f3f4418657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8660df9d4aadda0b2b931cc2a63d64658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bde72b3261ecbb7e47eebcd0b86d95659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491d440f5e1eee49e195216763b1337660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341622b29e6a0951d7874791452bb066661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c177cf9ebb82eb6bcca1f8e22a318662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51769a6f5ea2cf2934ac2880a0974e6b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044e0baba99ddd92073a60a77ca7c6c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3907f599abe300dd8f3177b6e5744665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf97df64d9d15c9dee470adf5655e16666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1aae56bb96f04c809942f41f886f1a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b11fe2654eb18067c067fcb64ff3d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e5276506d1cd7aff0fe5ac9c64e8b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55be9dfbb7a8455df9f8497be773ff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d211b454c0585e98997cd7de7b96f6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc3783c6121bef07625f4da2ec197c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a5a8c4f204d200a8376fbe5f41c10673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fba9553a900d4417111504291e415674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b7e8a680294e617b1ae7e4b12296f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc2e62a569266a8b9161b037b1370d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c911d6a4775947ae6d036e1543fcf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b484b9b5d9b914daffa6a482b21ff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c081ab5c4b7741b1800f742d5900c2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b4430290dda4e6c268e1980520c1b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2826d00bd5c6ef818e7f46d8f3c7e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1fac83f7705a23fa0ac96785819fd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961de0610f36dde6877f9a8f1c72ec4f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad399208dfe6ddceff2dff3502ce935e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a653e5d82ab3a14f92c18847d9a5eb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7519abd29003cedeeb9b5072f0221686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014a3ec671239ae54d10d7db91815e7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc4270b9c2475994bf6c86015ffc7d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b660d894906874e28f17fbdf159b302689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b38145a76dd057d761eb379f73e76690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c49c50ad9eb3cc098f47726ca808b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f03f0de75339053d87f54e26b23be692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053ae87daa50bc5d7c8902d1712790e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f49979d5b0cbbf0a8cc2696e7ebdf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1646514addb2fa486fae8fa170e50695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612d4c8b18d9170fa46cc894d548f98696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ff0f437cbd339b6890c8955c22546697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94679c9bcca1bce025b63fefaad53f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce05d25a1c994583f11c9a515b0f2bc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44dccd3cbfec117152b33d621ca376700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fe27aafe4a88bcaf1684bc32de462701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc1e7999571a2cb3ef78844ea5fb41702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ec89828cb2788241e0b4fcce358c2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521b7cdb859297ac630278fe79a4c72704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79a4c8d7be4f312e11602c6f0720ce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b1cbdae24f996ca8f5afbe4ebb87a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364e62e69976012ae377ca20cdf13f8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9a4211bda4b1c2310df584144366b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cbbd016ebbfc283794f4dc50c569a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd77a51b5f6926af9afbc277d64701710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0201b32fb1d80633d3e800ed6cf527e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2db8cdb57b708a6d882c2a7f6500e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38dcb4d26dda4fb0b1023c59ae74c2e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0b0bdfcc1f9b25cce4ebee57418fe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e706452d0cbfa79331fd051054310715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9d442d33a9107d4c084fd375461da716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbe9bfc8b16481131f2a2716a512ed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f74639fb8644c7058a740d4fb16abb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06ec476607cdfdf53f681652661df2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b5468299cba5a2019740b55e2c597720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9ce390532346c2c4f891edc630360721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4e43bc4b5261f8e7a7ab035a3ea99722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a55e4068bac45d9004e39f7ea794c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cfc249185d6f621bf92c30cc4317b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44536136364fbbf577a34524aed3ac09725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e69f62bca48f80c76843cd67da23a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0c17651d908190dfd3f4a75075e87727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05967a27f76c7cde17d72224c5b9179a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afe807f8839be0148bab927749b4ed729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fc6f2092714062cd87421fdad8fac730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cea982820bfe6669538735ad267c6e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccd8ef94cbba08d1f0a3f0719a99e9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cce80a8f5ca83a7ebaab93930d167f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa7454854d405800e16a9e5bc64c89734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba56fe5d58906f9f6d397fdc266bec735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98d411d9e9b1e411f50c8e0646d6f7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280a1bf9551bcbd65ccae91cdf8cdc2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9853385e4f9563f4cbc0245a0f2b8e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac3c42cac67098d627de8ff6d1a665739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b888435cf29a46b2f130d62fbd10757740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e401cb3bd83013fc638e7dc69b72ec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc692f7f77fe1022bc4123fc445929742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20cee37361b2cea0110eb82632efa0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40ec3545ce5e01f3561c5379ac65de744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03aa20754fd72f1554d7df2fcb2e827745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97871bb78ec9788f74c13fdc9ef0167e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a1661b292f5aa5a435ed0a395d5a7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ed0757a9ad210d9a12acc15e3509e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e0030d9eb1a50a3067d2bb37c8ac8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1ff1ab3b48815f7cb6ae8d9692ddd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edbc6795784e725820d6e71b9603c2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759c5cd0bf65860bd637b592210d1e2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffdf7895f88ba6efef817241628521753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22285f338e667943645c3df142bfad5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af2926a15cd6bab96cf39e8efea4da755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865575e4ef362445677066656bdd8ae3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8aa7baab4aa70a2c2e3a8f7d75070757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab73ce844504e49d0a4895df392232758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4807b820094e2a7eae0c8b038b69a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>