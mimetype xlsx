--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3588ec3061ff0ce4ceba481875c9b291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b887fec9924113e74e8293a2602f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c237da99312d844d2c4d1ffab3e5e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46941ae664746106bb0cb17b7e702ea54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6ad06cf32f7c81780adfa1bfde7965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e705f1bcdd758f50777fbe7df5c32c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f1fdb91eef4e03cdd6e8effb7b5f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d00516ee6293760362f03fff01bc28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe8c2766667051ddf68fd14de955789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64e30a66dfc5f0b0f2e9f6fbd5784610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e0cf04363a33241b84e8d92e77e0911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd3107841de51676946bfbdaf2881612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335e412c8ff893b91c5a6650912107013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307773fe21e927a839ea3de85d8beb314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765e8b79a81a8ffa08168dd5d554ce915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdc371b8ba3e5a4ada4d98c4c60ec516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38318f5e178a612b1515ad9972f5f48517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd67e33b048c03dab1df9d6e49d600c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb754cfe7e54c53112429485c6d89619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2f99757cc5853894a3d0f2828c2cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1cba7dc3d01481d74e69500d8b1fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7758b7ce93effabcc49948e4f3b5fcf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05be182c13179e8d30b6e14bd2f64e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e16b50ee81dbb17437aaec9d98692c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54560639e0137710ddb1041a2026b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d3293f96674e9beb91f995909ec3426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c881e0308d74a5192c4edd68c72353427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a628c08c4a1d88c7071e0d5db0b2e9e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e1a32174080b179c5e1da00d1fefe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bacd706dd6ed3e7c3196c84d7d245930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac8f23a3868c579ac9579593418dad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee473235f9bea61d3490949e8ad17b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2d8c288795af4311d988edcaab81a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94414f329ea1c8375f5616b61e212cdb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127a73f974a0f02ab3469a3778ecb9135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2928c8f3683193f267854bc9cd3e5236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5fcf0f0d2306cb24d0100c4b38fe937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397328174602c9ae676c345b21da973f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9768c99902499eb07ef9434396d84e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c67ac11068d8c127384f245a3474ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5d374c03a83b68f39e5641ac25f5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2642f794b9524dae0e7e5f4a010f242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82921c8df07d19e9afe00efc2567885f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af87eddbbd407198ee8ae80553e3a9344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f327293eae2020b12f551db3a69cf245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632af31b94d620f652a4d76e72cdec146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf885bb0409379c2ae60bf46aa042f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281c9035defda9954052a035c00159e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab10651b2d3520b7e2d94dad902fed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6c3292ae33438eabbf985bf9ec32150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015a38f7735fc8466c5336410576c2051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d9d146d69139672d5641e5097c7d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c109fe634e31d614369f601a7c62053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c918fdedea3467c5d5199af085c4d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a3c59e8b7ff1bb78c595db97b38d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0889e337f2844711d86793d8cd19db456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cd1b0edad77759e2931940837357b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0e67e1d00de36bb2c556165fef05558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad05162cd714383c8cc2dffa8401ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657eae8754fbd417a1c777e43ee58f4f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54a540a3be40d49945d8b269f42c5a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231351a3fc6ad178bc00b94dd8c77c9462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e881c64743578653dda1274b154da763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c27ad04641bff8a0646e4c6d2598764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed9be0538d5db692bd0d226c35c2c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e197165b7b95fb28ba74e755284685b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbe1f484346423a089bd026e176f2867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa0454edfa03f0e54d078c307b05b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193974563f620526bbc668b91fa103069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff3cbc1cd051196a5a14c5185860b870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7f9c1123e9f14f9967472b5e33d9a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de2589fae6a7641317e06053c7405672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312518ff06c82de7f002431c6b7fefd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608de30a9e5ab8e3877324e9da31c4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375058d03aba8964c85e6393b73597375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163ef80fd5d335c44376e35522b410576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f4e4f173d5a639e6cb92338f5f88877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e4d46410560e95950d42d6f1823f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd33638c23e96543963d70c4d6ac0af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53294b7f832c77be7f1e51bc73de1b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20824fa3581dd5c22c63d8e67eda7d7d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e3bb0ed913cbc5851dead0741386e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633e50eb8c1d9c35fbe089654f532bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70eecc28454984e392ae64e9692b3b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d45a60b5e1fe81bb6038fd1867f9785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fe96f83a13a29c6aa39ce7595061286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fee9d4da74b3c984467d56b51379487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794bc10a6d7215aea3ab5d58b1a0c4c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be798df2992ca777184975bce4e032289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb6aff5f14d1ec2790d5e6ae21c83290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0fb4bb21a26232f47c8ae0c31d16891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22674262a325adee69b3ea4518b5940e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def98c00cb9f4b384a52c36fd42bbb4993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585b8237791057fd93f5cc26e61353994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941353964569b1c4b1ee1246acb7e9995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13257408036853a0f2476b7c3610c1ab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16968d968f5a3e1bf208af1904ee4f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cb85720955547ce39967bbe1c229b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925950df50f73acdf12027368b03fb2699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873dfa85e11df2629fec79d0b15875b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ded2c18565f2abfccb8e3494db4723101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d68a4e157666d112a8c748be1e2540102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f225813e16bdccfee6b7da8609871103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ffe2f5c5f65f0ef77ed071fb14e88104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f6b048fe049ed8605318458660aaa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091255623e00d50c9e3d9ead6952a6d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02f47bf5cf3a9abe8f614133b5907b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff6460d5cdc402ad6c4d9a32affa86108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3f5399d933cbd662e878a966d94b4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd8b6df70beda80d516fc259162635110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e30bbea974232a9ca4d59cdabdfbb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062470bd7f40decee8a866dda5572c1d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23d3ba828be724cc16f387a53f8ba5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f5157bdbe6c13b0cb5d3977e8b977114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dcc6a8c62719338f775170955cd96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477299e8b42999a8175addb34fb8275116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722cd6b6e1b1ab21a9472500cfe97d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b465afd85bbb2fb92964d71ead598a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff36d249a5d8ac8699ad48ab5a197b3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc5cd4ce6082cd93193c13264c9faa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686009bf9ba4c16776d94191c03ffc1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f78444716c36ff8fe403777edf46df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94782b98f17c152781cc1d91b722e2de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9b6e3e855b54864d5790d15ecb22d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb60673bbe55ad6733c18b62b0bd58125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c82633b1a9825fcb5312bffd7a8408126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6cac3b401b7f6ede04d318decf257127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac429b0b7087640f35d328989f50de128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16124c764f17ceb866e87a27950110ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a72afa451b1ec4d752e9ab60c3924130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff9da5d93003f2f500b9ca0899be39131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b73d34a746bd633cb21ccf7aa6fd8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a9d622c5b3b5f4e5de17be0e0062f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59ba12e6d94a1943f32bcd98b0470b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708f854e5e6e62c39325d8a90327a63135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76a421dd3fc011da8bf17f677f2b9c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91516c61f7d07ea9ddf4218a3a4800137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c024662039894e82d453e16a65d37138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b46a482c91d3261889aa9db6543c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab701a5fbd205c5e267214610c638c9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb374fe88a97e08daf7324087e3303141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a37b1f35053675cb9c0b7421284a56142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace07622fbe62fca74f108322fcd7046143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17774779a8b0c8f8b2e3fd40f3b3695e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42e8eb0868895bc09dbad3a83f5692145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070417354faca25a41b45aae49ce711a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9e59500b2a15046193a30c67e8725147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21a020ad9bcbe2c6f593b3a70775e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a528b3f4db4d685e39e9ab825953f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958a4d29aa7ea8852d7248b456081e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a8ebeb745b8d4a353c87a06142ad6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad58f30fa88be5e518a6cce6a52fdd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4b4a7507b74200ead1e20583b117b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46c47110eef0d64c38e01644a5ffb2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34409ae7df8c1d6c6f7afb20e863e51e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93390cfa36a6ccd800ed28f93384799f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c7656bdd85f9e652b6393b2591c5a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dff3880c075ae3bd0f9ef84bec4799158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b3f593a52a25ac0034169ffd34ffd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2709ea9dbc553110de8572e5fcf214160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4a62e5635906926d622ef2a3a2880161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3b281669cb5808f441cf073637bf0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d768cbc7598cfb5aa79667303182b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec36f5499efd6c63e0fe3214a84f599164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714c98d028928b7a11cc0db0a406e31165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a214d70630c38d122abad7f9f478e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af79723349ec9040e498f8c4b9a0cdb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093fd4cb189ae06e3e30f86938395d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f37b20d1a500f6532fd66246a32359169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a272d2f4dd07b0bd242b94d0fd195e5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a23e44dc42e4e55f9eb673c67de3c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979f267a49c4348bca09e40c6f865c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56754cc4bc220555d248cbea475c4454173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5af2a5f4a67e0d22fcb502d5181e20174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28b46ee5591186d8a1b9b1cca8a8b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8dd0273fb0d21d6550c818d9043bc8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb51e9277a0b982f08e146be014aaeb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5d33b0ed83c2568b2c0bdbbc053cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1feda010a2a5b6fa5cc26029e8ddd6a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca78c2a7401c35b9718bcb2788cc72180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbb148687af34148d32236cf9404dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6081ae62de637cc85f2dd5a4809f7d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d369885f08b466c8bf35e9b4893cf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930283af1421e1ce6522c69fd14a9de184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7312ec33f81a949f69458b259442ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c0d79ac35547bf7edc884aeb663b9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faedd50bbccf4a6a7508ca2e226e11d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b68bcf90f30585abac5e0bd676937188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e76cd998a2c0755e0569994ec3ddbe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d182c9747733f7e7e5959dbe1315f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69025708500f14514b7e7b78228c4069191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de7b66073a73d9d48b906ca88417bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27913e162a703fac99f2622f957f67b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ae9060023b60f03b7386fdd3aaddd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a2076e2f973313b106251a84507b8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472073df617a0ad7888705115eb5b82196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7623da8e38b975b88d5dbdce1910e7c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b17849450523a90f614c6da37afc59198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053250466a6ec3aa218428510ac717e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0c228b6029adee3fcb968d4a8076b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cc7cd6fc1033328b1848c0ee0ddb2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b52c92ab54ae28beb80b1cd1b5a4de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618ee51e014fa145d4f639fa8d25a1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2012dc15a38e73aa3d3d011388dd40204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5c74a145a183c72d7b16fc133fb1b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4abb689eacea5b0cb9ce97724ca89206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1756c56b35e4844b5a0da66adabb3f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d1d518e2d506a197a1290cd707a07208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013e9a08ef5c9917ce2338d47a0e2a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d8aa3d7d7b23b6ac87bb2d775f99e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b1e36b16e2d557acd7bbebeabae40211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423356648da272796af1de157dd7414e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e337edc0876ad9c7f05324392a3ca99213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13922e797edc6765f677782b38c8ca8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d869a392f370e1ec0e1e16f22f1c469215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58b44e84ae23a31f498496653745b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef354d52e82ed68a8b7c5ae7de8b33ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367aa830464b9eec8cffe62fc564062218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99062a3a72ad66bf913d58693c04d2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ef098ee994ab96224410c5ab61973220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589569487f8c2cb91a8bf6610bd3dd66221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacefdd94b331d5a1a6d52f4ec923a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1211698ba6667beb6afc4e586e0843a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530aa657c03028839db81bdffb151ca0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b341d13131e837d66ea7a661611c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83538932e3ea97b5d148a13b6ee4c2fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253dd254b26ac289f02e867c5f0bd4e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5f239087de9b6773b46538f24dae9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ef8f8635484361328cec88c34c8f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63558cd769320caa3074a9a84d9e3ba8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cbf6add77d2c26d28326e53efaecd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21deae7d5a41f23633ea7f0501b8d8d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128f11b794f660d96725ea276442c35233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0a8093047e328ddb3d100fcbf4aa6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e124c0b7a853770e2a44916845aa24f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f17724b62a75790f7b59936e4f5546236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9b40590798dbe673523adc0cdc81c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35c1d0f6f5408bb9cf9a8660a89bcc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397eaf149d2549eefde0c71eacc67d7f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fbed9b066bec2266abae0de59d18a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f606848b4aa2168463337e588ac8b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1718e67d27e01aad7df8e39c66381242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45d49ae45607aa1cc765ddc6cc5bd8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995eb6f1d51813fc6895ef2896103e11244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5ffbf8f05fc6b47d3fbc516e1f3ed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac00783ef7fcb2184d9e7690a35bc9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce90864582e82a27f7b8554c39ce60247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940eb87600621f8fae6b8731684a708248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154689b5b368a77e5328c2407373f8a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b121e37efcffa0d59e223bfdf7fc9e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b303a6def5da4d0228cd00bf981a36251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d996dae7e7f2feefb65ec6386e8bc7a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ad51fbe52fb1dd54ec35670fa84b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba50c3b99c40b7760257ba23905155a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc184ffcb0c383f9e69643d3ff59b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de43d5a39d88a16abb96061bca660a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23557731bae2f427890513214c56b70257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f064e1fa8670b62eb55da6060c7ffc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd3d2ddc60ffd8f5a8b2b4eb2ec1e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a390cb5b2e4b5e9c9b8fecf87fa87260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003e8858c7de39e32c99c68ef8871be261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb30f006a8c7a0075a28e73f59091e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22707f43535bea06fa8668e2474559b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134f80169f6f0e856cdd14ea67e5c31264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59aa55c87d4d2f8535d11d60b71e1a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06608a028dceeb1f5a6f8757a60f6a8d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8cf0d8613314dfa4fa4c1eb4c7fd0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ee7fcd3f5527107784e3691b1244c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431b9acb5177c705196158907e70b06269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a361b89d03007d83cc9ad85b14c21270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd107ed859220bf21779a242c213c57e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47788fa4fa5f4abeb8d91c2f6e3c9f6e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb99cca2f968c6a059a18176d1c69fa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3acf750902e2986d45615e28195177274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668a0daf23c8409b07d5f15405ffe72275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb7601bbd1196680ea0292224b5f5a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246f0bff9f42c440ecd9e44b69ea9d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49339cd942208b50da3a597ee6aa92db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96155e73218bf3cf1596699a420c65f9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02c3f9cfd1c448f01410a70dd770bb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ba2ad3966ae377df33cabf660b16d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbebfb1e2bb9ddcace9212582045633282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71fc688dec7ef7c7be156c72434898283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0c8a82d8aee6c4c62d2e1c698b9ac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7dc7b67d4aee959d0e6962b859c265285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9c9acc2986429d0c52b80e59d2bc7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef964e2a47f42eaa08ea10ce51ec46c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ebbb378edd679c8552f0c98bc2dda288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42b5dec268d20a39bd317db51449fa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c1cfbe165a62bd20d7cae562e9ed3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83931504bee2f752ecb72143f2a314291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fb03c3c1c78b814ecb96a331aff7d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912bb9ad44369f93f994b6cc703303e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405847e52cf79629093a73dbe715b76294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56509a6d4e649397215db315afbe2b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a89d9c45166b70a023bc8a91170d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f2450403293225f49d769c6568057297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8c56bacbea96e78908ad1ea716629298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be8a96002e6fd99955c3ed278b9789299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bcefb0d0c94310ec1c6513ac588df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e85db8df673b081fd813d38ba48b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46c736e303f01e1e4f40ab042e97ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206a4399389749ea9df48d022aef749303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd550e6044a032186804a095b3eaecfa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32e2ccf509a438db2421c2e3532e75305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ffd5d49c83f4142f596321a33639c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18710d7d4ab7d9ac440998c08750738307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767891d2cc6853ec475c42446495fb28308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15ec519adf22e64cab312c7e1b4031309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4ce6574c0e49197efde6adb58b924310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fd09512827869ab8a7f0ffd2e8d9c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a3b66ced10cd0c10d91588f33cfa7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea82a4b1d5b5a7ba2d1576bd2f7647313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d0686fad2cb9fe594036705006ea8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4158532155c68152993a1b6ca95421b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3564e2fb07dd4f970825a6c27acb8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a1ef1872f88878db16582768d4c38317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882fdc4edb8793267a27205c71545f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4785fdfe2f4e47599ad8c13a42004319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc918e7ae9200f03ffba62e4a283ac9f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c29cd231483fa7cc3c4cf625defce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdbe4f2081a80316664b3585204109322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514c1d4a60ba053f512b707f3204e13323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdffdd16031d7d66841d0b94a87da6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf4e06a62eb709203a4a443da0ed9f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a839dab9dbcdd3cbcd803f3edc13ceb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b798e3fb3d84812bd8c57d322b3f930327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d0c4fa14264a5b1d08223d9fc353c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa91be932865bc4edbd65897a5fcd9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b951e11aa2d49d641a7f8b9e9f213c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970a6663422c172d4d2a3ac5f894e8f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1053def843cd6e5e38ff1e476f70402332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f88540902d2bb015f30bf62f4ed396333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795c7a547d9931ebb21c8c186b36c81334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdb3fc4801e1f4393d161e2e58bbac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4eff437d3a36441a96fc3b2b58146336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d639e1b362f61975b03713c6116ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1eb13f7cee58137c136615cf191ce5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a12acf333be0428436ee0bf9c39fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ec3008a30147886adb1b1a697456a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d69c59a507c29a430317e1ba22a2ce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69803fea1f49da4a9ac385c3be5e22342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c46ccbf98b4cc15ed59b8016477bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9314457d5b4028f8e6f0f9c5b3596344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7ec13742edabfdb7fefbd198bbd4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a169a9da9440265173de1e16bb0a0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7804754b0bc7fedb898b48f0e5e0a53347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c26afca7323ed537c9c6d2d7046dc9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c1d5a7af0a5258bf222df0e442495349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb34b290f68ff9f3150cf4bf1c60cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a756ff670ef4569d0e3c096d7a0b366351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5707712908a7ec0f1406b4e4bf7b8c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0325e4487c59f5d566876773f821bf2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1110c2ec027b94fd99ecccebbebff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cf67d6757acfc9220ee64e2457996355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97dd569b79665ad978798aeefde334356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c5b741a5feb11f4a2cfe1475b8e9e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db08d9c2011016d6c1300fd503b926358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62ce1fb96fcdabc6a947d6b5778901359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a33beabe4459b7f0ba413810b95d93360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7793877c01289c04a4008c2128dbb7e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5df360f82e7516b0d82f009cb0f92362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847d03b931237cd1402183970226e8e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b84fb6a62038281201f3b74c7871c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05de9642944e77d78d02c1a8799375365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14404f2fc230b5614ed2b13cc6df95366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe20ebd1e9323d8e42f0502e72f7fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcdb209c838ee4fd1ca92c8a76ab25368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5c0b004e5f5d9bbe77f9694fdb5c9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea474655edc9d953db5190cf077b14d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb94eef5d367f703eec27268a24748371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2932e4cf63acaa031240885afe7bb9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58dcddc323a76c940cb5f027d255d4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f2f3d3b7535397edca9bce962ffb8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81782ad7ac21fbf31924b67659c7987b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a60aa384447fc163323b88f4fc497376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb01d96d087e1b956eb4b788634a47a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed9f40d7ace8c74f02eb14bf4aaf24378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276ebc3fc860659c8064c87a02aefdb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653b3fedfca04f6e23b675174673055380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32a3805288a737dc99b74a80a3cb88381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539cf0e7c3cbc265ca76e6abbc15b12382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc23e80efe4a59419f4768c69982e4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba841f194227ec7bb93b4a893047e68f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1adddbffe3cfc85c053347d006882385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10feb77933a15998bd1049437d1b68386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36248beef61d291faa687814484ce2b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d931a7c565dd7a59cecabd849311a7a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84fbf44cbc8abe6494e404e6aee8e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2e56bf5b699e9aac9e86100b3ae92390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4cc2c5727e610bbd1066ea2524acb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e7750bbd5ecc131b523e1bb978bbd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab9dddb052a93a4d6ddfad091b6a3c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f13bc3ed75fb2faec5bf36106dcde394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53baa4de18ec4b0be8afd834b5a3763a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d89cdc695cc8ddd26aba4aeb22c06396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a2a6ff236b3b1bb37b5644b5f8131397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801279cfd51b46d8565c5bfdd40eee5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650de6d03816abd2c7f90e4150230fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58a7477b721053c5943fc8bbadb972400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352edc5f9d8abd463bbfb3d1325a63fc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0969869f10a90c1fff45ce058eac1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8034746832a8053b30fae59e89787e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39e2292a2ba86221dffcb85757330d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3d1c2cb357f00b27bc4a3b3ce846c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c4e90a855dcdb07bcd29cc997219e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31b884bd5c49fdbdebf7bd09b88354407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cede7143cd52eb0b9eff398e9a2282408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1c8fafbc9af5027a8f9cce33f5b45409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad124b7af245c7b0c4960c9435f1ff44410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88f5240b206b4cc8a2e260655edc46411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550a1105420a765f68009664c78c858412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa759053a017bf1a19f73a9ddfea248413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36793eefc065d0826914fb7c466f48414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb89677ad2b854e04879683df3d89d7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231164b3ec34fb14d11a6b25554080db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5033c5b1cfdb468e7137e2b637632417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434f195b35c437b6014519381cfe67e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c72ad7167552f94ab992276ededee0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71428ce8a5daf893c6207a69f1399f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404532b10e34f8f8c32fdf25a2275b6a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416892728a6f899ac6a2f277ac90368c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692e67e78586c8fc5d94711f72a98bb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdabc0ffaa4a4f724d3b0e3d2cd62aa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d947e76075f7b62693adeb9f125c8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dacf8cc796626e30e7b92c111ca1d7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7745b70fe464052860841f67456a2dd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c31894b752d04f7ccf4dc13134219428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e4136e13916222617a494048b85b6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a7e3836a5c7fcd4a7bf23bc3b49f3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca4ee5d248235edade69583673f445431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b0a75819f5c2bade60e327c29beac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dea5a194d7eb8153985118c6aba26d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1d0b4815831a08dcf2c524abacf79434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101e2dfea01ea100a03a29abcb7dba7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1da46f36f3d76ff0fba68510f9543f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939325dcdd095bf4cb8a7832e4899725437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcef24ae7a25a0721191faf250c94a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b88d8cf1d3b305eec8f0978c5eb62439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad1e819c1c23241a89ff0a6cc21ce9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6856f4772f38549b8c490830d2f639441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb000780f0aca4df28e37e06f2395a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b46bd5c329a5d99bde9e845a07d80443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73ec46769cb4c5209320a8fe7b8613444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57748e15e95494700b257dc11df7e075445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3bbeee2fed9012cc4fe6092ff87ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5475ee201d1eeaa6b8ec9d82827b2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532716d31416bc14b60c8982c76f90a9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab78fa94b6ce7ec0674d743948d2b6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26869eb0d94dae3c9fe5b4dc02cc2c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e81e3af065a0ca562fa541a0ebf62451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99bc1bfa67ee2f82455a01c0f90463452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e4a1cdbf1fcb138f87641f90b7912453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070377c1142a44ed33f1fb94c33d967454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31552befc3f9cfceecdb335e985bb57b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb0bf1a463208e36387f898b142470456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1893d12aaf0ab6f0656e3d0067cff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4a7b907ef8de291df11bc011f9ce7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d352cedb8d612212bb74a585ac72c9f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d099bf38e6b5347c0b248d9cbbd7d97460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b265847c2747463bbf6012ad629f75f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1600dcde74d4a60e22920020f3cc05462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f262b47a22b804fc23498b510edbb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bed01af3a15bc02a4a6ddfd4be4a96464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919357a394a86f28d0b03bb940602ec2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93143e7cd639acb2af497ce639af9aa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81937992c195cc375cfde972936115467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f526018cb2f8e706d6e8157b3c19d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07668198939219a2b882ecc158f9fc64469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b153cba8ad1d800388179a7612f68a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decd676799c8afdb7d07d5c16eb8576471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8dfa0410089dbb611e422c13ca005472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce08e33646259843230c1fffe114014473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0874feebe642b1f5aa820fb7b78b9ab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bd675d7e24356e70e56bf1218600a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2183f3fee2270104ba8858c4fbb5cf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95ea5fe1f9298bc442582e751c27e6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953126df8f5ddc6b89d7f072eb017dc8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90f9fdcaa0700315147c6d3d95508d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c46036a54ba77dff8dfe9e21aa54de480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789ccf391a74ee622b30a7d24d8f2f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e63c11f54b4d38e236c7f3aef6edd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fd42f65a0fc15d8143b8b812a5a5f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317be4f4f447d9a45f57a8cdb247040e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d550362f93168a7a05d9089318f8ac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44df4384cd31a69cbd6dd8c36db0e2d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2e80e8fc7c57df0671fbd89e8a092487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be9a37d8337b4ed9c761603838df48488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f0532560501d6bfbcba84e275fc42489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6593f71abbd69e23836cb25f0c20ddf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31eb90989fa9cbe3d4b404ea3b0011491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d5d7ae1abf3475d185431d26db413492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470e96af0e25cbd5d84974344faad5a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d4c84ede42355b00dfc984d7ebcfa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afd203b59e0dd26c5ec5a5e9075963495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844978b616194465908b5a654e43a758496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538232c6a232bdde5b0e022fd18980e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b0145e809f7d505855bb6e2d60ec8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59a4be82eb478d2ce601c6a46a9812499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0d5def6d9922528ba234ad2c5aaf5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e687c8f96368794ec8dcd0b0dd6c9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d41428eb5d63616854ab678b886ea7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2fa766645b2d6414f7d9432cedd45503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b2cc107bdad9bdac5dba3ef7af1e6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6bbe33c5c73c146b42f54f9468388505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59b12eb101717f31ac676b96bfdd24506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25dc0e3379f7751e25764298752e0b8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e0f9195f82f2d449b578d2fa6e9e8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1313c93b109a35c89209448c9c9c734509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873489fe186978343159fe30017a15b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7484bf6688ba2d03228fcf0c2a2b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5d35e230d8dcadae287052a1cba4a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cbc531a40b82b279909d496d67abc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a618c82a13085db436341e2b1616e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad041c97642cc17495c5b7d8700247515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09842cf8db784d3cbdeb044b8b1515516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03b1b5e78c146f6a62a2926d8e47c5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac2ceec43b4e6677a5fa1bf66d65bd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5e5e3ea62ed93885dc1bda038f0e1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc560f3f437de5a4f610e9e9e862c22520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed16d8bd4e92dc52f7ceefe0b679a01521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b0726b93de56e4c4a52a568a37217522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e784065536da075c7f84ed19d9be66523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347a0b68979723e95d03269f1caa23d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680a8b3a4d782121cc0d95941b13ebc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145eb34ee5e24517ec96d752809a7719526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d23c2b2c4a45dede851ee97b0308e9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d305c4ec44ada9af30568fa18137307528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa5c6fe4dfa24c57d06ad9cac2e37a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc12413ec81849b73fa0802dc4839d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb5fbcfe1daefca65464f04d3014af531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28efb0f7888f20a86f8250d139d0b3b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1642f015cabb3fb67827a30c83f60a8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6bbffb004fb8a0b3fa2bca2b00a57534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427fef6229f3424910d5039ca9ea342535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bb7ddec032962586ea1e2b8843edf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6824bce78fc5c22e0f6e30431abdfe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c898ea8c9bd80f5394dcc5b28a7be70538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a234b0826068b000c840d5a53a3a0f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4935fa1af548fbc6e0d2e9584d8754540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea02a680a6ae12088f83249958b01cc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351868b006dc92247e199855aa6a3b9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f366b56d40e1b6eb12177364d150c42543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370ece9d73c4057c1561d699a2043f9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e785c1f82e8d223e43dd2c01916a22545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ea3c4c9cc25399d58a376c44ca73f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35202d0ab31a7b3558c7a985ea406cf7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7da3557d45f4d3b68c6d8e22aa361548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692ed6c5695fa1bf85c63a0c545b3fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c24f2a4f559ae43dd458cc5f0dfb6b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8957dc50365efc73a666c3d0380fec5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7663aebc5efea1f7e76c5675e8091552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc928642aafc5ba15579b1adc5673edd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e458d68625032e50c84b6add0ef592554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86278913f31fd562c7679aabf692a3a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfafb7f3a5032bf0c00f51df672431c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37e59cefa38950bdb47476f25d8dd2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21a8561d177b4a7c7d325ae2ebb61f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ed70573e5dfa00dc8a32e74d055f1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5056d927204f23390e3359f38bd5d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083aecd30a793cf00035eb584bd9a95561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aad6396d64f0f513b2f7f8157fa426562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbeca0ce8a1d78a0f5b5b90cfb41014563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c0e2d4ea56135f9428c49a669d3d9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36e83fbebf3f8f188c4b66236a534a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68e106d0b3d2eabd916eda0a4982ee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7b30089a0df818c56a176acbf7db1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8dbaac0997de453dcc251539dea2f1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9154f9ed622ea9ad3eea0eddd8abaf9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44126f0cbdc53e6516ed6d385b6ecf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a82cca374944cafc29c76e31ccbce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa9dd5f8b3e135643d0aba6ac0d964572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddcdeea2bf457e3303f2fa6b5d9d57573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5e3e3fda8a726e487cf5b4835097b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c69ac6c83c78e7e2e7c6a63d1c2ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19be518d19f6a0b699af56f265b894576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818369f62fe699dbaea5f6dadde16d2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240c42fbfa301d0c3ccab6ac0d47830578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afccffc06d0b42ccd82ecbcaf6833a4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cf0600c8da1cd166c9218e12eb313580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205de468bc56105b5f2a85fccda2368581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f09a2726395a820994beb13dd2e22582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a135aa217590ebe280dda51ed8b3fc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3d0a0357715ff4939094ee5d98d9b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed12071371d954e9a96d74318bdca6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38df1d22f40dce48c58086ea9deaa5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f927c3c04f9167e0761c3965d6a185587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7aa8c90b30f71847b939279b67673588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0a65b1c93f53ca384f3fdbbbb5e68589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06c6d4acbea8bf17a327ebcf54db4c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bffef4f5e3758b5f7eedf3a3cbb5bb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0061eeeeb81fbba7bcaf47c05d9bd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e146851bd253415c19352ba73258f60593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6144c4eb3dceb29a2d49621b72d1005594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd8524ac8f84ed29d4337554e49319595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ab903917e7f410d31133e7a0890e4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16417df9455606a5da0c0cba10200e74597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca898773f83af81d3df66ded154e64ba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebe1b5bc94c86ad427d401f557ceda599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6b7dbf9f710310b9c07c2cde58627600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3588ac20c9d4df24c8632fd2b2e517601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15432acffe26efba959e7c06abc2590602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850cfeee1f995db9559e023b39a1692603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c583926eaebd3bd7f2daab1cc9ec9d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed755ef947693c550531f7d2bfd0049605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681af16770f3d2d3fe047b456302e0f5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da635be7186de87b259d9ad6946450607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00df443d39da381a37aa031d56f1700608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a0c4b422cc5d80681f55281427a99609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272ea3806e4cc06ce9687d1088b5f19610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5a99dbc864e28a03553cfc2e38844611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202be6865e4a59067f1ebf26aa4b6a0e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428de809db53a60002eb52189e29d7da613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1867679d90eb450ff7b0e59b84787614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f615eac417bd3e7bb22ece0c7b5130615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3d957d81227ce55856277fb753efe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef25ad6c0b4b59b63ff1f9f4351c262617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67db9800df92b79433b1e810a92c7a6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ed9420fd9253b720c17f89bb2016e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f966f24d7898c0f34d9ec6d23a47b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b034dba7bf60583a446eeff5666a20c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c6661744f1168940829b04d20e3d6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8c3f46e6288e7e461e5b059ec82ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbef6cac5bb3a5b916d805793d61d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab497815cfa39b0f5f6edb23692ee3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981a77d9be464244bbcc226da418143626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63120e3ef920e97351b5163bf69d2d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed88f85807b7916b90a8cb89cc52d6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3a7d7cec011ffca845288b7a7633b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40317902cbc91dac5952cd5e774e73f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efd508e74b39d5352d5253880d7334631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a32a55a44f203263f720b003a4d96c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20524c531d3cbf0e3fb573a419811b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3545addd867b0f917782defb54c9e4e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf826717bf5af867c4680448d5b9aa9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c51d0958584b0a32a2af4471126d9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2951f6e2e0d960d06cad0a4527ee62637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5011088408e71063896e33ecc7bb3f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc53317a109d5fa63f4e0146e02a76b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075ebe6fe0877f45485650e65400a2f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8ddfbd9e4d43cdf41f3d9c79c2c8a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5b4e7ed4817b66ce3d237d82a4a09642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c054a734fd90b19320c35241acc30e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564da74b0d62dfd958eebfe661ea78be644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e21a7b7bc730c4ba2840825267db0b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e9e535f3d260e309cc8aa6c6a4090646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf6a90db76f85ae736c166fb47a97b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89b577ed01c791e8d1d0b2538404df648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c084fd7ad703e7df0971f0ba274a0d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec00d66bfac0239bfd266cbe067e5a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5aa1d182e90291bca0350ad8149da651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3b243632c8b91624bdd64a118a055652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96c9c14d03731a29d9281358b77793653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25466da102f362d7c1e3f02081c7cd9a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cae8f1f9c70afb7353423bf5d3d5c7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d640ea55082b45163dd11a9766497d5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af63b738bc739f3128ebc763149607e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa40460c4980f0b6708a492b829b58658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da730393af2de086d1b5808ccb3df32659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770dca8b298701e371d8815af609d737660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7bdafc357d0dd71ede2e12522dc9c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020f0a6328898c15d1cbcbeeea482ab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae96863e52d863c91292b5fe61cb1f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a58f3bfaa83be6fe6622ffc93c5451664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd317c7356d19bdff396089377b230bc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7911500248d6655122f03d3f42fe732666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829899c1644e528ff9f7a5b839291d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb4c6f0df53242633688560ae9a8dc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168416dbf56e6f79d1ff11f49581d820669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029e0c94ef41e08e530d0e798928583670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd27b16c4ff7d7bf09b97aba4602cc6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c521b47da78c325445a4932fe70c8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea776de872c639d2c5d1ee1c0940e4ee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed5c112adc5fda2e405af52a4b7170674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0264172a3fd1d70adaebaa640e23a3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59790bdab6ef83125c335216344108676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ddd8d6d606d03bdb87c4ce110742f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2631e93f9756c9c864cb0ba1dccb4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545f63a63d4f5830907d350c2702918679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f138c59e0cf818874eeecc6c9ec509c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7c9b0ddcbf1d6378ccd883cda2156681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bca49ca98a50d387a7f3eac6ed93a2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b292b09c9e3232966f964eb09c6b7ec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791eb2dcbf3c91b52805584c9ab801f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265af86b90e54c95798f663915a99e7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddced7df583a95faf16d00f77660f9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14528876047d2c5204e5fee49c29b21c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8ad31045648cc12b18c01e65980a2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056834c0d1e363f0841fe711e9a984a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9cdc7c523ea7e49485a52d06e1080690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85dee0d9327652be686f674bd071a6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c3145e6b495d1dcfead49fb6433cd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18cfea9ecb649b7005bf787ee1b7dc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e869577c5e9599680a89c36fcd65642694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431527581045411c4bc5f119692f80d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae6272143bf3468c05ad4ecee686d4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401e12a904bf2f81ee8fc26dfd048f0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b366a56525ccff8a2b71ae8a7cf73698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7b0b2af128df70b9bb72522ded9e4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad8b93f960d2f8bdd67ba9bf950d98700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a047c8b5de8bc7eff1289190f97753701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e9544e3ebd4d68fbdd135790ff0ca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6045189dc4b0b02f6b10703c3983a68703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7383bcc55adb0e18530e687113c2d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad7550cc117abd02a7375cd0e2f1f9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c136f27db82b6437817cc3a4562f6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ce7f9730790b5e46b638533c5ed9c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c37bcbf4a3d1b3009044374da58f7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af78d08a5954321097ef563de879662709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005341e2fb542693e2731316e9f32c27710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894a4e94d13f8612fdb03b2972cb323711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a116bc2679baf66e4f66b99b475373c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa550c185cf5b8c4d0740144f90164e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6280054cd5ec6e6dc500d7eac8b56714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94613b49534edf7036f3dfa1091ed578715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cf68da023ac93cc13dbdd60723eb9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f08bb9a22787942cb4fca6a25c718717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd5a157523ce63e785b3abe7a9448a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b739039c340fb0de43f92e1ea340e8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31671683f262d98730cb639230a777a5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad38e578fb57bafbab6a725b9e7aad6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82763ebea5af890467f557cc029c63722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220baf2afd126f31dacef5c525533f9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a1de76258ad104086128ba0bf666a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7523fc2186a4ac645090f864076c08725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777bcf4a1e906cb0898c09f21094657726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbfe04448e6b22c55789ac717a70e6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a500b70460f5d0011140fc993a964b0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63826587031ade5f60ef44c17e13a1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567547e40ae68faecf6596cbc7fd0aa3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455b2750a9e89af12c1d0726a09e5c3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44387fa8d6bed398f715d684a17085cb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca83144e47a78b8cca0a0e374c3e1a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40664d0a88275396ad57f25142dd7d3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242aa3c8aca6224de881f87bad1c324735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8046fab4db4eecccfdebb58efd5f06d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f856765ab43487cb2052040639af48b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff9133fbf242ff49ae8e097e0fdfab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc872b325c3f32d8482b196b2172f36739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b42b01e1b544179a5b1d67f98d3ad0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb45588aea3ab38b88684f3834003d9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15da8a4807f8e282aeb660991c616b9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f2709f552dea8301b86baf58a0265743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f542a7dd8f62ece91ff2878c26445744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d4c2730e68a8ef948152927e1c439745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8305a751dc99e38c165e3900ec546746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221200d0c3c0c3eb3aff2fb73fd6457747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542eb9877008daeb114ee980a6b1a70748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb894996dce9ae0535fb600fe63a8d1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79166d639371a2f6096981563b18ff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da1abd6d1a8df68e472fbc490b013c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3d2dcb0ff368591f1c60dc48a73ca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68bd36d84d00acbbaec4450ff07cfa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add1c59d9eb64fab106e483803245f6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721b44c90a353b76dce001bbbbd6364755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c970c59d511f8c36f78f1d3e2c5403756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c3a07071706ae8358fd6879feeccc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfe9ecbf744bad9412c24aa73efbf9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4276aa55ebcea2fe1290a928f89123759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edb779eb7590ff394da7221708ddd9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6fb978977a01453e9ff915a2e00d2761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be25c6b772ecd69459972911103af81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055282d275027bb27f25d1a6739b79db2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb4f5aaf155010cc6f42c7dfb78fc13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc93330caf8c508495539ac19028af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb611fb60b85f79bb47c8e60769d825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2eb1e4db4d497eb530f219d3fd08d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bb45b5d94bf036443f0fa2f5f581c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffea67882674deda2fdb46a2939e588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950792f240809f30f75f162edcf81ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c6b22240f2bb2c16f8daeaac43cd110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c744696854fb36b7a9ab48b449a824311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4207c6d37b59c6f33138ab2fbfdc912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7ce9b817f54511f5b3b06e39b6ad413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ba288f14a6edeea53336ac6b66b1814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4b9d1b638aa7238472b7a8f7523a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c4a2eb27860f8d3ebece11e2b3e3916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06d350483ea47d567082eb3a56d4a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7ec145add69bdb5b99e9b80dc201e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467317f5044300b827cc7f4e732c24519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c35049bdd4640ff1c7bfa2573325f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca47b8b0f1f47fb6491ca13ffc922f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c05ce5c1b3ee2734714d368515abf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e742fe7bd2b8364e762d48ce5c5eb623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378ea8dc7cd54a43274c57ba7d4c97124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696e34c7cd02c57384d0448795e023225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99f97c5a5820cf042e7144c9b941cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5b9fc51fcf11fba3d8f0bebfead1427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51db51e6985a067d0fe584a15f99d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c239ed0f2fc783227b783b44a451a8e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160b6d52b356f91a06c03ed92f2ee4d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587f8a97568f97a62a7fcebd7b34a5531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1a94c2bd1785d1dc2f1f8763f262c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80822f76095dd3364b33d48fe06f4f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7b125216141af9aec1ea187a6e07734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3bcdfd96ff2c04b253a004d57b3cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ce41169227581deef16fa4f4c0e6736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca6059dfee5d4e61f39b95330efedd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2b7cfea5f28cb982424263340dbc338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8872f7923e69deee7994957ecf376d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6131530e2ec2d463faad20d1db7b1640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b3e106997d48f44fb1f37333953d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52556b6203be333f239a53679ec85f6c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450dacd4a795a8064f72f75ec4c5afc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9abe397589288d6159bf1096b7295044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff244f59008dc383022f921483950dc845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840d4d0430b627322cfcb6ce1d7d8d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739f99028ca2ff553d1fbb71ba695da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da726d80e97734a40dced7e9750afaaa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a6db73a2b52669dccee55533226e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85898bb06cf2ab331265fa8ab2a0564e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645d3ec43845d5ef29bd167fd97d75d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88040a36f39d593bed84b2a2c26a23c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74c8cd58752c9fae81273b2e13231f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73005a12a2f03a028f654c27bfe0be754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbe1495849fc2adaa6eefd6e6fe40655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d1a20a7640468a20397ee551e779d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d2fdeffd5e8a5b4d1f9d98ab94ebc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7f69ea41699368e4989238183b81958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c2c4b0841e3e87e404479901c3f2659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101ff3fa60d077c89ff5b8c896e6c5260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b37265e9367cb999a056248b4991b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b877ae8e8f0d4e1ff58f562aecb5062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35a882f7a229dcb13a0acfbcba20f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38db4999ddf381ffca3bddf6b70f5b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb2efaaa648b98d378d4046930757865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e1fe23b6ecb9b492e1e3a70a96c2a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20dadc417944f8e1ec5f839087133e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f8bcab0eb2f1e4776a21be27bf8e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b0d30852349b60b72e05f28d0312769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944ab265d293e1cd2cd9091d144e6e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be10f51a59574854de30ec7be447a0e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c35eac5e59118c3232880bb3368cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb982cbf116790224241f5ccce05a7173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1446fddf37e6f317112afdb0b39ee574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72b0237019aab59f92eb60b96e558f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d45fb8ce3cb5b58ab447dc22ee6b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afff91cf4ef9462f673ca75edb4b1277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8b16410b214d0aa4d1ac29f25c08878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad446359ff9cadd4b3db9018485493f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ca049ff97159872dc6d2d41a431da80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88e70e387d7d84137bebc65faf411281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93facd1405619f4c81b62c1e19efd45d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68264fc8496742dd71a0f2e08ca8135c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32fdf43aea57b17b1c651ff927dcb284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2deb18368831709de6791bda86a7785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b4c74ee8955e4b12ad6407370085986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecf819663b4784c08166332097960387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96a3275fcbb12881c886c251bdc4dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee738cbc1668a354e3825648c066ef889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd27f80d6fad55c30e4af26f6ece5490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c833a6b37c1bac57064a7f48fdfee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f641fba3cb387a782c8eab5e7f839992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9055e52b80e0e2276dab8e80b7c52e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d582b5c0df0df441e7643d373098b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef9208280be07fa281a4042589b67195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95885b9c639e558a5dc00f992de12d1e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb815808316faa01837f8f6c8c1f0597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb59b42e91d6abf1d7880dd0db6af9298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e9d565663689089ade2435337292f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef0dd58602a67bac121d3910065907100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75a5e632f5ba5eaef27c5d2a6b798a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a198d3bf29ce59a11e4872eb81563c3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885691db0d5d46c3e2e931edbf412eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd3fa41181ebe86e7abfc514912d9f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15b30a2ea2d123ea4e34ccac344daf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ba171f19ad2323d665557eafbdd20106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f0554622399c4deaff16756255452107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed06214ebc264d7c3c96a5f49926999108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0222264a633f187efe084cd3e366d27109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86818032863704926c291c168a704d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123b5ba0e8719c1bda89272b2e4f524111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8241664f49b58f49fc30918ac1236112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd501954ad28e080218cfb54f43623113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2582215ca942ded54326bf0e3247214114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62084d3e70f66bbc0ff4f7d93df09af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042332405138e1036ae174d4c8ec9fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24ba6229f439d183f4dc458e878463117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48795f0e7b6273d9e4e3936aa910a6e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e39eb9791b2f4da7a72e013d73399f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4ea7412b4f61014b14ed07b0bc75c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d2a43bbfe640cc400e5b34be0a7ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b16bf3cf79681a639350cc112bb45122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991500c431a68bd79629742bab266b1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616873eacd30741a086f30922a02169d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464fe6f0561e492367d8dd19fe53ccb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8f8d2fdcb8f3196d85fca7cdff862126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1712ab095a88b1175f9cca13ac93c11127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae79ce7283952bcf376da69c857858128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce9618f406e8e795d20e20e7ff242a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43b9226b55985ee837245e8be359c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6db1456e9386caa8d63388a2a310f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6459d6236f0bfaf60eb4e5103a7425132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530fdeef53110649e10e529f2c9f63a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1645d6752ca64d1a0d629d05530abb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105a85869b241eb26f3bccb82f3ebac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1515007eec7ac5ccb495789ecdcdca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fd115414e6a68ab4f07e162f2e75c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc61c4d7e3ce304e1583fc1fad5789f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd9672c1d7ef7fa8215a9ed54d1412139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff5a9959fd758c96438608f9204f2f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d599134a8608b6a432c90cd858161141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ead5acf4c93120fde7829f54e9cde4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe8c072551928e38af3437ad4cf478143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62678b82f0120293cccdd23968077c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cbe5f51dd5dbfbabba7f2784bf209145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58513653c1efb76d266fcdd5dd3d1b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b4055bcea9515a942659cbc79bc4e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb8d15a93a09b5d29f102f882c3c6b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325d84dfabf2198148e202c566c6c6b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de756d590a8ba6f2a3d4c0b1eb9b3c04150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7ca263c1cbbaa52147f1ef0c5e5ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a7f635252786a51597eb7126345d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15587d10a9be9cf4634073471c2734b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0d70f1802940475c6e9a041b78e7a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b47f03dd75b792d618a88eab1369b8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242f1bd589391f40553d80e3275d7c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69775508deb247a58a783830fb88f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a7123f7137bf5145aa6da46b6424b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4308a73f0c5606ddf3594450209c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4676777cf281dddf55f1c3f4fec98160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f438f2df267f682db867d4332cc886161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7e12dd3673c8da9f920dfa79342c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec63c251df7f00afb0d9b3395f14c4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c4253c760ccc7bbe23e7ecd93dcb7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac1475444c97671e2f7c40c2f72fe8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684da36918f4b37d2267724c27abc6e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c8fd6a579111663717b8b7ea9d4e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b541fd26081b2f6f2661af9eeb82ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726c9036299053edd065bece5abf332169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58979ee291ccb239a2f8a3da3d8d96e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa6aa9e10ab38685af02a73685b2f2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a599809c3a855c14b85b7e2d409ffa6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d69e92d128a4a09380b34b3f59171173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc19dac56c93b2a61d0ece590ac41f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7283ecb53d582c28a60ea19e0e91d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa445b5c92fa407b9dc34a83eacb99176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16aea04384e61b76dce888e423d0d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544288d80809c06eeb2b852ac09743b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641999e43cf612226f5b67d4d593b860179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16674b9aca6559cf1b0993bc34040974180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba363c778ede487bab2c23bc9f7763be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6948b55b90dfd692fb15839fac1d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48272b4c22a015fb6e70b4cf2e32ce0a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23544fa9c6f2294f31b8766ab7f038c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e667069b0f61c46a5884489ed898e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36d7b1ee929c30277552e4a5d03633186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e44888f6720c547408abdffb5024c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ddff6989293063c8a4a8b94e56e70188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb34e3c61465b773d64db51d6bc9576189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d256828872210f2c5df792851015a39190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a290aba84318b00661573929461a28191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44997a60f954e81760b57420a4ac4ce6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a715868e3a4f270eb24b67bf4e69f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b26bb6d2599fb9f872b5ba433a0e09194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fef34bdc3fd327acd3ac94006a90b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ad432e73250e81237bd891449d485196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f233301ec55773bf06b980bbfe517c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee34f229d9baf153bd069f20d1355d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee362abdf8863747d2780553571341199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113f75483d3d0250e80066ad49b1891200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659cc7e6e81258f8056901763ae8ad0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df7be3082663693a8e5da97833ef3c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284df75336ee6201f72ffa28c6bba16c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4ae72194b0fa3b3e3b815e3df4e36204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898e53f83612932f3dfdb4a72c85084205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca33d47b5ab6294fb091e563589abc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a8fd444a1bb7f7c8f3f957fc0d93d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbede12a8c9803849e1fc024e7355c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85960da07730c88d3f6ae13efbd94fd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192f260f7885432ce6412d0fcff51ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df091b9d3fd2ea3c3ea77a4434b1014211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd48bd52cd1a6081fcdadad341dd70212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f39a64a0af882980e2141e4ce3434213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f7138965e95c7a71a9be8a7107681214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fdb4685db79d8b60ff09108b813c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee0e267310bb382c14e4d95ae2cb24216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a0ee568b246bd820ce16915437147217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82349a21429b0e42b004329c1a8f2c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b234a4306d6232dc4ef896c8d2acc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1f190e0ac2971e3728303173ecbfb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1f20b30ff26ebd2cce538afb96734221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b98ce427af8480e3e2300120386834222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f580dca9d4769a13762115e8854d6b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d24e5bbd39ce79bd26d2186126d5c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5733ba4ffdd7a68068daebd761178225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bb8a962da9a8d8477f5e097534693226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf143fb14cfc4e31d904092471a04f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc925ee73006055ed18efca63e1f2fd7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7138e3ac7eeb94d60158bba8218839229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cf2aa6f7c9ef3fb7dcad84041e025230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30649b0b3989d87f7a07a205d14f84dc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff7e7d03a2a1ff61c235b9ac605a2b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f86c0dbf9d6c3d6313b9ec8ab4286233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433f1a98584d0f812f3d5d94115285c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931abc670a68cafe82c351b5158c4c33235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9659be56e7aecefb9926acfa0164c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31276c33cd1b93e938cde21b8f898a91237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf089f0db91c23a866376f331ea31c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222866a9baef4c1f0694e4f2d5bc8506239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5a10fa3d950d31766076748cb8eae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e1d435490e6910a13c5c1b1e3f62a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49818d83380f0de25e8b60bff5029883242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32afec710e45994b6b32b53cb763ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e493768582a471b4f8f89a094ef32d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6133ada261fb421a434df4b2c7a0c1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4aa9b631f7f71efbc098d03bacccd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581b1542149f9ae8a967cca71ecde3c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bd4e9259277e5775c04ee4469ee49248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254c64928789f1a85138052ac7458de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5aa2a2d8833e8a522b102decffaff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c697957758cb4de606f3bce904bc196251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980453d85884e4d1740cfa66752cc7b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a936a4d58cb957626854e7cc9f52c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bef2eb83617744adb878d9e757d61a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b92e11262408ed89c7f50dd6c3ad47255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9056cb522e92e1aeaa30f3f60d18f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655757a10cad0fa669e68d1f8a0571c6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee392e60460a28dba250b76caffa00258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdbf8afebb765f50d0ce44a79ddf3e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31bc96d8904a9266ac5f1574fc08b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b63af81eb8b87e736a91ace92e6157261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248e29c83bb81504d398b15b66ec308262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44f5d8fabb89378349514288e6bb26263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fb7e1f1f1ded670931cc06ce327c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b06b5c4b4607e840d43575f4f1957265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bb8c3935be587af747d58b60a8c0f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2fae8777fa7c8985f898f20809469267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34cb031ddb193a6be6fd7a0a8801be268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f476dc7ca388d6c854449e5287798a5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e593c4203c114cf54c96fba91363c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57467e0edb585ca46b036a3c87daa8b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce576812ce0647ed8031795e948014272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240351215100bc33849a94fc249b5962273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e29fae015463dcfa64f7dfd58964b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffa9ccbae3f003ce73a180f0d99e2a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf86f2a71ba688257bd0f10d27d2e4d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05613c662a3dbe7a2552e299b1db88277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576d50fbd6e7792867729d1e3fcf23f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3353a6d953e358d91ff067738099d5a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b44da10056020a4ef93130077ab6d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33129a413663b4ab183ff71910c20a73281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf68c82ec8993646732288a6f52ac5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fc4588c3bcef4cab5206bda0d6710283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad892359fe5154f70717ba789d2cca8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda8b032e84c4da0ae17f5a4ad1e715285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb899890c53785f7c49a8856e7fefa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801f517c70284f666ad2ecb47a07701287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb412cd2781c36b152afe67b3eea582288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74649f371b217995c30e1fd69f71c8c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1131beb03e80dc8b02614c5ae9281290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de90a92f47cc63a51bf85507921d27291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa13f45c5686dcce7dcb727996f3cee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46862a4e77f4edf24a21efbecd1b8e4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bb00a245629af6f7b573cf93e364f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76349aa3b9fb5afa626b6f6097a4356f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9688ed27bb87766fdd0e6c8be925ac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e38c035553e1b3aad24016a4d5cba2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04b0547f70798b1a8ff47a8f4379f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f0fb10a3f8230c78e312ba20c065e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2968f30758fbec8ccb1637bee11f49300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b19556f877b2a79c43c594475d6dfb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f6b1a27d240fb6a13b02b9e247dc4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f21579d65d9142116ba44c56ca572303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee5aade4efa5c9f58dce0fbfec8363304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed891030b852f3f0c4af727ced525b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d47d2276baa8132597d22ee3d28b69306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e7d2f8d9d3cc6bcea787c1fc9ef31307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b953335abfddf70d37988f44a86d5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a37c15027a6e3a15fc7fa2ad5d67d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968b59f7bf351e2c2c272b02a5dfeb3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7893a8358d02c9e97d56edf291548311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98282b7457667f39c9a119ea43d23e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8a47dfb564591395d8b01ad901808313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca19f81febe605115c277742f8a5fe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5af41157897868d3cc43b55cb12ed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253ff17adf34867aad706f5a42cdb16316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99add968dbe23404bdd8c996a6bea6a6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c53865ef1051b2e5eb0fb2a2618119318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715c95e3297c4a83b0ad585d6f2fcb9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db217003c78d61f53d8394bd4e6b3a0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35522b0e0fe18f226407877dcc4cf971321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db574386df85c770850c2f30b70eb93322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6bf7aee0cfd99c8f6d0f8e9c246a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa04ac305d502946e4c775bab41859324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a4459f976fb0886e9a71c583200f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f844f5028f9599de9b0ec41356f718326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44593737f4ca33005ba9e5a11613db0f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476deeedf568398770b736f6b06e5ffa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c56417bc74fb517fa4bda08eac50d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deafc6875a37841b77cdca5bebfc5c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a76b3abe0b56f68bc31dcbe4270c8c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102702e3ca7f6dbdb5eaff2f242b828332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab1de79538de9189718e7f48d64075333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db9e5d1efc1793a84c761e3f31cba4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da8a3a9f8ac68a7aa96199361c2ed0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01372d94e229783a6fd59f323a33b358336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a817f5e65ffdc50f26dbaac5f3cbdea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0028bfc1b9dcbac082015b4878c0a77338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d6ac0ce0bb828ebde3017453466c1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0726bbe78fc68bcfa793e321cc89439340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d459de87877f5eac6cd2b35a1095d6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f6ed76a224a07af63a33819e7b5cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac94280ffcf5163bd07fafafcd646f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d07d5bfad7c7177eaec47691f4d694344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4d957ba6f612e1bea481733e9f439345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19226f78f7beeb3d091b9caedf4344346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d319999c8c48e88dc2dbd1be3c3a5d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31002e85f3502b019e1aa70a3c091596348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713d47b29d0e1dc3fe7f2ebc5497fcc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf5a261b815205b0f5a462b9d97910350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4df08f076c9ea886d6541ded0aa66a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9246346ca322910d10f15dc21b141352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aced4b6d18867ff0c42f11a69bd726353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc76053b3fb89b0164fd1d18821a81354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a245133bc71c8e9848c89879236b2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74f2f5ecef2c2b7c8e2525fa651079356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226610c34e5979183135c0ccc41bd92d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca57f0bb6f8dd26a190976b56aefc46358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c06e783ac815ad06580dc9adf1de4f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443da1ec02f31695a0873279fdc7b370360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105fde022b706a9341b7cf07a616e44361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130327aaf0a8ae31ba02bded94851c5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4460029444e57ff0099ed52a8b0e21d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c2fda40acb8372ed12e2dc0149720364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6908dacedb1fbd8bea0e393f08c9ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d0df0d83c6341cc63d1d69f7b674a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aee5e2c6f009e223e4d9d03885e07b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6c0ade845e0c003f4492416bb1dea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9ff17a01246d517afbc0b66ff959c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56133fe2600e3fde0591f4d246facc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cf2d8475a1ca00268af441b75692a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbaf2f0844c88daef4300b47536c11372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95bf3a91a0196606169f9929ac3c60373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e349d1b1d8f9f28253f535609c3e9f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0c3b5a5bcf20067366f01a52de191375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902a123e30a478d35e32087d5f8cfb1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf85c48b3f03ab9f501676286d5430377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb8e95a8c22f1c012ef0371cba345e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd89adb4c61ecb3096094db59053ea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3678c491798c213a1710154df85b6d8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956161072eb987f249b87b86d4dbd39381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6e99ef3c61d58e0ee1b2f12377780382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc73dc61080664b740cfa97bc33927383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d815e384d72035554b4b4f8bdd453c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520bb68bc32944f0b13351d41d5363a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481c5ba8fcbcac4832b04db8b44a370386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e85787a1e7f9b1e9564c15f4f157c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee08c313c1d3e0093057aff94bb971388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ed11aab8965b6781610777a8c22cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf93a0ec9a1e4b2646298788cd8d112390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eaf7a7518b02f98726f8bdc83c4b2d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de04ba54fd505a57f960c74d5c22a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d6a1a585064dcdae0f0882449ef17393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0d4e58a84ed0e8c78d74927ffc110394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda533073b4880a922414e07caf24d1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13537012fdd7f76bb85a2a158cfd3535396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35483ae1ae2d7ce1c7cf0d22051727a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f451f75e6ddc865424937a8262821f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5defeed292210bf91717c680be94ab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e5dd740fd6c55720f5a0444c0e852400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f96dbc85d30ac4d8b1611f731fc53401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcf2f67fe3a579372747383cf4fc55402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc26bfde54156ae0a4ac961d4c0c7d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333578ac0427aed0bb0f0a7d67c6c64b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b823a66985c64a8219a852d5d78a68405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2572ac464baa93e13c7bc2b54808b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe76bf691604a75ae4d53c3391c07a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0616c6857f1469d4cecb1033fd690408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe1f680e7e36ae03a1537092c99de8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97ab632df8a0956b26f51ac47a39ff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b3680da8357523a7bde1f04574b09411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674d9a1a7697fb0e2c1e45ce4f3c822412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8637f86ce66c86f2a4ab4b5c3ac59fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719c83f756107c9df7f1ba0de732cf2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9881f17a7e5e91ba0022ed5994d89415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2c3114a5dd5c42cf0c00f48e31b6d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22b98fa1f6cbf0f5cd9ae7ab751e05417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752670fde887c019f4390f199d193269418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852316168e6c3054b394c5c8c7c1f56419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64af5932919644e874b85642282844f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4785b1e812b8abde4c545e2955e6a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada732ea0a32f970d48fc0aeabefc8b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446780a74ef79979248175771623728423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286e6e9caf3f53f4b08249f3bdc1c25424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44557e78d498b4aa8726bcc923c59f77425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2b07bb71ce9d43cb0b4b37a2908a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab6554e189a5786ec0a34decb8743c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b5f2ddeaad033fb3704b843922d4b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1747e8ecd8dc9c38b9130d86ef276429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db791143bbd8f9ab2bad12a8c00d8ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb7ea7c3353defe56f3a25d2f4970e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c56a85afac6dca7a38cb94b15f7117432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ea849393b34b489b9f762039cf315433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc80d90a4a0eaa89b84609b66c67114434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c2d83c9d129a7f155c5b9303bfa4e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ec01ecffef673c2748fca897718a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c7265b8d6e5e0795eba3e27c446d9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68c81214fba7645440ea1e66258d80438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c2a99cde4d3bfef274b0244bec833439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cf940d9460187f4a8631e18eb8db5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9103d3ec5fedc38353a27bf60368d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd57e5a11e2a4bda741955be4f8a44442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14f647fe299ad732db4bc160547060443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7a8f695c522be08a509f719655849444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd99f9f50375e2e33d71c15cb9a2018445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedf8974a97e12382e95728910fb2e8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944115595ef36228d3bd7b2923cd3fc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee600efdd9ee16ffd4f79029b69ac3eb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29624abe0c1dba3111c58567c8b171b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826e220c6c2f9044246b36a04c19e19450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1c558d605065743511d565fb2bafb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc35c37ea97b6a8a2633f96324c6c6e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ebdd175684ae9518009dcebdd397f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f261376f66f8a9d2741d967b39ad1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf7fbb02eecebba80eed04b3f3deda455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c05a82120ae6f13a1ffc37fb3f7c54456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c50d7b2b42129292f52a58b4bcdcc9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bc719d1546a3a554949448aa11aa7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0269ec16d203d4316af61fdd9ec0bbb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fab0d7f862ead42d2d8c5d5e3d3a8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76222c6d1f4993e000902fa4828bbd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c55661aaa45dd41943c6362c7c0efc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d22ddae7d95567185cc4656c331a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d48dbf04a16fc0186b10afb7d8e756464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2c6911a0bf82725780bbed87fd6b0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825979b8a9f0849e9e699b053d57d9e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1932677012722934af9853ef5e00ae5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5be1de80d84100dda1700b0186e25468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267de4e98830390d3d89dd97aba351f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2722bbcd5bf37eb6a978e16fc6e89470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b68db823fb1e9a3927efc6dd0601f3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393c884cdb8e297a64b1464af53afdc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddebfc998f5875a42ea1d0b30de327473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee073fe6ec8bdfaae750a0daf50f3562474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1900f4879a14fbcc3d63118a16feb30475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda5c0ca8a88ac751f741af5c9f0667476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb57ce52f17af4eb5e17cc5e2a4263477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb3478d72ae32d006a87221768377d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253aa1140b8041ddee97d8a451d298e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29533bc02f3c66a1e86ade0053f7f64a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda3f5460eb7e1c8bac1ffa0fccb708481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5eae87689564d25791727067c26d37482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3d51bb26157f01f8e3b6bd0e1114e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e4a868450c19cd5e1b8012c040ebf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20b62246237d65172050c34a3b2413485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f404ad920bace858981140ff6abdf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cc8bf6118c7d4b40234ca30931c5d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ad92896f671f922b97e2e2ac8680b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b56bb25f5dabab7e97d749c5ea7983489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b58a8bd37a70429b271f81479a71c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04277dd066ae009d1b28bd75bcfcf844491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807ba18a5130493a0e7fa38cd0c2f8f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e9565f2046cbe4a0ad06054dbb904493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9607dab1ecd3e050166a20e5a1a97494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363c498b413aa138ef88dd6423a4b16495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6457ed05fa89306bff499829283c629496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2442d2c59944f558333317fab729c2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa2ddcc54b42eba49ed019e57e30ca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afedcfc829b22bf003ca2edb7dd120c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790845ac59e88b53c8f810f71e99ca7c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c217c36414658b0660f225ff7384ee9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c423d5a4b54ee4c2d8802a82573248c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344720dd36583fd5ecb65bd21b2e0ccb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3d7e7292fcc283a4484c9d320558a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d2b99ed68e1c4d9bcbe435aec8ebf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37600db1270d6e8b683f0df154e41f7f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef424a223b2c73b8000eb796c5f9fe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b967c3ec91ef6c80559889c514b88c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8daa72435d4f57107244b583d33b8b3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf1eaeec1472ddb46f4b0f84731ec1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6beec0a1b3623db7d05a81e1237c0f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712d87babfbe1bc573e3838147e9838512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444813f7ad2028aa0bf2908e820435d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129394610c228da7340360ff607a38c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592924c2fb58fb81d733f431b5821e4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91db1636321526a8b45deaec84d509a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4c852230182c5b49a6db9d66792a6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63770ea5256355f1c44944bcaf218b9c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87390dca9b40f961f1421594627dc669519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4724a1bfdedfb9068660d6df2255894520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1b3c6ac12833f6fc6c9ee63359cbc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a3494c7bb22531eaf647b46676f34522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841126df29d1257b05c11d53344dc430523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd2fb457d5e2acc0ef639f28786a4d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cd4df915239b09bfb60e52e91fa21525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52255f39f7cac670190685b52bad2fb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75819df46e37469b06db1c1aa050b59527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648bf29ec4d2f515711c47fab44881d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ea76c1335593cdf8764ac6e1f25fa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff46c1667492bb31cc325271a24aab6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1106a331e9481dda45ccbd6e31a700531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09a681e740a858d8de19699df25dbf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98a1e4a1c2c5e98294059a8f487639533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db528401221c332b887d36f5d5068877534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad5888d7f38f2ea0a09d557fc36936535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7a8611f2e7111fa17405be0c7d708536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424258b64233e17d39fedb3d5eaf505537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4ed249b660d8773aeaed9aa2388ae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7c34b00d0277885aec80b57a261fe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e745bcb63c8cea4a417a59a4622af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87af553ba00dcb0261aa94a3ece0101541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4546ba051e81e758fa80aea8ecf0d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9a621ef8054880337d0514b851882543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958565aa97a267172a01e4468f9fd55544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d84979e37fa993ee65612957e3723b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fffaf2525946b7762e7e8c023f01ba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d1a358445db7783e19c901be54f79547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5f5cbe335db8f4f2c3788d948b75a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b6e9423687e0990f0f61272e502d9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a66bdf2d0c8a8c63d7a526397d399550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13923b6d2c9101b5b5be56f6cd491caf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628747d409cb9b9bc7e95f7a37830ff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4885bd18235156631b2c75a75fc462553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bcd121f6aa563f3e8cd422a244bfe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7603e8f3c36a9e9b8e00c16666bc61555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d61f3c9d8248553d65a14120b1563556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d04b542c3f0823d53ccf7ae74d8b1b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfb9b9c796ce42d9ba3bd275dbe021558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858901b9b4c4ac736fb72a7ef105af5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbeab36ff706a8a12d2fa37de9bd75560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b301b4dc561ee1090ce0c6765e6242561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f9f89ec3cdf9d355749c951973ef1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914f1fcacfab8c7a5d74b3c0c9ec371563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c09130904226a8ab9d7208587d576d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6f85a94133ac9ba8d16f05ed9c98e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62248d39c86c6d2461ac9f6ca7aa7ced566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efccac1ab7a2f8fad3d28e4ee17898e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed883895e1930481e90a781bd0794f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8314556af90fca9f78ff36150e0d6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bd2cdfe94d9c776416c058c4dd240570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91619a7408f7be849a5402d8fded3976571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7d023058e0c1611b0eb2ce85954ef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bce08adb245f6dba0b4fb05f4ad007573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5997832273fe772e19372035fa67d7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbfc2dc4080a13e5032b0cf52ba2f3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cdfde1bc666d475fea0be59acc95b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c0dd786307dd7ad468d36ab3ebdfd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa713b233db14f0fe5e3a67d53908ad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a0ac8f147e1132aa21d2bf5deb7d1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e6a1db6a842e0a0d49ff2ee1274a8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75494116fbb8ecb7f73c6fdf07aaf8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c11dabebace5643c2f60323eb6efdc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedae6ac6040d3fc75eec0ac6ec18437583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c49199699324a6298cfa1b8b9915cc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996195858b79c3014f31f5929ab372ed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958858649a3b4b8efe2bbc7db7fce81586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b731838c858cfe97d697aa1650165587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07151c0fb449b1809c4e125d4ccd04dc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eeb9124b3d0bd0d15c3b32a6efeffa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b19497142c3cbdd07dd40600994d84590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f813864be7e1ab051c38d21ea1797591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ade03eea2522345b82fe9eafac883592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df516d80baf39f010c6b3cbf601946b0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d12f973ba401e27c85ca045725c43594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a448ef1605e57d2529d3870912b339595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2d4a2643a25bbd47161f31051693f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb096cbc0c5a3b88c4e84f77f02563e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64d459fec95a7ede939f37755d1a3c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a25799202390707f44ce1e7b646e3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a966c88fc13dc7342619fe63242e1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc727a4b1af71a4b14637560940459f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62a58a87c0429c33e7daca3184f6bc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f626760f34a0490d81d3750b0c400aa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3b45712560eeef2351569c41628d8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87905b3ba267e54c50ba55a28414d648605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2189ab505f70c2168ace6339a135925606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb40c73aa878f3608d3fb34fd22747c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9ddbc4c5436a1a3c7b6cbe3f71f4f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a778217a8270d6b347290fa227a19ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee09ab46e63d1b668333cf316eb80d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1d231246cdcc7208b8ac717572a80611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2343172b39448c8aca53a3f561f71a5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d35218b00ee2b1dca8eaeaf903aaa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fb902e49aee169edd1e2cf52cab4d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414728fbae3285a3d5783098e8be4098615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394706abda6e608251b8fddee69cc29616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102bca7b74e666782eca1e0f6cb6c0b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a9ad338f3aa70afe180c3f7d5395a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacdf24b0cbc263ae6fca8f72864631619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e65d2567947550bc3e5bf7dcaab7c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3896924bb53e57bec16044d2c4c0d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2984b2a56512d1e9ea812b9159c1b2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9ac284f3eeaf9775a7ea6ef641559623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e31ad041ec0a2c47900a78db6bade624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a5959f3571dee43700408171ee57d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcccf2d72d8e8ec2e2d225f94ab3225626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681d2afb50aa020695abcd62a2c9771627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dd945e6cf40042a79417850c502ed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce49f524d94c7f422cb92c0519ccca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45db82f46eac29aed72ea18af07d23f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f94ea5e17a5980ff0f9227c16162d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f310c96e50119b8857447b086d91d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885107ca430289f657b2dbd8638a289b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35c4a6657b19e4ba78f01c003bdee0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b647fa422f11a137617efb5497462635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae06131543d05720f6c835b56ef4a76636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98076c7d35fdf3918945ee7294919f8d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea397aca4141f7a0abe5af40b185244f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92715a3b16f28a4e1dafe82237305ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60996655d2a599e61f5c668445670e63640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1240bf009ae850fd0b634fb0ab59e2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001535d90434d36425db352bfa11ad02642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2d064415f22c64fd0a3718008705b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d44ee063fc04bba9a233af96eeb7e7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c88c00f15ce530bed889c547eaf5fc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764d9c6d656cb8b1925f7d48209c959646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f93ba6bd732170cfa27158e446d65647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be05c0a8dcb098e619fdcd91e9cff1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0994c220156a39a034aeabd29e962f7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c3c3bc461c0c4115f00f6883197b0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3f8206a123bd4dfd350294d0add5f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4579fc54a8d46ec32f27d90863f83652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa813c6241484ba14728172ee426ec28653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d89fb49cd22ca839784cde32bf9f02654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea33421ddd405c720892991cd7bb28655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e4332bb6976592882a4be9b3c2cf1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ee4840f560a563c788d6072e4b278657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df408359c0e64e1d87b5c321bc212c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18445d8a53f55934c811fe90586d549e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde2090bce0edb631a343adabbb1347660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ccd16b92445c55275ed6ebc899e20661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3cba264419adfab953eabff2e9cdf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc7f6072680d1d8154f584d3238d9f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a69155c7999761c6784a2dc212dce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecd0202cfed921a0adb1654117b386665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01a2e535890bd7568d4b28990bcf50666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85198b6fc6293ecfa32a38afe38bae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4796ce61a8e7901a93c4ab61b81304b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d4461c07b1ac9dba1813c4b47d6ab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035108e53c2ce22f574344fd372be30670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22a4f171e8ff02acf3ce5a8f3b3698671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2dea147c7c7ac7d41087a346196c5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f1f3d682a01d958c2474c51bb5586673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0df6754c0b9302fdad9b320749c066674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbd04dcad610b54b02fa199e1ea4a3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a70aff64f5245cc91995e47785347676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9a33661de479e097b5d133cf11bb2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4624302f972efbea1d992e1bd847209678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6078708c2c4e70d1a64fd100501ed6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbe419bfb0ee7c3702633cae0a329b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704d468536654c5c0761a833c425b13681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab55efc493bffa08987e602aa1e433682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339bf4dac88cab3c747a2d91497f062683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756d7ff238d6967b34705a299d63a89684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710788d848891aaad10e1bf3bfb2678a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909775ed5085cc1e052f44b8afe532fe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2306f258657c6acfc37ec603c7738687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e956e5c1b5980544745235585baf945688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379e1395166d7a09268e6a0621e4797689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c3b0336f080ed897ec688fee24331690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bb082322d6da11b00619513e5ca8b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bfa8b324f17624bfbd9b3ae627a5b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b645075670589f77afe6d2a9e3cee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89fede93a0532b8a2111a685d45d9a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa34a5fdb258af9f454a13d8966404d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a59c7eac627c6f069c234e2d5438f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945a56dd960ca0a2804d4c84af41beb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cbf76acdcdc1f812cb4cc609819c9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dc0db3c37a88cfd07d0b820369fed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ce30421764afc70ef7834621c5614700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8a1a80791115d17bdc34150878847701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c049c3113c8c983c690501fefdc8eb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda319ee0cb16ef8f9d5204cb6b86904703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f31a3100df4895c18363cbbbb996c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732ed088d1fe4c4775ab5683aea47e8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1419caf58e5e14fda4e97cde5935a36706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96289b11fa9ad6f239117a6dda8da1d9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcc6032e6e6c18b4e31b08503eac04708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2237ec1eb1761b50b27f706c52a890709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa948d5c9dce72784a60e468fcf502e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f750cff30ae332482ab1e386a72e9ab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddfcab5d34f957e711099a9fcb703d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd0c6b68d3f7466cb56f3b45fe1d2f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd637f5797778352175c8e38e7b12dc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657ca5c0aeff70dc53bc4516796094f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c7da3f1f6ebfeac8a9caf926201de716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f134ecbd43b3548717c697cd304bc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c66d8aa24067563a0683324691fba7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e731ad333e87cceea43e3109873875719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ca74e80bb8085d5aa05a9f6ff705c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b7db6f4366407a347ce683b477ced721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5913b42e64d1dbc409ae0b2a472115722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9902c733bde2157492ee583fc4a48723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898027f71754c29dbe933256e786f899724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956a1f951d13df2661b583f37174ac6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26316ac84c8522d7112b7055fb7dfa85726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6745960adfa6f94d2585601a8a9b963727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9daa914793fc11ad32dd688b355f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cf5f3be92639c9c799788ec2e727c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd3cf2d5ef969bf8f0ef7cad6b4090730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607a5e642c1543e9eb92ee6f2a4eb70731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08beb7c06c0c7b70a2356b5818b94fd5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d805b656f384a31b7ab430a83e3b2d9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe6175e5a70858b9fa26234bfd6a84734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f26e2e07db6a6fe8b7cdd124028fd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fc9a7d6ab5b5ac1a028fbdd3e9cfb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea7c97ea25a19b3c2f5d3061eb2ce7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9981050eebef29e24cfb9f57ed0a7b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3112bc5ffcf689d73d85af4e3a5b3c4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697a4fa8a77fc6519a7d1cb65b6c2f9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a584a1d3cf95b4ef531a2c03de726d1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c55aebac00f569e8ca83cd08c4aeb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd4e56f7da8fe1ea46f0df4973ac97743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac095f6a5b015f721a6e684dc66cbbbd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3344c2081c3048bee3d025f9f2a6a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f710bd35f662d237316ff41f90fbe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904191dbe6b8b49cc46660e2938f328747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b0155843003b87c562fd8650e44a7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c09e1d609216e8462e63356a306ce749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84565b7c1aea76e60d537d30b850ca8f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0148243f5baf1d1bac99a9b7e2c8f8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e793a4741b79c485c8af73547a847752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c127bae5b2039d6d539f46b8bd7c90f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a23cca2615c66f8af37d819cd35ec4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8b57d63fa59ddeffd8c4d2f6c3b02755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525ed042dff83183cd8bf727c1bf6b1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728742d9e4b49246ea64ca8962c2487757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7057c0ca696f9654a4c3e446d5edb89758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b7ca8e9af3c74264015b4858d212f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>