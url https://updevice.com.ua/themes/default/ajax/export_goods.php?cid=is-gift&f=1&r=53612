--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abf4c8a00ad4261173cf5949e1e35c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984979c899c8f2d1c7a55393b899b5562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdc6fe1eefde59055a83f3bc9497aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858dc16034cd19abd995fe58049e34384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321577d3086adbfbcb68ef291ad84005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6053e1fa093ff591caab9b45a87e236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c9c04466cf6b743337cb686fa7d627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4971ad109110cb9434fbaf00e4d1f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0123a8c37b1e4d8e46b8829f187d589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef6b5148f0182220e82fec992e508810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604b8ccdb2972a5373bb8d7c561d8e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67855f20bd2157c996cd17ed13f74412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700b285555c444fda9348ced81a285213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db864b4f8bc831b420eea4790c10fb114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a4b6984a5ffeda62241c3d0f8e69715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827634dfd66c50d15dabb515258402c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc14f777854b35c8e11338c80ca67517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f69e5a01cb9946b95eaca08ac2ce9818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a316fa0ee3ed3b91b430255cb083e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56704bb71c3dc0acc334a72a1887688820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b674a67d9a92c2b65b0065778b11121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9da3fd9d9397f8f24c8fd9da98c9622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43e9c1761d649caa5d8afa20bdb31a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df503675cc6872ca6c821abc22c0ba3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e68d1740ba06cbdb3e3ccdd41381b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ed743815d27369f0e62a1da69f33d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a2776687acd8d0b018cb359c8ba1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ca2e70602580daa787eeb66fb434828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99cfc7f8132e65550413680c8925af229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f729c8232f08e5ecd3e1143ef1ac9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7aa6939e663e5a6b07bd2c1370464f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdeb324dc8e8972545a530831c2235132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518379a9b89d897ddbccbba75a29792033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c903a6d76e094a7806564996f5a45f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff75bdaf52c9c1fed5d1e333457b2935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72624d0ed3e5e9af2ec4c259d763df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da43a0e3d128b9b7940f4d2e5ca47637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1ce90ec0d5408d0bbba1f3268e3d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e355b786a3c5d7e29e5227bf29fc2539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddb5c8c17ab00798137332eff1ef3340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07251eef8377d03e9fd7d8c21de3ebf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011e6d824920b53c4c3d1f31a1a65d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5b9040eba82e8706e54544ba31d5b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce5b07d27f6d08bcded4f19a1e67bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d86295483a9123f2af69b766b41e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b271e21468e90a30c4b315cfe0584a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134476c604acc5916ab2055d8e7f61b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce63ffcecf98b92b96e5bf0bff7f36a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c058ef7ae3466739e679d2641f6e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691d261e6c6758964c80db086124c6450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe753ae2ab2ce42247b23b93d91a9d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914a846653a080f920b8d1a58e97a6752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876433521e7390632bda69b4c41878253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547b975531179a94785284c0300c5b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae09027cc9791001d34dad90bff3ab255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053fe961ba0859f367c0bb5f916fade56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce90165a95fa8e592baaa6ce0996d9357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbdb8f1271a5e3782f0a46ef28e55e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589f5579287985b16b632363a40a9b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b397d0e6d1c288a37abe83322303cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2af818de0767e86cf9d1b1c2142cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbb17bd9f7568296e179948dbd5aea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe3d912cd97fcc093e452dccd126e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee15c7abb6c6c5b1cddee103258c10664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a267064f207ced3d64109a88b0b913665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf542fa6aa4014105aae32cc55bf36f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96de0fcfcd80ffefd36242775e6c59567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c2d622a843fe26ed4e787f65a578868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ee29c4e8e9630b85a2df0905e977369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369eebdd3f94d4bf367b85b222758f1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04ec663dc54a9bc4ceacd163e89ad471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78bb94284f21ef95d91204d2e5850572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e672e82872134daad0162fba5e558073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddf38322cca79723e58e881b82feb274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ec7f1efc75746d92f46c42b963ba375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140293b0c27e99ce119b445eaa3e465476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b183ce3848570fddaac9681f0b08f6c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e696a72d1dbf3d021c498a69eba0c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b855b36b0d27cd982c10a82c80ca479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ad9051160f6b48e779930e5e6fc3a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5e0819b6d9568c6116acd878f15b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc192fd30dab1bcf76955d51f9856182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e9707b1de0e80cc857d9d7654ed2083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81296746fbcfbb33b3631534e94f1ccc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3d4eff8c73aea24b54899724713a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201e7b95c5e047fa6b91be6fd14154286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f4a5e136487a89b02e77e983d245587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f3d9fae5322780239973ef415e4f688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ad4c1e23b6d737aa6b1c00f5565b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72786dff2cd7c193c4b94115c23d2690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6b5f805482eb830e4f33d62f6550991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82b836a9ed22247ff1fa39fb44d8f692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d49353c9b2ddbf1e8f1d6ae8c8c68093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e00b742a49958ea6417ad8ed17bbe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce17ca0e46e7bbf0170a5d298d9b8c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd898370b2ed08ebc2c0dcdb81bad1f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe196ad15e18a30eecba4bb5a16bccc397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e3e4a43ebea488d20bbc97d0f582898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41cec2dbd22253bbd8af966d44f25999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb5b6b4f005747cd8d780ab643b3d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7b060ae6387e057054da5247a0d40101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887faf8d4e27bee0f81737bcb1e955f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed1dd0a5e87d2402767863fc617177103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59966bef2fdfec6a955be85c5d5dc1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e89d34491647b47dfd539184cb280105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4581844f436b840c0c97177b0c97a99106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619c9dbb5e7db7bbdade77c07c81cb6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce130e0a48b81de850e281bedba648108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e6397b570d1f28a941dff95f61aa2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73964c2d13de85c252f0598191507ad7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca38c035ba6ff0f79716d8153b0a934111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8729b2f15808ae99a0404e27ddc5f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384af935948652e742cad0c34840642113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af910d7c742d22df076c6148a0621c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1723c751623bd53a88ae0e6121056b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d171153cbd26c46390f5c5d18a7ea0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd207bf46e3a56407809159e2049df0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6cfcaef13e5248a3ec71bca3d6f77118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5fc236988bb25b655e652c5b8ab1c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b3998b8b54ff848648c3a137ee49c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddb2df5bb84b845d7ddb51d3febc50121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837a36dbb07cb292fee98391963059d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87cb4a643edcb4860e071f8e3a9363123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26b5862ce7cd60f097cbdc7d95568b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c321da2fd14cea2db251751037be38125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a4ad1d28043d7162a82757e7f89c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179327c84a099b17a05d5b8a1f28f70127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e193443a16fbeb6832da2d468277f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b94b32d5065f0d6fb38a1845c40fe4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e436d1fcbd98efa84f52c9c7cbe27130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f1f8f0192bb69189581ed5329b10a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8edc3dcd5c9a751da8323ae413774132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851930ff887d16baa0e209024545cc8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55e173b6e747e9a066a67658fe477c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a613d28b1a0741a029fc39e1f8fa6e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbdc4de430ec3a3b5d6d123af7fab1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce2717213a07351e98df6bf0ccbead137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1270492cd0269c12f920ae2901d6d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76844046c8ad966dda590134952baba8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec5fe249875dd36f7a06c95e81e8fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4f3492ce3c46c3d2d459ebea2ef5d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc099376f80e4dbd62adda9480d5eac7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ecfc1413000c13a1d6f5bbaa34b5c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685d6ce57282988f2b8ceca8441e296144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d547ef4d6f42f3b99a1f89d4fd440e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7644d8e63ff9bd0258e495ab01654146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805681c17ba19955952b01c1f3fd1e32147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34eb7e28788ebc0f3f5eb697da85d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb3b5b419dc255a0bb01d958621a6f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c2f8b2312889c9cf79eb0965b270f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ac83e587db6cf2f952b38711f3ae7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cb7da7a463bc7793777a7faaa2dd1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76924fe11c16cbf3cfa17e1d200557fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2a52bb0e4b7479d79d3e38b9473da154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b9f4224eab234d952466c158a3c78155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc71811253d9bd4eb49ac25c82542c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ddc200441d22a52059bce74385104157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09265691ebedd8feb856c39ac94e4a69158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a47b9a0c1f5e1119c21404a7e0c157159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4767f7c0cf00359a3b0e9acdc31ee8c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435faa746ddf2b8804accb5ef92c8ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56451a8123ae08e6e7bf9d993146e132162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab2af1cdc91cfeb384ddc6294c33d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca65be4bed32a9e20394a2a59e5d6f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672e081be764b915969802fa6d7b37f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476e016df5f17f69d1388f024007ff8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a87e661ddf07530fc44db2805772df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec730858097e6f8687da4af6a53b58d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ad545e646eeac2e858f939f5ddec8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385d023f7ee0da9651e05a12309a2a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd95b9e872b540a82a87672cc1ef942171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04e4c5a6db850a2fec0b9f87b6d0b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ade310f519490306349f7915037e84173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad61dbb21e83bf60e82a8d7174265fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45587987599933539d5013b33d49fbf8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf032c472335ff81e00018701d2ac4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790225aefeade549f5cd0eeef407f6ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00979212a88472be93fcbaa1c1ff2bfd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88559d9f0fe47e6ede0330004cd92310179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758198cbc969903699e997138fdec37180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597847b6b888f542a421af3d1f3c822b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e49e360fa626c4be01e97543324db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1714f45601427b7f8a35b77bc25070183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ebcd95cafaea7950052e037ba530d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d836b07cac658d72ef17a59ae40d4f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3ce3027c89c6ed36bc41c96b7dadd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e0682e4e228515974a02830bb730b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d4da0cbdcacba5b8fb6b452d23c5e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fabd7a012a54cee959afbbaa0d4cb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c12d4cf39389633d3aeb5274eba1a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01ef72ca77c9005874a863b1149785191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10d05fcb3d1053b25157b253ce1e1b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4282e1dcd39c08ef0648110af8071fa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480a830afe018e008a36b69045685e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ee019c0d820c005ab14af2b139893195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801802c9ccab8aeb6031288c456a3b55196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08320931cb08e9dd17887e80dea0822d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036478fda04f73f57c9862bc0ca5af4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393b7620a3a6f59f2a429ba0c275219199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43b53cee25c8e8cdeb75a275789570200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b29c318e12958379c6bbc3d9caa53201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a92c72d654d61343a4c359ad2da47f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62570136aed5952741f2aa84eb3f7d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb56aaec37c4796965858fb85eb8eb5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b123ac44cb58e5e7ba5cd9e4b58d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab3fa1253b03e1ff7e8e85795df1af206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a9a022e42b120e6079867b137e665207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6fb115f83e644bd1daf83f37b7e35208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb119b5d63648e13c1fb1cbc0a3d4f9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06f0d6de81de966b742441d5eb633c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168fb17f6c3a1f7df442b1d82c426c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e6d2d6870695c7ee8ad384f3e5167212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8f07089d77e0c8691ffc53a281436213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8105127a7bd3ebc3e610b7dbe22b56d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fa98fb7e372cc9c9089e610ea4a35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94944787e0123d5e56b467d97e6e4da5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296afc5c64b345c95c5a75c68b844a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0b29e2ceea7586e530cd07da63625218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8381acb0035208f01194aaf4130272219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab8b45ad39fc199051164e9be4b494220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880e23b436c512a5e9c6e15b123139a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da971386f2d178604c4c9d4306dfd7c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d0afb818d88a72e351116a3933712223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0658186a50be0739ac2055fc58c19de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8938f88a4904a13ca10e521f452e4a8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fc72bc279e777419811b0065a9c86226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef5c6d265119bf577a8eeaa34ee1af227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f9ff0650b42059072bfba4740b689228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb0dc38cc8c5b7260b4a4bce11261f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87198e3b85e277c3ed8197171c0c49230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167950c676a4af981e9f36b5c76453a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb5b5c688e84bfe708c312448ecab0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a21d4eb01dfe2a08a890579f4b947233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb14bd65c97e7e57abd9866c64fa21234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa52ed49070144f835347f05ec123b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc3a72f3383027200120517992de7f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78775c92af08ad5841db9db25067857c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f8b08355b1792baf529acba2cbf70238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782fe70e9a3a3fc45f40c5da95650ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bce05973ec6f968c565909520fd384240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a2c2035ce47bda75373b6ba9bfb9c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1607f6549a04f531f42fe2544e9bf1d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2cee1b4ab7f975c9955334989fa82243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc81e052c4f34e2c67d05b10d251b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdb2c071be4f25c8521f7d29daaf6a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3e215256e085c3176be29f0dd8ce3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d955df5d6e026aca21ad86310ef9d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95661f78b0c5771208e00c8af6ba1e72248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131e80b7be68988332145973b937d70249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718b485d99afc7243353d939df07ff1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3643114e7a6d3aa45a22eadf48825251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f612979691454f12a898314206b8115252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a01694ed1bd7c71c6a59db487eac0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fc78b15e9b4a0cef327b4f71d12c2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdbbf36737af1412930e08f1dd39f9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910b0fb5006794a197da55276452c6f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832e5235671d8207fb40980a533a1cc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7aaf24e0be96e579b66c8ef6b81fc0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80195703730fbe5ff4b6ae2607e46daa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64f3c4d370b497e7b16df00023d93e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970b500ae918f7a7e205510601d900f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78edcc94bbef3ad1477e3caf8126a5d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674dc06bd2d2751889dd163bb2586a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec63a2b5cf7e560e7d880d140cc757264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591683598fe279edd0c4a08d526b91b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8050fedb319a5579d433ffa2891398a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12906e499c6b8bd896becfe939e6a11f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a74534b990c48c01bd11e7511ac9ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fcfabba3fd18d403c36ea2706c70a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459444aef54a55ca2b4b9c2b75ae4d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849dcc6814138f3951b68653e60ae45271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e23c2bcf8ae9e2283633d99cb3c88272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17197a83f32452cfb844326d650f83a4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13910be94849decb42bfa9cab9a8f9f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1f17f6a1147b5c23847112cc8cdd2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c77982a0aa4d039c162bbcf449d96276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cdd1f9d31f3d77d3f9ae4f35c7f5b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0cf0b3629205e688e2f397c5d293b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6267a93d62a61003731266b3db7bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e689e5a3c6280fb5d91bb4d865f17280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cb06965cc53c9ad73e9383327ddfc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727fc663828f03789043d71909f0ec1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e4becb1da2f864bb497bfd0483501283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91244813486a4f254d4a2b30da9544284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5658b0a1a1bf599f5803b5b29845c9b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d15e82098b5195816602ac25c1b0c6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252ef3fb6c934116fc26c62577e0584287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5b1da48ac45c6a7430de04a3e4268288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac659cc6e6ac59d0a779a35d3a914d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a56a30620291b918576ad7285b6dc7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d24894aac49bdc9ab13bb7244c629291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7640eb2ca6de1c0d37d5ea5e20f0c5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e2ef122bd652e346fc75d8b51f4b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4009fe9b50d26e2f77c884ad4f4e2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b82db27089c79a51f55a832e66208b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5d5778461ea62d101f376d8c67f7e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca478b69af0980ece4246d821812688c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a555be834d7f68aae48be1022b58b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98451ba63b78dcc12f4495bbcf5d380299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbfd99205b0778322923a3f9565785300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267adb77a9152ae1758abbea7014b1f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd90891cbf098235d7a90ea65caf7d9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9085ec262842e2520edf0ce014d9662303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b89012b69024529656bf12f79d4e78304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf17fdb05cde0c90de9b55ca015de7d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f4e00c98fbbae84a348d2fcc37777306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a238592401f32ae56d094ec9f2c49307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbdfe27fc272d802585d32eaba2a6d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba04c7e871d40e1e48501f8576dbc57309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31caa794548846806374f94ed5ad2b9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136cc29252a75eebec638aa83901394311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72079c205bd24641c5b472b8f5beed41312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbd374349afe44b692549eab87a1ef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2fa8e76ab27f8353dc9f35a1f291d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e7c115a695ac3dcf778453e8978ca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7d814329ca68878b9b6faa3ec27d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b001588708f380bcf6644cb4a7edd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85c1c046afb9b317869d8487f317db318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0edf7b25026f0798fd4b990206b97319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3d90244763d28a87e5cfbcf2cd8b2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b682bdbb2f379ee98c38ccd916f7a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c1d6aa486c6f2de43eee9c16c30c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b542b4ef9271cd762f89ca072cfc755323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4b7bf13326896ed42c149ec845d04324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24aa874cf9601db4509b257de0ceb0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ea1063ba454c81e3f9498fd24e766326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1478c1c516036a7807eadee13b6f75327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fc881c70cbc3b92b4849297a0cb2a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda06273c457fdab6407d66c8c739ea5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda30ba31bff53a108f9b143bac405e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34273be993989cbb3ab4d2f04eb69a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548933aae911989c91cf2bc715697ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd846ed81fa649b708ef7088b7961e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cb437fa8e586d54549763528d23e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd08e5ff68fb1231d6bb4501ff2657335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9991ee7842e920b7bb3d8501946f1f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb8f2860fdd42de2541670698cffe5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc241433bf76401f05d567c7cae422338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9502d4de5a2c929a20ecea14692608339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90e21972d670e35e76aaea371c2c55340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8be04b37d978d50b44a7c4da71b33341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e4fa8f8ff0143b622d4230e23296a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25af49ebdce64aca79e19f7652fa5a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edc358c020b3159e0f81d107697e9f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de34d071b54cc4490bb220558439d2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adda997716d65d13f165a3b3be9bddf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdfee733eb4c8fa8bbf704fc5d08ce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6be5596eedda3a80b5ffcbcb530948348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413c3cb0e65e2f9e5b038e1cc72781c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03070d85727ee56ed7ec7d7adac4d55350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb672ac0abc845fac6603f0ec8ac6e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfc59e70a3b4bfc584a5dcec9fc5d3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbe976acc29b9eec5888e2f2529a6b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ec515cf11f952d528336656d19a4f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657ab3e03d9060065c046ed60cbe317355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8370ef97cb16a0eae2f9eb2885171eb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d2bbcbb39af0565459c4aa13c8796357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbb6d701d0ab9c840bf76656d49de6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5b3b851441e762213746a360e62bc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edaf5b92dcaf9bc833e6b3776a78e29360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02930c9216358a20e76ece342a3eda361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da70d2f0bac2bd88958e4962a6f87a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24ee1f2ae3c04be4d5704890589f7d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082efcf5d736e9d004849d354c741a0d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78e73ab96b2fbbb4053baaf1555524365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a7e903a0d25d147840dc212736bcd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac49f354b9ee730624cc3ac802fc1d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18697f377067ff2d4b8aef1ffc4d4a53368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a81e6b6ad982310e1894158ef95ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d150f2cbfe17d169e063007fb9af9a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266d303ed7e153ec7670e4849239cf0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5172bdc4848be1839a1cbc18a8390e0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99462af55fb22ac8b47c12111840f760373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a2baf539d17f9a83bf4821bc227fa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff194e6b36a5ba72b6d2f622c6913be375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72258ff9c0984004edc82bbc1772a169376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ff72dc3f440898ab4f943fdd58268377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049953fda22dec97fb2da0b6829e90b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11d4a8e6bfcc221c4ab7685e836fe4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a40c9f25797ac6097811e03782768380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfcd9c604638ef3198f6d4822276cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b53ef82b493a3a886d2580555d7890382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee16c189bf2a84d9e938e82f5defaf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1f85137857b7109c7a5c8bf887b80384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db28101adc3238debb8eb9cb489c198385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87340c31d63d20e322d1ea0dea51891e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd43c04017cdbb4aea215d57a49926387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ef9548d2e530fb59eeab19e0c2d1e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b44a04fed8484e95513229cc5455ac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a440c313e703cfe5f0bb27e3eabe8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4fa436d5ab3b2c4d7bda2c042aae6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20179aa400622c34fbe3dde5ac78f332392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafedc9954cce70dae574c200a5ca42393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c356ae97ce3bb9fbf32d5c08f8119394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc411bc6b93a6866939f402eb13ddb56395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e25561566e5252e996718f7d5ebac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fc173e5cd7f0a99b9da35f09804ee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ea0ee7c3366b3a4d38851e27b3f39398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb83e98b621f2fbafd7445f1045d43399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a72bd550e22d7eff3ffa5d97af6f65400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda833ac8bb60df8000ed649e89df638401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b6552d6d2193ecae55a1f49e8a5d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214afdf5521fc1cc6688b4183b21543b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ceeb926183b40a25158052346006f2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969861ce0f4c7fa8181002b8a7509454405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51572e2d08ae3a66d111b7542e6cd47a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976ecf0fa2c9d77e691c3f64fd9f56b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3efea66abf412abdcc1c902725ca9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d237aadb532627de863e3b85bb3c20409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c900c643fae68cfbaa5a8dabe02ec13410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bde83fbd2ae09bfd96d2d533bd846411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4992ae7d6d0c3e1ab0ca8465f30205412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bce7df0ad4e90608c0b7effa7dd63d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669539e421c3354406f4ea491f37feba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17843ccec404a84fd67e727813196423415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252cf91d1f8a19b1349db3f04892811416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99986ce157f15f150a15e4b5e46193417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4efe1dea915604594cdb96aa06caea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d721bb56116f753fa35cd6e438dd3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518f09845c646f6ed797eb9cb103d53420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732f8f902e35f9039f3d59579585d68421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f9cf6fcc6da3e831075ad2dca4dca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9067300f069f87fbdc0e3dd516fbe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f48a87595fb71124b72939ddc1ac2f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772f3643fd9e02a4d1f365b560b9b18425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa215291d0ca57e543c807e856fd6c5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82b1c092b147feb1c9ff956c03b515427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402359ded20d19b6d316de98b5daa121428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90f1e02d89b6791ca84c94b1abbf38429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d55ba013d433b95fb5ceff46ff9c8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cf139abe1eaec44d578b13653852a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc42f7972002aa89115ec3d87fde8c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d6df1a86320333eba119fe44640f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873947ac219bf6e2ab68b1765249d7d0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b42599855d61a401cbcaa6b4666b35435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87522f5eead531b80ed4617f829a0eea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e15b00585fcb0da4cef2482fbc1098437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a4e536e54fd0f350f583501015a0e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad775d37ec56bf8a3889036f1c12110439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5ddad58110dd6ad6b527e481e38d6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163064e7fd1bf7a9791de9a370804ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24b0efb28d2a3ab74e726264d329ae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb70bf691258e7361c4172025e63633443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34180a4479484910291702c2acb55800444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6848cfd508dd16f8ce2c1f2d773b013445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038c4bee162b94df2a04b478fb4e58b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072b1678ae7547ce6412610628453fe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae280f113167470b8695e0e933897e6e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c24e05d56ad5729ca813a4c66d3f63449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47350042365774136ef420a8ec4d5c59450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4f06fe9910bc911ea5c65bd14745f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462270369f205bff2fb1843a34975bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f237d94738d46799b633d672b3a60b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e099d131128244decb1cdbf6137c0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3d05da999f7a35e8438cd831ff53d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033b899a6f46108ebee8a507ef99cfd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823dbbaa9253806a4b70dee82b72379457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50efb37149797469f90c23d856525e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0284853f4b050a8d97d132c5c8e589459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab114734eff4f8a9172be8bb3a29c6d7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99b733e75f57e21b9630ccaabf3b28461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfa1189e98140a82d63f4494078466462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ee6c96693f873e979046c8c9fd00e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46133b96527d83867f32bd5a357953b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9182ec16436e0d7f6b96b2f6d10595465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67ea1e07f82aea0b4dcaf673c10708466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd38e486ff97d124e16522f8f5018f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed060d97df8b7a935ada0b28b41fa53e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6946a798109ff4cad071d7b7c899f12469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f63286e483fe8d160453eb0840f003470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f1101ca8761e7ad8c0fa6f42f8405471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb943a4e11fd038767e3b78e3426a0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29353a3834541b2000389bbdaa681aa4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932797e7021f564e276acb54034a4853474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb102076f52f04deb5fd2f77f9188d6d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee35735f6a9fab685778005b890806476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a80483141f98438547b637684d391477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b518088fe93148a1555f89c27c17b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe80e8c8c3e42f9bae5e66e31990d5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f29f49ff3d0c23c815fd5cb6b87a53480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc8ab41994fa62e1a6a294b815e90c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6c4af9c6ad5ee3175e4fa2c78a46c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f492e106c39a56891ba1a173fc7f3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4b741fa9679a1d8016dfbb70c9394484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28270b96fc1b4dd5fd1758df8a69c32485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a17a574e952c6051e6717478ce664486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae829ccabb3150dc5e95dc027633f89487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9230bb2ce98fa8debbc34833b601d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a38b2ac0410186da7516efa9d242dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881225873dbc310349d86bb0f198cf7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802e7e5ad1bf5159a0600799edab234491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1fedd81ec3c3d1471495b560ed267492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94de56958dcac04f5f8ac5a6afe955a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cf308f63ed811ec1f194774c73569494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36c1f32aa5a93b7f64e3de16db726e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f32712afc04ebabab7a739da0f68ff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43df357d514c591979f83b700ad582497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddd51b1ff1459a5550da6e8b41e86c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88353d4a63bdc5718a43f7c9a93d141499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21cdfcea9703eea128f1d2d41fcd3f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67229388db86807940b355fbbd49cb23501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62a2b43efe9ed77d45cce3e8261c8f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463d0a5bfa0fd023bfb133718ad0c85503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580825031b05c323dc5a8f8adef74d8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c412abf241b0b411c9299bd24d45b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bd63e090b16e510387c9f42a82181506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee79fe6847dffb33e14c93787f3537507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37566c8d490a075b7c9012ecd42eb5b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d65108b2935ccb04b3ed35b505754509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e11f9cb3f32e5313df57b078a84f5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bc218b77205cde70db44d113143e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77393fb377d37aee2f0044a92b2e311512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c179cd2072dd637a2aedcb70eac10b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c200ea9e9a8877642945e425c922b2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c13f9a4e7e58579feb47513aa8a68515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34509ea725452741c62611ac00d9d3ee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bed0b81debdac1b955fcee25819e2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136f4da738ff526d4ef39afa9e2f77a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292430f1b1e888a6eb6b95ecddfdb1a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119a7c6abd85a07df5f3ec1cf96d4b2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9580052f35dfcdac73cbd79516f09e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4595b6a084035ea87798294ebf94d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fb06c29a0afe2b1683781519b3d3f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17dd15a4eef1c0d55d88a78bf1a3b9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1e8904d1622bf59da1feb4d3b1eb5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6212eb89ad1db841bab04fb6f537a3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfc69a58e39a037f12c310614a7096527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed893c26ffd66538c4a871c60bb6ba43528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ec2ca785e1126795584a9cb33dd27529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342407a82b8b10a4bae3c34c54c34ef2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d126c750b6b1898a9ef3998b2fcdd96531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e74d22500b321429346fd4f57a904532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf334c435aca2219d74e0c994df8e50533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595652ddcdb6b9803da5fec9ac7e4425534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e23f67633c999dcf12ab4fa64b8b81535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d064ec25e39e88468115f3987d76fa1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42a4a28da971b122e317ebff66aec9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dece2bcbddf35733770a7ee1bcbec80538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060ebffaad698d6e4b0280fcfc58e9b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da31c91b09c257363f04c00f35034ce540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739c06f2a0e573ef987382ba6163183541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e565774e427c65ac27b97b45c90ee542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57613037db482a1477cf04f19bc00d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b86a895ceb76ed38b9d9bbda55a24544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01596f092b5b5e01bbb54cc87392dc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb019fa2817b3f467bcc29f8e05e8f06546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5df37d03df1356351747f99f2dc5b5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee4b903d7ab3aedf4016c711311877548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf03237ffc5f8b15d7579968059e229549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2204e6de124f446df2c58bff36d3e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de932609dac6f9e986c52657cbdd8d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64415883eaa5b44b7163a08045818ae6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa52819978ad89b360e4313272fb93553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55728d339380e1e47bd04145a49fe80554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c54373caa7985dbbd302cf1e9696bc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a919383100157350536aa09eda23f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb486087861625caab979bca89838dd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730b6575d12e75367e356939530da7f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48778cfeeb4c35b3bbd5a8fa36c450ac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906a9e41276f3bd5ce883d10703e692560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2965643b315401da4c8c13e1d60fe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448c620702bb8a4bf36065b77378b18562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30392c67cae41e55030a781c1ad4517e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6441af67d6158a25ec7673e3593d69564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b15169e4f81cd498a3012f33e8a03565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63a9bde3bdf05fd68147575bd6bbb4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bc86b1cd9c859aae457645a834fcf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e94672dc7d52fcb449bee18d80aac568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a642114dc46fc04687ef6a1ae60b3f2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312dbe75e3397a211dd0f1d5edbb21e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63e421117b779c7dd3cf617a04558e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bd3328a3a39a5a38ed9d71cdfad3a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a32393e84c87eddf4c94447e90683573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9375f8a23b5275369d877ef2ebeb5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703013b8f5006a26707f73008aa4564575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c1d7647bfcfaeb53292f4d221bab2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceaef4effa71b525f436e2ef2df7010577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab526a083de2abe863f92f63ec1308bd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc558aad674b7f6b296959b6cea5b0b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40331f2658d93a8bfe5853388f73c90f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d41502dfcf6ded8f19b1403a9b3863581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb296a1e899dc420484153cacf7abe23582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5395cbf2ba5ade4f6e8b9a8f9d759583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c371065688bc22ad33986d83ad6a49e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75d35a60d1fef1eae402400d77dd90585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30983f47d98b70b031b41956fcee0203586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb922b03d8fe3812243fe95127bea6c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc03926804d0cb4b8c1794f1f88fa1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec364e236922846b52a4c497b002499589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a75c7d491f04cac8646bbaec2c1fd0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e7ce27da226adccfdc7af65b7b0d1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c524e6f28100f98f8ed428af2648b7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33f576ee0ecc70c6f9b184aeb65a5e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2f933808fc67562f4fafbbfaa4a02594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf71a1193c1563161218dca685f830595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac78f3036e5012d58c486685ebbc45596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f749d534e6ae429358d3c21ff6ce708597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5820819573d7aa7f161e4d6198851598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663e1dc9b04b8797c90f2223c3c8c36599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f775c01dacf7947354d8a77d7eaed57600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0140f440977efd3999e42bb1c1333601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836117e470db6e445835ab02c37f603602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e93ac50223e55b7757cc7e26d60177603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd425194d3c2ee26ac1cbb768c4558604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662baf37e3c577b69dcc0fd0451979ff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a91dd1e3b590a5bc4f651d20e96b86606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd907a749948169ea6353820b15cfccd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2323c589bd8040f2bd4723cfbb3bf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e54e3265bfacc504df781ab136d6cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15580e337b37bc9d8978cf07e616cdb6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add45cf35cebb153986ad76752c5080c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec59755a759be88e42a7b903382b5eb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5c5c4d7f101e0421e084babd7bac5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37508c3f4d09bcbe23a9cfee59f4939614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5e8d05c9c1face2b7513a2b5aa294615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510f86207f0739d132942fb499f2bc8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86185759bdb90ea1a84914a76598c23c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257cfa839266e8ba847c99e6096c2b1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031859ddb44886d2cf95d037e8b0438619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ccbbbbcc58817430a7c9314bfd00f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ef4f3c9f67b2fbb340fe8a5618c00621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561598f87d501d88f3c0d7fdded00374622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d060f79fa3a4218d79f4b6f98401b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756690d7798f370a3e97810e79b451f8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c39b61e832f93e555ed1dfa911cb4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b8d7581d7f3fc1fe9fc249d6aa9ac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2b3e9dc5cc152ebf4eba6859727bf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee36df813549f33219b900506bfc58d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95746bb17ae72af73514a010de0cdb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b9f5edcc2707e9439b254223c5fc1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4010b0cdcd15d7f733f1ee6709da284631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4457e3ca9e4934ba9724bb3e89751632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697b8ba1f11f5c3f39b123b1b317bb3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ec75866d1fc51ab3084c056684926634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a50fa7cbc07947814aa8ab6a33ee9f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753af9f1d0a476e43af728455dfa020636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f63b807c05e16a7487614f62ad403637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa247af7b9a1e993ddf36c0debb70d37638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01187b2eb055c387b165525cdda548639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308afb15ad8c1e9e9612b14e7a01ef9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a5190fa05de1737fbce87806e2ee9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4005b1a00ee06ef56b85bf94858698642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab916f3919ab5f839b8d709fb77f5f88643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80228adf599181faf9e88eaa53397aef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700637c6380e2135230a862df96b82c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616060554223a92144850a459fb77706646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516233ea7579fd3e08c72c497c3116a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4867a5f1871ebde016b56bda35f4317648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899dc9cbbf79c44d40aa5d83695f7d34649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a20686c44a83dcd735c646327e3bac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606716807595ee1009e705d756ace48651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd38303f6773a16b8adfd989efeede1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fae2b7158376f3e5216f8e3c831656653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471fe6bd03fac9b78d53130560af6fb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395209650e2be0a9ed630a061728416655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a227c44cd34a581206cac8be4ef0c75656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871f57169db0ea2856cd4f0be94479d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c21e2e3835f0aee63442702e6c9a19658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08caadf851f4294d3ec8a778bf366309659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99432fa526b0cc524eabeba7baf4210e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff864dd97c00436848f055239cb7fed4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9394fd63ed4cfafb8a18abf5391f4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17baa43c066790be2e1b91666f532721663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19a59c871a89a9d68eadbb67c74550664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d237829749f5675a5c8f047f37bbb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577be5c40357e63f7f9724bb5e88bbd9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0172625423f523d326df58fa97c1db667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca3df756e490821ffbdb352b45a262668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348267f1c68b665d2c6d8906bc852a1e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709b267b2238f2d7ec9c97720924ca2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb700f53e90e39e65f08f0e10c8881671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe2b1d2fda8c1c08555e36e57aee6a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef91778b950e123eef09af7067d2b0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28229a7cc2b080e0566355a0e4f155674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97086ac0d68b120f1d85ac2b9acdc88f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c390b5b65c4cd6fa92fa7faffc8383676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7910f4b53734bc47aec1c14572cc37e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de36c2c54ba33663060f2020b4e1bf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3770bf7f17b7b0e3a6803d4ff81c802679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cc9b50544c7952d1637e8d6006ac6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b14f6e5d16f2e3833bafcf5f1f55f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443242bfb9470a4a195432e77b7f66d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17134732060ac8402b0b85e31d068261683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ef73ce0ef4e7a03540333abb0c82a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94f312ca11bc39bcbf304f259cb6e8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b3f5b394703a2bb20e3fef581a37b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d89126e1629e6ace6ae58a9ec7c58687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61946406b89a9869358774f4d2da8a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450add5625e08ab66a6fc9a2445bc4d0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf2a75bb33ef13c523300b4d73d233690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76cc950b4e7198c7a0b136a041f856691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77930812573cd91e6ff787b6d83f3669692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7f42e92025ad34180cc6413b6f3e8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6e4cae2f2208c70a82dfe7afb054e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86518d57037c65679446e334ea8acc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952b5b8ff5f20d25edebc156c9f7055696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caef7b138c1be112d85ab19cad357e3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9312e852d85f1ae16d4d275a0875f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b01806aac3d97d2130b0e92e84a4b9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f63213845296e2b3847c8874a69739700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61023681c5d833d22db4be46c6bbac19701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89229d2e76b662b7612e45f0b9eaa03a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf622e95fa04672434d3483af3de683d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20303b1e4520c6956fd5ff7443d9d041704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d60b7893bc2f208cc50095a155f56705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd004f00a3bcc080ae79f34600fa05706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b251e4892f6ab4c68b7145b1e59774707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf10928fa4e8d2a0730b146c5b3978708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b695161dec7992baa2b7e30745d2b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962667b9dc663ba1612a1b0ff88b9514710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7061f66ca6c102ed80fa9752352808711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840118a6a1c2e6d9a3858dc5daca986712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367f5cafc6519842ea8e9d0bda5885f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d29c181471b55f87cc920659886774714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e725c47c9b8fa59a4b951a5e2f27b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c04247bd8f9bf72640bd8081544f5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db748614ad1700633ae979d844778e33717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e173b15d9fe5661e7b50b720b73824718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794adb6e3a03753715e890e4f0a5027719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33489508ea3204254f8e05e6f653ef78720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e2c60cd8bb0f8ad13048a6c073868721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182046b5239278cf431cc6a817ff22ba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e90f0cf2aea6d8b636deb141f8d2ae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74393e4fb319a4976c7d21333a1adc0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9efab255528c9dab1b88be5868786c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee864ca9ef92462cdd8d631b5391d1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649c558ba22960cbdc50fc91e728ff3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b607ce030b7e28908b4e6571af1ad728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabd7af139d33c3b4bb77b7b4bd3c1b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e74ef09a13ce0dc9c9b67440f750c1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828fd07c639cd99ebcf0bfce305e6f1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40808dc3f75cd7efe69868b0450ff6ba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf612bf991d32a2cd1c305e595b237f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d1592ac664f5ac97997ad7bb89c41734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9a8c21d61f8d2e6906f61ee919c28735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2794647eb8e7135d85f21495bf5bc2b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c0b01b058bdbef48cd4415ff47e4b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8fcc8a988d1268e5f2148a9df82a6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c391a4be7e0ea62e4df7a5668cf19b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a246fa7091afbda3fd90ddb23292895740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53288d77dd82172ea3cd886d14517bc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947418718d2818bd4a103eef2c9fdfb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651649b5979c537986bff432934df95e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40447c89d61295fb9ff64717507335744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397610efb3ce8ef9b549d84d5ee211f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc5db65d4a986277cb84958536c4ac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ac1e65d1edfa5c1e53eb0ce96cf7b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3821a41df776a2096c63714262f21748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eff882ae275c121664c96d12f37f73749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f9ac3ce23465304b0d19a4e184899750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08d88c57ae0b63af1312601df0f2d9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b14ee3c328e6b373db11efbe1cd10752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26c29a85bea1693903b02ea51d239a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f196b8434cb76ce60fce0b3c92b9b71754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1932308901f2ea58978a2a19ad1717755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708a44f87bbefc2541fc26cf71094a4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc84c0c4e76955da90c1fe32a1b44a7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43014456f337c057b957644adbc891e0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac11e898d42adfd5a29ea1c9731197e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc046342faaf2756913d05a6074382611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25876d59ceaa04e1cf1c198753a8b1a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adaa5b08a8146fc0b8f9a58aef298f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1978b635d35adb188df25586b8ef914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266bab79dcff606cc28c17177cecc4b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad0c376da26bd2980285d2e3457ad66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa8d8f48c13d1d6ecda180958307e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559048db0e95f91ec8cbc8d1ed6fe34b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6706534f2def3748005d4f8f3104d4e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00cf6d807280e4182ff61f2c1a501410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2afc7f0d877cccc562e0c9d532eeef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a763aa10b79330904f8630e1f474bc612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1579ec88402104f7512a3917a797a3e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6670a50fc8aeabd2b0b271d50d1b3414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d560f11207a5bbdec77b96bd0ec5dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce76be5a2a6afa2be6d79b5b86ef9516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc2bf8f7fb6b4a79794368fea62dfd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb971cd96be0c01e27bf47942f0c4d2f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec620ce119ec2eaa28035ae50120b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2ab84207d994c881e58be217b1b9120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d8b0c5f1f54040106e40bf7af646921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749472ba45480eee61a0aaf9d52481d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21723a9f32ecbee008a78177c0d5b43f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7e5496d5e4d6b2fa48338638125a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f704559f54ddfd366f6f15631d8e8e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e19494ee3bd92f377caa791e487f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6dabc4f7a0475efe9c918c41f50ba427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcd0b241ccd181d69354532e8cafa128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a09a07e11df85b4f3f470c77e609a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c6e1de92601b7c51c7877fecf521a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ebaeed7eac6640832ee64b8c3b63e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c3708548f184a7b5fc92cbb2e4a5b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fc4d62b0aee5f752604cd34da02b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aad0f233da85e123f644cc43f1b86634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f98cb08d20863de247f0ea46d6e8c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ae5ae7cf1cdb47f582da7edc9e73d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9432368dba8302ead4d57adbb479f0837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41ce0bd5aef2c9310d21911414066538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583300e1ae2a04926776dd22152f59b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05336dc73f949155c6be701af1d750a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5c04a575c78c58216baea60eddebf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebfb376721e292e093d3d8498ce40242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c1a9c1ed4afb2faebb763a39556b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db083a989ffdb6715c922d2886774644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65e06484c0644b8f5694d59807cde045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf4da3017066571373ecf70db4f1e546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a341f721dd04daf57c7a4050194c20c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ac5ee2cdc3f3563119df6a1067f4048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884b28f7613ef5c7da34b063de4d6e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a1c9fd225a2296fdd1c51dcfd2b3a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b35f76e377e4957b534d326f7fcea451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2247ae51b92fab9d1561e08b12e9b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8d4d78a1351c4b797d16347d8ff1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20adc934d3fc17f49ba9ddf356e94bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c704fbdba9adae84612e3761aabc38155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacd2c7afd6459e8ec7ad2258063e2f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88223c74a8f05eb4a3c40a5dccbca2cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4106b4554ffca2832c3fcad063e7b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584140c61f3fb74911205f3a8d7701159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b15bb2259825a6fa51eaf47ca504d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3d85a86840e4b1120010f47c32b9f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f16b2bb9b5d68f6c4690427a681b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b678f166a39290aecec1c8923fd4763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5ab5601f17c2f113b016d2e806ad264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434e3730ba8754d533b85ddad44818065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2df17292730693e5289c56d774a3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88979d1578baff32cbc9f9f58ee7280067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c3ed354e9c2849a00c80f0341762768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18afbfa154eb4df4cb621c7ea5ff2f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315203be4de78cb505eb01dd3c9717f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5578ce5cbe075fc46840156bf66b2871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381264fe29dbc1844f09add413c81fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ebba5ec6e0b6b3b14f5eeeb64657873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782be5d58b195463812df9f7ad2491274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89ab21fcf819fafcff64fc9f6102f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef72765e2f05e77ac29612529b337f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cb366267c996eb015215d5799e91c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19d2b24cd2679b85eb71706d8a81d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6870d734c0e83d0414700379554d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9926861bcfc6ed070c4d27a943f9c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415302dbe233a40bc716b414a13db4981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1dea65cb11281c5947865d0a6b99982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdca6fc45884dc959c4e6e6d3490d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89c1b9cff6e252fe9c7d85161e933f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc081d4a4fe9e5939823478a9bf081685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878feb5071ac93b735f539d9c0b7dc4686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143f78e01b949c0456194b8960e02cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cb0550b156c5933e03d745f93618b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59656b7626de7c56ab4385b8ed9795289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3a095e6a59ad25b8bc6c503fb58b090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a36c34a445f49b445cc651b40793e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee8ec9974b6d7b1d8b3c3a0c9c693592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c8a33b5c08b0dd76f1d690e8ffea293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240b9a4d344357ec9fcbaa29bd93cc694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7d74e3a851d13b8a3c2a85dd7a62595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396132cebe643d3a1ec903a0da4b6bf096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95d3327cfc0abca012afe38734d77597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985f3c612ce0b98d76c427e33d5443398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab0e725996cb917f04079dbaac7f9899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400e408e54a26a3651d5424cb4bb299100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9473f197718bc45dbf32537e44ccbba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544865f1ba700853311c34d9f606400102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90af317261e5706a35357d31fc66b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa155ea387976882a6416fdffa5cba22104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0e0333558e40248f3700e64d881e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48113f2ece0f35c594933d8cfc688e40106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345161a06afed7b4359d90b625de86d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef03ee7caefacbb18ab9b00dd7c03e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8bdfa22407424b7960307716231bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c495413c7847566d433a217fb41da0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358a7fecd94017fac4cabd7188703f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c99d106e64a434054e09fb8f2e328e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c37a6566a158059af494a2ecf0b62e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370db5f6a816c58649e4815ed4cad1cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff814d2c090f1bad6c45ca8e14de9002115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956283b8334d86965cc964f3a41e3454116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a0cbbf9044ac8da0727151492bdbe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672c802bb80f2eae121b791594d3b96118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d004eb02b0099a7b641054c64a93590119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c6cb38e059556e7d1643c2c020b90120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccb2390e8a423d525a711d9fef8622121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235404508e5f81a44df27764af418c56122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f418f02ef7af47987ddf8ed07004d3e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85010980b713c57901f8d04e9e9ab7e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea58255b520b29f8c48cf7db8acb9f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f17031e94d42e89e53362d50af421126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338faf85d0661183bc6e0e51122b5cf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155bf2af465bf5925e0468534d37ce6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b6a78fab1d78c050fe71330bce940129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e4773dbd44fb0d94f118a8037ec4d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b20643934ed988634f438b1c19829b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfc1ee1d7bfff89b66a4cb0607a36c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa1773f91f622a091ccf5243158497133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf048fe7511c330fe28a54d84eac9536134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fd436fc4cac898a00d18102c5d8c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5307475a97ec12127b8051ea90390136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532249d1130577e555476f59b65e253137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43669c0b133f42cb995b9a80b4a33188138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c72b83326b6dfb213b43baac6f9f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec927f076bf2135744d18dd8c4c3bab8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c68d8fa71e5707b5a417ec709c90c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9a6bcd0f9e2f621ddf3b7762ceb64142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6beaeb88c9e246932340e091fb207143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c5856adb25a49a77235c4afd66c9a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62540d654ff9252e575896bdc0bb98a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63466492dba9374e85e4b4cc4278d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697629c47f95b29c6724059cffb8dcc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2191e6f80fed5857b38db6fe905bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8f31d42b52ead81caacc22127b507149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96e552841cd796a64bcf7f8529ce37150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0277a478866cae1b05be42074f52a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045d44d391659bcc4bedcb9acbdb4cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0ea2ccf194dea9bcf5a600c87bbc6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1a2f3ac0506bce3de6ec75efe6ff2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6412760a2d259a9bfd8f6712b45eef4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a5a1bef5134b8d0b18643ea6d49e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b9db8060ce57077f55120c5dfcdef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8dee6bd78d73f8113eac9f678c22c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebad60aaee24a12db34f24918bda69a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52092c18dd38134bc68a48bbed6a01160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1e422c2eca8184872a305a90cbb05161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3234c5eb79f4348e10d6cb3e43880162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfb8a40756ce24230c7a9f3f4df988163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15682ca9f9cedc5503910d0d446e4a27164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca1c8243c78abbf7cbb57673b0d496165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57084052352973b82992449a5d74dbb2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca2cdcb03f9c8755f47bc25e9ac493167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba977482d74370928892c0f24dbff9d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab280388476076327c58603c4d99806169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e23fb555067b37dae5f4189b38370170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9242c02d484d37cde9dc1cd5fb65698171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55cb24eb6199e21088e0996685931a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335e60713f8d6f2a24595134b725d8d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285942074f1c71db981ac8f05d91c23174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98793e38145cd31ccc5b742bcf1a28c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af3423c03da3359698d31a08f4920e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bbb1868aa6a450d12feb1d64a0d1e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d3093adbc01243e9108b76c94b03a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be19e602407d91f4b208a0a83e9fd5a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8ba6dc177417d88eedfe5521e07b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c55f798f4b837a88a2bf24fb1d19d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770621adee1d53d8175813005138a40182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5f2f1956e409b0a86f92d30022651183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8cf01ee3898ed66b3ad7df4838b2c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa699cd98d1822bf46e88f75e4d5a45185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4837332fc9aa7c09276582883ff6ba9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fae4a02cdc64680c5e13790e87a4f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ae5dd055eb0ae8aba4a55cdd7c805188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058aa66c8137cc4a0a804f4eca2cb0b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1779c6045dd6a2cdd5a31031c7718c5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a3d4f3acd2102cb44fb3ae14b00c7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7150e552e45e5a1164e29f5aa20bda4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5e4b8c90cdaf297a078ee7de63866193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71839baace4770b92f1b099cef5cba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de294f858af457e8eb184810825d55195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f73b7336506b9e9ff18f2ed2beb86196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2637a13ae456151a048284bc4dd48d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f698f65e95978515edf418030ced4b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653dd614a13e37e2d2171ceb22bcd87199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed061b0016d353493108b739f0c411ae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533e63129cdd37d6c64e424acb0dd36201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc77b993b9b8e5309494f1260f1b47e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea311c555997759985e0584f04f3996203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ce1dbd2103a6e1490c99dc50641a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c06fe2a48f02a4e42fb1ea8dc89ab8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6aa838b87b3674a3e0780e5d07b3e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207cf23853a5444c8e79b8d570f74f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a343b3bf179ee6211574c309aa89904208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b26e489c8b2b60bddf7140181e25a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26179ca1c2b6ce4063105b15b70f1d43210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7915ba4f11718d4650cf035970f0df211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f9a6590fe5795db18a3d4c1591a90212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72f39c05a92183b16b8bca889181d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ffcd12604b3c9871ff840d228c3c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e1b0984846a590d720a088bf7c31c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9b5e73b69881839ff9a52b00cfb92216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44c3185c83807892c5ae261c612c65217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69393b3e2e282b0c0e53244d426298f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89a615d93363655b7d4a3116f75773219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5f63b3ac1a22e13da385b3f3d0d8c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95756fbeee645e3070b07b75725007221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8bbe1093815379c800fd7b82bbd80222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a11197a8c8ef82a20390d43d7ddad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1281eed06ab73efa9f620ba393e3e32224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a0338cb2559dbde0c893a38ed15b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d980684507be4f291d1dc98bd13f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b223029693ef451a39ab83d5df14df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51f12f63385439a8480de8886387ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f872628960c5d7e36f76f767ee9b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4528169f109fc82faf46877dd5589230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2115d454e43ee5a422d919836e7277231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c484f571c4ccf6802d3a1c4ab5e66e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda385134e1f1ce9b495a4ffc213671b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6e20a89bf7deb46a0ee3c9513fc0a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79810c302746e8e2c49f25aafac0f1da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe81fd8accf7a4298227b172c98d1d6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01798299562e1c195d9e0819957cf76c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f3c39a2242a0cd501b0f2d0df09ae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4babc3b3f134729677ab08966d67e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3db1796df6ff297f9b0f51e6360ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca021b0b71bb6d55245e287b2bc75b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facbc68a820422a6ddf347b9fa132fe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e02ce097d599a9045ca547510c9c0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0807e0e77512c722f5fabb052cded3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6301e266cdbc15d2b4239efda70eb3a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8e998abdeccb01646104cec3417b7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b345681782e688bd0551fb81c345dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8deb545049e68594dcbde0697d353248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85b89caddb32dc5162dd2f28957a75249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042801531c326df299494f1aea5bfbf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99e20dd5887f109e2cfcda96746e77251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0359bfe505e13da8f3a5a0b54bf427252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65202080656cf2dd4ad5f07e84dce898253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c2c40434355f11bfa107332c47100254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6d05f19a47e1a4a3f2e2589c49cdb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0020d753a1501d08bc84a11648e8b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ab23f3457220ea9f1cb99707736ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59437a2962ccb23996ac597d126740bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba15c2d07ca4c19f36d818dafeacb97259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c5e24bb6c1eca77ee3797614fcede260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d513e0871acbe53bf6263ed743d6d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef2fffb22e25aa8d92a6ce75d887b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972a8eca93bcf7436dfebcfb90e3df4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde250ae42864ce9c70d39b2ef3b9158264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92ebc5bb7dbec317826baf05d8b73b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83013baae3dc6808bde0c353fb52038266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd00853f64ec3835428ac84d2d97e09267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43584ed43c3c1bd144adb44f244d60a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796b4974bbdc752ea69ec07c0487559269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a28e59f42aa4e728e79ab8329de1f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ab44ec1287a1d3bee51303aa0f57c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78bfba1673a301658884a3fc4f73e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858c1aa8dc49eb9a1793b1c04b96d0d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd4f4b14b226616869de1aabf95d78274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c897073f7ecea5858f0747102e91399275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830da21eb3ad96c26ad661039fed14e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26169cde99f9bcfc9c8098b1f0f19c83277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056ea43d2ddf7a5f3788dab7413d91c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b637783241586a7c65f5a1be7dfd36279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4faac591a122474e9f92ea25754562280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed3ce09aaf4039b9b3dfac06861760281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79e67a59f8944da03e850e9e9fae16282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe9ad64aa7ae5efb39cf96479ea3cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ac17a1cd3196431e772ca82c6c08f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d771f74d7343975be513fc71a5feb94285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483f8d35350efbe0453d2d1a5b46569286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0c5d7fee5846f5569bc7349c2853d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866b499ee71a0f0c8063774f93e15bb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696ad1ed52c20d9abbb4a8045922bf9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29b6edfb0878bf43552f522be78d4d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2567fa77160f9f17f4b6b39430dee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958d294dff1d254e28e861c70407f3a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1e421c7be379b55d7f1a4e875ca58293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3ba0f08303ea9a481d4ead072559f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32f676375e4fc1232cd6689801a790295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656570f991411ce2762c183570205ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e1f3c31b31deb2848a70ad5a93250297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94695ae5252bf00964914dc1dedabd40298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bddfc459b9f9163b91d1f99f41fe34299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9df560c6d92e04bc7f8dc81d13edc0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b9d23aff5df3a8f8e0ee224151f93301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd301b29dfef7cf473ca34e8452641302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5f2a54b1c9049e4e8843555e3fa25303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428b67a16c1fb8f4fe20f7b0a86f049304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d6f4edc9d2557c01224782d496b0d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9402463039df6befd88d0dc1d39c4d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844a81eef9f3b6ac05684f995732a3a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c852dafe5683dc042711cce225e37b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac07431e00cfcf6de0c16c1257984a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb989477afa59b81d3c5dc3d7b36e2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da04fc54545a90a99cc6df1ca58136311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931d91bdee611c51687ee5224363892312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a064242345ddd5cefb4c8e692ea8ca0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192df42503cb6c83c943ca210dd1411314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c5dc98a68f96554ab89243b2420f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828978c514e0451dd25663cf4e7e478316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84edfc9bb69b661ce94895db5b1e5ff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b03e2bdc42d04a72d218223ed8b373318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c2106f7717bcdb11d39fb2197522a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b75fee90a2229698eb1338ef49e88320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52d0acd19ce2c3ff79876b2cc0a509321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da1aff2de30f67720e7ae0ae70e30b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee08fc580e403e95e008fc32685f67a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66701707b1820e0f738ce4d3bfcd67f4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b36a33102e12b0d9c56914c4affe8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e34b6c98044d34527f17ab1deabace326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa96fed4b3b9f04c76e453dfcfc83f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bc6f7396b32ea771c05e9b4e58bd6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7889867f664948f56fde2b79ab27c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255804c46fce97925651c3dd2eea0945330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5394244cf8a16ec06b625df482e9f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c623b9432843bebdf1771a4dc6638e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259f7cf3f94762907ca0e8e8b206225333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195991b6a714e484a42771b4e4b0f352334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63419d48a34947b4045ec7cc8fb0c665335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94b53e089667d87c220374988915dd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353a03984be1ff7c0d6da66d7bde081337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f06987a6cf7c6e1b6e21344f38c28338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8e741dad5a0318bc89950a16f5312339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221087a56a4128df3322c8595f09f25340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562f9c819180aa143bbe3443c37d240341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523ceba9ee1ae022319b296d1672357342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef464befa22524b98169dcb29ec69f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3adb71dffdde08baeecf451154559a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ca46526b3520889c8c0444b16e3dc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad52de46a3dc04afbb668f3fbd5cfb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991042ad67a20c944db587f62b4379b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968682c9007571c13bf0fd2125897c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2fe8190117cf3fa47470073725cd2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bbbd4a8d15c229405dc7fb960bea3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcce15b19c637498d2aff99aaa824e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfdb4042bf5a94f14ab63f4cf7030f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fcea32868a84c3430a74b8a85a31e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a388bfde97fca86445d8b6905d3736e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71aa34d72ac08e10bc1a0c1016b3a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989478d7a4c4f6982947402ffd73318c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc3cbe8ad56bd18d50637f82e05d62357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8c787d9d582bdde2ae7cc9f5b7266358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d547abea4e73144fb64e4feb6f385359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02d58f9980454ce05fd17bfe7c5cb4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c220282a42b6d3443b5442504836b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a5039afda7c0d20d91714aa1c64ec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898a87b66836947b2e474e461ea69c3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d335812fa3044c1703b28aed519e54364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564ba1a89ad43b15e95178e2c8d0fda365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3e7cfa55e9b482a963a85f10ea678366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0499982d4782a1752a59a6948ff2c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac21efd8f6073eb56399209bf115332368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d3d7c955acd22e54cc0902b51b3f4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05496e9362e0ecebb830f638baeee1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e0533d5d178aca698ad743fd133f4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49a3c99841714d362bd64c24567883372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce05c2aff78eab9298d98fd3c020c1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d656719b01b5e9beebaeebc34a78d49374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4be323262fa7fd22c129d415e69782375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7698c2e198d063647e74edb0d3b5c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e00689c9ec4cce31e3cabb951fb82377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2168cb18fb4b6ad63de2ed6d3f125ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d424cf72b8c3972c814c213499ac6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc057011bf6655804708c338421120c3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4bf4534406f764f72075260fc9b7b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d393ac0c737f108b4c4ba0dd4a3b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf7a17558fd81225c434a7748a631e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409089a33459327737d36a66c47fe260384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a9877647b47bd66ba500b32b0f774385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1860fbc395a7de3946e3f8d495663386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b989963876e695273dfb1f68f423338387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5f4b75d04aa6e981e929ad55c40f8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf9c752875ad774b6db35d8ff819eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42a445bb4ab2145eb3ad62f1cf8596390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57765a8068566b4864da1ac2818d1e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6432fd7db26e189ccb4ef581063b99392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf45c67f056a463e15411d79c530307393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19ed858de5dae6522384acc565c87d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ac5ccb4858e97b1b33d98f9055bc2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5e3fd5e5c091b2d8e1a101468f895396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffe074c7fdb43268e3f680b404fb52397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd1f3d022e418d0e8b9931a83cd401398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd66a30c587fc6d5551e45bc35f4dd4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b90eb8848b800879a08c00d12aee73400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c02719c4a626342a06369801d711f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e97a814c7a1e68d98bc09aaa873ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f965bdd8d534b114028198732f375403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2986c78e9d317a5ad44b7789584e5a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cb8bd38dcb0470a0f5856de438327405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa954d00271dc5c1a647e0d10dcf6f4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158eef5eaeb8b8c8a7500ebdaaac441407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9a660006f7b0d9fcae3be755a8610408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37e48d00e5e3c16ec9ed094ba414d1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0928f868ee8ac63b3906c8416cbf0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724fef393af91c9c2c7a85e0bc82666411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cc37bd486d3d1d9e8e203a1e89b36412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54930ab0dbd8b27edcd42b239b5b45413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e611c73c56032997d7aeb35b5fcc01414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76d42d080cef6e1d86e82dd9cb4746415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2989aa9717e3c64cc4d80f0ef85007e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb051f80fe52ad757b30937c8a33114417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78feb2480de7883f63faca7f32dc3d38418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5d1c985e5d69e199dc770c55e6625419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662ce36d1a753c7739eb5de51fe33e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bd3f33cc7f9a3da395fbaa65f9257421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db643783b0b897c6fe9e22c034e02087422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca5bed39d93586ef0dd2bbeb314afa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af6ff3ecabac66f3d36df398ee456b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd41a728815dfa110eb464977db48b6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1198d68259d5211b61e2956f7317c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88797154885a4e8e2198410f03322ee0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f936a6e6f76362851d00fa1fb9358428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c8ca893a30ff7a379d6310c667e8e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342c36601732d0a321b92d5d3e0a66a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bae589cb45aa76dc48f33df9f04541431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7063650fd44bf8dcca29ad3e8d6d4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0303e9d129fc2151abf40a2031b2cf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b49d94ac6c9864e4f9decdbf208367434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abe6709a40aec66976139f7fec98f3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf0c99a8ff73f141891a9b5ce245eb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09606905e9526c3f4c2e007ccd48ad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220d7055d93750ff8e48f949613f85d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0459263681d84c074755f8cc77006439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee647c404f8d9ef6008ab4b34aa80a0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d12193d2185b4b9895d4201c0d310441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb23d57b3efefe7c9c9a434926f22f5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d4fdd425943f14ffd615243ed22f2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49278157f606398609c4e88ab4d589444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e71b62fec4eb11bed178516921f81e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9698aafa511b658e10315269d5bb2c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df072210605ebd521726928620cf36c9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d2010fffe0bbda8191028815a6dbf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd56277a5e4ae249b39c2a14c2e4b98449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14164ca3b0d54946ccdb4eab39d7af5b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa539ea971a732fd60d49fa0fb6e615451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00adceb193a83fce9fd0a84fe75c0398452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a74ca42693e2deacaea6cbfd15873453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814824b95c574228e1ac5251d625bb93454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e98eeb02f41f03a044a47663b4a22455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e26fbb6980e77e2b8ebd49758b5e05456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1257bd5d16b34024c89f04075d5a07b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324ae82887feb43cfe2b74cd82e4eb4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5a506725127b01b9bd06273a27842459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39902f21dbd7dcdeeb41cd1cb00e4e0e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da087d7ee829825fd983729228c4f82461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ba1bad4b7bf4a46990c5282453229462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e407453d8770df7f5b21011b81f8a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845fe2ccf475c2382deaab2c279f37f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a99ea0414e01453879bb7700941f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a2e470b09fb1fa07890bd45760ff9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83403641effee268c6d6b50c7a1bef61467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728771f3160f84ba9a4d6a9ab4a0987468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f918c82a057960f1b229392d15b8687469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d90fd8a468097573c3ef540f8a2b7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218e4ea0c69c2cd4a652effc960352f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46b8bb01903a834b96eb52dbfe6b64472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977fa118fb8399c42bd2b883d7a5b28473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c35118a6e7ebb730236fc7f71b344474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef76aec3836e53011e0d6c7d27c280475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e6e6ac00b7b1f66bc6824893ae5ba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd655e6e97aa21d79b5c73f985c1959477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27b42ed8946b70b2f01e0e700e79ce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fcdb5374804a661545fc192d9cfaf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b1d3cf7a07d63bb4ff14ea94a264c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc354596016f33ed8758e333f5e576f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b638532140c821d7936d0ab752c052482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635c707842a6bdfb835a16c6fa0d27d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630aa5e51f27b2b5819bdbc17e77805484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a08b0cb743f44dd6798bb1bd5d77e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddca0a9309b6e2b32588ced61090ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08bb91735d5ca21eee9e03afda73ba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f46c3296d350cdc88aba2e981bf233488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f31a9ae2b4145f05d3cd63bcd88bbf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359d6eb2ac155eac44d6b169a646d76490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef27332c3c0d4b1b4e2041a431942b5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4f299d431cdb464e3567a2e68db38492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55040f5c81d44cdf06011f186e0ffc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd04422d393faa9962368c86c8db0ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494659989a4f5ccf3e63723fc2c0dcdf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215ab3791e3258dc81c9830927390aa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad14da21398e2b1289740b0a087e71497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6479c473e7c16c557c5acb88297b7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63038e0960a471510d0ed7b330e47dcf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87644316743da3cef6b43a68f81f7047500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac58398de0530f5e298885e64893963501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496aca93e3bf7636743eb6e3a55e5ae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a2aa241896cdf3804c5f4f14d5d94503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fea3ef7fd67d42cbfa7f561dc2c52504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb4943950f2929e941093bb975e818505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460132058de6852462f14599b9930f54506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50780511b196b009fc1e57e6b0afacd7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e60b85a71227fa0ae8d2788a58be4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410af469ccc82e003dbbaa2ef2da0da8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df077132102b87f658dbdc530ee59ae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed25691f31fb6e9828bd83568c833ca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63ff17e3c6d8d836c02ff48e79a1a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7327ff3e74498f59fc056700704cf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48103111638b35bcb79cf7acf28610d7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92daa6c6573d3d9f6e287c2291b93f39515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c730d07ef3ccf16eeacd15e822526c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c7661e870b1f9d8708004d9bdc127517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7ef778bd51a07a504e9ff23b51ecd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cfcfc9da411f4657a30f3cc583db2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b64667ccb8c565509020c544aba380520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b10d17645a0346c191869541bb4fee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1e820512dad76bbf72f08d0078412522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45677e3e68dd67224ce72eef4a1ccb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2f7cd97949e8b1ca796cb43019a6b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fd41933315f34e2939394153df031525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e12658e01c79343b6c9a9e0194ea0f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89aacc0f8e148888eb7ad976d719cb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ead845124915e3cbe1e34d2936a9c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe04cf2097ca93469d854f17dc7a24529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475e6c0ff65d73829f2822163fc56d8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660dd3fc8d3e7ed47868f03843cc3e37531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1186f1fe90ca33967aac77297cf019532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3323da90e1d7ff25bda210daf0c33533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca63d71489d7a0b6b993b4b3bd8fe90534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b0a1c88a5d0d0a355719775347dcd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141587bbef6902174f20c3e1f7effc83536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f7b9ee83d2486ac8039885aef97f3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed5abea02ee7677bd02bccd6b9603f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479352a636230b09621f9a006e4d95e3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52546801c1f4b3fc389ff237803f98ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317dec33a3a4a80618a4688c96a35ac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bae34fee2967b677de11be1c3f1ff1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20aa328113925b560e3f2eaaf4665c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcf72d6408ce026577f7bfe9b80848544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdba41d967dbf46fde4fddcebd1303b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65db13995088b1d39e001216e59c5f8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079e938e4909d985b52bea4df725315547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa50ff5b0edaca9afd3b5270c514da548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77305e8c4973b2de1dd9df1bd17e4c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0fb06fe7a708c566b9632f689ae11550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48662c818a729579b51036962cb5b20551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cfca99dae57802e18dc715af3bf59552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f527a218842e6eead3e7a3191b611553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a9915a04764aca640e810c15afd07554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ed6fd38bed7436688f3875ab26013555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c82821e99fd0a0573e39c35932febe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0254d20aa7303c9d914cddf9e1cd0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba860fcf1b33ec8e2c0be86e5db317e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d1486a3ca81df3e0ae6576b1f1be5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fcb73e857d6a19c847f63813f3fc5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5dad8ff087901cf247423ffe7597e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d95f8b309a4b97a097edf49786cfd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a4d6e208e64d6efa9e1032d34a486563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef6930e764d1adcc301a378575d747564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae214e59bc747e7ada32900a7f7abc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4266b0332faa52e564ae5afe1688b4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd654107fc8f1660f82279d83b370bd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc604371287dcd2288bc54f1527ae7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbaf4cb354c7d39399b447db310c59569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7c57607d4cc3fc0f421852399bc41570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa56671a534ebfbc0606c59c488aff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9be611f0e76b3a86b0c53864fb86e8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca8853fef4f1767d7162d2985a4e31573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845ea3e2527ee3748cc99870e66cd81574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3178666c762fb057a111dadf7b84682575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7b49dc57be13d8edb2ce7cfc57875576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d965a64aaadb61f5bf3c161a2dacfa7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6442f16078650b4d8d637ca54d330b7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68a15f7b6a788ddd47d351797f93b2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083d8aba24abbc9cc0eb69f5ac0b092580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a838d6d4bd675ddfc88dbb3e0ee0470581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d42db25b2bab98ed758cc85aa8a8a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8194b284ffacbd9a9fc59b6ba133302583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a93a64d2b816eb702c0e5dd3cca96584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacad6e0e89475f6c632dd6bc601b9f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a0783062119ed592e203891618c61586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcecf7bf58936f21ecb7e58dbec2fd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63952eb01d36a07a095351267bf039588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415bc843f35c07079108dffa819e893589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab2d0d829358262111ce37bfa1e725590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ca611229b97127d752b4d12ccc102591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64f6734d2f22d3b7767b916bb599c0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1693c671d0f99ac34b0b6391cfc9a5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857a8ebecb5dd6136053d2762cc6257594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495c26cef1ac463dec5374d8d475176595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f217770d76ebd86ffedfdbd823b0149596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17be4195abbc49f0b4359516923d9c4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94521ea07d95e1548f91a49fc7df93f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72115aa8bc8fe0e332d07756ea747d6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603891de45065fc746ae0d00bd23aea0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3b40602c9d2bd167e560b9ddae5d6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907533790cf4b57dafbfb31846fc5e72602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a07a32ccc164cae0ba119ed6a90d2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517d30c865a3eba1b6fcf194530888b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047161a55e9f249af18c7471b315867605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3dfe0642eef388adfc75c133ce83e3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb219ac6bda23b039b190e7869400b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f91d284f6bb286ae114fc5a43d99f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260eccdb02e7be740111da1e31885b2a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a77bcdc647e2cc854316fe0a931e7e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552418f12a25977702fb36379138d4e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9327e8656ff18931554a9ab2777acfd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461833543379510a77c09ad2c8b3ebd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46724260bbe3b6230156b4f5bf36f8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02ca3f3b868fe8e138ff8802ec47e1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf3d44f220ea90a757f9fa1d703213616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ded2d6dae0ad5c7645da07b4e88c9f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eaca4efa6847f993be8e6e786a75fb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89713871cacdc4c04252443dd5eeef13619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f3634049b16f71c18089449d8cacb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671712fb4690ffdc932c5277102ecdb8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f29cef9b49a77b4fad789f3f8b60d1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44320c3b9d783f3d8b7b37514133338f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc721bb35414b46d48ff7489fe32cd7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccc34a90acdceb3bd2efb8ec866dce625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104b547fcd66506b146f22a0354ec6b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf6a643e02534583a6e3fc3ff6d0c1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d15455a9ee6b6cf664646be0bc9ca9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800230d326825c3a88bee1133fae095629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26151440c23d4b23e98d0794434269dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68a9299c15925f11711196da638c91631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635147cfc4d1d19e008f2fa95fa22c90632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961063c0e8f5c5651aefe781a5b63125633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f9d442c163e177ab2f5b3e40588c4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8011ff5c810c69d90ddc1614e2cea5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843949b6314d2975d672fd3dd90bf33636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ef36bd1f3455ca1fa5ef88528cc0a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8c221bf179bca68041eb87cd77988638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebd49b5c08d90f8448acd1cfb50cee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f507cc3f809163738018f798a2cda90640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace01ba6fe92e7c9ab0fd798a2cddfc7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa553ca6ef36516a8b07731f0844f466642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeeb9f9748c9bc1199dbcc6e5d28b9b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151e13d3b68f719469f5248a6954810644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af377bfa1788ee11399461407c92f6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6df1ff2d3171ed37fa283d5da31622646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ae287155737a8d9ca0b16d3e3c1d5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07584bbd2980427736b44bd33e8338e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc18d56f881f3c8fbfb30b7ea380e89649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2d5fe060ea2ce80342ab44a4ccbc0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3d3583688c64d3ae9169eea6f538c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24875b4f4a4949eb810d67c233f1949652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d7e3a793a14c88926807eb963013b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0868dcce9545fef5dbb60b0cfb91a6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0afbe1b23062eb82ef090b14754ae0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423c67ed161933fe805394975a0952b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbde0b3a307cadf61ed8f9ae6934e8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db55246a4c8818d4fbe51e6a508d081658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d723a2747c0d1c91bc5681c197c9b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68408edc22aa63cdcb4962dfafe13bc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93844e6d712f81cd13f15721e0c5d3ca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131712e02abd5e96002c5df6f79107be662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df1ed268f0192a2dc2f00e2a7d2d4f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9d6c223bf0ac220a48580ed4cbe16664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00539f62a7365fa994f63fb2211c27df665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ce5186cc476551706adc3c97ee2a6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d882b8676beaa72df29d5bd221ba50667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f82c4609f44c8c2a21a6e370b9765668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe27a50a82a050e7a2bd8358c67f0a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c67ae92b716875f587179f9b07ec9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f816b16869eeacda9af670ac375f6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cff7482dc1f8d253e9eead8451dbdb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7f1108c89d462eeefd343432a11d6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c791824e91a820dba47b56bb7932195674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1f7206a73a7b6d200820f3aefe039675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5047c04a4fdb4c2d8b7c11b33d76776676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa37c55c819b2c7400b7643f687c31677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a828352223138d0b2d8f878c255fbe3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba25ec99add9ca9972c1e030ce2998b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5284a004c7dc67d66e5f3b44d2dc0a6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f390f0b9f4f0e100db64a726082d6bf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8949c87fd4c095b873d14daa1e339a4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35672afb315f1310f6570e9d04c3d8b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf73c37a1c8d1f568d3a3722f93d3a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391bb22d7fd6aad6b1e6a8061b93e51685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020459c816db567aacc09ca893443606686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e223cddc03507f7b1b54daeb289dc0b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4f4d2ae56c547b501f34f86779461688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a17fa9e8ee9849e26c06033d99f5c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de1af7a3cd9ca718cd5d6067cb1034690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64041de5cec5c3091b85ade80f60b773691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9412f0f256b789910d2bbedfeef3d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ff766a86d06fade8b150c17bb21c4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e2e74361b3dbcce98711a39c129f5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede7672284e5322f8070c972b863817695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64665c3dd96bb6117b5424a2c5d535ef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfada0dc72254ac5b289b593ad2fa95697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0d941f7e8ad8178ea0be3704a87c4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef022e45704496722b338bda25cb27699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b11c16a69a64c9ac7131d66d22b5e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b403f6544639f9d7ebb7373039c81701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4113580d34dcdfe9ae5847996d8631702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f1413d3dd7128ed087b00c490b00e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe071bdbf474c1e801d5925bf5394acc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e56b66ecb5c69a2e30deb14c8d7f9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0ac4f878b7e704f015986fff5f672706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb032762d270c5e2244e03e6a3ba6036707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587eaa68044183040b918be28aefcc31708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9568b534a30c13dd34e5228bb98ff3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6ddd24d5c0c7a8ec34ff2e567a9ff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb08f01610ee42609e9caae596b223711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6729def90d2325686ea783baf62071712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba37b6ea505e4bb4fde8c6d9a4b3b2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46998ddf65181334eafd7a265a7788e2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788662e01558c5616edca1b10bfce5e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f20c0f028371558a84e0d7a9e12d7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeac3eadea18a8954a65471bafb4968717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266883451b7cb13e4f6418aefff5386718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965e4a871fb775b9fa2d396a40bb936719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221a889304eee2dfe67858f3c936408720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74753527fae8edaf0aa277bc8d9e5d56721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c1e731b92ce67b48667a1cb27225c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6b5fe9530bc6a04959c0396379a36723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e49d932e4cbee9a77268bd4b7cf5d3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec98687a488ecaa7e37e76eadf4642d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7e0d8483dfa27649e80b573a2b1b3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d75d8549e72fc25636242f484dd7d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e2c6f0adbedaafb7066acf13ad82f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3332c615c8457dd80655545d41e6128729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d9c8d88222dd9cb892befd137d98e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99673a8d19f68a34242d1628e1a4f829731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de7e269f4c29041511ac5d97681b76732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06af9a9d735254895416e7d1361e33733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd45ba120164cc4e1b1d675a7bcb8b7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963552fe1248af51d2fb4473602416f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff703d18e32538aa4cf7b49b873f77bd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94e71762485d11eaf1b2279a5c262b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86f831d1ee10d29ccd98820e514843738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897320847517049ffbbb8f337924780e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e5e267b7be00bbd0b954bef65e601740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83624e6d5104506a75aa24477200c8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a572ca880c58656154ad9b32b5fd8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db80cba2b4afa74c1dabaf90faea7d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308d2b816c6cac795bb4b34d11ee9dc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0a2a694cc32508d049b8518594c81745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34e26f54a085ff220ee4d5aea07860746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e3cf9286567c356f657c057e3f254747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f654be34a519260c81e309ac19be3c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab568bb84afada3050593b0ac5616f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2af14588511941573acba04e8ac695750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7ac6bf86075f2c7384eb4f5eef131751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3087be7ad9e910fb9dcb7795f64d9b6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f69fbcc565fb17e7e927ab934d492753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2289d99c15f15fe74b4e7b05219bf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aeb8bcc73c214a6c9efbc159ad2b4c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a47e45a8aca32f0a1bfbb8d1b39745756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db878218386cab615c6122204d70c0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b543a57164b3bcbafae99a0a17e3411758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2fea1f9924dbf6ab7d666a1d48447759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>