--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63da2929b67d2ef0e4fbea8dc5ae241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2b35c286e347c8c6610aa6f7a80552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9aa15b680df9f6b2d3159f40109c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab0ad3532e36cc14607ab15198bb174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371333a146935374d1808d36e0564b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48fc090113c039164bd4433844c3716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063506af61b3f1fe4d08b854c462a6c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085dea52b18ca1d5107ae62528286258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecd2694e8283b87f8e42d18a48a9cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c10bd0a46fae57c5fec332c8cc37010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714cd80eecb40929c7afd9ec19945fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf3cdfaf71196eb95f4fa6f46d21f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5ef6a781064afabb4586a76164d3713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44a4ce61f7ef2ea17ca6cf12406ff414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3d12558dc534f9d932a5f4edb423315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893deaf555c8a6968266a156baf89c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e88e529073ba622a6a6265ae2623417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b080504fd5a1694a9af17e478203c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e644fe2468b143dac6939a905f27319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5d94002b2b33ac1d73184eea0713620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc44921d2e5635dc91f0d9ac90130721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09768f0a9259f412befb1757350d24e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f66dfdba77574907f4f8dadee685d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4ac479dec9c6681221629a936bd9e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939645eb65255aee5b4b57ee7f7339525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abe8cd3353e43d466ee805a57380ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4b1bcb8324815b72490edbe5a024727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa9dabe51620f44be240993b2009af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405d969977d6efbf91ff968c69a201629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3642a586ac59bf4e2abdeea6e6b039930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96443c4d2daaf185fcdda6281cd1facb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807e36c926d8c9ffebce2a0d7e8461632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7546d765825f9b117251580646d5fb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a383f9aa5cacaa93f49f17e3ce9ac734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ddaae2a0dab16473e1baf5f293d4735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbabc590e43e6318848e1108602aa8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e669d855ec9d127efea548c20ef4a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f922a6ae8821f1c9ca053e1b489fd638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195188414147a51defaf3ec6503bb4039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2aab27ba43d4bb339d420f993f874f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535fa4511c87357cbe75d0abf7f1ac241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594791e8f0f2b95877ed4c0d3a4d5d0d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82305708022f685fe801d5fb8ba64043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c5be303482420db435ccee561cbfb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8010ca076cb536606c9cc785e4a5045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766523f23ca5bba1eca33d4993ab30346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a552eabd3dc1e298a14652f7b00bf8d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356bcc984f66c6dc7731b552b5b291c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a169e5c316184f1b5afd8da0eacad4e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86eb7e758b151373a58a140620d51a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda40acfee053f0940109a9ddd965bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec22335b27826bdb17f6fd68aa3ea552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d845efb25c36a4ba0c8b9902744bf4b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c700d7c17017bc69df84d94ab15dd554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c4ad620df903a65c85c734f37e1be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30304850730a2dd3f864ca6985d88fad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddbeac11fc44cf75ea22ac643b9a1c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352abe0c9f9e5ba67fc39a150cc0723a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02687750f99feb58926703f0359c3759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d131397a057548381ac8d1c617fc960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6b9962aaf6e51eff252a6c23db19361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f141ef14e2e30e96e72c99cc8c395162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6147afcc6b680c6dcabccc383a2f6863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1dafba4c9e484fc5c0c16d511f608364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1834a57ea10fa23fcaf1904fcd85865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ca4233d0fe495226e8fb2168587e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955eb1dc7c1aa246c6df8e81427ba7767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d93c4f0f8f52a96ba3cf3bcdc097768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7d88a71c6e1e759bdb317734058d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390eb3c1134386728ce474059ab8c5d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be13b2572a0c53e351be5ba2e0c9a3271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2b10bac17900d7455a07973c31ff972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56f06d479e0ce2b118987797cfd8fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada1ab83e9bc079af39909acc4e546274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffa96923b3a8f8ea9af17489b2ea7675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae3d00c37d1c2ff8513cdf65bfe9da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b281531964b6a50461618618e63c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adf1d81efa26978ef69348479c76fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfdf40d5bc3990fd1921949524eb9b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4f61aa1e5589d58afd5fbecf586e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9deea26a0117525e99aefc67c1ac781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ed7ebe769b521eeca10b7bcb2774682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd7579769cef52ce0f0373928ce56683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6825e23e0d74b55c71c61bb92a79984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c8e248b616e66eb8c998a8ca7daf885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024c75404b73bf3f930989bace83c4a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcce9b517b551df3ec4191a079f4f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06514b203c3f898806f2a908411d18dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e6ee1906de08924e25a408afcfc5a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b84eb2f7e27480a20620320b9dc83a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd13d88b7541ee5864d898b553074d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ec6ef2b5bf8b4d6068ed0b896a64092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2feb147c5597c143ab957d25ccc83593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0ace8fc2f74ca2944df6df29192e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef2bff81e1f7bbd5785b5737d39d2b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d53eef60321978478e5c339135a5996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf940bbc589f4b853cd21c821c1cf697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7693d7c2c5df320f3bf4641a5a86d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77be9bbb35c486e7c6f53a4158c3fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05afae458f3a38cd38e581b962f9dd7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bed9e2ee607994a4abb72ae9d0b45101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063aa9df67fdc29a79a26a6da2802ece102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a886cdefc0488322ba7a9c8dbfd3efe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2c0cb4b60ae547f6585edfde4a19f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43e3b8a640450433bfd0a29ad605db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8b86c019f20bcace9df721d946f53106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b53c5fae1f9791907496d3850e305107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62e505a2696acc01ee60d277f74f31108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90b70258308a97b4e2f9f3008109e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff4bf2bccdd145a177582d529b66a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d7f50c8c27845b9c5db80d73e3970111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20aaeda9f4386ecc325f0c6dd119b7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc277e27a8d8e925aa0f15e956ec71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49f9498184be7604d81e05d6c7441a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbb2fb3bcd34eca5d6555307f36cbd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf66a453146f9798d8369d5e6da6386116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66889ca2d3a6c071f63c1f1b9da80f0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bda334cfdaa07fb303cd9bb6d0be15118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba190177bcf8a644a8eb6766ba65bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef1180f42450bcacbfd47ec2cecde2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f07a9b348d41e747dcdaef63ed5df5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8132ac5c0bd8cf14e4969fc269d9ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9caa2f629e4e51c97abc17a501ff9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d32b6c99f193bffc03ddddadf6f586124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9eddf2bb0bcaf3cf0f7f34ef62732125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504a5d2af12bff35f1679e0d8b00a22126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a822d21e510bcb3406da9efe472ff37127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f153c39e00cf1df8e61c9995b3858128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f8ec0ea3110c3535b5d50bfeefeba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0789c587afb14e072fcd860a155435130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd03b286a1b5643dd3cbd671a670c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af9b35d1fde6cee635bb519037b42f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36f5f13077f8ac3830cb961324d482133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558c45ff8b65167f2cc642b7b6266de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f51fd60be67e07f24aeefe0a42278135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89795f36a2df17a825b8e6aaa2f09c5f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66d6f906b19eb4ac8bb78eaa7f01f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032e9c407ccd1960b1823e877d9889e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d684b351efb04202b7a31c75da76da0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622d6b25b70ae49658f04c138bfe9dd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787b80656ee063b128f9de64f9facf9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27271510014f91291ebcf8e0cd835bc8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22527bdca8404ca672d433c078e9553143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec843f7af5eaad764e4f084c42caf82144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc87f884f95d20cdbc95b3fc6d00fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c3df8d82eb07718810b19d149c3fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2739b457c4435c1d052f0bfc895ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d6d516a76d3f6fd777e9e9c098567148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731ca23d225487be066e4817757f2ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16714097e01b150c38d71c88dcd78765150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569ca30b043bbcefedd1eba5b45d22a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc1b7e14e6d937f09dd6e272ad6540152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27edd93ad5c3cf9e90a44dcf5447cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2657661f1368a53cb33cede6e122e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8443de1654b7770c9a65f85b7a4c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3677aacf52d21e56463d5cac4072aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3e09708a3f8c60db86575d8caee59157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98652cdfc6983a760aeac7ce766227f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf13ef6324b2765987050dda675d593159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31dfbb1ecec0a859e36c75d5e658c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f582107a71245c4e467c9b4230ef5cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e720a8ebdf39a600b45fb434b2d1ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c7ef8377d8bdae649d27d46a3ec16163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b0ce68e89aa00176bb9dfd94dc68a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2312c64e415052d53c55380561e6b91165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a909f67317a8115eab5124e3d99131166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52896e1e383529579cc58c2142d62e2e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9c39cd1a9c3c09f1754ee80b038d5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce32b54bfbff30d928268b9e20ab37b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1f9e29dd15f7c024568cfcbaed586170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d87d8027a24b14ac1e84950af55b31171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663f3971fd63dc757f4ee3300ab8379172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfd1eef74dea1acbd3423b660f74a3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6ac37ff40fc56f9a4b605c66dbcc1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e045aefc295b74878f5fc5f225dc9a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734010d55d998511d21bd030cbf49052176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082dff8042e3d0a5c3a9119c8be20ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114793fa1a41ae069ee5d9e5247d6a4f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94481fcfbf7e2699fedd0110234beb62179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2897c0e2dff62c3d9a68c2a19b90796180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27027b256f4b5c9dd75ad70c4dfbbd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2264b62e2c580ebe06dae4ee597206182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4d4718bf65436d9e0866270244009183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10757be65b37b05ecdff95e1fa73aaeb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c34d1497748ed9fd082bf9d5882a3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abe03667b86038bea6732bf3599453186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438af4f7c70e361aa0e1d1666088fa9a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124d6ef7d5196ce712ff737599923d3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd42348fecc535cc1009de53b00bd6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58e1bfe2fd115b0c64f923f4ee835e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109465e70ab7495e849040f4b4a62e9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada5c615685ca154ed3e37c5d0150cb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c185bd859b14a9aedc4f9f5e88f21193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9e9d978ceddd6e703f05271f0bb81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261194a18dd3ddc5708278a3b195573195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4232d7a472a3b6f48f5386aec9ea863196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15eb23da26e68745e2ec3bd0408f59197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86cf566b2bbc36ea77dca4dbe70da0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc00b6500d5a499e031b6bf44aac162199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230bd70be2bef94d3e89436b57bfd5d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe2ab22c9fe6a48b4c1bd559c6d9e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae0fd3d7cf3eaffdbd0032e2afbb85202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2f5ecd3aaa5fe81f6660fb16001e1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893ebfe9826ccc5847e0b11a4a4c5bf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effe77ffa47bcaaea92db53d72a98f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95c1b4288b34a455add7494a653dd3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d0a4baad3e52511e7405792b428ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0916a846f2a91ba3d74791e396d4d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444b43d251d957897d47d4e5cfd16a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2966bcb86a7a84955bbf5ff98d234210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08831b7850c6824a1967e67384921de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713def3572b9fc4686d26120866954cf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba06c80152f3aec75f2ac5c30b1820213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43b24d961cd8fc1e30b3ac7c13e94f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b80d42fe72ee93aa9e6ad6a8fd899e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72716a3afa86e7f174d2786345e0a559216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1c31269dcdaad8bc78525d5242b4d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a16c5ec4d828fdfd4f1fcccbb8e89218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579eceb41fc4ed8680ae44adffd08c8c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831e075d3b04166e05161ff9d47c62f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fb70f41df24dc7384dbd37ccc8730221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a28b7a9af77a495a1e45917fa1aa9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6988c3ed0d29be730ff60187b2382223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d5a8420f44840a7715d8ba09c2cc7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e03456a4438904f2649926355af4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418c79f54e3ed0d25927aa607d3bcef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696a481ccc975f52419e55acfc5d09a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fe700a9e5c54b2ee733716d86a744228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81409f53862399ff1860dd1ef233b0e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0729ef081c384e494fa611a0163103230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98862e0486994ffa071ea984c7e4c1ad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a7633cd9d5959a1a2693e081ad26c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56358b50cf89b00e3e5a2268ed1337f6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9272a861c01aaa8a2a72b45c823f79b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb1bd0aa12234629d660c50254d680235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d398ca461874fb0c967003e05e28fd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0f390381e4919bec8c886a8b850c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf677274eef34186138d82953da180238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81680ccbaac18b7927fd32220c27fdb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63c0507a66cdd9fb10d9bb4c9946c7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec14cf1d849c89089d9cdb1656be25241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338da6b714b2742da32bab630e3edf0f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d9ff752d63c7d4237f2e4513687f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173aa4a958dc7a518fab3f08aaa0cba5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea66de3d90bc3b5b4e717fe1a16721245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06b31d6b5a8d108064e29755f322b2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8266254fcb450aa3d97a38097e79bb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728eb252d59caa5536ee351215544c79248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a442c61bc30e51ecc2b639d1f6c08249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810817e3eccaa29f25062f36810f354d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce5527d1d4613bd634bb55381430be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988608e25db3ccbc16131cdc4f28f6cb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6541296cfbe15800270a9d7b751f29253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e503dccd88213e59e3bccbc546378f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0e86e1f952363f6432a4b006df673255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc8f57945daf83084d6f51d212afda256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d2076d920bef5ae99e3d3bb2358c9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05081f99959ff03004ea53cc3b761ebe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbba40d5718a811d8474eb4eabe699d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132541c825e4c5aa04de8baed5c82ab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c896a86462db186dc8b02ec032d2e8f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693a9c6eff9e2194ac304439905b88f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27871ea55da20285c4f294bbbb203b04263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624133ea879b1bb97891277da3685d83264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46def15f56a11915c35a6c47839179265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b776332617b9e8034005eef36293f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0818cbb8151b5b230f8b01792628e90267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb9105a5e1d0e2fc80c536f3df96dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed91473a4510a76084a03d139e4ad2a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0dccb6a1d2cac5f16f22e17072d4e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68fe1811eb311fc48db142c11658b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5f6aba79448412d7add0de6687246272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7344757c37eb36b323a2a33bdb1d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75b1ceff75ad6989cff17d6f79068e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736ff3b6e76da502a3c68eba12cd1d4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482459165e5e0f56dc41850ab3770de276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384431dc4ad2ea95366c5b456edc5a35277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc21673273de7f5623fe87bb923d7d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da84ce8f881241b7f834b71487ffacf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b56be09407a5e16dec7a64991ea9b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518185de79b4883915634fa28298002281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239650a2dd36fc9fdbff2fe08fa3e802282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438b5e52eff8d301797aca2f4469b98283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3280f3b159ae672a74e6f36c3ddbb94284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d601e466e252a1d74ae789aeeaa9d57285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e18ab5c106a8c0730789bc7f5c3652286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bab18cbac02e3dcd6a05c1917efa79287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac826558e0b357a38b6add68d2a1318288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c168df8fa99d25e3df03b6aa76fc8ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef973336830b61ef9a332fc91fd337290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7755f4413695d37922c6f987da0b7c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25009d5f27cfb5b7ff3da4a71f1a74a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f035f6ac267584ace93c3890e8da2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956c716bf198a9cd93e7e755baa13f4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccbb5882f5ad362e2ed2ec0d8a2742295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3a27c28ad19f7687c269b8e043f86296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba044d93bc77f0f31ca6a28b8c0fee0f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c296268599a556a32d58eab10fa4426298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34602b738c715385be74ea0ac5031a89299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adf2474347c9f1b4d114c7f57e25f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a592992df4953397b37a00d376efeb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712c57c60ebb485002c290ecc931744302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57c5ae5fef826f2e6c0aaa83892199303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bc9eab5cbb614ea121bdaa714b8dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e3f24aabc4ddeab24e184860fc2d6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10807a166296157626aa01a8decc921306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470f87826ee95f613e19fe52cdc8b1b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5267f5fc9085e2f47046a5031694f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc907626219a4a7439aac2a05e4eb1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768ac5cf58a87bcaac4a903f9e3432d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6d1d96274e0bc5b83e3b8959340f1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea9d54f9cf5dbca0aa460ca1d36459312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9503341722d29ac17053926832ae3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf320cc54d310822095ff5bb2dd4f9d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cb2a3713b53a3d56356f6a6857dee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1742b123738b8076a04604b8c674b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d196c89dcc7bc529896ee81c712cdc0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed3c480beac956eddc06edb0783d3b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e01706c9acc7649f0f9f5af794eee2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454080fe3e00ee54372c6113981cbfb1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b9e7ea994d9228dd36065ef484039321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac244f479e2cee21dce3a331bc5303a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8f642628dcfff8df9323ff09b8da8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b9b2e64e50e005811dce463e68222324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4947eef3858e5e2af488c216e74dfe7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b878392a9f82a601d900eaebcea40326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826b013e4d303ddb287dc641a4f024d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270f206541739ad0f722089ac3a2335328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504bb60805ac2b5d6705523f55c2938329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59543922cda9d5798a0cac1e342e05e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b393563bf4bbfb349055747ef5e1c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3fb62042c85c5fa4fa313f300a5ea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657053ec6df4a42daaeb3f1ca25cb40333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18827f4c03cf41397f37d7f182cdaf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71acea6fc16d5f9a1568ec100a3626335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da152e3be5d533d4bffe09354bf3dfb1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185ee62099a2d052911c7330bd2136e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be987a8c4f66d7478fc053fd8abb7f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32c0ea40c016359d560883a8e99200339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be554bb394366cd9c4c547da028f3669340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbef9dc8e5bf97422f5df9c61527c99341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82476ad636d52ec5933cc70555af99a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea1e188e617f85e8addda1c63277cc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd5bbf250b0a711608d983a86e84cc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62831b61d950be9791477865bee1409345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e31996dd382b00d76ebb90b5fe474346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249450dcb6916007d2034f8516394096347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a06ed5f656015c73886c9a384fb64348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0f12702a45bd74fec4b38846bf193349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6e6abe819347aaa260f866b25fd59350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ff63109b9c16aebd07d44f2cdc0cd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32669e4a782187cbeee3f8212f874e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fefe2fb42f35824404fd9bc37a69a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd1bf5b3cf1355400c22fe7f1674bb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959ec5151da2f0bea44e216fe455716355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66fe40f0d99ad06159531c3f49ab3a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3553d8fd3ec31fd367fe59dddaa629a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ad91e96ab1f3a96be349f95ed3526358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff682b43cdab167d012b5540563ce5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161bcd1d3c9a0276627e3f30bab092b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2102a3be92a18418e64aeaa234210361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a732619b307df775fcf19da06290eef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e22f08bc5e3431259e35ced1ebb39363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4285ad2fa0e11e8d688b68b22f4be364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1b5b63e9d0d24bb18f0be09ab1b70365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e81c7bf53dc94ecf2a02e891549104366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe8339bafea5be3b0d6408f7f5b993367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fff929147bbcb3cafc4eabe951ffc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f562734a3e5d74fc925b44c06cf74369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd94d0a4c47c3c4833730a65c29376370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c63a5fb4aa8ecbd7d6cb7d2810eab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a778c3a0833b004ec735a5088604e9f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bee157f22d58809bfd577cba9689c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab4d9e8886fafae27f8b1455c417f3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126d0d2d74389ed0fcaec53ecce08d7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9932fd42c1646349da9d6144264e31c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5b10950f8885a80e24439d3491daa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e84708b6d5835f9e4d25d7100a27e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576c2accfbb5cf61d402df884353c61379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fe2c99309909a6b3d84ce3506baf4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31816d1ae7b88cc3e9fe7db40526d78381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4229d458c62114598caa499b2f6427382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c17b03c7b2c8bbac692402a8e713b4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b200df6227731f27bf17a536e595ae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510423c310b771ab3c2c27d6ee53ae0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb48fce8472371d88388006c3c196d8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3804874bc88d4dd3e1f2832a89d12c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28c8d7de08f8ccda359cce0aaf37c0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b64dbbb0ed5398e1d6f4a556e8fe2f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe5ad2e9c50c2c1a4a739082c20327390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1807383db4cbd4bf4ef0694bb86e0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760772a4cae455af2e1f57a53074804392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e4b7e3b614436c6612ef27c405cb9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03b28959a2055072057c82846ff6f5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48356db4cc7e2044278bfdd1bc0306fd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ef698b616334750c425663ab30c31396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0e09b81933d4663a0277c7f0adc00397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8e2d7882a2d10146cc09c2960a529398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff061a9adead06ce96309f8b99c06a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff087becca1a99a8a2d4d9168e463c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18e33ffda634e8cee37a6dd0221eab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093de9fdd46ed47c1a6145aa66d9444402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7294ea9f790e6f22a94095212e17d84403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ec0048de66646ca9dceccc14a6e04404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51164f66c2856db5b6c6bbda12ba8ba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e6426e1b52034786658d7fe4efa72406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8f12c6e176146e264e5e22cd39945407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223270e406cd681f0223d9aa7aea8a8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785c91f5bd875601a823b0e10563478409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ff242b65345e9217a3f96e5ba12be410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb390e2ef050c1d3079a3c4acc58f928411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9a1d0e70a1c31eecd310dc56f6c92412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885d329faab5cb3eceb796ce1f230c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659d9583a39bd4125e5580a78b170cf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6f29555168c2c29459a1770633b5c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61b9f83c385f3401abca9bb641d426416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eadf3559ce2d99df6dffd2d7cd674b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e74ef30f557a58fa46459efbf6703418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ae100ef27fefb5c9b956b56b4e024419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e44c2038131a07db83a49cc227578420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30f2b6672f81137704e41c1c175207421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2fb590ad1085e3f092426ac9a04044422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045492f9c63dba145193eac4b392b31d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731eb9c746fe3d7d0f2b0500c99a02d2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb55877b2703f8806f40f1d53e49e9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb04b45dfc72b30a9a1a2773f7edf7b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cf9024c626af223842456e1439d6e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636ba731390c27a9cec0972f1d06cfc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039993afa6624b242aeccc7b0424b98429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf72ae58772944f9d6b1acbf5c3605430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5c620a7c7c74c2d7795f4828c514a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a96b8f40e8aa3a44c84bd47d9629f4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4633eb9a26741a02a1b83f1ee9abc6b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d028c0d6a203567c53420146d16a47434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05f1d2ee15d4b341d3ec2e2c3b3115435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2563c6cc256ac35c0df8b478727a3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d3611293720c88718e98655fc2c3f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b2600e6f72f9ca2eb0b9059658306438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c48559c8daee29fb6ee47dc1dffc2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4641fddc53dfd7d752102299663452f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8f376b49ffecbb5b0c1688ff97d3f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a844332c12c5dfaeb4dedc8ac90af0c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d544bf25f0adcf6b1222a39e1d7a8d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc5fdeb4dbad5ec0df1d6a2a98e843444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a834348d225f5447b4075f54b020046445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2ad6c902e7c64378ab422b8940215446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a949973ea4d3c27782c9d1db86d3ab5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b323a9ff5d18181805d2f581f62bdc7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d08c9b4383eae701fceb36c331f64449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c65a925c1d791f0e2e45c900ba3440450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444400a2d2ab5c7ec13e3739e5078d8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7645984a35d52691a5b42ce5d439bf2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69faee6aac0fc1dc8700b5f88ae4958453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00ab59ec5725dee2a67bf06acbf0fc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f11783f049eb32d038066acf13a2a5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df59f9bc684988758ece0bcc3e5ac2e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044db74c0ca93edcc8c2746cf7c480d8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af48e67043b77ebc539142bc7f1170458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629e1191d59e55a1068ce63b8af2112459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e4dc3c064bd5afa6295504443e3cb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18b292b363118585d7c1a39b4184ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babae6a1d6a7c62734048da4f3fbfc7b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf788d8912f14e439c8bf012450b79f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac6d54dabbe42a02f17f53b9b3f14b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cebaeee22bb83010c70af9de385a43465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea131a21e2f0243968ac0e4063a994a4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed336a3a90fbbb4d3c6d0be2ecfd65467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b74e26f0bca239dac8bad94713bf9c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb04972ab013404a6f1260c0f9a052469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ac1fc5e80c04144a0dcd0cf91ae03470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76e78899bb4aaa6fcc8b8beff5bd6b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ee3419bbbc2ee3623f06370c547c7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69f65e3895e257a72dd450c878a6d7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596375ec08428b6cb50dff00bc62d5d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474ed0652b8c53ef324db2f5e278cc4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56605211000f32142191854bdb12f06b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc58a75205a1406944548e63abab99b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6ecf061808141bb86ef4d5704dc4a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ba3eff3fb901563824a6e2f1d0358479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469902f1b8084c46378c2597805de14480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fea402a080f04f804499e0197e3e7e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a112d5fbe9a005da70aa6fa19aab94482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a366b30ec2922d683d6a82faccc0466483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e9ea95d9012fad8f1ee8e93f9b443484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3972eb529a237a96a5f3bcd9cc4742485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22184bb4436c93f495b0f73cafbe1c17486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c635a962308183d72f76399bf1ea54487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18345abfed2cc35100c68a9de80cbb37488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be65d1c69c18e32eccd8587904998c6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169ec57bd57e698f8ebe0599b8f7091490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8960d30405c139a74bf66b47e88ae0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95a12cd66f0057b6b3534364dbc8d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8085bd2dce8f7534019ec94addaf74493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a95729b4c340464ce6ffe5ee65652494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd8d44c06fb20bbb8932f1efe2fe56495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50694197690078692f9e11dba1c39b25496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fac20aa54089f3242fc0fa4be55697497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e3f9fae805b38e52b8aeca109b7a2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f101c042d0565e8cef5a875ceb66b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08938af3bde8123a0dc9da6c8dbe085f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01606e34ab9cb415d5b4f49f1cceb610501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e22ec0ddf7714de9dcb445b57433bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e9e4248fec9f24d53bc2ddbfcdd3d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3211b465699578ccda79f486d168b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950ded04b27bfcaa06bb8eb94adda9f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c7ee483fa3a596656cc9185e5487d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43ef8c0fc0c602f8ce6ebb7088c943507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750f85ed5b52cbce92712ae332ce79a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb20df6cc85ef5f523ab1a790a4b64a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7cfadf64d4554ee548555c58507fe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2c5aeb4a00aaf9d6a9c64fdc101c1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351f9bdbbb35ec76ef1ff0ed97055a3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540f97ab3e2a3367edb8bfa95181dca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b9ef70097d85bfe01a2671bbbdb0c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817f242b22883342fec3e91025fe7a3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48448faf7703443bac9d167940eda88516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0e217b1de20fbfff947c6d2783850517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9383c761936d890e24943d6bf60e9e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430da7815a8a07b8f19aaf76e0995e7f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a54a9b9859c3684fe188bde037af51520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faaa37926eb316e3db2f2171ce3e6e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450961480677a55777716427b2aa5e7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ed1ee1cb516d423cae3719aa727b7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f5b753476952cbe7be63f8ac7c3c9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda78609195aec916eac5fa263a466e0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c4fee292a180d08236d93165d6d8e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202f01306bfec91de75a09e54b50b4b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca3c504403286d2579f26220f7b329528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975a2112de616724fe18a1131d78ebd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e2b1f70454f73e0da422663fedbd5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10481985ed9c360d5167aa9f78522052531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23e24e0e11274b8e2b08965e611b9c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca702b734f23c9c11054968a46c4116533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325553b86379ca78f7b914d796adc18c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c422c3826fe07d9c813e425939a3225535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f50bd5a46d49190764562adc8127c1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e344c677e352a84dff8f86f12d48951537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50946738d45c1125f3d88e629a9a31538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70ef487c03c6b2a051ec97d4431d5a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf1e8b7c92c0618cc6140bbebfe18f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adc2c5d88681417546ed2d4195bb77541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788811a2e2d68f8994820b6e2fd91c0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2334b6f46451a53b0aeaad0ea51e64543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d06a90f27073d25ab5147bc9a66da544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb768f5bfed9b81acadb6fc7964a3595545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77ae9aea4ea6cba2d62498c00e4131546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3665e1a608f41c0f6156719594ff6c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b341c116aea1c3c824b21fd8c4de11a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26ae63cabe32f893ecc2779add6859549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452048c0ce597e6510849a113c67cae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4999aaa5be031a0bef383645dad8b3a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429aa5bb7c87024ba7eae2030ab0b70552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f37f2c39a5639fab9cad79766b37f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af2a02996bd3fa5971a70cb478e117554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f1faf266473ea9ad952519e704fa8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730515bae48e92adc36a476a561fea18556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e624178536936be2d2e081d26824c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07707cb793192b87f9c9983341c869558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8bda325b11efe667cddebc336078a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a162f6e7cb258e0e8d419de7184dc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f42b3401e230fbc8d75d67d3a0752561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786949bab38f18e766152e4a6c421163562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097b24fc3ec47236f599326e70ea01f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21991813d157aad9894b4cb1df51f2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bb6e7bc4d826243912181362bf488565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce192db1d6fb78e101ca779cc40797566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a273072199d5d8105c341b7ff7ba51a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6381d40e92909b76d668a246714f27568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ba3a548cc1ada9ebd413f44e43630569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9b01cf6a70752fb61646f0ffb736a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51155c0bc7c56ccc7159ad08debde80571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0253379dfd6d503e8085c2afa3d35c4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd04eb7f92a242c3fc9076f50f3ead573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d90e31aa3978fdc67eda06ea49febc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e7048852957b26c1fd61e31502106575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433ad90228db9afacdf1292ba9f5ae5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712ef4dfc5d0eede16d0954914109bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0335bb728661b85bd79624e0627bf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba0f5e3ff3b2e81643eecc438618ff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1d335d8cf0a844355373601127482580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e554bcf5ab563e6671b87340f942b2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38479c6ab277e7d821a76fecbfaf6be2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898ad5a481f543962747233c687593e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff31c32e565397b5925f597687a5c2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ce9f44e362050770619fb7cecc139585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fd6fe643971fa82b857c4f5c92d16586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119097ef5789f4969acea3d52435229587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6519765dcf2b7d3e5d1566e3a73e6c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b886b21d178aecda1c2e23b2f220a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe3311af5c1a1532c82c542e14d650590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cfa81eaa60728c2675c7da3681f53591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaab06ce40db24525f58199e3d794ae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb4bb298c8e91e0aa1ef12f22fbb15593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b68c991229f8e6d057d20b7fce838e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8df78867436984af8ef506fb774c9e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302980c1115b141f92db1b8cc307865596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012d57c4f1ea0f2b8d42812e389c8d4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16277addf8ed9b96052d023d4d2a9f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775db870e890c7dbb0c4e6e2804ac36599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da383b1efe2ab725a80bf9d1f491fca1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf23ba7c6ee63f259b1ce8e204419c0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d46af4beaaf80568da951c497c871b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5a036c5b7d248bc6d07d31c0fee66603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d6de686dd2382557a6aa8358aa232604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416bb3f8dd9ed6405f808e20793c050605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733996001fd6f8421c998ddee34fb6f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f21328de6032f33159377c3d954d9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f0f8e0b34cc10c2233ed20e536b3b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddf21f28c2bfa9edf0902dbd4c2c41609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd237ddb53fd221db3192cb862f38819610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c732abd0bfceb86c5fbc41f5d04b5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a79958a1fd756d3c56ff972ec1c52d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9fa4429c7c61e9fa0185346b1e040613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99ba2f8e699125b02352d347ff4c10614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fcaf26c86fa941222290a338a7374615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7041daf8b9c892fd3756fb7f7fc7b0c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39081a3b86c06a6126981a8f454948b2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fa00700cb08ca65d6536b0bbefdc7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cb2073f9f630793a1f55f496d6d1c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e1eda12a3a5cf436f265f18a6812e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426e4061cd520a1f5b357cda5c08997621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba00189086f344f0079b0319ae342f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d02c38790f63ed2cfa1cef3e3a75da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571cd4ab604d36a5f9a2f5548c08f31624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8aca68a8993ee0fa774986726ec88625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bf6e667fcc29a3f236566b7360515626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73309198a2b348611b374c3e8113b0e2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7635a0ed923eeb750f5000379dad16628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e44fd1d948b61d76002ccdffa77f6c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae411a51db48545eab12e0704f4f8ea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1417fd19365f8414825471548966a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44683745edab2990ed5b2c02a90d9aa4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65ae1d7fcf010a29ff9d6abafcad4e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a69fdaecde1c28662955779aa47d0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbc0b48f77e55aa22e05798487e1f6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3858330f33fdd635344fc48db92469636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f74df2823d40e9420d0f48c4e4819637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafeb47d3939ae6f37eb0aac8aa7c11638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c931d0ff0eb59e004a3bdf1cddc6e2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c420bf2a7fee728d223d2456a3ee95640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2ea19cb36535f05da9f0753763344641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e671647855786db8330ca70edeb1a39642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47aede0aac96a78b3137668c440da1d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fa35e7bf821f5af06cecd073240b6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b98d7688fbb79e32a96e0bafa456d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3dd8148d32bf41946066dbfa81c05b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714fe50cbf607691fc500ccca1fa94e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff71c56a7664589d2aa42d9f731cad6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023691049a7152a820e874be6ffe9c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7f215d0750ad08e7dffceecc04ef1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb30448211b39d2aa7e779b33042422651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34697d4e7d09e469ea123047288e5cb7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f2cbe4d92118e2eae390743d06adb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5e33cc0f151ac5830bd0686f447d4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473808e2ba716f27ae3914660c484520655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4e939893298771c274c8ef7c93ff4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee991055959a2c9ffed45e389c50a1da657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26861a812615cce879415cec71a6b4b5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b02ac4d0a464522d3827979b91102659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bde0677569db4d66b2ac1dcb67a301660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d774c1487bb96de6784c22a87d1cff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829dde575ea30858f21983613c3304d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c270f9a8d36c11c24fc4cafbd52570663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003f3b162b377432950bd7d53e8d013664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392cba25b67dd58d62f67e7f8f820c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12472f80908700fcaf6f87fbf1476798666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a4a9572081552deb4f8bf3a6edc6d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a892d53512ef868de27ae79781e2fb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3837e651b83e0532a3fa6166989e2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f23e64bd9f90c27854c1a84386927670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3301db2ffb93d5b0612e8900561a76671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c28bbe02718702ef1d97465559b0f7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4b3917a73dc7ecd8b3ce6dd17cf37673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e6c7af551cdb09f68495296b0881c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1635e5da8dd701f69988a110f9d04675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438fbeee898d5edd49334e8ac8ee94b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd51b7dd36dd88af899a777b6d33eaf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa906a788a37a91b5a3d0721b919e987678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a63a555402da8af12920d6d11311b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae993cc9b7daf4291c6ad0875e7040f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee050119e267dcbb1f2e56f8bf08166681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa94eebc5f54a19403d0bf9234d8f8f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33187f80334c807357fc2c993d440de5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6bbaa9ec8455d1e2def2e0aab075a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68faaa28b604b6e46969bb779d242dd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68032b6a60b65443be1a2491b2c7934c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4da0e89b6c9abc25d56eccd201c78687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f189a24c1c7bbb02476d2318308eaf4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0a830c512810914029948ae690119689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c5b86f237c8ee8596f3b06deaac20690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7bc6d92d2f0474b4f8044d161e84b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079cee9171f893740fdaa258e784c66692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037abf452a83fa7d3f6e334e3ace999693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39608956e5a7a520623dedf2a50b06694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379dbcb73674db437f69584184e5c83695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f3cd8a776ddc52c22feb2437befcf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc899e7f25670cf645bda4cec08503697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267bcecb5eb0f449495cf0682f36e4c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a394cb0665cedfdf99c6ac033512e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058aebc6ff2925d15af7e65a4e9ab9ee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb884d16d8f893fede34b30032f8f52701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8c849aeb90396d72f911834553eea702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a192b44e98b09d1f207771d93181e2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7a17054d0d427bcdaa87e9dd8dcb9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788c640c21d8b43d7f6680d615f1a5e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d245eada8790b3cd3799320fe77b9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e1ac42776a98467174b79eaf09af2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc48c9abd649125e11192f3def84cea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a6947517c96319f6ccd2e9d1c0937709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7436256adcba0f8bcff679922d68c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ecb69108c492112abce915db0e942711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219ffcd8edaa8e8cb7f5051a952d659712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce6e27db961f867f3eb321558f5445713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c9e0bc27a9e0949bfdac30331097b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1b73c49dd2c9a38fdb9fe727f55e3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58526c4bc554b2fcb67836ec32a270e7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29708b91c726a97c808d5d04a419f9f0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1aa2b8d211d26426f7f0607706d9d3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72e4829015fcce4404ab4211994854719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdeb14163c26e479032e3631211ffd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d9a568bd3acd5b941c571b0097b0d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522517c1c8a8e17bc56fceb04f6fd88722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b87d1fd0aa9481cf04e355fb2f543d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01f2944c0a49d4b581a547474cb63e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7492d199ce8df176bd17b028c77e936725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a4f0c46ae0c88ae81a246b7280e16726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b666cfabc299c8e556260b4b33b735727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7fd9a07e7b39d2a6663f43e6bc25d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af5df5c934437e3b6a4c908d7184ef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30530fd933c215eeddfd1fceb4dec703730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82388b6e1e0e1041efdbc36879efbfbc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d1f9d6b2fb5df947279e46111f87c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a82c91346c248d78763fab370eefa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cec51372c92632095e3a0df9d0b1c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe19064191afad191c593abc272392735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b78bb16e4d3ee574a7883d2513dfee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc7f107490e3caec1b04c53292d120737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920f731f6da561009ab42c043b6b507738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce459d706092435bd9b434c86803eb49739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2688d63f437c06550444584947b5c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f1492b98522f4e59d24a6209bd619741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253af81bbfb2ea30437c9ba78b4bff2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17568d4dd9d9700b9efc3b068cfa1bb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69502a2ca0d450fe7606eeea4b1b08c7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabef36c3e504696a2ff55830942c2d6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbe099a6673d93cf67f828d84a1e11746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ab7ac259bca83212cbaa1e87e0853747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f89c4c000b1bbd16e88114d4cabfa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce5c1950058a86fc0e028be4de5566749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1733f5a058459a76aecd767db020077750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6897ebf7a929eda0963c734b188b387751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7aa1b9288e2f3f2372c563b3c94bf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79050c6e881814c19ae72a3fe73f102c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f6caee73c50717fabea90d03c2af8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2aa436b09677c1a5528f2e00a2a00c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29060fa9f7f73042956f9bcb5cf42813756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d3a88ad1989fba591f6620ed8eb80757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38decc5841cd28021dbb09bbcd1b8cf9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109e8c01b35d126ee86b64b2c164cef759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d3b1b1aa082c16b8c6157b85c9be91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8dee72a09830b5e618c7b1299a2242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f915d7464a61398ff35c78808b859f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f3b1295160f9a91b5d19d8f8f1b544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89df7c909b09201f63b76b966d119a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f00a5901dd12d7a4f341c0e54389a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8f2d2f588f53da07ca36b31eed8827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e932c949e70625d06341eeee33d928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b4e160cdb7de29be35afc07ea82e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9f611763c555be9ddf5505f3fe17610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daad7b43a7b4993f79ac10a9596ded211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db66aca27e5556dd619ffaaa828bed612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdbe17216d271464b29b6809807b5713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3509447748a4a286ca8719de6cff35314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd58f28a55ba8a48cddbdccd2ea60d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f990c3fc761489a0859d1c0ea4cfd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc7bad9cc5655fd8a732e7a6af0bbb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b8bacf376622c3405b88ad4ba3a2218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a3dfe38a89cf6a624dec25b6a080219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09231bdd69b7ee17c5488047a81ee3ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c1b264e8cda9f9d843dabde8eebb021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f6ce7beaa48c0469f63b081881eec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548f36348cc6b950a89ca226a19804c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bd07304651a4fb7fee3b458265ecd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5f5090d4d215e6b0a066ae0bf4f8c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08663999452efdb5b5ae117fff63d00426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db41c8b9fe6221de0a07ad1a9af01027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3077b5f76daea863998a04fb9556a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e4a58d0366c97419618a2ca3c9ee629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47892a28500da7296dc1799cb0f27830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef15b61cdf4b0d58207d186c1d0544331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b42c4d99c160a9ca8932530a95c4d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361532a1bd9b23ffe50f0f533bdd4f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa850519fe512e966d4eb485e0fdfebf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a367b3caf01e9c553881307e4bdf635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43100c5c4e3b5d1b977e9d21ff7fcc0436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8069f87c2ccd89ea3f880d73e6b7a4137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff73cc46e3fec49b44e1ef65b1325f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66d297c8d2ef0a9c3509262cac56b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a571bb8cf706429fba84892a02a1bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ae28c7fdff1654e69dcda2dcdf62441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1828ded5730230309f2146cda19b6942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe22348c6c91d98a300a2250809d4043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0403e569a88f8c73120f2f5594454b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50858db641868f0a597a8886ec5067a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2da2c6d91170d23157d60f0d1160e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c9f62c1562c4a5b59ffeab4cd06a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a998900fd8948675952448c5432be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1f0e0b8c6dd7e31f30fcb857912c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97e4e6f548c2d0ee477588038a0ead50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aea61898ded4195a411b3b650dffa651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40793071ea546d1efe2cfcc4200d6b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acbd92be7ddb5c81718f0d2fe85bc153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea70810671c8a01729d8799936a251854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1005b679ea94988c4d1bb8bed9b8c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16618e6cff3c4474a56158d256287d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec6984df19b7e17da1f8d63e60a68357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0487de09920745b2c166e8ea428ede58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aab5872bf50f7a2b2fbc76fd58e91059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c21f8e50ca7a9f2636a2d5d7cc7f3e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a871d16b33cfde973b70da9ee12bcb661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e190a75758d477869c36322d8af017b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94101d17a053e7c191d4c4370e086b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3be1368ec67f0be72a871d381f07e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182d1215db6076be5f9d0a9807085b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810105cca124a7a62e7f8cde7891dd466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd6647e8c50996d408c95ec306a10067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748d2c9fd3644a8e5a434ed08ca5d4568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad719783db6e119de361a23fa85f848869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7b346254b003e7e620fcd8fd63e8970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115790c4570ebef6a8dfdcae469ae21171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa541d7603c8a69145122e7378d25f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086a45abe4201960dc991735764ddb373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a22e097dd34ee75afc08cc3a127caa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7753922e8716dad2d7b10586b9df10775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f11de0045ed99daef9a40519190b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558329290725fc82b36e4418fa8ff12077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9ddfb9475a58f4b3a7f7ca628ced678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b742a6d652aa0afe2baa6991dfff1679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fb1c7697dca4528617895af3002ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246eb4e68cfb55622decab866892ed7d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020d7effeb7b4a4cc6715c4d9eacbe582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c01e7414a1a10c4f9616dd1c6871183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97b2174e1b014d507eab3156f84a9684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0f3678b3374249b6e7dd7728831a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befa8761ff9ca45a27f2ff9699d0a5586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e9e0c128b917bf97b9a034a058cea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063d367aca33ed9284bee1ec7f1951d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5da8fdba929020b7950b641102f9189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f13adc5f6101987129a974d2dd2cc890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e382f94b842adeb574d24c05c012791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa24499ccf30ad247d25997fea0c85492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a88c1223476ada02ae138b8c3473493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9643d94afe969710a982ff5a3161c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc5e492dd7fafea433bf4ecca83eb895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b359d892988349019d59e9788b273be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274c0b0da38cfee7175e3e7e0e10a5197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61335fc909982985cbd2ddaebedbf93b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea9032750e73b6e9ca3767068ab5fc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c2609242c0c8cb576dfa9e15546da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eaec96b4a238b3dbc63affad58708f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a80619ed2c424a9a9d204871e681bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c4c5a762d31d996275c245beb38c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef3bfb3ed09fdcb734f997b2a24411104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5551a5a64aaec85213f5350f67766105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91508063c9773a34207e025b3d99c904106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7f6855313df9204e6ee264a839106107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f59bebedbfba027775a4a3c88c7a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414f15697fbe5315a7816dc7b9120e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af947ac40e811d53f259ec14bcdc0986110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9d350f7e115b381e5bbcddc89d172111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958c4c5a41ec6d98897cb723f3d22af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf522cfe74fccd1abf39db83cff88442113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab4b14e7979481aa72784a1f891d4b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a69ad82bd55130565abbdecb8fd138115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d261f98c41e572ceca257010d9d57c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50028f698cb0c8e0fd35dc572b5a973b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bfe02de4b5f4d142a588fb37519b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b01f683d8e9a1f8a27ee4b0ed31e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a1b28368063109b71fbfe910f53ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edb917580dbfd06de9bd5cc72de4e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f823788b78903eda2f94a06b8356e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac923c1307b3558ca550d5d59036be81123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abd0e85354e0c4409f829527f9aa84124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea7bbd62c0ff24f1e70f87c1eba510125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216de0e4e5f181c466fae40720620a82126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19668e0cb26faa0ea42f670ca4addd59127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d878d570985219c4ab0c258e99df4d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d79b05ef65498a361cb7294f4bd6a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3437c0cc461df9ea193df5f848f9d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2196d38f42ad34b890391cc2d5ac0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7704fad792b8da8dff3e4ef9d9d81132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57175492c404f9034d8373d9e124d5a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c025e6ecd5b3d5918bf2fb408621ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71529d7356af9b360c5984f8c61487c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0b9b934e0533dc2ef5f18020ba0dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97c92825bee3838ceff8ab04c4c77d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1e36daf55838c277b64982cb5a43f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f02f63158db8807027e19d38bba27139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a2cd2a40575dcddfe9b6b5ca8d30d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa955123611bdfa897a4f1cda846726141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3520c2aa32a254070b26860d8e3d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a53d0da11339c4198de0029124cba9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0604380e6baa59d024003f5eb30b162144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfca17321cffc047ae053e93689ed1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66de298023daf0a96db54ff4bd0a522146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23518cec0aad8e76f0c1e8f5123cfb92147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b2d3d61b6ddf67c3f1ac0e3b6ab0d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087db0a25fc40337c34af08d820768b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b760e0f103b3a348f5e0c9ac49ef1c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60f8562b5771f494b47e2b514e9575151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e78b66bd45d93291edb8d4f209e89152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898532a750ba13b1bad0190dfedb40d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb7841dc85ce34cff934925e0de6fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17dec808832a64c0d1cd409a91d8a3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6d015353790601a287a1cc8d61f13156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bb31227b9a2cddda0c75d6cb46dbb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5cfe452a90061d3722d05bd57376f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb0308ba1642efb01bd30c08512de4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f618eec1c3ce95a77f3a46eac046a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f62916bbda9b5a400fd9a54f557fee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6b10da3b7e39f549534b111584116162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed751c3c5dc93d5b54c671f742fe7c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf01a24d52563cf1f47f905aa54fcd7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1d7bf349c952280007401c4728350165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f356b656934074cf1bbdc326f3b747166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8707eeed5e6fe855408da7e9a06dba9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc15161deeb011147601ad3f37553ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47b739f470577ab9cdb6bfcda0857d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5864a2ed7ad597352281f3138622997170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d6ff2f2c42ceafe4ec1f6d5b017d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3eaa1febfdb2864474f51f7998266172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780ac225c5960d41cc14a6ea2fb5953173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648ce615ce24457ef5afc8fda8d8937174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd00ea22689346008ab0db900d91e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57207fc08d13e00b782baa8a12d49dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127f442b2cae0d5a3c6061f0b055e35177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc536320a09fc10876441d171c6aff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a0d834722c72e07d52a2246fbfebb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f1a7e32396363c54347c3b28c081f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0484c72f08bfe2932d502ea7bb8cf5f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5f099af2bd07bd0147b6ad93750c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a132859b62217a74436db7db2cc9e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f78c04f2e1a34f66bac2ce2ef4f70a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413c3f3d1941c6042e4fa18cb1216a3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7bbdbe8eb26bf6d31c16793f88e6a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1863cfbe622fc4499c2785e55806d1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6a86aacdabb437d9fd612b7741fb5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6da1f5ba99d6d0ac545b8d1cf07fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f7be202860bd89661bc62d2f7f32b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc570ef8654ed92b1999e843376bd90191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127342234e7331bca2d1bf094af3875a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec708952a865a01881ff41fc152861193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfebf19982992d81993305877374d44194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af219bfdf4c1c6f150e06b757e6c3d49195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3f4f2a14149566d17d2f0a63b0d21196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba78c46392d9bfb65afe36554ef21c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56dfba327cabb91e9049b0dd16a21a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f771434372ea3c5f37fc4e872e8cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defacfec0046802a3da4b56795764b08200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673af8bfce537fa902ea2dc2e1a50492201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b859ce42675c133e6a5ed9b4555b0cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83d8c0374aa3756ef4bd1b3f36cdbd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8e148b084ff977333e3b421f140e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea18284db7976c42f1bd915f90e0c7c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed1c8a412df5c0e51f981b683f14ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6779e224ec8704101c9dfd200a747207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0f6ab975b743185b7622b2c962399208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cf7c99b15b7bb30952bb8fbde9caa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8905dc7dd5b1c7bb7e7d8234c9c787210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0c83e5f0e6fbe3d6205e25361a7f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e387505ee67f5058d01ef6b7957bf3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee4d90544dd3bdfd3910e6bc2bfea3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256a07d30c5938fd13c5b2a703179a6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee6beb643e137088c80e47cd8850c6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b14dc4b2418059da7d5638d127e067216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15682003a80855d15dd5ebca615b47d7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7692905d43e702c0acec7c88d676a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153dd1a2f05211969ff5f774c541c611219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7045bfcc327bbcba48d0ca161742c3f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471181042440d9fcf726f5219291468b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45547f434d2f35339118ef99537a26222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c970b7fe3f63454f65ed0363efcc3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07c8bec54b2ba8d55a049b3d609da3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a0f01e27435fcd364b563d92aaedd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6729ffeeb3631b9678bddc1e459c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5047f548e200c7cd313b361b1657d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddec72d50b2745a4469e40b0e4ed3ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d894b5cb65441a11418a657e660dba8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de11c6956e7a056affc18c9be1f3b00230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa297dc3b26bdf453f120080339059b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373aebe6da4e7d12216b4469299815c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5c8571290f6dd577ef65e9385caa5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653d898670e8a9e9e015b9cd69ee95c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4602ff347a2ee454a95923ab84c7e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5cd36565777d902c17382e6d37aad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5891305b2058c7145f40abc11b48a40237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321c98d537fb6721d050ab506306297238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e071bed59a8e3a51e32da18c97113d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bcf661e1e5089835c9f6a34e8f81d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4832fafe23bbd2669f777fa13b31a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2210fa3ab663e2ddd459613119344242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c8e4be4e3faf990f7e54608e5a559243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef532dd5e32285031b16611e23b8de63244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511dd8cdad29e77c36e5b5bc61db48fb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5472a7ca9856bde7e7454ace0d30a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32bea272bd18a371bdc5d83496e1da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68970b8ad7005b7da3e23c7fcc5bc5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6217681d724ee22b0a7e36233a02a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc2fd2d8e0d20e0d82be1c0dca9877250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66790ff89b484c022a92c2d8b23fd5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77351f75280b8133fec90f814156ff03252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40ade9f877ba3e3f2b007300dcd973253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843fc6a187da5e0f6c5127b302956c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed434f79c22fa6f2f4015bb36ad356255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d1e66265c73a3fb14dd74f1323334256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502026bc76c9160ed8906bda52e8269257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8616f6fdf0b2836ef33e26c12b74c22258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb743d208a1961f59da07d793ada233e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991f2878b0407ba219e88a2667d30d7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995583ca6b17474398faf279bfe0f07261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662262417c46024574d703aceb21575e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76682ec88e6483b10559fe2697ddce9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5aa29ce3eafbed5c488209f76ed84264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be1db86291537b80b62c566ffb2a9a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cc94da59fd88650887832d37c3bad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438b78513e54d09f7064a246116d951267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f45e4aa1abc5320fc64aa0e79093d5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5e5008b4bcc099e97fcfa85f6a13a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec51251c4478d642e1637103556df2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a622a44f905365c5d06e6539513b929271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ff94e1881ceeab75792380edd8035272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e5207fec6d754a109c516fb637a01273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b1c56aa123dbbed231ed3813bc418274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc3b96d85bfb639cde7f04a6a31549275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45b64b023450ad75cf8ab4a83d5de5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc3c6965c64d94fd0f88a4e080c79e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e67fea9bda2be1f7fd1c3d7d694306278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4f1909fae371183258e372d4e9550279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581d7c51fce7fb61259cc8d86fb9a1f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfd2690b92c44058ec997141634c71281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a4625cc0f0278f569b5d304e2201a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5cb699cc932fc901a6aba531ef57b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582001b4b6f4760bd49b1beef2e20739284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa48f5eb8d5f332a7397f779ccab3b9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9586f205d5534de798048157c1b8e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a463cec25f0f1baaba2f65598a252b3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8021793544d152954b3a09815cba3dc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ad1eb6c287bf9a884d7a292ec7c28289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391174f689bcd9c17ab070fca9c0fb8b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602aca650b13e3190615fbdbb002ea4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb156da100e06728d485572e941718d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b42528f1358a5b9be2b17f67b34cce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294ea065db21fda48d4c41c4c4656c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6b48aa7fa4b4ff048dfe0120ab00d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b529fc8ea50d70dfff6b48541367c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03828153d3ec494b2b9c46303abf5607297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c26be6ac88991419028e7eb78e826298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56e8d6331f1f82c2af5de3bc4dd658299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed387ba117ef9ffd1b3735eea90937300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cc52f13400f35b5263407765c7892301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c27368e5deb0036cb9127c1fb8a347302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5e9c033fb3aae4a3eb1305721bb85303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf2636adfa15960e86237842c9231d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529ff015c982e9234b7cc59870e1318305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d858dd613657307726c70186b2121306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e492a0ef54626bfb6f6587ef844ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a593110cdb7ee5c69b7c7546c097ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858c79f1deeb6cb5be141d45574c89e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153ea00c9fce3dd2e62237d9cd256cc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312e319baeec7d9f5534d6a3a8b8968311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9313d21c2974450b2fae57308632b63312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2abd51b53a14700379350589ffbbca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab76b792d15e9c3a59fdc03923198f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd047c7659e7e82088d2886e8a49114c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f32b6c9d79c334c4fe1ef35c91863316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e682edaaf9adc8f67a3d8b2dd7d35ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7869f6e4a086c5b498bdf10a1030ac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac38ad3d7688240774d529804f39ae3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f34554ad81546ad3ef4317e6b7504320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e03c0a20c144ec4c706ec3b3dc408c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fef16f63293de58ffa24ecc2273a55322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2292a95d1b98293f8a50cb6fa437f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ac8b6cc42acb0f4d1d0cf8546e0e4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b3aaae35050eadb9a346420e77757325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f4fbb235ac2f3b62e964597816139326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3f27cb795e6bbe127adf2946e2b2a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c03065203fe3c30f30099b46258ac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd808bd0a57dcf70abca2007536d92b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41d5360c328e32c1ca5cb5d334b35f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71832663c5ec2b40ee8e926ad37630b8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e4eade0137553eb69a99866b74c4a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fede2739bb9a90af02fc3cf59e058333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45628cae7d288c1428109ccc8ec0a9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e91a76529ddc2682c03dae1071797335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9aa3daca1ed5981ce99994f99c102336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25e76773d5059b96e55d23cbc476e9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd6e1920d8f32b216995eafd81606e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d523296c9a8b4c7515c2a49a0d478339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764f9ee4dc69a896e3519689cdbcd5c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2a67ca0034dff7424aaa291ba7c34341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3350113af08907047efd4a8d5eebc29342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937b521088aa876acb7db4f71fe2797343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823286f9eeee034ebd64831f2ee9d344344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdec0b3c488151ca2fcce60ebf5dba9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b0253e0ca78c421e5f1ea555b19db346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9c2c366980dbbdce26ae1f4ad267e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e748914afb304c01696a96e8eaabd73348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8412deb83c4824c92327d280f403e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ea2b678d3b22c67d4d8d43ad9335b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb5c0320e970c7ae84c05d3c00bb56351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38ac68d522a216ce71ea9c437d5389352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c92b912451f39caf06c3201ed2e3ed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8767f008fc0270ae5dcb10f43c8c21b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ef72067be70204d11f91ecc6a8b57355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46059750b27ddd536f79d6b0876145356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9f1cd8bd94564f614e605866a373e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc02f31a40c4cf7729c06e57fe6021358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490c4b9fde3c4b2f1f9ee3915f9f94a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87da322b1b630bf35832b9f39d0a5f6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cc018f00adf59a24cbcfeaa6361ff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f24ba00d32c856180d8934fc3849a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078de0446b8e6a170fc49429f0a4d79363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ee40cd85414d54314dea5dba30e1c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79ce64af73b3cafbec08911e0fd6c2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13235a7b438c3967bf13937a3ff47404366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f057d8fc7b5acbf142a08ede3f4a2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff71972439ade3a26e254129b3d8b42368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67a653af4b06fa2d2e9c9ffe855bd3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a889478c6902548086df43c36c6b508370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fb9f6814dba0a7e600c93965631bd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4b649fe23f4a938a3fe154c0adb76372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f0277fe2f5d8f977a71806345daab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045076c950cbcba570b8066162541faf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61684f22a3c454bf94a4ae4d00938221375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646b41c93adf33897ccf1bb8b51350a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd85990e3f9cd9bb36f85bb16d61f17377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c4c8b582eb560f4e40436bb445b9f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e23718844951b91e1ff8b6e5c6dd64379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee8d9d675df82128a99f4698fbf077380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5b45fe5ecfb3c106d2cb97aad5b7e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22a4cc4b5fb2d06f26c93f3b6421bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd3ed14f9d13e893a01ca0cd87e745383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608cb0d7707121d3be7184c92ef3f4b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a462dcfe0e696a22169e79d20bc88aa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57e820b0fe2ce6df605c7b50e71b42386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa2d3541547793ee93cf88ef4640e3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00e47adc5c1a3251ccd9c70044dbb4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24219318aad0a88e9599eead0f767b48389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5798f87f299b71a0d26afb754f3ed1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136d93bd3a36e777bef3279d7583e8e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24c7aad5254d3d03162557879740f1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8af4ffb50457b961718abaa02cb93b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab2df8f68410fb5721d47d85fe288c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5466dd8d6438b496101b705e82fab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be339bc96dd703374148bd1f8db6db396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f983f4c779d54fe9528023ce799e313397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35f2b0bcfa02b50aa4d47fd34ff8ea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae87cd728d757214e7202cc4c345f5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49df7cf7f53bafc50def6351ffc4e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae99e0b006c5b7f8b193942372fec0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685e6f752d756eeaad72c8404e4c9fe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fb43e4bcceb653fd6972ebac42ba5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ace0cb4c7e3af09a8b67c0aae7fac9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1a20dde80c514b174a0e404edf6f0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c457dbdef12b21d9304486fb111debe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0e644bc8557745c64f3045e0334ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223a92a674b3aac512dc9074cd23b52408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c6e0724e31f0a844d0091e6509de7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd7f1cdde41313abdb36c629cb17d5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565dff0c0c735163d1207ca44d5878f7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6858444ebb8f6ac1898398aae5ac44412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f0313879a3f46350e3ab2b2cc92a7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a56842983f0d23401861ec62c76b0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2069fc8a54d74bea2e681f10dc2e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbd15f783f0eb3ed0178af0db3f88d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d251132535f93bd0dd463830b6d61f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf7b491748171e40de60ed374a638b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2abd46fdd935f64e9918b17023aae2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e66ffc2921f4fe3cbb7f52d7a1be6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc862c64b152aff8c8719ec2bd0e46d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53be2341ddeec831fb77fec419ffb59422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede298476a689618289bce83a4346946423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee149c002fd7bf1dbcac1811d1d1bc1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3557e5390db7d89d8397b79a5d2c56425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae12924171f2e3ee931d205f82f6e9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad05e8fdd6d27efeb385760b4fabb0b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408dfeaf503648579bf5085ac26fd01428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749b8ed6f31b52e02d333b18f0a449d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c167c1d33fce498d04c4296d4a755430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c101c061814df9c7934498a6b09f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97964743096a483e3f6ce9820de39ba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed1720c675c83a03f30b0514a09c46433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c562f7a47cd46caa0e447f79c5c70434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76fb1102cdc963f23026eee4760371435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4ce1172c6094477c13bbdb1ea5c34436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562a522526696fac7811963db8cd5c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae4eb1139e2a3f6409559e2dcf13f4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248704670824f1ce51a0ef7e6bbeec62439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36bb50d838c46e60fb662597eba3c2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08237b6fc46080c14047aaf9d0930016441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc5474e2276bebf3d4aa0509e08a7b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b85092c21d38bdd1a8a67af1d3a99d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c892b4abb8d1bcb1fc93406fc1ee5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a32c079811e397f03c6eaef718da8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f51d5df8df08430a6602e24e15c53e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91099bf177730649791bcd09bf9869447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb41c18d41352368b03e6639b4c72a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f794681881442328e7946ad05fcdbf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f11e37e6950acc9ef9e49a6d48512a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ce8b7718428047a4307a41a99fce6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa535ef2eebc6548b958c31c3dd5213452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436268e0555c1f86f70c1130b30d251453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4c7bc70c123765a000252c245ef5a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb2749bce583b14d51dc955799fd53455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a324803e6fbc8b40f4bc0d861053ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d56de4fbf220316cc058329535bfe1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66fb467dd00af2e732ffef9cc46aea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6c9eebc8d4f571a1fb0b70a52c751459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcd3b33bab3ce8c2acd2b3aa534ec0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7a09e2cbb8cb361ba4b671d145b11461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a4110dd4a466ebf9d755437fe24bb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7502c1611fd518e3470e22ad6292a9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c87f6791731349b7b4516dd11528c8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee51fe424cf1e2c3d85dea804ca9eba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdde733871f4ba2d82ce4e1bac8de9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7897c2aea33b43a1ca25c000724c2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ec3319a33f9d26908313b2722162d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001ab77d76bbbda3f992fadf4229f4d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688420a7a0c08191d24122fea2cec3e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f822327e56fe4452382cd53754337471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdc7a3d893b649947e94836412324e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bf77c560f28bbb2fac8e2597f0ada473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f1ac694d48395739a1ff773f8c1be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9563c83e1d241ef07cd897886d0cdaa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff7626bcd64a3704c0af9c5d7d13d6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c503f73eba78d9c6bc27121874b3565477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5dc62a7d30b0da36246bd53cbda8e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436665b14beca3e7af7ebe0c2f18519479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0223538ff11f687b10f12e7bdca67480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec819b91e94f17613fb7b7cd4e0469481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb89d6785f414021bf5a45caf91eeb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffad7f3b37fda26bc9b1015928144db483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6a3c94157ed275e8428a653148383484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f652a43785b2d547a6adbe5baccf64485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e661e538d7990679e3ec0dc7f72c4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469a4e38615a7baeacb6e2cd4e0e692487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466877c6d1832472c512c9fb52a6a257488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453ef283104e1f696d1022c482ff614489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c26436740a8a563119bb09576a1ab7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147e59fea81e3ffb7a0b92a8ef14ee0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74855b929f95363d85fc22540a19a9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fa5b7b6bb071e7037222bd35bfa78493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a34c48efe04eb4004cb62fe95e61e2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d92eed52552f8e2145c1e35b0b1ff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be714ff2d87937e0c8d8fe4bec5b587e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4088bb7db75c9f6901a7dc1d2a848497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef42e9f3c2b54875ee0ced5066a718498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9f86e9194f82543a69e1835c2aea4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72eb9c67c419fa9dd56acf5dcfb628500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046f009812feb8e1d5ba5e8cb3258b2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9b15e28489dc505d321c5851afe13502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54103fbdbf84e0092d8710c269543338503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c23a26286dcba48aae3e22ab6d162504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47db3f9d47286422b9da4e7b078f8d2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5ed4b0fdbbc2d4e202360c9323e12506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074efc0fd98017976fc57a758eacac2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b394cf773aeb05edbb1946f851e32f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ab200467e6c6b46f5d139284afa09509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5ee8bf9ae006d6a09dcfafdf5f06f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fccd140443b4f9a382f866e8ad64f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b453515be5cc569a66ac56d97ad5467512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473951fdcc30bf13fcd630f2c944df4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce7d1c6ec0c481cb7e6a4880cd8ce6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebaaa88d2803269046378c9f74e4c3d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58376e7d8689ddd888dabb27d45aed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0008c9b86e4c6997a3207fecb9a63da517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8aaa3f96ede47d0f3385dfd6d58618518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b2532aba64b23e6e57fa6d16f71ca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539954b5a0285717accd7fe8a716fea8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30221ea723b0f0c3611f1e150a02b43521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac1a30356c1e84c7868163ebcd0076522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d13737da60b62fde2593a8eea3795523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23cfc0af9daea178662ef5031f9225524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43869b2c41d75791252d3deaee98f67d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2d4082d739482185703f913cad73b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8649cf4d3fe5a6f8f98dff8e9a3b1a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f015e1922176c493c0f838131221281528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487d26f7cd0f1388dbf0b246e050f15529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2288a7c3771c2995dae630cf3b7b08530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d20193488b59cfa78ed55ec5cd2af531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ab06bf29d7ab6b484ba143b982728532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8acc7727cde2522c8440facc1e5a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8016125175fd47b80e7340d652caa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35077a3c8eb9514c72ffa455378e6bc5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c393405695d910db420b8d299ea06536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098ec4841ea4215d8a60f9d921e4260537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf94466ab2e8ec767d99b64b3276a4c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b871df7976e2d53fcd56e5092931c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753d35cc250a2433eadaf4ec9dfe676540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b398aac767624760c7b4992b0da86cb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7d129b49803c9c4b44742eb166526542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f703d7e837fda84f2524ca33876f88543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffc6a97704c915e5ecd9a5dbd10a88544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54664f6296141da63426aabe72497691545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4784ae11ee9ff506abcaa65da3bd42546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e614eb556da7bf5a6c628dc5d080a0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babbf538b6e3dc49fcf4cf96aef173d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ae0688578e1dba34353454846f1a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453178931fc291c7148bc5b0a186edf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691b1082166b2d0d13b53db5bf9d1a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd273eb66d39d2d438e8baccabf9ef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d29ec0da6e4f8aac7714acb77020a3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92969b41aa0e195e8a38dfdf38872920554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065e9a9cbff86032f7588c829e42282555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ceb6832682a6633bc4f01fce08d23556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94aa360adead3b59e0bd83b15f4ddf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4814db8df78229a7b97f51b849bac0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9707773df2e7d4f31835a4b4408e8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64843b8fc1c179494083438bce730716560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9ab14caf7c9461ccebbf77ddbb1cf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a79c0d14f5bdebea9d320f6dc7d5a9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd40f869fe3da3352314ef02fa4dd40563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cd7309150d05ff80426366d0c63d1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24e4fbc858cbb6077b4a3b163620f7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c38d7bee90413dd6837d576a0a6ae1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e738bc01c05473f0567e90a1078c26567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829b941c6fa440345542a0e66f07ab0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef8952064884efba848b24510ca688569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8a68b8f3cb241c7a2bb50f64aad7a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef118119dc7cdad4e43fef3e227f0a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bab3103509b15f7e44eb44a9639651572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9c60c0dad7bd413d9bec309ce9992573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5c3a46fa55613a1864653c1b2380d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914e2ccd3109012b89a1074c71cd0cc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462eb95240d7867db0554cce2c8f8c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e05f69164ce79cf9da997b0b3368a1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff633fc225b8d211e88e2ebf428fae3e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a720d981214d74a3464cb4e5514f49579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058a728f4544e060b83424428b6a7fd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0d8f06e34f103f3b2e60578bfff06581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a20b2b4abec7424f8f4ba06cca2b8c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f89f56206aadd4897084ce107a269583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c015bf28a3878418da09661e33d63bf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb19eb7e7d163b8ea3b5d3dac990696585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79deb734baa6ee92d7619ae703264ca1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddb00577d85528f59767eeaf0680c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e7a0da88835a3d8b8e519f5d4bcab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1ffc087a22b5c3007cb4f28970ef8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b13be49bd1c8622b43706d0b7e116d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6b50b7d0e7a6b6d46da6fe1e1323e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b50cf542fd8b4d9078e05832c64c0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5d9e55ddf1b06fef0d31361655e7c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da1f4fcdfd3df604f2cd2f4d5bb284594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718092af1c7df66ace8f6bda3086694595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35517f0a4263407a959dcc719fb309596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9ef96a166b751b7251d793dd1708b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9f092031c1824e4011a7653f7771b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc88a077cc1b55482dff5c94040356599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73eb08e8c36c9f3cec16992a65d188600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58683002a8a9c63dd4aaa06fda735f53601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd33404e3cb68a43fe8282d8c56d70602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1c88ece2699ab08cdceb548d6c048603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc556c834469ba661bb94cc29aed356604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0de010fc3169babe9b8ee21eeef729605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6f6fd1f4edbd3028977e7be26a54c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db779a4dd5a2fff87b41ea0579e43178607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5335996e3ce60fdcec4c2344bfd6d54608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779af9e0f0aa7a1c647735bb9c66e9b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637533126a1b838476108153a117628610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc479da5490420bbda95678efc2ad8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0b7459ba454cf9cb31b3956e598dc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b51adab8082d276f9111526fb43430613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d19740c2bdf78484abb3753f19d05614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d039beb7f78f45b3f2ace1a88e0a524615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397002e327a81f30107bc415abd59fd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147883e2f0e9a741b0f3f5e9eb80a79e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63921a67600380f0717e9a81f4c5213d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a206e7e91573f4f643e82b38096369619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2b33a8929c563cd870ce1815bedd0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92459cd3e2893dba37d0911f5623e45621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f83e164f36c0821ba16d83efd9661622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500c44e15d26ded503ef3431d26777a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e39d0b52cf978bd7add1330e0385f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f68d0a460fb3776071a693defcfd7a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778325e205232d01446f4b4ef61e7adc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2ae82e11e528e502ea4344dce046b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6a5c4ba00648ded4f8de21c178ec2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd52d67a81a7372e6d0902449575c4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa1bf8a55dd18033354aa1ca440827630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204dbe7f66bef4be54b2d5dcfc2a483631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3f69b01726a475fcc4b7975be4ba7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632c6e5527231fc66bc95e0d8dd4c61633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2177f4b17b8e165d815d973c80e9e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f1334513374d786d918f117bc4794635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9eaf0ddad302b7d7b7d5b8dc94a28636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3031fc7691ab2aca82c85c4be1ae0c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669603490261f870df1c0188534c7b87638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb141d7f207a4ef5d17e4f0cb8a3547639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606dde86b1b843e32f18cb06170871a9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcab75209acac1291f6670207b5085641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0baa8b1b27ffdd7e5b13ac6f4dcad0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed748a520f7f28c26b9386c2d77302643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f36a4494dc35e4aa49f73830e6744644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354dd8d2418308a08ca483b03e8cc929645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f968047171edb971627375f11f30b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637f98e1740eaff6c92629653023049647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e743e8a40cd08cdb1e887ae89ab29648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47042211a0fd907e9d30cd05cbe906649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b572555e48cd86210dd419ebce3a283650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f1474424ef9c12451a6297882df27651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe673f431561a1c1eea3a4017380fe4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e045db64170c8b38349e80f9966c12f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc447836cf55a43e1c5bd16dfc5f6c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa54bba32ee45114a0fecfb2cabfff655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e0f731f996be5fcfcdbc4c1e693d9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a1da514cd2071026953263d415d52657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70593dacee1b2f647307a64d8846a9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e3fd82732c9279cff1c0ee3d1a937659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4ba3853bb7e71fa0af36e8d52edbf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb25cf1f11cde319a697df454c1c12661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca9a016376007255df42ee398159df662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff5e252bb1588fe1a0d5e86fb3d2a0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7ca1e0974783267151dd6d65c0923664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a5021b4e99bf91ad587d24d4f9b90665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581c03a582738b5b8c6edd8e213874e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c65ad0d8a47b4c0d38d0fff0a151ce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2c3b839db0f280eebcc183d107d8e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fc42681aaeee253498db8738716e1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cc4dd77aa9d0e21111cd67a673bc6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3422eef2dea3b595f8a689407c5605671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2d8de5bd37a323ac84b23dd9c4f6c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b5a1d7adf1a1f1f7c823d5ad673f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9984ae78784d526d892270c45e131674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3400d39f46a619492b3ed7b8715e14675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb141300b230ca06c37854e59895e35676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df85a499820b007cd55096c7de08fc3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058a838b7d0d767b59ae3a1c1085032678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d07fa78c4b138ed26b3155e3be351679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12cc9c1d526e179989fdf8e5d7dcb3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebb5dd2a2ff8f449a49180cd6db628681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e8f2f0d9e4bcb2219aeb21a6de5b3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef28dcbd814174f582e72a23bda7a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d166d914707e6dab9256284ac01447684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602148e24db7298e1a598447750d56ca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b204089fddeb72f3fd3f84b1c6eb0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfb476223c626c000b033d5d52318c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb60a8b84ab2c4a16af9105561c18f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4c340009bce99ed29d369c626a20f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fbc13a0e8b4f95cae696776ea7456690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f1bfe7467fc60f25dc2975b7e087e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba625ca1d0f1f8b690ee769ca4291d1c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4277c5a209a0be472bcf9eaec42ab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969ed678cd4d0b303405d8c5417b924694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e06e1edc4d0418862a291ceb07863c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978a42e9eee49c208e2dcd9e7b48487696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669b0fa6ec7b34bf04d0982df87016b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633f5b5e2b90b81fb41edfb6be7238b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f52ebf5cd2877711c847ee36ff95c8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d87ea5e66f710f4302e10c5d08e966700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd228cedd5dd8caf2f6cebae84fd6dd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497e184ad149f6a0a39fde2b5163ab9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b080b91b95ab42efddcfbe886069a41703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bca1fb88fe9df345a5162323b072f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de0cd6b1278cf2d5bc1da5c66c8400705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225bdaf7e256109d101cc55c2c7d0e0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3128070a97a8003fefb067f971f588707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb10af2200806824ca7b58fc0a2d50d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe36680db16a1d7587aa88f1bb662a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bc1d6b097afb534e7378565c0b088710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582b3506f13fce5e2c1c881171bcdb1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bca45313a5d8bd77db2575eaec789d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc855696bc7e2f58db78a34e6136b3a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a0991086c51a0cce698b31e428a02714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca89c76da341fbf9b1c9a9b9080c2a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d08e08a033f665313d7b5afe71699716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27147de893bbb9629efbf73e008601717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347efb7d09e94f42aff2b56fe1302d57718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d4a80d20538841ba7ef337f17c23f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c837ee7438120a9bce7c502eee1f9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf288c5138e2888195044dfdc1b7251721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d7a34839e1213377260d0a10d64a6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15dd80949742ee5b2ddfc556404b15723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63187dd9497bebe9e67b4b3abc60628a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64af6a8a10e8ac6c5017ce75d155a7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6b614cb5d70a98f51f42eebc2d1f8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08d0cd50397446544fc46af5eb56ea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c4c18499020c093bb707d08911728728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a3d901642f68fdcd98b57d639acf3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03446b5e41d7b3076105c3bddaccc4d8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5ce83970a850db2e22dac49ebee1a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e0d65711e6002baebb884cb9b8372732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17d6913d24a72f0414ab3c00c1e6a7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3ce909f83ab0de98a9388072a0312734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6a629f3508fd23df4bc81e8ca3e52735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fae575ac878d4f87ebee73bfbdf38736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9f11a8fd1cb517dde8027a7c4583f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54636447d862e633207542955fa4e35d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4764c01b755d49bbe57df5a6b33715e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa663dc2b450c9339c4ab4a4316713ba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7b31892dbfd286a185d92af9fed46741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc26667c332d65df35657306028a4a2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e008f43cc4060f501b32bb9743e97743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395c2dc608ab0d540e3d9a665bc2b6e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23f9af8f8c2a7f45625517b747f95c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8833c5d03041dc1f9df3e5881e8f648746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3c531cb43ba3a241f14aa93b71bd0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fd5575d3aa73ee086b0b05e3a5146748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63a5fe3b2cb134aad6dc840ed36302749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264ba11dd4f4823c44c3986068fd391750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013e846d4a4e3cdbb1083285aa69fe5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59398f6ae49d5f5e761d2c842aa9432752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c431861f4c0e9544ba6ce396d117f63753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87ec21b9b2e76041c2a031454798fa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582398005dbc0528c8ff166067db52a3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee664c6b8dd9bbfee47854f10b73a55756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a63ff6108a5886e68e8ac8db50569757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633503e954a85238efc75f9e5b83d5e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababca22a267a1a654de9997e7de404f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>