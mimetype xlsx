--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab640bc3c4a0db84be7cb92729b2c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff733f5faabc3605e1460aa0448150992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f645864cc6e808bcca4fafce091333f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d10268f84dc75bafb487b1b85c8654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ed4dc22b0624b06f32ce45c4974575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d12d9db19ae7b4fe52022f689132e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bbffd1bd86ac1c8d2b77f3698020a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61730ac2099fa5160778e9aa11fd572c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc7a24f14d043d2b7979f1388517ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a693a110740ff7337fcd92bfe1f29110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581d3502eee5e6d432e2c43d5db0fc411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f358fbb0b9163bcb19728ebab33ff5a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632fda8bf89be5c73ecc6e2f56bbca113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480103e0d5cbc18af946f1a265dbc8614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615dd364166cf56a5427e0dd06dd511a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab74c727b070ba65542bba8bbdab8716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4359c37ef9c8f8360825585380943e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef24c4604535a16ad77abe71ef11d9e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42558e1235d99fc365ebb442cfd1d88319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c496ff63c41373576e084eeb681da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ca150de033519a6faa18be5d2030321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27c0e387382aa77b22089a3eabefb622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a996f801dc402879fb3a2c2ce1b8223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cec08c435e5d5f12c234e8b91721cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fd35a37573f323f694ef58adf2b3325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef671e784b864b6ed50de142ce8253926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba4f0c6c4ec06df5ae8f4d90ab0cee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f9516ac36826a0f971d5d2960e00e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d43b199a9940414c5a5fef7038994629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038dc693499e092491a877b1c53628430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51378db83f22780ca01a1205418f286831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3974d631bedbb4cae4dca97cf4a8b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522011426ba0d3a8fc407398a650fbb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c0a115b86bf5b2dc5e6d02a2fe29c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13ce4a10ed8f4a84ab2e9257fd073135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55488a49d940d62f8b83a8359deaaeb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89235e05b17438e68db4cd4f1b69d9d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdc851a1f879d61eb5e3533b006f9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df596d1bf319bd78c244ead07de56539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73354adbb9c6bddc40a929b09f4502d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee072f714639375e67f4018dbd09340941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e9c3efde13b121190677ba255ee4542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d771b9efd9a1c92da75dda7bbcfedcd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496d9ba9bb73fe64dc61d80b26759e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8296633b175e8fbf3b71bd07a41a91c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6f7b0fc7e52df36255d6af5889c4146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a0990de9a1b0df1636cb0029875ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6085e4a1dab58bc8bf87eaaae108348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938a888fdaa08a0f65a506b405a406249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc6a1a9ef8159df5bf3c68e811e4ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f0eb2cb7d7fe7d34421f84068a8b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d15b2ad0750c64a3ff7662b18d685c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d5bb8bcbc266b18c1613e1c9bf0ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d83512fd055376c47b347142805c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78fcbd3efa383be27b410886be4d0755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a61dd020cb6039c08b1807f3d820cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34cc8641b3f49a096bf01f183c65b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9abbdde962bdbbf27196b150997e3158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da273cd007626275612caee5d22ff1c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681aabcd442033ba770d08d9b9dcc8c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec28b0776d37b167dee21744076c7661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46e3cca7b343da6833e493871d8d2762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090c3d763b0847e81d568824d83133463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9eeff4cfc514b81b7ccf807d7d789764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c273488cc457d51217d1a9982bd80e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a7845e02317d5dd88abcf9fce16c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441b3393464980032ad5a85d2a7942967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68585ebe19e609201ea65c7bc01d2668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e59ee4d0cf8cb31977b1f29161c3c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b11b2cb12f2ce331bc280a060b386270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9253f1659026a91cb7cc76b9dfb6ada71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43186cb02e710379975ce7000bddbfa672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096604e29043e8d29538b7a294e0b12b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8942645434de780c219d3c91807e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25c7e75ed5fc5e3b5b78a6f3f49e4d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34318caecc7089586ac13db8f4845c7676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f8b663219020188b06592d9ed6afa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be956691226e8e74211c5db4745af878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6c67ec989a763f54bfe928e3e6b7179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9cdd5392166e514fa83162a5fc3ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f58eacff38815543dd20f24d4a79481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ae4dca49f341e3572bc9c6701f80c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c204eac88c54e00008b91299d44b2a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d44a009281e3989ab010524e1761284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66b245a444577c625a1637be87864885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186b7c13291f1e9b8cf4409b836d96386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448104fb92eb13475e45eda259615fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060858103ba5c189a104504cbcdd2af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e5f62615cadfb34140ba2542718be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd361a9121018fc4974da4bf9b5bde1290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194cc2dabe8a46667bdec2ab56ff94391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217b41eff86c6537c1aa1d61904718892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db105790ea3b844878c5391b0aa2306c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66b68e70dc7840863ce46259fb17d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bb10894558bc8f5b140801d2e2e6b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b12652dbeabc846883ea3218f178d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe2dc5b2d62b2258b4a918ac8eea3497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dc5f6b6fa26d702f72e625b0bb83298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bafdf08dbcb6e57b0539bcb377b43199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ac589e0503b29ff02bee4843c8a3e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76a497dc4b337d852cbb2089b53c16101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd354e4801d99fcd10595dd05ff74d69102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dab0f4153e26161afedc7cc988cd2c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582a9a4e39567df43c67c9d48536065104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf273e84754a71f08ab937bbb48c6ec8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36045b3e38497b7051171156fc1e03b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33424658871f46d343440a691b90c213107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da1956c6a23799b916c89831af2279108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe065b4c77a98e630e33b8b09329cdd3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886c2d451894bb7f03e813d60570b8c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfef49b11245c13610f517698e35cb3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c61fd0a45fec48047c2b64b87a3fd7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef661452314d32dedc657341645d6fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2ea2a92e8c07cf239e4c89f4f3b2a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb31915af25341e17c100c0ca98778f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87118898fd06e01cbff0bbff82fc1df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27131b10482c92af6b2b0152f8354a1b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ff3bc127b1eea7ce043e5b23e9187118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013f67c375807283ca9987800bf80d9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b4e42e0b6379e4e70a60b64c8bc7b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8bf2c4de5f6fdad0c62d2cf5c0b9c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89708facfb4529e0a5a6d8806b4d9bcf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7341d6d2a8c47464bbd42f7d6932c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7caa179838f5d93d9c78e49e7c06e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8b20cd861d83fc392ac7725e5ef14125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c99f4387398d8d68dc6dac46d4ef7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfbe977f15e10dd6aa224792d98ab2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c5593eba94233e3b56de2de63ac65128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fd36f403e08426e35b0fb4445f6b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442ae370781c3c1810c6a8456cf70d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42805b238f5ed2c5c7bf5f0cc935c7d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2e4c206771f36d528ecc68d22fd82132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1978c173d651ea043878217a731b08133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb835eadc3ce4510a186e6c9980d9a91134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95f05a1591b9d116dd9784b3a846f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7be48169d490781cb1506ca6dd871136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec62151c3b5571710d4227e4ae3cda137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd873095dd9c4d893d561dec02f9559138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a74732f7ad6c171a510eaf0767cf6f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf71029ff741831f3d8cabab72b4c69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bb813ee754649ab999b98142338d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9c0c4ef7fe07d2f32ea7f3c6de469142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88870f8cbebb9f50d9a0b789b0198d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00c03f9fae7165713a4f5900fbda39144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ceb234353ccc40925ef99f354c6cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b234bd649018ccf0a67f9973f5b9a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b24603cfd9c3abd0df6e96fc756822147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0e8fa669b067af75c6227e0e10095148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86faa035417c656d35d4ebb54a9bcb98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a216fb7a84fe634edfa4c36f0f2e9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98af66a1edef68fa638e5c193536762151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15daffdd04d1296ba69424c81f2d42152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a9346f2e908e1a0114ab7269f30ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c61afd88d4fcbcc2c6d9feeac252f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89c04f0719b718bb8b723cbf0e66c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd60918d26d584510d054dbcf518083156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea56320938a920d272d9fc6464caccf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49fbbae36e45376e78afcbc4a278d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df738f1dbfacf7d74d27e6e7ceb5269d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04160f536897d2133db91122bc3fc8d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d0b241007a7ef8e8878cf3350cac9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140784fdda320981ba17b44dc47fb10f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a498e0ff1671de97fb45c62d537c38163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837f3f0ec100ee1b54263b5813411b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b77e06966c12a3a2d34047a7bf77c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1af1763f4ccaa8a5dad3edd7ea49b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26dc6cc1bdd91083248880a7756718167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b85fdfb90d3fff66fd385cf8d89e2b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900709cceb8fbb77861db550e4caa69a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a4bf4f5ed30f6dc7c7bd258bb416e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe169b3d66dabbbc3c7f22563066bab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddd126df41be9932031dce2dbf9e19172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742070f96ecd788849bc7d47361c218173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f686ab6d490c689fbe58d1de106b6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84b0faae9422461aad571ce7c180c7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e85ba738ff02289f804a4fe443bea8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0c9d28506dc5e00b677f948ac8ad2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3136dc6d934aa5b6da2d3cbe7b24e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4195f9a4ca12d3b15c3ba9edbb0c79d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8b9e4df34652c221bb982d0e381ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39e521b2a77b5b39e8dd56a1b0afe2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a1de09c3e7b5fc0ed7e34d52cb91a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd7987ab9251525a1d68a827867234183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9264ce5e8c1637f8d6af908432927aa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bd5c5f2f5e7621379caa2514b86ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a78e86ef297b51c2d91917c94c8f33186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ae030aa4d64c54db99b51b727300d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2834902d9f11e9295c488b1e4f9d49188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3861a5660ac1ccedadb6d0b6c24f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a8c42d004b11d0b296d0a97951dd1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cee261e19f02c40c50de87f7ed4953191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d98984896b0b76ce5798ef5b3ffc4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ca548c23cf0feb262bd635c7e6139193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a2e94c540cb000d84d92dbb898b75194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a24ef795bbf93874b922e227c8dae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4db039807ca7941a27b50a61a10b2e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257948a5a08545f4716f46f7f47cb5f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b128229a2cc3e739da3b3b26d93638198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d7fbe31c5dcb1a71fe5d48557cd24199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c243f5f44a71ddf939ca1ab7839d6b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e312753b1ef673f1769b2369b3a82c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a7851fb5847692be31727280eccc1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fde66e74c7e2d5ba4194b52550ee8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206efef5323d8a7e3c6dece7cbc0ef7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32097da51c45d1f6162dd3e1c3df49c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f4237a387dce98ecf35ff1a07461b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd5b753d2aeb9b537f06da4c1313bf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0d2599475dcac4bfc755de5f1d2f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a5c7ee70582d77b2a9e02e720098a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983551cb67ca111c34ce5d2c12ba315210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4563c53107c9bcf2ed48ea3a56d7ce2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e94a141591c5e931e2e577fab1ecd4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328673403ae195d2c0f005aca1e55649213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5f44d8f90bd7d05d8ce34572c3e2d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75857c92f099746448c7bee9c5916e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5526ebc85a3fcc160f6940723e8a87216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb8fc3a85727af09b2943b45024594217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1927c112857b8ec58d02fe7c84343218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3b4cccf3a638694769c4c6bbd31ed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9c0abc17f33373b13941cf552e981220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2427c8ca69d6ce2c3f0d2ca2966dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767fb59a4e2eb08ee316fb4f4777ef0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e7bc752af4a0b1fb18e6aae832eeb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf9f550d51de277889f52fc4c68671224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d200af7b4217a5428e61e08bc9bc297225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c427c0b2dde9139afd9be6cc91e9454226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73aa2a5c604aa9a0c1600a7af7aed6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fe81d76aad555910ae61d7fb7f578228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6eb0431a7b8b44c85b2c9f14fa5e95229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ecea95c6849a47eef2f564449a235230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230272a7ea2a582f12d35c21074d1a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e969fa7b83f79a7e0e77d426a6a4e4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7f3cf8c4f30b51581f75bde08d3d4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248dc89c71a13c509b632b21e79bb47234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89abb89f2bfd34dc7cad10c35a5b95235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc39099e3b6de191fb78ae2c05d4a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f38554e60786fefc52ec1a1787bce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163e74fb4ba45ca2f0a22b3899813ba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03810d9c2a5b71403d99d6fac1f01e31239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed0f82c1d340221268fa609f492c2b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48ab33120e46f77da41880277d7e25241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af87421dad098f8358ef9b9df4030d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c72a93ade7527aad96ef0e90873ca2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f2d367aadee4537595cc40def8e90244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b27fd8d77ff5efb99fb89629ad44b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2180d5e58701d632fa5abcc611374246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23b8aa0817304b14fbfda834924057247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d7664dc7d4b445d10b57a3862e180248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802dfe6cb328ab38cdd480804662c31249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab857f08a70e758033d4599f394d20c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982550887526fbc3bf29a22401829f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dfa0665c5257a3c6ac436f59b378d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad1f4ded5b1aee8c193093862ccb42253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc27b19959909ba088c41ab1a0eb41254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d562cee22c6e566714ef292f1811155255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdcbd2ef5b87d83b99767e56e02df6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accd6fc222a09400b859f4161f7f4c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40b3f27e3735ce1f8e2acec5f66fdd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1bd50382e7bc343416a9a81b0b01f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd27a83d84e706c0574e67a3f786730260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af35a3f3bc2d86e6890441dbf11f758261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd36885eab38143d27c37d8e6d2e24f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcec27d936211f523a6d9d29cfc47d7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11761b8a5a40e0b0c0f35be7eeff4000264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93f0ee2d69089a4ba1a363ef11b0eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c3e79e1382dac0cbc8d8561f5dd30266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22233ff1a16b92a5591d91c9d2fd9109267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e733db3124b1cf4a0c204ee9cc4ea9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32d54e9e3403df8cbcb489271473d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf174aec844ab47ff1515a42944cbb09270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476995060966ad15d7033fe2178e543271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8eb6eb864f704276edc67ab2b555c5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd415e1ca06f1e3feea55f942e0cdf0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a41e19bf2022a1b143e996ce0d3f99274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85becc56ceef49acb1e0c788cfb32b12275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd9d120160a127ac90df661b0717bf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8abeb41a790b2762513559fbe78d00277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448954867ddbdf8cc722a06a4741c4c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d72580fa28750136775bad0957875279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79dcda348a9238003aa8170fe48428b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f99d318f39b41a5bb5ea8ae3ce444281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c130072e3fb35fd9b9f794dadddf41d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf22f3d74dc5ec444783f8778eae6fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527e89aef8cd8907e65984d56aaa314284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8fb41dc92e88be88087f146ccc76e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43578c7e1f2ea81aa26d8f01b951e33286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5c75a0a1890c423b3197b06377897287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1c7490a0dd9cb9ea6d8afa32becb5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cdb58fa385d6094c09d07b2adad5b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c0fbb0f8628496a36c68d53b09f18290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405153e19d2773f7669746ae6f8bccb4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0696e4475fd4ecb56ce0dbfeb87041a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609dd4d48b59198dba9884fc3277fa34293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c965f0b0dcdc1c1140b0410aae2e542294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa411e83d2bebf0be194c115b7c568295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff913799971132986577b855ae4b3d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4be276d0891f3cacfc3a0bd3cfeea9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c26021bb563cd86a32d86e929e1d89298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52228ddbcf56ff75160c73ebcda922b2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263c4cc90c369ac5eca6d54e6542b7f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0266adce642f0e29af0fdacb83dff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daebb29c52f6f82e5d776104a3abb49302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5be0796dd4da4d898f473a5d9aad2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6a94122eb211c5edf72c6acb02b48304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff50655279e34b7c5bb4749d91e2a2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07ab698c8e34c190334caba77ca57a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72101eb798bc082546711c74f746d75f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd68a595e0b4e595e8494ee2bee14b0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdee96b88d99227c45f75ca9cfc2ba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9dbc163838f3e92792e4b4c0e33fb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439802d27fad270f60186eac8c2f3221311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c53f9f5e93b066755e71196f86b432312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e87d6ffc60535cfb7ad069306a6a58313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f830ef7c1997263cccbe9ec93e32f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ecb29f9e4264bbd4bdda9e386417f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf01efe1b30557f06b4388f545b8131316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3422e8271b773c9f3caa97d6402ab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135b58aa486eca702bbbcd66a46340a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dee7873367e3f006934ed263577d80319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c82823c6e3e96a58614a21fef0505320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936791472ae90cdfe13aac24047dba5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac623a8ecfb4aaa18d8c5102b6f6ef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38536f8877be2b3bd7172c9b38ac31e9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895daf877706d0569e2e06eff7970339324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406b4a403c0edb9b47682f96fd0d67d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39508af3e7a2168f0c3d6b695781146326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8b416417eaedea0f59ea7f3e8034c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47486a8cd3cc1f174e6f1c1a6769f03a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfddc1df6f63ab020eb475329b9105329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e8e40868114358cd797301f7614b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1363f6b7b7732a83c048813d938ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbade2cf4ade8fb1252dfa3445e50a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4d50872c7c40d8d713c831aacaef4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f0803f57980e2f2ae4ea41d63cb7d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5869fc240c36868162f850320de8e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76640384b16d2e843df7ee24f83f01336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fa0e2dd49d992dbffd80693bcaebd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27757ce2d20dd9fe29d8793e06714f98338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc12ef0fe5c6d5f4ba1007cd3ee4da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902567bcf4571af7f5f045d6a6db9177340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbede21c157d7d87245d924f240078b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c211d3bea2832d59f67c2a752b77d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c237c369b2c87baf38cc250fcf6b5f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34b02a7f7b499f68b69f5888ffb856344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef43e919ff11aa115c6a1c176ddc5d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d02924717a38daf009341e90947459346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad08c59965398a76c6a1f6b1da19de3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6618c416c260dde57f6d5092355521a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8b9d9bb6ace84d1045ee9baabcc83349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f3e0b0461341e42eb186396c6c6c4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5684f5d0e28602a113edc155b21cfc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77accd21447d27f965de82b0cfe3bc60352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3ccfa4dbe216bc78514d3efe70378353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade6ca3723dd458e48f013f76472243354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204ed5d214da2ae2a257ebf8003574a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40de2b526f09bb599e68b42d1a027a8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb321ff99c0e8effeca90445d974b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e5118c2b27cc0d2057c194231e6c0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8a7cc797ccea408ebacba82eac7e1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319464d7d6f1c943f3d115c64078e95360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275234204391bba391da7ab46420c7a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1cb6321512a04f6edf7b019df78b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073b48a821af689922f825c15b0de0f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee52926545cabd3eb2af438c0cb115364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd12217448a346d2ee7672b88d9984365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb292cfe69695e1534ecd9ef09dd502a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabc611924d8641f13d349a65ba4527367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e1979f9e85771b4b4ece4e8c61f7e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfbfc61d2430941607f7481d08f7e0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306791272ed8ba8ea03e58d93e457124370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92e2a647ce19df558b41ebc4e1ca78371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cce1bfca2ef53f061dd44858ec108372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c12371b6ee6480afcc1efbb479365373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce9aa741c796350e7845e33c45176a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df995ca0b01694a9364866574591f7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b147cd5845286d959a079f51bcb66376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f887f25ce08ba07f286fb2aaacebbc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac49f5fb67b8f3f7f55ead682892aa9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff626fe1b48ff4252f989efe2f77cc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4abc0fdd9e79e634f2bcc7317f812380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7d35d5a50606d22587adeb5ab96fc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521c311b082c344c884b0ebedd37b06382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5c202106f262c7a4d755ad9c33b68383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40161636af0f2cbd8b22dd396edfd17384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39af8c33d88204c68c49f17b20110f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110922f1046052aa13dcd1377d3a554e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef10764ffdc7caf24e65ed202399b11387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2c399a565e0e644e5943e6c1cd697388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6aff16863f4bd4a5990658915ebfb0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8f16b13c88bf879053820f65e4645390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be0957ffd8d50ca63c954575c26425391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55a2609d592ddeaf0a919ba0ff636c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9066bfeaddda3f56c70a6467210de9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c38da0bca969f9f6300875f9701900394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537a6cfe5655b682fb8db312cc70160395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36e57444aaa690293607b17761fa3d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bf2d1186720799dc243ed88d95c7d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e929b84e0a47f68bfdcfeb8aa955c87398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b66dd4f3baec22d530f6fa654f0b7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a85c67e3170b0334205336e3d03c94400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e164ab6a2d010ca9fcaddb88e78f3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845e48a5605dc0a75387c5e5cb06d8d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9f2676a63ffb5423214f6fb8264e8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4ee72d5ba4f333616e294e379e882404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c095ded1aa8f2745c1637af5f87f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac271fcd28b2437e05430971217f88406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57367499e0f165d8334903682e23229407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f413cd0c6f46a3df50686246e4e9c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85170311f0e553e7ac53b89d84992b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a48d6655fd99fc06fdd4c3c88f3ea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66256278427cf928d646e297d5e4956b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec802b125fbe14b642ae87eb942b5fc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc910fc095d15a94bc270eba44d30f6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb959cd325f4773933b2705a91c9dee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27751ea0f39a4bc29d4b338d7f521da415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78594d5573131b4be19778d7b98ffca1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ded0f47a42075fbab334cbdce2f7f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1173d8d6827b98f84301ad3484c551418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856109b9a386383ed8375a3a07554562419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa8b9358bbd0f19ee9924ea0e25891420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131b044129693650b8bb5ebbad591bf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02257a693215541a3bf9fbaba62301422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e177ec5cf351e3272b327408fddf5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71331b94832b8aac5f8ab15011a12451424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b14981ad7c785acf971ff1efc8ff4b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532ae225ace723e70d559c82e14dd8f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae3660c551fd90ca962e413eb63ec1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39241979c77513437c1921c1fc2181428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc1f2966547e1e931b797e49ab237c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f166f78a6826884d89e87473d9dda4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6140aa0ed42521c216f0079a580a9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66015f38555a40638d833d2ed3fcbe75432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d82d23c92e89372892c27015f51885433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f44a3ed4e0280406ead79b04cee0e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7f7d42c9019d3bda7ca2ef7c51ec7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293897b49fd2eddd6c83c3e83b8f1cf6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd926b194ff1a8058836d99b595304d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31fa3d8c341081e737ab4564ca16a2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7098e4c20dd225b0ed41317b20cccee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dde139f83cc28b091362eb84249079440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5599f950279b5acb9a5c0ce573c21d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e9975234d508f006382e1c706c84e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e31f58af87cce490e7b6bb08011a0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77177bd90356ea4427bc4ed13340f9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d81b2e18767da74da7dc7b42bcadc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868b7f03c90456885adaf5967030a10446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96578fd1a3f8cdadde70408b54124a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5aa13f03626928a82203a34ded6ed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f207fe1fa7dacd34b52f45a0ec58bef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8985152f0847bd2d5d609f8ee93712450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffd13ae26400f77a9c4ff81abdfda7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb4efb83de45072fb57533f333d232452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef704683008ce1e1c058b276022fb2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc23528aa29da73da4e54a1f8a8ed6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f8497bfdac9d9aa7d06890e0cadd2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab42d83268755940e0eedbe8c96283c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5d6b7b09e415d690f96dc52c2f062457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab43deed5e7eae9f64b2104eeba0ce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953034379613e340e14c4173469a4891459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bca7c07d55381c65653fec6d039cd7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700488053d580ad4b337e75d626470a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad4948a278034f668f3c6879c00ef3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54074355d346ee5c64b0d2b65614501463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea81832bd92eab4ecc9c4b774981a1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c90433dc18838ad4735471cb1d7a5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d233756347567cea731e2750b5a87e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e652efbb8faf428e782cf07934b626467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302215bda0d05694074022b3f2551837468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f446b759b4201c6572281f6211de86a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4fc89c77014fdd66555122b1e8595470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83152323b22788b3aebd1a146f89012471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1903e3d9dd403302ae83b84e63bbac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f209f03a47eefeb4dbd4a1ff7c99dfb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f8fc299936ebf0201bd86b73e6d4f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9feed2027dfcc9dfd4a64cc66b059475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90543ed50cd99f1ecd7b56c6d32a6a1b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488fb91cd602d566489b100e14a1266477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdda57bb844cc5fb4bc046f62c0602478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0e645402a87c2e4ad73e8271db21f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737de97254b136b58ad7cab3349ef2b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d366ac1a623a81ea2448df40c9934481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66f0913103d2fcc6e72798d08fa139482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25657c932e97c09291655c058fd9d38483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963e3fdc5122dd03d2cdb84920f9b58484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7107d643caa3d42bbdd52cd04b0f373485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c433b76617ea5a995b384c802196296486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638567a9c84dfc1a731499408d03ee14487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae52d21cab0759f68ebc94936bbc74f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea89cdd5e9037ae2f67b236ecd73a5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7000a438fd2e787b843b34b4e429f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45577784081bb77e8ded8ddec7c79115491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf04fe88ced6bd547d219041de1ef53492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d12d82da1f98b90b81634c162050c0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9794a4f445b62b6d898e1df320cb94494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3760250216c834a16e8e8acde61803495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fa8f74d6f96f517a42884533ca58b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666c6d0abcca97f9fd98b55f26accb9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97c680f04a272a4cc02fdbf8396aed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ba312ca0d1472e48b15868f66e8c5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1849c25490eb266495e35567cdeea8c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c4ddb7d775e12ea11da307d9b2f5c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdb9143580ead38b03d27ba8b7f272502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac7f2e0106525412e4fa7171820b60503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1eb61ef6b61c0e1fb63b980ca21382504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3027133d91950c49772f95b6241ce89505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee69ad0d9cb3d63b6f1b97feea82822506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1e93e1bba20cd8d00f1646b6472ff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648c5d39f80999abd8c73fb9977a913508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254d8d1b4cef9e2bd3030c81d80d08a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964f72b1473a07069d168d337e2e0b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b7c878de352b5451d558638178fd1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0fd08bc3f76505b878c28ffe2ac07512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777b65a054e3a59bd19fcba0611c8a4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233eee22278d1228c003f94ff1c6b28514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59065a2e941a26c923a3696a1480b43515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6354d248961afc775deb1eef666defb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a35b4ebe0202433ea036197868a38517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e845b3b367d675d4e9b497320984db518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f7accd2670cef384348ae3ad5fc42519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b74a0bb5d3ef616357531d7fa7445f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31335e33286eb79243292bfe01d84d78521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78854dd4be2043479af7cbacb8719145522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5944b92ef3c23e99be7724b8c11cb65523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29d270927dc7a1fa0db4fa13dd4e49524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e4c7122797747196cdcbf0840a64a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18c1d4f17751d714a8b46408d1eb86526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146756e318026999e388509c6f23c0d7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82c4c44eb5832978c787f704a89138528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403afc40be1f946334adb1e20196ee6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82375a3f2c1312515935c20dcb5b81530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa073516d6f3bec156b291ced6f28b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75b5adefbbd3ba1c82041fd1c3637b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77759d76731928c0830dea33c2f52d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64895cd0e606c3aff90b6d22cca8c6fb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67ad2c86635d210cb549159a64d683535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e9efd26a934d6fa92fac15f89f997536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cf071c03743042294f154f946c7c9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acb8b6f7f23eeb9eadf862e9d3dc68538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c76dc9a95d7d602bd277ee71bddcd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595addb96a1056980825f45bc5986e1c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a81c354bb4a5a3bd7b1cc1d5fa1ac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607dd973c615c980159bc72be00a489542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f981c1157add3e4212bc12ef0be2d0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d3e79cd9583c06a50ec051844d573544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73c1850ef272208a9e1b2a7f8d11ad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ec21eebcefcbeb1755750c0387c2a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a48877115f8e6cd5774017ee63591f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c27077f767c130ecfeee1949345c22548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac644a9bfc535d792010f500970c5d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c709fe265fb05a1b9e06a6fc29a712550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155bc6ea318d83ec148f89311b16f53551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e6728b1b9d6eb754d52e9754f60a4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57596f1066f748fcfc157a03677e745d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b49491a67652e239b8e26cb9df80ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975cd34887a9aa405c4a93c43616ed6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238b716c4c6d9e2f2516af8883fa3fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3045c61161491b47dd126daf926eff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fb9a710f7dac5ff2dea0652ec3768558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4230aeae58078808e8725eb69ebc09559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b23ff28c3a1c87f1782f24189a55b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd78135bb93073eba7c1acd9922b216561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9eba0fd24b4139ebdb264477a87fd1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f44b6f2793acdab58708c8f596355563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e12f3349fecac965672b419feb212564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a07d5916ac802579c074487d8a839565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89838820792deeb6e18ac313bf648030566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d8561e14ce17b409696d594e0504a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac39dcf7c453b839b663481d2499748568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4073f3e643c0650454bbbe8a4361f74569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1832e92e6d15ed090c8f9c3bc2fab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0740c5d8dd88bc78c26675d16889f2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e746f3897535a7155ca68c4883961f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c715768dfc28276a927895fb59323573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1a8d8104b513c259595bc22c2ca4d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d69fe12deb67317b39f692ee72bd29575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81766932bbfe7e41509664c33a82f2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d5251426bfae5f00d46fba8cd05f4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b50c27f28b575a2e6cea84c431948578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b848f697518112ddee44c9d1f330d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f6070143f665871154a7cbcf39bdd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73b531a14b5d84f500f5d451711869581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e61e0c647a8563b155ca3f9edf1432582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c0c2eedb234abde927076e3493617583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8f4f89f80b82e4f041f7519cc2634584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301ddd12267cd349cc7667187d0ce61585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb479beb96d20ab2ff8f149e3527b3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234f2882c6f40f2c095bb77660e0d45587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeda6b5330af872c6e775453f55f81e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0332d20902bfd73776d589330e780ef589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910332c15fa907a888ac84e9be2d5971590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a74ceb14a68fd9f26ca15a771ce774591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f169473c2cf668e3da5abac3d0abd5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65b5a5817b9c894ba10098737b2a90593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d7c306db3067c9ca161b9793675d3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884f15ea9a6ca09a4102b27bfdae63a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c371dc04effc81377e3c606a634db2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdca44609c03536d4d5112af6e66b2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19cf5ab93e455746298a03dc5fa8f2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c951340e53792e21e377768ad9c16c7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfce7916f2d902315b9380da7db27ce600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddc44cf03195cba16501d2934a27ac601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59931b8d56026cbeb2cf3003eda984c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc69fa8c4f40d1dd89ef854cdedf199603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3abf0b7335a7b843ae14b8c7dd242f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d191bd0caa42d419fb10a9aa559fb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69603c43f6a966744e0183673ad6c62606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedfe45e5d6fdfbfd91e15f94aa9c1d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51ffd8d6187c235c68a28f425de5d1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a71c44a008a3012e8c4a15693a8320609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70aa5219fa3c6d181d29c3ef077865610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c8a4697919f47bf9ffac629bd4157611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f253c3bb7d04ff784d0c2e237cf3050612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4b7a9f49f7e3bd9f602cb05135c6e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962d780a4360a087005e7e209864ce4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768d2a5fc1d0b7840cc23e9a39a8590615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e6374d13232c990a16c3e9e20a233616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0df005bdd0ca85122f22bc752531cd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417367b0ae34fbeb6d81cd5a48866e5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb013d4cd06b8cc21bd683e8d71540619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e7255ad2e4e6f0536836fe63961c1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f12ff48e5d72ea6ca0793331ffe9d4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157d50a13e01fc7bfb110698dfba536622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e731f5ab1e74bfca09da12c35a81c10623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7eb1be736abde2df584e54143ac3a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476713381dbbd0d1b70c67682c9c0803625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfce4dc3c928dc385a1f10856ed0fb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e839224063d6dc91f5bc83c6c20ca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163c0bee9348d2f874759f987ed32bc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e58283caad6995b603a9f15f58e8b3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8e068f884f53a6175f92f1cd71884630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235aa8d96019a9866d4fc8a9540f79c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed6a0d51b551d410e1cfef883b6012632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1385a53a009572d8aca25562fe7ba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29700d93f621714eaba2c353461d1c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed6cac8f39504332613f0ae6513436635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95936df3219df93d952e5610fe52891636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c131f7c508b34d584451ea2b688e73637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0fe9d23521cdbdad5136f2d144888638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b03fc5b9d7c107892ca9541846e60639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa67fb353f5f49b2d5ef08215a1cf3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033556c9067df0475103b9a7e6368921641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9747f26787007a6a24983896ad4dbd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366390791327ff39a9d3ca0e80cb57ea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728a5cb09ac13c3b4d47a3684907e83644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc748c968fdcd980538aa74de80ad13645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee7d7c1f23fc2d1343826308620b9a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4259411401dc2cb9756c4d47264b773647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916c066c19555702717338a0042ba7b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767d31184378372ae11d3567fe20ac2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487fc12aa99b1dfdd9939455d8a43b7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542929ddb60cf33423279819777bb97651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbab7eff444aa441264c8480c51816652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eeac47fb2ef2883e089bfe1a4d01f5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bc5edfaf23b3a971928cdd0e589e7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f1d9536acafbe9b9045376a470317655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6e40db36b89e2150a614026601078656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957de239dd1b40c1b81b91c4ba76aac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9018c6a65af51d7390f54cd66969bd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4f73c02857e8d96ece52471413127659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76dff7c3ebfb63bdbae940a3d5b036f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2c4656465cf31fdff851b219ed430661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e1a00b501a542bb89cf4218e39e36662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946acba40e3aa2a012b014485e02e81663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0584cbe908605294f4c3c243e8934664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806a2eaccb3988353a3f6a2e215d5f4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5929cd2409b6e905dd2a24bb996ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7ffd517a90bf1efa5d2a503f288a8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15576f969dac110bc3a5eed820ac16e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439e76f8217f90f1ca85dcd175fbb22669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2300baeb7f47716e40b442aa433004670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd821ee67e158e60ae4f8dfab964ced9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37743a63df053087711b65adc75fa82c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d521562fbf27a2ded4ca37f2d19ae4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2248007f955febfb2c111d20678bc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d6c6e8f106cc1c0db84214ad80e8f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474b702acdc03f366701ef85d37ad6e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2a368337ba74573cf9f83416bd59a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063eb368d2a4259e8f97705e4070da0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f5d5397af880ca17bef68a8853d74679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad93eecfa03f118c4402a2065301b32680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d9fb9768b5de04f9eaa0c541c5512681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1730e09fad7d3fd59fbe10e7ab7e0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329ac71abb2553d02c08ff5c0b7c28c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313de3b3e96209c30b1649f6dcd2c6f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8c35e8104b220449154576d8922e8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0f409a18d453eab005b8436461a54686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d9a9b50c3e1beba3b43e6368f9a59687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ee89ff1d7692a55418612e7b3aa57688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea14d5e97b247f9590b1639d2c55b40689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160003acb4d940b2d715e8dbbcb6a0f3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152981f088b0e6f74e368ca9ec057ac4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0cea8010ae294509b6a46c47920cc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e08b6f95b4ba59d86847c77fcf3c6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba79eca6f711bdd1523f3c05b9f85ef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a34164d171948562b61a1a15643d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db76c466acc0a7af5a6410beee1212696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901edd95b4e25547c0c192a76d24e492697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967240b3657cd4acc3defefb2554f8a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8de99eef0a6994381cb49e9a5a05f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1eeab907c374aecd8fcb09026f034700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7b6c7103fce63d14856ed50c00b17701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e87d53faaab356286f48c1a062dcd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdb412aa2b96c01918e9c0cd8ec935703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c5123affb71d6e68ae4ef12604418704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5d91e92155971b6f21628e7c11561705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b24f5c65b2cde9d5b8a9c5f70bcadd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33e1a97b6626ccd89c48aa95caa8a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e0007c833647193c66087b30d0309708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eecac6ee7707c137908e1e2381bb18709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7e8aea8cd8b1829a8d83cd931da9c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1178e891d7028eb651ade56353c59711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba302e00d48f698751e07632080e4f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a40f18604faaa8cf34e95f106d8567713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f5630d6bd0904fae1b8863cc9f4a9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dce0c451b591cad92b7f458e53e396715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153739957cfdbc4014ac23fa6b3ba7fe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00dcab9ecd915ac21d4adc8e6ad335a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4fd6072b22ceb2812c207610cc262718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f547a72e35fb0e0a84fede2a4a99f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8aeebd85e724d291b3c13eb79ca499720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eeadfd2d430df34307d5c08352ed0c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ceb9187e999a3fcadb64af7c90054722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab762d85b5114056650c4a7e4bb1387723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da596558a6267500c07f9a326f50ee40724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf849842c37fd20611777740cb605b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f7a04a4c0608d90b2d3d75bb30009726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e57bce7027e636681d6d347f1782c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fe7f1bf645c2f4fb1caedc269f357728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81462fbaad938e5f9123c3fc588786ab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b8d980a89f3cad2bcab1b796ea5a8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfb7a17838ee1b595bac6238c31600731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bbfaa4ca9255097473636dd6d9e20732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a53440a7bfc64f16f4aca8a74b0ce733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea0ac29f633bc81b1dde72574a42a0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224ccfec22fda9a18a77d1497deb430735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e167e1de3cfe9a3693d60debb8417736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c8a4339a73923861ef65e1d70eacd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015894e901acafa6613fa0b5495390d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af975284dd296f59d10578dd858438e7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbd2a7fc174996027157339611da68740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d159043cee67b312361e89ed12d7a5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93cf4c40c32c943de34b9b595a9848742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2ccdb45f56e90c69ab45efd819066743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058dc0678e4c6902002d6de252b487c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405c8bf7370cbed5b67c4841c26f62b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffa267f1ffac07297e2b89b97ef38e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cae7dcb1ca13cf9339827f5667f314747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4a3ee9050880503dd564bf6f4997d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf87d63b70d178c7d27f59fc8758fdd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de873916876b835ab1d507ade0d3cb5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209b8e16f8ae53529d4979bb530fcaa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cddc1462ca7038004849dde8a518d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd89b61a0749e4ded3ba7a1bd114db753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d66e214aadc4905f4c14e3f55181bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95dba73f8d2c2130f6a5341706e85942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a0eaee95d9fa47985f59766c0d9d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea8c32c946266f6da4562c74319bf04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d8b65a53c31aa6fbc765e7d1a33355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6f086c7ddc03212c31220b98353386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf2837ef729a73af37982e2961620d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecbca7aeccbd016d23aed9d78c15ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6fcbb30e01edf2187d8188f6e1d159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa444a508e69e3357c163dd85b4c941810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712beea152c67bf7f55b2c3111947a3911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb724505bf86ae6f583ce963b3e7bc512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94787b54ed35d84095a3f307f34cc0c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096061bc5138a05f20c172e7b9dc65214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e632ddcf32069ab7b0aec62522c63515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6d3f9506658ebe8da40a02da42f4216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7cc7a11fe79d2a710027d5b25a61517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054240d57ae5d4a2f4882401446b381818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f63587b46e1f7ec403a963e3f4a7819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f18a1631fc2384baf083c17e83098120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4a0d9b5b9c7899eb8267a7b8c3acd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356298300d86767b33cf618425e82be922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687afa002460d2243f10ec443ed748b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706c74a2a20fbc386a0fc8567049db024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43365459903f21989ec6e368cc6472d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333546e099bce58719a6d6fb6c2aca926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53367f2c16eba0142f8e7ecdd307968427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197260eee88775610cb26ee95e56374528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917dba38f476b4ee1c77402a40a7762329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5df04330478a8dfb6f1dc9eff4f5f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ce44e8c8d9e8c5e4bc9944d23658231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3ed8de1bb3df458309a10c186003232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d576e412e399091948403651ddd4f5533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887af59ffd081efffcfded78b5a887134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2155793fcacf9d580a37608100e68c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9df0968bd00da732ed79dc932e6e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bde70a2b85cc20298f6519109544937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942460f12d31afb2d7cdf6283ff974ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3656d30c5700593b3dc079e24800339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e65f8d7210d806886a85ed49b4ea740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcdb5e7eda84650aa3d2cdc8d60ab241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d516409853b0a9fecd4feaec78f512f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5c43f85f56ea68780f6f5bc35c84b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a001912c0ea125d2e756b3118d66644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b9b007f09e9bd186eaaaef357c7c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c81039368bca9cca7b8756f40cf27b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ef3a2a6e745058d660c3e7937d7e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48c2bad74327d97c0c9881d5d5565248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cd49529218ca0f2a4530f87c4509649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7317632d2a1519c86e7760ed7b18550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a60dfa046a9ea3c1c584029e9fc3f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffeac3ab6b8bbb889fe37f4ec29a8852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd1298fc1903f39cab6e05cc30e21c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87866c3ef042bc9518c23f0b474a7c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840f0d82d91d1292c6849353aa5e70c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975f86d896071ca9541f208271539cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f2de09711c8d5a8d0cdfe82f204be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea90eecfe98dcadc34a501cd00e9c9158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271be8e411f542d9ce50294fb2b9ef1959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cfa012392731052001c5feb6c36bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65acf8aea7871e4c87244e474e6d8361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0341fa730ac763093081000b462f2f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d787aed8b1c432b2df94f54425ef01163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93572cb086ecaa095cfdc125fd3702b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11571e8e76cd05910ca0960c821dc92565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bbf08ad02d5fd04827a296443fba866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29346e4edded35d6cd461cec9667133067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab582800500373af0d9049d8ae1522e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73083e8155fa55b2481f7138e5536d1469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010e95064070cbd72dd0df4712725d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291839f910206fb5f0db2da20332da3771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a90efdfef7d81d818393e85f18ffc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d82fdb6f5a1a70f0f71cee454412073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433d506e5e1560e00a59a29b0ce67c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34ceb02abc42dc2a9df93a5cc7605b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2691eae374d08180a29b8b00285afe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e114a935660f51a3ad91a8abd61de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8b798112e96aaaa900354c63956f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab88db646433d7c2cd08e98b0b18b979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9cd792d771457143512c6c1419b2980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44f3ae2e6cde950aaa30fee64c82da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f204946fe7b446433558d70c06ac29382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8b92719d1572eeed1ff4ac0730e9583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402322dc77bea43f3789de43a963214c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a0297d926204783b1422f31b36b2685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540eda7073ee0c9a1443ef49da2615d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9627b9b037140cf08906fcfbe692587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f326cb6e0b8e791f831da4ba1cf35488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee6b382b1c7cfcd0d3546e36fd411f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc0af3d3a0dedb2d5588441e8478c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17535f6b38f3f245e6ce375e92ddca1c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85065f4a14ffe667cc90836e90343692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b719367e2ae86608de44d308e0b6c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69ffcf1c4cabe1245c497a0cac172694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794db76460ec81ba89ce6a365ae60dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bf0aeb95349a7ded169dbd8f4d77796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f9cdd6ff5a4991b5685be91df5ad197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b358980f123c47cc3124a08a96b5a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47bacee91f7d59cbcf39991edc439c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67464b6bb5dfc5b11bbb1b4bc243ccea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f86acbec9d68a216ef4fd89942904101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d531df9465f6d6e10c2625f8fcf51c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e565f212b357d0ce611687c8b75d76103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a67fc4f3a0b5f43d19de17a2e39c27104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500d06836ae26f861db81f45168d152105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e33f18939cdbf881f80813bc9fb51106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77e85a92a5691df7ab88b97a505655107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f482ade08f8a21692a0127f152ef594108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d3920e2b62055f390feb27950eeec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ec63c6667a34c2f45a0fe04fd5ba6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c12d592cb88824363e65d225576d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321695b53b7446f936d1967012605d21112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d0c38088425a492f6ad978c173669113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4da3f52ef39d63a33b218d78b8eb6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882d5ab75dc8a13395614d110f34b5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c34e9b378725786610d828e2617e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248672b5e36fc5dc67fec051fdcdfd7f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3c7016af745b28ff54160b289f98c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3377255ea0d3158a41980d8297e5f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4742fdf5242cf21713bbf723af5354120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c8601314b603603f73680b057bf74121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1889d073129a5afb665af97c09474122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d87bdd5e670985176b70c189cdb216123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc018894f9055b9d39f413686da15dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3898ee72e319dc1ff93fbf29d7d3f24125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ea14fa28452c43fd2b2f6940b897a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c8b2c6e946a471b525adfb7577ded127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8b36e82865eb903a8fa9ae51a9445128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6fd4b9873101d493489fef9248e02129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a540558d9a5de284824457d113f37dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e27db4373d71b878d9ad78d6184e4b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b28dfc2e4d7246097feb593e864c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a9c4cdfbbd93d85e726dfc234571a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3bcc77151a42f09fc6006ac4b745f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9989f78736ad9b99314135cfe085b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df06df61b7c224b29eb5f401f7bb6d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48956196bc93e6162ae060f9fb8ce4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468449ade77d276ae17fa0cadf0ae74138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba779df95fc94b81e883579e38adaa14139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c5e7bb947379b37f9e770cad14135140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24361621c703f52a29b8f6d6267e0b2a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8feb3dd2b6c62f781ad501cfdd7421142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d544bc93c8edaf234beb32b9b8c352143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119cc9ad930e72a6b9b79be014916ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0067d2aa81a2efc33c9885478393a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995bc2e9cce84cd2e34ee07d8ff85d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a04ce8c7aaa16ad47e2b9e19d6b95b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134ab6a4964dee6be8a9423a1223a5f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da9c001a37fbe0d5215d6cb10a9066149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d126bd3c45d4b5a78d025f09740b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be853deb2ac0372111e8d16e9d7bb6a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20570e0e729e1c6995e0a20662539046152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2f3dfd1a962c65f67090566847b23153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40205e858456729b877452c33a3163154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb35e02bf6de40131601b364bf378e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dc13eaedf39b9a88284c643d84f1f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731b673860edf25f61adce0db0b11a5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b470e17d80764648ec02af80fd5df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e9ad3917e6ad8099a2d13bc9b668159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cea6a164a3675c07d35407db1bc288160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6069bbd01be3e5caeb05d7cbc5c2346161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d46c1156cc5493120a6facf0687a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84c95d234971b10bac980d3b8b6bae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f4223f2f2f4ee5fc2423b56ccfd2c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc8d9bab8ae75062cc4db933a0f9e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35979d94f7fd1fb8af54cd47521191166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebc78786166dc8e089c380679d2f31167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1528cfdb66f8d820ebcc340709d29e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8eddd17c4a95aaa786e74892c5bf66169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0866b6727430c0cf0497f9f8653048c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3181509950ea773e08f91385a7a894171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075512e09e28ac98e716099899f84f54172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb53b41a9a6eec158f04ee7df2aca2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79146ce2afe1bfa65360b4c106587df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab358843927ffca0e6275f28e0e8d2d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f539939b616d96c7e6e4900d32cc81176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e1d0e3d7dd0ffec45bf23997ee7fe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3804b90cf22213a04e0b5223c300e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a086dc2ef5a4e187dcf1bf32dd48fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77293dfd5de095ac513f32a8bda47ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acf882278ff5893f0e4371398e8443181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbde325cfc4af239320e191b0da6b3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78afcff8f5d20b0c7cd6cdb22b55a4a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f40e4606d38451131ae0220abdd99184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3be32d9f582fcb3853dc0504e8afe9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a221d41f9015f112102a7e34004dba4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a7ce350baa540ac1f8ee8bce3b5f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9ad953ce4bab8cca887549d870df1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1da5ac8ab0ecabcec73bf81a5160a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7c24b1aebb287f015fd3de31a5d03190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa5e1fb63ad6ba8486a620897e21cd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1932dbfca10b99ca5179a20566b8b38192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03549b600ca9a70d0f13f0f10832c307193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d85f2628046edd7a9a9240b1f35115194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a49305449e8a486826f5e2c8ac5f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909b6ad466d7ff9a0374d20d53537ef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c267a938a8cc61e09211d5110ecffd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027c1a2fb11a149fc3575de0eb9233f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4f160954f21f56256e4d33901e4b5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d861d34ea8248dcf0358611baea59200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e4c642264cab9c147e5af95a65872201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddb7ba6d6d30f495e37657f5e79567202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fe4935ccf36898c40b1328fe1be28203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782255993cd191d7db743ddb7a1e32f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570edd45594e3f4b244bc607a807a71205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bead1fd4db6114971fe7bea16a50c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800446265d658e1e4142e390fde0cb06207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50a69b66f1308ee3f13565438a062c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23787584682a8ecb9efc233189940cab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3794144ead3d1769c1e0ad956c10e1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15802860740626bd17b47181223fb8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a3778af4acc62705549bcde1bd505212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56867a2c683a422ac82b787a46905b4b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab65a67d8ea90867019b11d675526fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf6ecced26cf199a5ed2e1dda50455215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ac684b3fc6983f77c7f75e0300114216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ada7fbe7ac0cf20ed01fd7bd2a6212217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fd939f71735631fd83df70d34e6a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bee4168fe4ea663e317d405cd68df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191c3bba1fe817ddf5e1ada5aa6d658220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1bafed64170ba4a06b1cff20acafb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214781c07d2de98ae6b33808ef7bdd5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4e7c7e19213cf8fc2b43aeb72093f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ce313109ab185e8928402202bdc6a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068424da115a0d38a967d9c4142d4efc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd53f7b215b1663b0398207efdf7476226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918b8439f4c0595f89505b87b61cf72227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6283654128e82f0e3d0860bb2e1a9d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c007fa4414625bec5f3583bb8f351a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab5c0b0738e8d09fb0c46b11bb8ff7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e56dc394cacfdf6a7f1cbf7170e7e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc053e224bad8c9d69995f340022aa5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd18c24fc347e4d8b10bd3c7d6802a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599c8f6efc3346d008ffdc37cb8d3fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da86260d7aaed4e23847801fe70e08235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebd133087f1d41c3947aba2f930a60236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc416ef0103bc53f3ea69c926d5948a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84a7530ded8eac40b2779606836846238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9234bc1246a1c47b98d191e073969f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec8611f08af1792eba2078add1f88e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec685e7a3f69e7ee3ace6713a36ed395241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01d4d18e0d09ab35d12bb891811571242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774aa89aeae829b5d23a9f2944b5a3f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ea52c201e865d46105d2f3737f3aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df75a4f9ed5534fcbdcae93a3bf2b96245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7006ceeb1b7f4e7a36b53695d2f03246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802bdb97d96ffa3e362aae0ea8925b6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9858b7786db55a59eaab2ea353988248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707597dbd9c805206150ac7bebff7666249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a91a8df8aea9b06afd26f74d351474250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fbf0b946206406b368f7cccac2b48251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab618d6bf1a4f4878ea38def1a53c9c5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7da7c5b3d4801aeb8b2673915e98ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634846533897e7d3e958a23df737076254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf0c13dd1998abb386f8fe8143d11a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf49dc918d538f76143ff674243976256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e857fac2f9f7ee1c5ecbcb0b1210e6c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f811e2ee353c30001334b1c72da12258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42027eb2b7459f475c5151bd011f3fa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec4b8ff729341cc2d9721bf2f15ea1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc800f271260c9b8ba3a306fac8579ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe9d3b09584d55e6270f47231eb85c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870969abc04ea0e01831f2aa732bb59d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697f6db518ba189dcd47f22cc759856264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11158b5f23b9086c7647857bcdfce117265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f065c5954b3651efbdd16d2c9a0bff6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d7f9aa73ae1fbdd778da91c772a32267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f76bac92d2f5053760eb74bdd06dae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761065295e77f9c31784425d62899e4d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccf063f50bc02e91f445fbaaac9833270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513a05e363afbaf99ebaa5927720492271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c619bf59173f5e6f18345f7ac4bcd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c893f3fb2ea6dbdd27a382939c3c9e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e986c58341b4c7c6a7ed7167c34f4e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015d5c05eb9eb70dc1daa6dc3d0bd9a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace0ecd98fdfd4721931693eeb55752276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ccace1116e53ff866826d21f12f3c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2bcc9b70cd40727edfc6e94bddf2e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9b7506bb31d036bfc97e8a69c7ff1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c6d1afd8071e79ccd91b88420ee8a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a48d738a7584e4dd9695bb9a12402b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce66eaad03f3b3d9864a2525e68bb3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03669eb5bce40d9557ed23a0f73dc2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc542a32659d81e8d00765e4ce610bac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a020400bb4138fe2f03dfc6235fa9b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a8acd7c5d63b7ddbf6905c744e48e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d0f4190ae41823077e1846e7abf6f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a0b968ebf694d280badf65d96b00e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b93a8be641b527f804c99bf33da411289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db491a24a472ddc5fe31c6055d0e52be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464ff0b642037da4eedf739424eb520291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b6f34b8c7088e738572f074a7e6ec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c450679bde3d2337f06c354c1b073293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f9ad2277131dad54d6de1b5d79485294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3053edb43a13359f141c0313b7eb1e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86d81cf29cbde4b49705e35e1fdd85296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64afc1ebcecad621ae506b6ce187bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0273b6fba9d78ea95b0aefdbe0465298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d628fa4d8e9b6ea4c5632bac601b8f5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75cc509fbea7e62db1b5a29b411296300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3b2f6b4ccbcf57b4810a80303e49c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724febe9cef2af41bd9f8f5be4c967cb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55132760ef17b166071f9cd7f78c903303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f20df50a12a57431b5e578b6913fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194eff8d1165cfe6ce4d30396b0e926e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4679af447753291805fc2639ff694306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757086cd80c730d55e369db5d9b7dac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60dd2d83fdd0753c40a500af887354308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421e904d78679da924e8d1d5fe0f8c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875552ceada1a6e09e907b18e246e69310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6049bfb2624f3ee19d9529df90750311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e51175f0aa3a6b81953bc7150bbe30312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e002de7ea23944954a0b78e7d6126313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee487be6b94d4fae6c80aa33ba05747c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8e979854e0076033c255536088517315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d535d86a18f4d80914d8fce88682d3e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79d51e5c35c3647ff6e7733795202a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f41f34137d9a59a57aaf2d9883b87318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d8dc15f032386e72825b3b003a763319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eaa78677c7211410c59f9d430b6f62320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46a96069efedae44edd0469d834736321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b17d2e241136bb6a324ce106d917ef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b458a546177d9d927cd120b8cbe50e7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0cda9223786c08d5654e8dc1b417f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f670a500de71c41a2722a6225d387325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275328b8558c84a943d89f1b754e27b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c4824a3e63d2a02540ccc91946d65327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ea17318318cd0a4e55ee547d60ea4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c6e78ce3e733b6ed60949dc65b310329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3ffaad38c385e483d636f5f85c670330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039e8aa72272f3526d2da91598cb384331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7388a8d771da49b746d405774e64eb5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d8b552caadcd58e0b3eafb7f37cdd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3220dcc4a00f747d0c791831b10740334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80305abd2504cb8b6fed57b23f89ec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7891331f339a936968711b2f2ce759336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa192d4ec261645023cb40be47835ea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011693e58208f233f1f05628ee308ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a864af0e40feaab9e86692367a0fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ea8654b8d40ef22f2f995de60b64c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3c2e00f98510a90e2c6a93e477e2b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96634d4f430f56877ae62036725ca7f6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33380a3b4af4af1e23b0bff27a49b9f2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426e352c1d6c317bd77805db4a7f835344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edaf7165db6f2135a1262ad289915aa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91055300cec234284a6a2aa6cd1b3ff9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923339977f30d31d5c6892947e642265347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbf582390d7b20f417845671011f5e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed51abc811b8a5bf35ec41df934b6a2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ecc2f0ad3cb0ef5e73649d2d788d0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dc4421edf9bc384e873799307412f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56f8c1d48f96088295d6611122ad92352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc7d50d363fb0fde7f34b73d882b23353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe498bd518138158c3787890397124e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee103917cb0b2236189cd9257ac95b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ed7bb76a23e865f8bab4be0b617a3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9497cf93ce782ac86fc95bb4fb101357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42b0a9157ecc704ac60e1d08622cff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df6a29b3f279d28ff25e8328ca9bad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ea5f694441936bcc0ce269deeacdb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775dc4cd8b0fa5040f4d8bb77290a01361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72b4ea328bd1a41fa9bc1008b28856362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83678bddda03f649299ad8bfbf91c8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa85c541ea7553d133e2751e1c3646364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbd64da5e9694378c690d7fddd47a9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69d64eaca711cee4f397be565e3a06366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637d910212805fba708508ee0deb396367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02874080a5f5e53c69bf574df2371a21368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10965a0f3712185b9d8db247361875369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158bcb7cfd9435f0be9f0489b3d4dcc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baaa3318263cd839cb688efca6de05e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ea12346d12e901d20aea164a14798372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833e941a4177ba0a18031df9b8bd12a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443b990632efedb5d3414b2b4c599d6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e1062bc761ee3694fb84b221fd987375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580764d7826103691580a18046b1056376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93de9634b5644585243f69db5c22e25377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487077b298b4074e3b51159e98439687378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccf7c74a0cf1c87f7c623eb7066db8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee9a1256b31dd1105b89c21e2680fa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fe2570729ef616c6379faab5d9a8d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeddfef21a47108775963bab701b24c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50500a559acf4d2bae5e20bc187df32e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d72a9f400cc95f770c8347436c562c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c70615534187edafc4753e5df915ed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b02eb4fe70af7e31c452565f47a67386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4fc7d0f8eebe978c68d2a719d72d2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f257a4ce8b6d434541104b444c47f7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729e16d87fcc28894a5c83b00cfe5f9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad066dbf76d4fc9bc0d37e53ac8fecb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac82f2b6d285c221e663049f177db5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bdab28e241ecb42fc31a50903a467392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c88d4e3507714d2e3657c1c102f2a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387ccb7c20c2a351003e8d84fa72f79394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d880d52fe66e7745f2e7da4538d9cd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd7045e15cc8cd6a9177aa9c8436fa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00951983548c49b2ca91b00ee21c1c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c69b1a2a062e65c6354515f881e4f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4965a8c2481a9aaf7384fd8b71cd023399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce748b6fc338d34f036540469faf17400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f846cda34ab36ea62f21b3d74add4b8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0176bf6f70893ddaf3cf048c3600c1b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c681e4b3d1c87ba468d9fb163fdab28403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ade70def1e1c379d519f56ee5686ab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e4a306c7458e57991852384ba0f3d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5ba84b7cecc72b00df99f86708769406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb79baeb2d216d226b2b3b37c1947f0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18cd7fb5fc0e7234ebc61330bd4fdb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb1ebe955e0682388adfaf91e82c0c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219a5ad9ac94d31e78a5f078c6ab44e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4ed270b2c540bab11701597661a71411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0bfbc7c65a2a2084c54836e9d16e3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d479c1046186f0f0f754f3fb7af76413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb227e311eecd3cfeebba8fb164e82414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1dddd01925c3ca09ff15376310ea8f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3d743978322a5c6ebcefde3137dcc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f6074460c12488b45259f2b501bc5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8a782e0938ad4ea9f422be38b90a2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855860dc0861378863abddada36ddb54419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e54f02c8657fdcff78477ee0278cfa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629261b0f823ac6db6bde09f55d8c636421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df770019d02a246fd419878a92b41ed8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aafdabafbfff8d5b2bb51300e74a8f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6eafbc6bf8225ff6f51a47aaa204af424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623fa64e7acc70251a722bd24c8a1a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce274adbab5eb2fdd42ef13b0876e2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813282de88798d4f9605944fe9ab1336427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80473c9e97eec835931e3d3b056cc0e5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23743564ee8f6ceac60f8b7ff84d309429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b9b0a67e18d93e70cf27cfe18d696430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d3d29a82b3a289862fb3953773a04431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c557beb122fadd539575eee6afbe0f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612f4bc63011eda96e07c4fb1b8c61a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de072bf17076297b7bdbaa63f0a95ef7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129056ae8572f175fb7cadaaa567219435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45234b36e15383a6b0c6491fb55d2a87436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ce717d146ae93f8d16e0a8764207f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e2b23665311d16262b0179f85d56a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572695211b26836bb4ce5dc8aae70061439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b76ef026453ad2977fe8814b312a1b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00d66592705632b0b6e2b28d916e51441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95221e5d2fd3692da81b614376e6f2ea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762795d9d17d532813d8389dc3c9b6de443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fc98a635c7e8b0d3152ed16741184444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb38585639db3888562e1d47e428de6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52162dc21359bb0044556bfdcc98c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edc2c26346f9ea062da0ebf0a351f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258491c5cb8546a222a2b9ec227314d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019754facf1f898fdc8ac2dd515486b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35656384dbe2c2cc084d114433438524450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18962055fc725e3050b17154dbd95886451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ef5b3ae87300254104b8b2fe3137c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047a238966836df63f35d8361e49127453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86783ba0b06c104264e74a2b8b007fe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecac5c8ca8ce15179254a6fa4bb826e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d018b6bf5e6fe15ed196fe82ed7b3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c0e1d2c7963223030aa933d5e35c7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c008b0d844605552876af9b408cf7c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b84f39bf5e44069893ec41d8601e7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9343faa903a0416e2b292a9a35cc3d7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cd8ee7435ee8c909c298d4afe7b5e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b21bfef3d293a78318315bcefa20e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527fccbe0373eb3489a1ce22fbaa83d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066959652906f21a76c81dbe42eee3a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acb9a21c63eed0f91e45db6847e9fe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a41f57b1e5f9ca69148db0584a147466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1463fa340ad1b645ea592b4ca2b1ec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba3ba54c90f8cb28b4fd6bf267e68d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1af62a42d5c2183f4074b56408cbf3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea578e965b94a75bf268cf86772870470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362b3a0a5117a4215fa25f593a5a0ba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838f16a25ca9ab2063384646710fa1d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73066a20549cd703ff9e3efac0412908473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4bb7918f3f6b587372356cafc0d58474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f3d9e3b802aa1d473769c714ec41e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b45b2ed1386b0995e774818165e26476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf0e8e5037171603e877501daf9777477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afa58f1afff70cef562e8994d0aa9b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21f45ab9d86ed5595b9454a97b53bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347078e22ccae33d12902057d7c9b574480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffd4e5581476c6e9bff12b927917c4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48708140a6fe5f3d86a1262c0395c9f2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765dd6307087c30883a479abc7c2bdfd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b09408a9dca19391248647f127eb0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea972135428d928e14257c0aca0be87485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18638944804f6f704695bd7f6d490af486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155dc06cdb6a5e6e77c5393ea29ef7e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e90402a42dd7286760ea4d4b11ce1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ce99a95e3bc421dee3bc135978e47489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe39efd1a3b2b31612aaf5a542f87dc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1690768228238ae140542be4d603b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462f5ea48c7b3cc65b5adcfbeb77b7d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6fa5012d9b5b62daa2a9ab642c548493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f549092ea4eeabf19cb9f3b0d7539e6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07749a01f05908b034ef53afeba908495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d22086d8f581d5eb730108223ac121496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c0e3c5dbeb738ad1095c3a8b36e97497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929ee71bd86ea040830967f153332b4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bc2d4d5d14dbfafac5cfceec37127499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d3e2660f5d3f9e138b553c2459416500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e361e3b9b503fb58c45434f88b9c7b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4d6133a059044ea8b3532dd12fc00502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c0333cfa95c047400c0a766468865503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de0779aa4795a00a0df0c7c5d4ad72504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d217190e8eb4bcbaa7dd6ba7731075505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38694b0b31e6fcae64d7724cde62494506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ab5d16cdf2ffdae26bd8e054f9c0c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff764a737c8430245d453c6de1943a9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e026f65094c10d9bd6431e41c689811509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f0bea212d37b11e1b7c0d24014e3c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5836ee3389f698c125123ce16fc8c1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ec86a980fba9650badfa39bee0c41512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c20247bf0c16c7a0aaf9a2a44c263513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6cc74795b5e5437ad0f8d8aa8b9be514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d144d5933f2f6857dcdfe9063decdeb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63462733bcd8cdf3031f460f59b49e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33637de53bf5143cc6dc16f16209643517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265dd87c076e424817837bfe1002bb8d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdaf6ca3a786313d879e4fb5c364754519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527256c8f154df9cc2188124509d6e9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba567df6e468c07943fa06208d6e16ed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7b177a5e102f4f18af06194e76f46522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043d280fd662e89dda45cf9b84cd77d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8e8562c03906e6640f219951a13ee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2004c5ce19bd45803979866961e6f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b81573d65918659fcc3200526cc20526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cdbb43cb6b8b8338093172d06969f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03393b4bf2ae60a2232478c9a10903528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da36941ad216f534d6b7b7855630873529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5207db758e33bf01b0d55d5f35db910530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094c9c1e1e2a68661750de4626238a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c024e64666b3593d4fee473634e02e4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3441d4c25dbf5a21066490b1eaf44533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9ce2f09e6e5d96f35b52a9634866c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2316f1f67a58a6c38de9b9168e8003535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5054f4052cd6b0f529b6aad35d5bb70536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a5cbd51bc70bdd673400579fae0db537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc75e0ee15057685b5d3f168b6f691538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdb1ec50021af2b490baca12bbfaea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ea1fcf03e1b539109acbf70910522540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d564331cc8457860b601edc5d5994541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603dccd8a83830209b317432e42ba7a2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bddb36bc3419dd90fcc5bfe7093d9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74f8d976d9d3f1382069102a48a03e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa2bb7c06bcd232a69b28c73e4dab8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d084f1ecb9ef9e603b622733e2e32546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de44ff25e9983a105065a1b0236d404547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae18ff25bdad325ae4abdebdfc83612548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7501f38e4c24b4cd33c3fc83ae811549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80239665f7575bd67613957f57127071550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462454b79b2e37a321c8f923bb000bad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb3975b44cc680a0bcaeba4f3d8964552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77090aed02f5362e28871fcd8f3afa27553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91e00197734651c40277af86f0119f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674896e043247401821bd4691d6d864555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abaa01c172785585a787c1f70ad9918556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae3acc16640fb1620ec9d0bbd836d9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3639a15e1b99ff7d39085c2cb3b1c18558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c2aa643c6fbb3dff756925a5c8d15559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ecb149df6deaa56cabe73bd3fc31b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b72eeca336bc1900e16b220dfd4cd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282a74b97ae5470aaee938b0b847400562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd868b6eac9716dd02d91b534731c800563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5140f5cca45748aaea336329175630564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4388469ff02f2bed370983554d956565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65037256fe377b5f854113ced23c781d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7aa2d1ae91462f518fc7956bc11dd0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708c68ecf19c209fcbd92a8059b11ab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22491867fa837638b72be506c2b8161a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16940d86db8846a5fce5749403f5cc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6f59d4e7432f100c0bc6137da410d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44268dfb61e847ed4074c9e7aa4103aa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173a33d802cbf9a750c7b6f7197919f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9e7ab00c1a033c177b5fa985a87d2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89779949f25de4c9f2c3f04adbd87049575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb3e1299337ef74d91edb636a9ece3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9689b2b72989c9f6a542e27a7cbe776577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bbfc72c2472da0e18ed6c1fbc0a03578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a736d13113213a71a2f7486691dd0e2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b85c5a1156b73d331ba2424decab6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640554fd104c03196e69489fc39ae060581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc78db7c15fb7987ac15bf2c2e5aa19582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee2f12167e5da25b4b1344c8d77488583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520673c7a679390a9c592ec0dd1c8d4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b82d3062e73b9b5c5b0ee09b787637585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc6dc91a474f3e8b723809e03ce64a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b321ed0d6415c0b041f3eb3de754f04587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d700b6be15f8b4b08f74837f04020588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690670bddfe7871eb92300266dd93ee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1b4bb50454f8eee6b1ecc415511a2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbde084e6b2c803bfa6c3ae74094f3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3bd4c765e5e3da8fb3e49b9a5be0c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b039f4b5a090c051387ba0c3d25e46593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297450e48fe926b88afaaa1510a8054594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00178fe760ec61384e19cc6e212b4593595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b7e124e3c195aed6c3568c8f158ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1255e514273e69d52763c6b1b364c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855372f86d18ed1d95ba9964ad9744a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01db6f0e88aae1f420d42773b3ebf74599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf3036867c4845d609a915eb5d9fd6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ec14c5bf8bbb7fe51e00a96858244601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014913e737fd44d937a406af7b0c46c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1f1a0f3ba47f13d8289061ee9f9ea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35d2059bec546e2f310db32c1135fa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb07590bc89f2cdad66c4d2c9091600605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b847a0ca1da69d96c985dfa6919dfc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223656302d882516cf92cba55d3e0fa9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c8cb6eb9578f0837573aff4e68633608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c22eefd0767693ab9913595ab26a5f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439adf523e7a5ff72909c1feb40f4774610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ce705af14fedcc5c514b7e2c485bd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6b79198156170fc6eb0edff1f6fe3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1eaf0fb41d4b3507d4a4481d965ebc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4199beabf91a564b4227d791fefb3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a101678d119d716901a4c51f109a0ae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03feb1bf61d1eb0827e28684130803616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680c63f319182abfc4e42255d4611c8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9645a21f7b55663573a6ab3b223db68618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a30e0895ac8c759432cc138561f0a1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99c642136ff2b2e332c9416d588502620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffea65166e010ca68c87aae885a8af621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecad563854de6c2cb065dbeb0d9892622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e7fb33ced0b77a24e7d52f36f2f56623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae798ea6e503f17cd369608a89f2bf0a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac0961495c4302930a2658d322b114625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73e812036b6f8062335f83a04b4370626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1e8d7137121acab4293273f6d8877627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a321143c3c4b26cefc3db3b4a07aca0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2fbbe0b6a99ce52c9125df7053180629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36435b293fec8d04ef4bb38c8236254630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ca68a188e2c725be4f6d0cb2690f2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40d0f8c41af95aae7f8e50a089bbf7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da915f472b26099b0ee2c3ef2d6359b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f949b556f560e01a7c4c6eea15438b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e403cd23960b7e8a6b417fe275990635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b73267235f108e7e8b42aed1311a8e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6342b7d55a3a30b2a7a0408f50802637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d239bd64fc08894f004b2e098fa0e0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a931e60903810374240a4cc9f64fc2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911bae36f32daf9f3fbbd364749b177640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398620f43d0259287c0524cf67eaa395641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cfcfcf99fd4756dd393ab298630c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673ac3bb4ca803337ccbced8dc40554643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75722f70912d2099a8da1c074826ef9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ce343da8ac912b88c472ba91bf438645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e058dcd993b09e60de7880332a40d3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbcc7ac19eb81d3683f04120216fe7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bee11fb002009737c87f6831b8119648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796d80b97755eb0d45ce56b355bb108649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdc1d3a07399c04b82b2d4f7b10699650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a724916309ebb753670d1b19624189651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52f4e0452518c52be44e08b218cb60652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba909285b4086000adb16b750a6ff890653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74191ed7062013c5b9bc1760fa1cb3be654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6402f7f2175f096f398e6d948a85ac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb86ccad82948b10d172b8836bd1d1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c840ee73a89c070194ce98517e955657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80b413c32051806b47c85c82eb0bf9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35072dea5d3d160dc20c256b3aa73cd9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191f57899901549816b5e6eee231dc5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529dc439e83deef6197d7493934daec7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2ad61e9e5a4f663f469b790837edb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a22ae0a0f26ba5f12b8fdc4479ba6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edd213965d6d4c5c600d3d3a4a49a7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ad9a5bf8177dd11c0a9d0fd08f8c3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477e151bd066d00295339688722cb4e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76019b85ca78f63a9968a844c3217466667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3704dd97231a23f5e3b80f74d67c0d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291afca247b54e42771916f1e1a2c268669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa8af11f02378b6a61e7d077ceb36b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07481971ab86b8ef715acd7f3291b0a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e75af1cbb614f0728028c6a0b126e2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846a73976d9cea9a419adc5a0baebbd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d80cd291494d79844786fb26ce4db674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73fdb93ce20dcdd54657782133c382675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac893db717c3040c2dbda1c7ee8c59676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935c642bee0f7d0a38a5f614c5175d5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818352424d169061708626abba283212678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb6cd06d076cf97f4df06fcc9b54e5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2937f6618377a633377ae8636fd04e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e593f2f90a556bd93fbe94e57f2ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7631ad7ea5c428021901aac84e9faf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f027bb9ea41f434a7717ed09ebed8b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1adfed63c268c878db7a8ec67652de684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdf43baa18e880fbffffbcc829b671685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63619c643614e7b9f13eb1a9e9f0011b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e39212817c4ab377c941e4987cb138687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8d2b3b0b7b1394f8987c73fe45a47688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed79a21f8b7f77a2fdb0e68c9642c7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31b36c562a059554593258e4afa2aa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82f05bf2dd23d3819e9011151b363b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f4b4157cea7450399cf93befc83aa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328895d1711daaa93bcd185d6e467694693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee0f66e776b990af9d989a7a2e16a1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ba4679440674471e57fe2bfd5435a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb15a663212774c5bb07714093fd7f6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c211227662af069ea4b0d233b1f38697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4d88a9f22e74f2030d7ceb625b720698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b1b4edbb2885e5272baf3b269e237699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcb434302bbef00651b105921f87c5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425d1735e1213182481b163beb68e39701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170c4c054c10a033654dce9e96882f7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aac3355ce749fd46cdf1c16fccc6b4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543912a84777d36d1338dcc9725a7679704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a312e1d3633c1810fed7c8bb4a856705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e4f5910556bd653b44db2f6a816bd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fc3b24cd7d894e3cfafaf999f0f7f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2a4382aba49792a05b54a90884c3b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc69e928084d36dd0765f0226eceb6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ce472e57bbab33f64bf19186bd784710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed49b09abea3d00996b9ceb5b03001711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f81f103e51264815bfe1ee0086cf00712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4146ac1fa1f51862d17d223480be0a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26babb5a0cc1ca44e2a2fb6ac0965bff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4f252fcfcd61016ce878b708e72c2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673ec1fd6774a77690f9b6ab99e19fd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c629e8ad601d3e5cf6a3932a1a8c98717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f656ecef534fc02950ad2441b6c294718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9415e9c112076f946cf0dfcbce5ee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5477a6c8b0500fa5b3397f59edaf7b8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc0bd5f20215ae6339723db2a51cb3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f3a24d7b9b62513319e34bfdc791e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda127789ad54b43870014e55db9382723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b53d946ee5ae5a8a790f37ddaaad1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a561c00c4511d180fe8530b83694ef4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a67115e148f6a363ca3277719b5875726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfc73c152195ec9cd4c71b33397933727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac94e9b8ac4500c873df95807518ec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06055629d86619841995b63d8d9fb6f3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0f8b691c143b6cc0fa9cd68169cf1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fddf44474aa185749da250b3769cbb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbd8e61e6dfe3e55c5f9fcee952cea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313c0580e51cbbdd06e018c2da9a827733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206b6d148372378ee3b2730d80fc276734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e892c8f5ae5ae1100b6fd736386520d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2689253a7389a0ab4eb895a8df5e9d1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb9f500a35a5d8a7616fd986689dc5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6aeff0d1b755723b5522425348a39738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae3fd386fa650c76125aa3cd122dd2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784d4bc1e08e20a81d2e17b92b0a96f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25862f01ee2628b0dd7dbfd35ca5bfb9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21119fe6ac72ae9fc059d8076e95a7c7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8225034d5a817c9f17ff90b33d44e3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaba9df90b7d8cba6f3d27396b95915744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84196d1674adb4c195966e25b312cffb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61242841b70f2ea316316963da2196ef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859cd5f79382e9defb4dd825afb5ac5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f11891668d3f8bb3bf1b59d245e19748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7c9c6ead5fe0953503e9f1b75bf9b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b079cb5ae8dd643c94fc1ca9d0c6c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e837563a83b57732e90832372e90e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc82375296b42f214a9bf2c548cb285752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26197d898734f0ef4bffe0ffdc2a247753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>