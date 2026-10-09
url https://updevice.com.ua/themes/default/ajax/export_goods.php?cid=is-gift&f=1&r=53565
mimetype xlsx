--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f66037b1dd45c2c9badae68d31f7b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62d1c7eac2bc41dfde779833f629f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108e9f80ab1c59594259112b67dd31a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9e28b5e55538365e245f1854c66464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e538ad1b98595d23aca1ca510afcd935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff86d35ed8c6ea4861302df160ab2f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092bc9cb85558d3b29594bacb91c0f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16025be74a82e80cfc7f4dc209f9f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a71d71532f670f74c47c84e5cee4ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fa1bd09993146af2a6b5077e90f9d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace8fe7f16e3e10141ad6b2ae6cca8711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1de8e0b4f2c712b8a05fb083b1398e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1ec412ec7076bd30d3ff4edc7cc1613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619e9d399f8f72a9cbc7a0c6198c83514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0589efe9828e914c3a4716efb720515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5941c9728153fdf1800c1364e7dfc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c5932c117261161e07a13129aee5417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73535c787a2f910a6385a2af1c6d2da18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b5bf9d3bf2ba1f9e66c456fc6163919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617d704b811def45ca1e1d1a75c735120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be437e93db5ce3e7c5b349e32a1bf9b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811815c216085f83bec7fa91b466a0c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0d43ae7a8156ba2fb558888070a1f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac91fea5fafff9b93718332c1593f5724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea6d83a05516e43eb8b984b5c1452025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd984e2eae6a5c02979c7aa3f3ff5ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e339f06281017d6ed696e7028014027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398c548fc796b15e8db8945c88842fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9f890af72306eb85032e780a763fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311834afd5b3a36a8b4346d7adc3f6c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e55b07a20ed6da860ef60c9831d0b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c629e8b348cc96732c5f43aef5b8c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecdf42e36dde1e39a640796881561333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5706a7cd6ccba5ea567ab55442973334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68675b95ee2e32e46bd42e1450350d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c976f8dc640402d9ef3b59d62ba0e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32fe9e67c6b3b015871d1b36c874cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064d58578579331c820654c8949cf6338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5167c83467bdb5a0349219a931bcd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb182bc85a6908fdf9069ddbfaf00d340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584849dbf28a0397421370cf89f4d82341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0b5af30c34cd2808d2e473f6023b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f1b304575d4d3845b264634eb50cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55ac905a65973037a1a5405971e9f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1dac76de1a4e2f1a05f33652aec5845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84507b71b7062cf2eeac5fc109c9406746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad1dfe207ce8c2d664545f31b43f9f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6936b97e1f0be63826c945856b0383548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79193281762b6b94501348461cf7be4649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38136345f0f922f8c3376112b1c7d7d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219e974b546907872c328e323c412e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6821ed1724090fc46bf4eff74a886d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86049f49b6bd23f2a4010d423a5fa6853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32eeb9ff91a73707eb7a27fdcaa6a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662778bf03721165432618c53bd36ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefabe1184bfcc81088cfac50cde41f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70734c9231b771bb42a5c5a87fb276257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31166aba61ee506bd659e2b8cac83258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd8e7debe9128967bfd4ae1914c73559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1fc0cafd194ea6b1508194e847f1860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bce34dd4ba440ee2f9b2b9b741ebe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2179cf651a97674ab8b13bdeb3952362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc09324bcd64b130a5d7046257142b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d8805ecfc6d6b51e87ed660d2773d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6464b4516daf3641d7436de898767c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864db662fd16508a7f7a665a6c17177566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d793680ae880e4e398dc7cdd58eb467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a43ea32aeb55f44b9199cd4ec9a5768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561b15e2b6fa76e7e2211fcb6ceacb869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce069ff65f48d4d5c7d22d3a5dda10fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca47ce134330fa2bcc938b21afef6271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88822620723b4f7b1605d9f960256572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57871033efcebfc313703aa69fffe24e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc525168c6236d3c4372c01ccb7178ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627a164927669f71e54a5dce327367d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40a0799061409900e891035e662db776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c1fac443b776aa7b6e2b84fefd8e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be203ce352f0c15d5294eccc915d11d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedc61d023a46976fdae642625a8c0679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98171eccecc7c74307de4b018c4d765180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e6ecbd7288702394ac453feb9968e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29033c0908ea51bf279729b02aceb4482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b11d58902675134a57cc9d1c32adb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd9568080f2d0a9e124202d47254a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a1e38ce02a4c89a158143515edeeb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee990ae608c4b2c799ac2895e47fbc5986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d2aa32c6cc66eef3e93b0199d128787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b50689216601d549fc94dc8e8212f688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb346bfa8c1f0a2bbda499b8b6918d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f06fac15cd1b228ed36cb5391ca0f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf119cb7b0c3d3ec7a4d3947c0e8aa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65128caa192a1f97d607160d5b40b03692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd325563a828baf38607dd729570c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d8e9766437b22345692b924eaa08c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470746600f2451fec50438813fb062395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b780f687c493e9a38e2f1174c0e6a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923497cfcaf2014d1fc3ebfcf5d3f9e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25995d2f87ef7ecd25aa6ac6f39ad398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8ccac38efffb9445ea8d8beb1513799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b15b01eaa5c2394301b1b9b2a177f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b17aa9f5ff7a1679e61a426a97f3f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a82bd5bb72baea568ee2c8ace3d1ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae45106ac72cced07c8b56ce64035a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17011e9ad92b2769af727082ba4e28bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f712e8d1a2c0471fef572331029b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f7ad2d28ef0165ea380d618325916106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191feadf04f06ceebc8ec8d5ccad419c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1add927a729f387fc81aab987b199108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd86fcc4d529e95c9e4e382717c092109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab9630f96dae92fba64e75efa38d53110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83279b8052696e94b6fdcfcd3ac19811111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af913e4d325e490bde37b6e18c74e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fe8b2de83675c985bafe6931b7fb3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3278acdd56bdbe526e74309823bb88d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb06994b278a880ea93d4b5d2a7c72115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a792d5c4bfe8ea49eec030ca31eee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1376685e56fdd271ff3c0a08310140f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009379b716bd593f91bc07acd186a72118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029eff88f843f05e042aea675b1c1f28119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecac623facbf32d1d85543bcfcf6a53120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22c06c8586ce978631c67e6ed51852121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4d3e7a53329932739593139b18794122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c751b344c86b25564db4a89781e76123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2832b2d6e0b5d1b69f7560fb17db3a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b309bfb2578efe0798e5d57a32396125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250aee911ed560059f39d9af9f291864126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148995e3b7f561114bec183189fbb36a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147f56a7cdd0852248cd12a5f768fab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f193978b9e9a435df15580c8ba5ad17129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa762e6f969a1494e92ff5c642b5c6de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd79bd25a23cc83ba310548382afdcd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a32a4b56f790e2a5962dced76b663132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451352bd72d6c48cc3d96fcdf7c2fa7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc390f417bad78c04c040be9156292134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298825552169d1c541e620da9edc12c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332d8ff04e880671c261ef30ad927a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd057e56b2cf33327faced7da2e229137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d6a039cabc64a45d37848e7911ec6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732237d132d15896f283e0835656dbe9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6bf5a4bc3e73a80f8c47d976fe500140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8ee29d3533ab203a3cee61baac5c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573425fd02d56d16956a0a65e27c8ac8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828c2a77c5fefd98df8076f9f78c814143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32830714d0c687d660cb236eb42e5b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32f1ae9853b33edbf9a15a36fa8420145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156614bed4b86711be2e6bf7ab0b56f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae85bd5eb0d38d2cad7fc734ebd855147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4972a8dea732d0af7fd911cd48bb6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd04d250bab43ed6dac4bad7762484149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f07ff1cdfe32a9b4f84cb8052c485e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09edd477d19c4f4160f3cf2a748c0e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361e003cfcec1455535749dbc2255a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec36e7e5224f8d019554610232c2151153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530f370c1dca5bd7c43083a5b3f4b30154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98700f6606c4ce4389f8bf250c716d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808f0b9dd9576b38795c38cdfd70b8d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d00c84c829b1e8914ad5183f979a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279e440942d6adf7df767f8176f6a44158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd09135ab7751c41f27e3def9609e5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2eaf5b36e932865cdfc080f470969e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d731805aec6676dbdcf5df6b892ed45161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce48f3c237e889afac1aa54c721786a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532b8c4c4f5204a797b06a35b2d1928163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3fd881e14a91c69cfd25358f50360164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0dbd6c4e2216e1d7121b6eb424ca65165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea08b3c2ddfd83f2ae80c480526438166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1fff5d66351156b0003c9b48f73e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1655d7148923f7c3e666dd346fecbb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b84c2ae80f1c6110ee56cb3403986169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1a5da056020cbced2d79285f79365170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed5131d595d5ab162392cacf33820a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5c0b05787d99a27cdc25e593618b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327659da931a658c9100db45f3e683b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062addc836d0d724ab87fee3b12e951174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff393e51c829b0a6b6200410effd678175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77919bf638e8078debe265eb3e4974176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceeecd2fefdb2a768e9eedea5d7e6f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffa1be46010242ca0b0d9fe2bde96d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfffd5393e1cb82c1967d823e5d0f0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e77c61ea329735097d2abf5ba1eacb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68d8a24103acd322266a628b12c5f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd43149789f8b9090ed1505fad346f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23163bc13e09bc5dfb2f27fd29b46f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf408f3d40dd44a4e25fa6cfb957448f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29511a836b7c3a0e057e6d4621a9bd0a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653758b6df5070ac267806ae1529312d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73d91a7871ea65271660e3e28b2638187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affe66974914b1b0ed48b8ae21056da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912d0c82cf8fa628e057f39f33be00a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404ff9a5628ae367346e966049bd5a0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b3b202290b0785b525ca1ff7c0a3c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7873bf4c746bb25a86769e1cc1c6a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e793373bfbb6d561090cb4937f3e24193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35066216466599ec8e8cc2503a9d6c36194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee601714a2f8b11190752f02bd0e99195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64fdc9b60afe2b67d386a9a3815a9a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7c41327a8b2a550310f0ef7a17bb9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420af8224ddef855aa5279b28e36102198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430ac25c37cc43b483272fd4d788ea0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693dc1882f5c91d15e8b1a03192db33f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba950e98f4e234ebb5e1adf8b5fec6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280dc072f02f964aebd9b0ced474a4c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21775d5de8bc5a5eabaf21a6f4461e8c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff0773f1c1dc944dfcaf29626ba972204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffffe9ee545164d3bdf6428ec47affb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c02c254dc84280afd45f0b16b8139206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e288151b31bff6aee3e44fd65b991207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2efbbd020e85499f06c2e1406db41a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9aa1dce093910b8ea7fd0d9ff5154e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d679f7ac5fa5e694beb00bdae43528210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0f3ae667ca4a23d138a444be3eff3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab02995b7aa01c46a5b5270b59bd9d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe34aadf65625cc7741a24c5a0ad7a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82517d82eae064e19e0ece7944d708b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9c7629532032733bea46e275648ba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd15fcaa5e98cf3824fcd0b6f45f113216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a72373a0e75c42ac33e7502ec08a3b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561854198a3e7e05f14940239a50537218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40e2c8d320de44e04b4db3013b556d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ff167c9c8bdf583940d08c4406d0d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a0cca66f455d29374a32d8bdaec5e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2e38d4b1d4f400b736396efd04d0f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab6bb70a770f9eb0eb5a77fd3b4179223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56275bc552c2523870d04b21e5b8d775224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007d72bcbf2d77c1f53193c786da200225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649f8deb1c727cc89fc6fa25c609046226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474ed563ab54bf27ce3ccbe06a8076c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7831b1ef550bd2ead3cfe458c9167228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514d8859ffbcc3adf2a5c64359a1b51229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d79d1dcace8be0b48ca17b927e9d3e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c574beddc558484b3596f1ee3dd3ef4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e060ce0434223c7d9f52c7b1a5015232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837b8e8dc1b36947aa8fe209b70ecb9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e2efcabf163318dc96e9decd907ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f09f6b8891fcadfb90d1e2a0ae2db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58819b95d32ad08514fefb8731713c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39772ba07bddb7b1ac34010f5e470537237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a3f61470bbfb0425ef5ee99b1fb5e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1dd3823ef58c958a8c066414263ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077e0efbdf5c47ca88386af356a75e8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ac4aaf49b77935ff1287652999e8d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c534e80d8edb9a3fe293b5e8972136242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563d36f8cd9909da0422f4e354a6fc8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a00df352dc1c18d92cfc71e38046fb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86d39052ef559524e8f32aa2897cd8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d564bf24a22578efb5bb43ef5dba6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c62bb7bc038287b1df07c274654d50247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc95d28cc7ea7c9e3d8b38bf4581112248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728945b9277080f80fd6a6edc34b918249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc15ba44bc6a96f93ee6614f74ee3f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34138e01ed34c33a3283a73430be18ba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4eaafa38e2a1f268d748afddab57a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61418fa438283bd97bae075a3da1272253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eca23f7447269e3f3a4c3fa3fcda40254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d544c00f60c37438bb34a6204566f9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090729c58d8b6b88e0864818ad36321256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28f119e0447ad027c9e99323486cd4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c65b8d553dd4b0ebf847fd2e41589258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d692eebe57ffd25a4f8a1f8b9d5e13259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155d29d5bf307c3c548914573ee992c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42290312bffb0e339a0f859bd8cf8c86261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d0c1bbd7a8aa66893741bd4088922262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308d031a70541635f480ba25c5ff859263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cbc9c681066fc0f1fea3f1a779d24264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6eca4ca6dc3bd29ed2872a6862e8a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ad622f2a8f3476ae2073510f92e8d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0d4dba661b217ff4faaa37587caa7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da123309a2d95def689a421497cde7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5f5565b5e0d9e80f1a3d5efa18ac6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ea7471045806b9c301bb3052607ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91515f7c2af04b21d477a0f63f76d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176b088f0d843cf1c1eed69016ada2a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7dcfcaa9436ca9a2f81367e3e869b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edaa2a99788e007cbe68ac812aca07274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aee487e4777a10803b05cb29bbf5d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1446b15e36829ab4d6493981d2bf0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658de77928356cf2b4c27435cb2fa9bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd46dc768d7f34e02b1493a044e988278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f290e12e73abe098a00fd41f86842e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394dd80c06a6f207fb0cb6899e2591c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca13d66920b5788920f1e3b57e0b028281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0778e09d81668750ae77d6776a5483282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffdde63e2ec4952d6718a6f7550594283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb30af45ddeefdd5381344299666067284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0a41eef7d5e1e82572b5aad2cad09285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db6386751c8e8385149c64e4310544286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6264a6896d02c674979f3f82dea9c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb20ab6ba2c372c46f8b61025338f3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f0e29697f82f0b9d2386ba54ef1d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e94c3c4635d3cb2d2ee1b89e6cf7d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f088df07a1692d964cabf6778d5768f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09621cdeb8c976fe3ca55b5574657c32292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163d06535e22f9c655460b6f1511709293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b492124eeb353331e9b29d3fd3297294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00aab5d884a94f3bea1ce24939d9a0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c6110d0d7875dc84a3f3924b2380f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6a0ac4c2dc05f560456f23bc1c376297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034aa03d8a42cd87c1ef487b03c3a078298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0930fe765339c58196f99c7353f22299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097447d0af8685cfc1a9cfd625574b3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ba9c694cd41c8f81adfdb387ad7f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b26ae2659c427202850c98cfd70bd5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87043b3812c9c7994e24cee249b1094d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5305eaa33a688a3474e02b406f88ab4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0794df27c175abcb8ff2badfb09d76f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ec6ddeef1230cd22dd6b44f833cb2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356b8f1fcee0b6889bd201939e950f9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff8aef33389087c2320b0b5ecfe69e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa65f99eb0b26e7d03958cff1fc7df309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff451b59ad7608420d950756d6b7b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21197e8e99c69c518fc4c8bb8341597311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319bdada37c60ba9b5464f3176b6a55312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01c98d7cf93de8d2f1a38c580e8b89313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f9e698e695164fbb90f59779ad4a6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a932bfbb644619ad0409b479f3b68c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900176f14e87b49a9d5b894c5e45fede316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c991445d6ca2e2b583e6abe7801c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8855a553e5bf44c5be082801d7d4d4c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e1b238654a5f3705f6e8813f73c4f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec8493f2216fff0fa85d4bb5732798320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6f447cdd60d242ddcdf1b5db143c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2773fb6e31cd52b49e85cf48ff82f6f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8e67ce4f16a0d5bc6a26e818de824323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac68847f21f945e9ee0ecb3aa02cc6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc11867d12cbe8dd2f4a6834768422325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f4b7144389528a671dc836fbfe3e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11225ab2549bf68adcb76d02436a60327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcaca8793a44516930af368eaf00035328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8113accb9bfc7c87c0b25f7b80e6af329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e0e2c5e670c309a8565c2ab6d3f62330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245c4279798124f4cb0a92c914a9268331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaea3f3ba9801b3b25e398a680f3913332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea22e618d1aba1321199f3ba8c22dd7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80c35a0eac10c58cdf8a0acf387338334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12230007ea1b74e46e74dde4257e5e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b07c764a5d3219cc20f3c15e0501e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343c58c704966b41c1ba3d0491a1c25337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad6ab64742f61102e93c7c96b9b9f5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e77694d2113733bda17087e7c1e5a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5e244b14b2d0bbdefecb4685b69eb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4e240b811dbbd89f82dc4048fffcf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac160d8c85a9fa6348fa3fdd9e4df5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38654e555a32997eead5c9da2d19b6fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344187ae5e7bbed7b42dab51d49e8910344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193641c4cb663c88541b205970b008a7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81b87e4ff4494b5083413be2601380346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4902c322eff9fbd7df02a7717158d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4419b9649a45ecd9c637b3f5fa8d4dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ec03c7fa1277145fe64b0a1246378349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10487530212a60d0bc88cc86ea606f2f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1361ce264a1cac24afe34f627992c8a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb8cd8821e9b9d879c6afd0177b3d8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593ac6047fcfd8b372b3d64cb554be2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2958cad5c0eba7ca38abea6dda5313354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855dfb5908718793cddc4c3893f31d46355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d950befa047adf79d73989009b02c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde617b16f29389b7072495b62b7e52357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5313d5d4eb9a524014ef3ef2e8af9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145aae5598ade801d22a2a94c97a8d6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a236332faa508fac180df9cb705229360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800d0795a8fd392c838d6ef314fc106361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cacaa32da88514f04127212a12319362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42beed6c0019d1971cdac08a746f1836363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc56be2a962c268f16e039f2d635171364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a0d77b40e48ee9e0467c9c9fe4abe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc391486b299ca123e0352054214ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5f3d39fbeb28ce98913452e52dfb2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17fb3d7d814b5bf6d93581451b3a1a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267c52c9f2a6ea15843432000f6b97e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f16588ab83acda6336bb5812e0fb8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32e52eb76c84e6eb53f3c4b921bc82371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33270c05b9a7f9a820385e91ababba2c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5a568e5f01adc0690688a0c2477e3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f706c1935f7cb300582c6e164b6b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546b8c87fa0442b886e5a8425327e86375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c585b301e3091381cb88d2918a0d23c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d25647bba59658a68f36e9b5036abd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1752b74c82062dffebedd6dc8001de1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648adb6fa89f5f3e5c084ac8eddb31a4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6bdfd7adc04da046461386774fdd0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d55a5cb96e0979dafbffe8298066de381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab71d1983ad3632213169d35a4deee2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d086e904b81328195c2dee39590eeae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a12fe7b468c7c0e0177f352355d90384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fb135b5901ff4260854806f08ffe6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74964cb30121b51ef64f8f6fdc00945f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48a5484a27f16f63b76f1a3a6fd0fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374b962141e0b8f8ecb17a6bb2a8468388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6cd03ba350bd8e18ca766d8ce0424389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee6886535e4bfcce08175b0bc1f58f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41313d9cd34837cdd90f1457b501be7a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391b236fd39dd07f964be09154f0b68392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd84cbfa7059cd41a24bf58e43ebeaa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57b4260774ce71e3ca6c08f713e67d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64adca2e1ec9fdc008e9e871f3fbafaa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e790a48c107350292fa7fbef7aaae1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039a059bd89e1834f8e7762aaf39e14397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96131c57004d9ed500c3a00069f59b6a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a711fc7b192ca270c14dd72914c96399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a925f616eba57e845e59f6afe3223d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb45566632ff6cd657822064ddabffb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89298622af8a2a9d749ef73d26cf1e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda76ac60ea7428c0fe2fd6102eda1c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914857f9f4c5f95536e26deafed8a83e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30485bfe3ba43bf42fc171823444c7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fe1e44c76817266a4b10d4358fdcf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaae52def30e6a9de0f285baa42a038407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa97ed78e2677528a956955eaeb49d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a537c3357c3ffe96aff27ae91ca19409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba51322546e016a9e1165a271a5647410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30153c471ef2c9219f5d5d7ccb3a993b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4998c1bfb5d40a90c0fcc990491101412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cab720feeef9754eec85c7fd764949413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699bd54cba615d5941297fc0c120edc1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0202e6d8801f969c1283e03668b35415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27b26eba44850cda26f9e31df8d418416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601d98e3ac9293d748008ab21209d2f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbc0212857a112aa2030a29fb5775c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7f222475abc3e935c6bccfdae7a02419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dea3f6b6c658427e17349c82508594420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25f8b183ddc4efbf5204c3cc5ea903421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261782c3bd312be59b99892caf77f1f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876300962de272ce5c231d5dda71b43423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f0f7b88b5190c76756f484f9c6a1e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502559f1e2a3e6f997279d664b9793a2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be43bddd9b45da5f664403701c45c6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33836848e9e175e6fec0b80efa8276c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f80b4be1bf0729ccfd67c6efa130e7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853999a3187aa4b2b4ae53096d1551b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60382a8d7f0ca0cd3947f60faf3cbc86430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048e35921f64e6995496dc35d86910e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417a517e14cd940803761a68eb36683432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58612c5c5ae6d1217d5b9d4db175e6de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb4bc7d14568dd0f748cec1cd715ce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69d0ec99e0ee58737a21440119128f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cb996539d9c3eed34a32c20aaf709436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076544906d66cec5b0fc512fe1dd1e7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017c90be60996a1143a12831835546c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22784d735617305535e727f0b1039c3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa57f0acd27e035db0b39e8890fe8f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9412d76a0a69d159deb2f4df15dee06441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7efcd3b7ddb5aa7c31ab8231e0a8f2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64106ed58e1e1869dbfbf0cab9a9599443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab026d51d2a1bec61169394b45948835444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5282dca9115c8410587dd6efea3ee72445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba43ce573412809db1560cd8dc4768446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513865f2840e9abce91984babc16009447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc774843c195fbe635adc0b2ac81fd0c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f18af62d5cc64835a00ea26867b5ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9a4bf5d2b3131d50294533ce8f6ce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ce02a9a66d7a685d8d08f94a4e8aa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788bfe7b63ba3bbfac22fe0ad27f3ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34988f953efc6a0be238ab65821673eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8f052e1ab3d8208e71c7d0d010b14454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa3e0d814a6b6d375531055506e907455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115df9c0e966d032acd4992bc1ac6129456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410d5f62571da952eaa6b12a71e6f26457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2fb17383d9256bdd7e864c74d140b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19090fbb22643d1613ffbde6aca09f6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cf693bce9cb28ca937ba2557c3c09460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a490be1d285e8579aa43d7c961cb8f9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04458caeb6db392879d1c151d8209c92462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35737ffc4f5e0a18f33cd5531e02ed92463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07336f57e13038f703662db60b4aa8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc33ebdd8c11fcfde6ee3b619a9ec3c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703a4bf7e36e747050ce4e09a3510ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7defadfb612b1af34958612e84a02a6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff2480c0f907797bfa58c30cce9a85468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3cb3e076f9aa7b966ee7e5d4d7165469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2e694e7bb4b87eac1a20a7b66c9cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a23f0316b701c6ac930c9091db8cf8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4694ca015bdc7485d13b9594aa32a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae37eb1e4f76d4abf81f079c8cf482473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885db80131c93306737f081bebe16516474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420a300ceb02fcc4d3e0c2f57c9c5a2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6cd7d8f84e3999c9a465fde20c291476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdca0f17532ce697da2e1a44788801e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6196a43a4e6ad1810608b380ba1d617478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1a69a3f5294799bd962ba8432d2b4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536f3dc0c04f2816b77333be5769951480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941396a27e11903c07b43d90a474249d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141146b3df48fe2926be80889cb22ba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d055e09d587cf898aa35251b65d829483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa4952f2734d0a88ba7be332565849484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811a256ef060bd517f9e1084a6b5a5e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0db1ed46a50079ebf6238aef20aac8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370e61fb04f062a21c6e53cbe1ce256487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51571c2d2dc51f1b332b8ba17436cd26488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc0031ba1fbb5e776101a83392a7d7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56357c9288a1275a032fe15986bd9752490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9003e1936c67869a078aa578e09b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d42f4cf72f18b96bcabc43f4fe935492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580ffcc8ed49f870cdf13a604cf6ef4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c337e42df6be6e1a8440230681e81494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96db0c4d5df033126da1f1353fee65495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d23b9bd7eaa9bbe14e73a0c455eded496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0f6321bc368bfc62862389efcee0f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c35d8c44c2d9797da5ecd6a235ae1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaffe698bde059b62512d2b3bc2404c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88966eee75884cef8e1aeabf1c3813500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bc9fb9f102b980d06f35a02290d21501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eaea40736932d3daa0eb3c15a26b97502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ded76a7049e8b066aebb26d111bd8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1f7fed74ef940916eb28513f97a02504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab8e3620fd497eb8b2f04ca6256354505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15259832c00b97adcd228a59f0b6a4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0145c4d75fc50f4ffc7a2ce1ff0c44a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd17beaa3ec3007bef9100965bccd77508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4a3672b56ac96d79c4f25c1c2821e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95780e71682a35ccf33ff4bf5887ecb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e295fc5852b1793120610df1864ed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4030b52a600be0e5a1cc21e60fb77b0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903a0d0e32d6f00bd9f59996b343068513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684341abfc8c77bef748b088921f7a47514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3dc12dc0afb67f9c2e4b93c154e9a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d467cb2e9eb2f0a3b6db08e1647dd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdbcb4f4123ca93b8c2455cd33030e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63cd90b27b5fe6ff27dc410e244282518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c84395999faad6abb862366fffcbf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f306012ae30689fd5dad01175537194520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232586dd0d0261b0bbd204f39ac1095a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06252aa91935f8865196906620c9bc7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fccbfd42a1a97b207f38f0a25ea35523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa6c237d2d0d8a6b19923d09535f25524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118cb265d309b6528778c3e89ab9223525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbaf83c918b7d69386c221d5fa67fb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921f1bd01e378fbe2315ea769a33d8c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a1b9f936841a98f1c05c0fbbca66b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da69510d00821d5331e5c5cf1d0afd0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341dcbcd46ee5ee62be8ca66acdff22530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34d1f75408a115d287c6daee7c2ff0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c88856e8b12bfe7be15d608cb97c9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1e3bd55980e4d1248ec22d2529e85533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ead660cbc4609f12d30c40967a8365534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd2046f7ae7c98f9a10a9dd30e01da535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57d745ebf0c22bf9cc403d977dc22a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9af0b489503a3944768fcc209a3af2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07b792def2adb374d56b62975649b4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d441ac59c4027b8591d452704b14a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ee7e93b9696e5f307ea133d13eb72540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0372e31387af6ca6720d2ee020ea3f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d867288feea1641bea7d5e4ce2624542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0be5a8d98cbacf90f68525e770781543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55bd394fe8bfb3c146f0b1d15aec21544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47573d3d3e62b835d196fba6d4997e58545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04630e21035815de6876b07e1aafa7d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28a967f91a2087388d215455255c18547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad7c241c159cdc980e70700ea80427548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efe27aba8057a14a67e18b57fd8f52549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcb867aaf06f8b04b74e28be8861a1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b240cc6577db85a9688ca0173fb8f5a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada95e4067b85f335ec31190241f90ea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5e44a8cebb23efb16cefbaca3f411553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895c4a044e4b6255dab8cdf4c5d430b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecc93d8def9f7d73cc426a839f7540555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f653100b777fd3f126134ae80c349556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec7d2b98099971691598bb1156a72a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb3546aa6cd786759f3965b68a45e4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ee007713cd3453db9c5bcbb571816559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abba2cb6db68bad060a90d1e4086e1b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8d17acf988fbc07b6dc87edb15113561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52759d6bb520e8241c51af5b3711964562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fb88f622efb4723ac581cf63cab4f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab43a60d452eecf2ab07e1840cc01f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4419c60514498004681904fcc9fd8b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e1dff1b7fbf36194b8b34c9083290566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d02d58a60398e63ecbe5b7706186e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8daea7a48986b9d752bcb04efb2db13568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469d0d4715d48670677b7554d9fc288569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6092944869bb679f736e577a30c93570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab13e91370129acf6012d6e8b9741b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8adc94fbf975a098d7aabfc239e5e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87bc0ec83e45e55df9c8348f6b0a95573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c56dc7a434a3e7e80c610b55928e8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a8a215711a7eaa654961bfa851ac4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9efd9ac8e43908b31d72d832d83186576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71544b6827f4207400982458a7283ccb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2156a9cff804c89def5745ecfab0f8c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f27865d83d09f45853d97cd53cc9b0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977aa682a19faf7cbc34ea90814e30a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf025a04cf741d33661eb0151ecf4e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340937e6fb6adb20fc9d347987de1468582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7e013f7103d282fb6642262a9417c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565500cbe836d1f2a3a2dc624036fa8d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c728fc414933da9ac0f03706c7329585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c12651d1e952afa066847623d1cd81586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35922d26719fa9c896a2e4f67bfc99e6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7c7deae0e311d8e9cd9b4c4c0f9e3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd784ca4cbd687f76dabe1b9f7abfbad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37eefe4310e41cb8979cd14bcc92403590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e86361f2a311bd8e84cbc0eab0bf73591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b59803724f270a00bf2291f4d8f19d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1d8103e3b5a931a11b5c9278bd9ef593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89dc0876fef73fc7aaad5a783f3a951594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446770be6496f4aaa4d24d4fcc913a3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6337642d2b0ce1b947ec13ab0a29b2b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a4d34ae9bf0f81b6a571a3f13eb86597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d34290c56e225b84b8049559a266ee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f70ebcb8258868f9b3a843969d75d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89726c0721b94cd0ace693adbdc0c6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1179785635d0cdd1e3e281e7d76f26601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95afde0c4c97beee3ecea383ef3575602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfaec921b793416728a2eaefd38931603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488389ec518f76857adbd29ca1c5f37604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e44b9cc81d90fdf22782948789837605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b40a0bec3f6952cb39a4506690d85606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308ce4a885e2378cb72cd80aef0708d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68f762f1368105fcd6105e70b024af608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278713300f50e206f36d98d51e8c52b9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfdf9d520d2b07af4ea3ff1b197a3e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f226a8b73f6ef57ae377aaf50aec1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174cb3325bede16cfdae9a803375f44612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d4132fb1106cea83f8ff7af577b96613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402705a59c6a2c1baf4a761a677e75d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0108488c15daf128ebf2c389de68a2f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc6b5743fec14dd1b1267baecac58d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86ce7205d9055f3c59aef619c92de7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e94d39f8d45fd5939d0dbd906a12a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64d6f8b8f07c2ba0354ac56228ae15619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e95bbd8b07639075a6aeb40cb1880620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbafbd2df7c7bec34461235c33981ff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b37740328ff32524b0ec0db6dfd48f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bf9645497e0da1c50027d4ebf2a59623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4abeba3bc6ccac5ba44afdf0aa0959624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a4ca88d0cbc82df0343fd61925917625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877368d1bdd595933f30e23f85429bc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694c9935da43ea426dca394319060c8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5baff1bc6ee967da0133c8e192869c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951dfb1fb557b339db86363f923e2e6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd092f3424f85e8f9cffe5b28140aa0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d1a659e35aaa8984e139d29e76ebc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c530486c5726bbd009e762b59c69fb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83602175225bc3dd6e8ba8f6b388ec7f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47119455593d60a28d79128196f064de634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e5c12aaaf5516964bda9b09be49db635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e579e174bde6764c087a3be626736636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57916e6b89f0c1d6b11d66bcd58aa8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96761f65e4f10297a2f8e3cf559b3906638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8dbfb829a3f8a0a572f2e8663d0f4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1fd55aa2ad53fca615ac4bb8219af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447d937aa7e33c9cd7371207201be41641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e3ce29becb7562322830f928bb91a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56168b46689eef826f59c13ce7cc9ba8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2637d6279b52a9ec8737f41468f8be644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0cd83563634bf9fc61a3cbdb066fd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e100de71c8e4fd050301a3a06a03a8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3857b8bfd1b39b05314bd71a35a8fd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564aaad01a38221ec83afdd40dcc5a9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb5815e29873ed870b446a5a12e720649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c369aae24b985813f70f865142030650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e32a3fae5a9272454d741487a5ff9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb68a1257e2ff601c2842072c1e1c1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5be853a44633a83ad7d986d82f438653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ecc1cfd9c14b9e8f449ff685af90b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5f200181c3c287be123757aa60960655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8f01fc58fc77016e33f17b59d5427656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82212bc6a57bd09aee1af833998f806657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9f986d07d885250797fbab8dbb45a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fc1ef3f497a77718703c3c24819c0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824fb9f6b8fb5c57ca7099df704a311660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a4530d4e095000a25c0ff309f4ff7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d4dbda35f92ad518f8c852971857e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b58073502a34f2f7c4d1f21b698b69663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805266b3ded981e7ad404547a639a5a0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169346962846e39a9d40053479db3891665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca6bbd562b6009c7bea50e59e6e08b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8772808fac463db432062a5c6f9ea49667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcbeafdd45b3e8737445419335ffb6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4c14c2730da3b1273e296c34e9735669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f8ef81b5496ab54753cc8609ab352670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1be91176bce2b110ee4adf6d9b9d5b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87a666f39c9570c95aa9e62e1d05a2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf6484b283a297496e10e5f8e57ec9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e634191566945677e601597fd095e09674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555cc063b7075d5e60fb93b43028a8c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2de056f7e1338c3a7705ee825df54f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654390c341e2e7f9d167346d754998b1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57f0dd99d4f7585b3cd9dccc9451fd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e9d3b72d5ec7e83356d3d2c279664679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43392d74772098f80c03eca26b454cd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eff23b7c7c2dfa84fbd6872276ef0d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcc6426cbc6657460078354cd7293e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13c6a6903fc79e04c726fb4671edb9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896c76b8421e25c8fa8a9696f0784b0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8cd646774ed7c75fc300bfb18c035685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a70ca7d0d1922cd5c516f617e26b08686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9537ff41606f44bcb98336b176e690b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d12d353829f14e4f66bce9ccfbd19688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42942dff7f07559744316836b032b5c5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e35c29d6c5b7a071f4acf2b95cccfd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc8fbde983252cdc7ee5002dab6e34691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb9ced6ac85f0b8d857b60c75c9da1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e8b9d4cdc0fcd844cf77c97adab45693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c610a550561c214fdccaddd1ecdc14694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4d0381cf6d8db3da0ee44d16690dc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf18e8c3c41e1d8684f0c527f67273696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cd2ec092bd7369b4e7e5f55f22e48697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b163ef50fa3fcb04c0e2f5e7d93afe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf51002a950cf30734e091bd715dee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0c83c02c167066e6bbcc085f9cadb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e286733542dfb394c9898f5d31eabc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183e10b67bdf275f7990bf6ce482e84702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a13ede6222942f317d09c89bc95219703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39beb79651c15c29591a713d878627704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52103b1fec593d4dade215e3db28b186705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bb515784ba948ca8b9a11b8319bbd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf21bd36392338b44166967879586ed707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb932f9f28bdd0889664ec8c96d48e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308edc271a5caa9e61dfacc2ce92333709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44968103e63c583e33b07b773ff4e641710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d38fdb144bb01d7353c0dd0410985711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568da1f9f99557c3bd5f1c30afafd0e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b963e2b5e217d52758aecddb7924b8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33ac76bd14d62bf2f680ab74ba0a86714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132832f099721abcbf2de3379a9a467b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793d7e4791924b1b95eef6cda3d675a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1900e6be165cecf50e5641269ac2b08717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bfcffda0296e9aac2cc4b156c088e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37fb67139ab499bac9faeb535c562b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999d524407c79d6995390fab210b0f3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1acc8b28f75c3c48713cc399777a24721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e5e4f94feafc179bb00bfefbe1ab2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ec61838aedf7442567c51ba2e0260723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00117820b7732b929eab1a132c315a40724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a9a20f24f0cae44eacebef3c85050725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a27f5234fe724e2f0fafb879af5efe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e5e178f0f4e7c7c7d31eadb7bf2d9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97c7e4948f9de806bdffc195ff3ff1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78edc9e44d3590aea740469572fdd5c8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaab06a6d71f6b383add1407dfbbcbb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd604a4cf0ccb36b1cc7db089df9b88731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ebdea8a54f69663c42389c9bd0040732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a5da541cf458a2a233f6ff081abc7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c689ef2c4a1b3013d0fe746ed036cc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd00619004619e76dea362ab9800265735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2d1b84bc9290c395749bb70374e43736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dceba779bd8d03ca56f003d6eb4290737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4f813ac844813449ba159e614aa84738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bde9a573f2767b54785366f9bac954739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa729597e6c3d88affdb0a1ff68551fe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174a476e5523bf3f5e6e956a1673e0e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa967c0d383c36d7a95291422d9e871742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469db4e83774094aed92250a27fb15d2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d804bf05589d6c3c5c385865d94900e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c1a0947f1b57665845ac22a0217e6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6b3cf6b815df2daaadf21fd26a75c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de54e659246416508e2ddbc399b7eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac4488ca260e9f48e0f2be821a9913748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fe2562320163772d900ad0cc9382e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cfd63f6a5202aed3997e509d267d7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c9d841ea68524a6f04daed5092e5b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5e95e6401d80548043c577bfe3dc9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfbb16887e900ee88592efb1dd67b0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccc1822c346d4777d8912942d1e6ee754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1acd4e2999f168658fb8bc0dc4f4bf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cadae2e6c12317f70c728e70e6afdf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc4e58063a87b0a60e0764643b246b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f57745d1579116d2b54e85e0f1ebf5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fc4ebcbf1a8ef132582079d23770b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99167b73a88c30ba2aad5057fe667691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62f3fe5c8bf4ee20cd7db6e6f4d2242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3b77772890de44d3adab1ec866d553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e41c8a28bfba0df83683924587662e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b203f5ef669e76edc9f1f723e1ae6c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c2e2d0da1753d97f34c7989a47d956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab10f6a02aa4ad1d34d281967f3acc07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b6a7635cdd5ab16319a63e5415a3c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cbfa5dc4096f528eed031981a49279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c6abbcf8375f044b3023639bce3b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d3a8d046a2295e395fa989879f9ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c626bce9b6e0ae338b2f3a838284812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec925b836fed40f7b7070b52d9df7713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127fb8c1fa86a71ed7935622da734ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ecfec31e8e54b0636f1da9da2544ef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fea91c36d11046ddd655c96c0056416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fb268a1b37849cb2f5191b8eae9f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0dff0d5354058b1058621befe3b8718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247da2672814f4cff91cc975b495f8619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524a1d9cbfe5520cd0bc6416dc89a6320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877190e4929f8b90ee2a2e6a4b646ad021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec84828097a98254cf764ce9ceb799922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c7159894d2f1c8ed53e184026ce3123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7efaefd68416e9614103808f25bc524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7359e999a82c28c7d5e68ea64f9cb8925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a3a5cc4591d9d1de43bb1434bba0e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0023c11db5a14d91f5804ca10e0b2d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ea63d5927ea09e8bbc39d31ae614428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6963ae937062934105f282878703b2429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40c3c66cdfd7e51608344ce4ce439b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018f1eb3bf7002fa76338c19eb5e98331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c82ba63651a073a64fcd7640871ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1d860b1c3095996066851f4ab877933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe467cad951335b4d7bfad0d633bfef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b237df07f84a8ab6dc8f3692d8518635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe20c09a3dfec5513a54454b2be84c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048ef5b99bda9fe63d0bf6e1c8f3e4737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3043cee5a1a550a8a06f3153def5e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfa15f554802a5a8cf350bdc827fc139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369510bd65e69735162bff1ad91b1a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525ed0f2eb5a04d260bd0bc3d37cb9541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30af032ebcba65e22493bbbdd99e4dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f0e89bcbb7f3835990355caf9f6d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240be8c64726061c4b1f41866b70424144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ea78bc176ca566f1da19473e3669945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaff4368a395faada3111caf97af45b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58505432f44b9d56eb0be1a3a895382347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb3bd0a0452b8fc1288d67343061f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd596b549ee267068ff40eff5ffa1aab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e151b377ccefffd5400477d31c282d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfb0566be09e2944655da973ada39751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25463d2a62f6fb8662745f8e830e766452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd86ec3a35f0fa2b10eece10d01dfb053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117079156f352dac3ad32cf4c1167daa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb4413afeb6fa536cf02832463c15b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00f8a1b9b02df332fb31058c97e81a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0652cb26f61b0a87555dcb0d8bff257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab7aa9ede1d6101b21296f7fad3cda58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b200f924e332488c84908a0009a31359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743579547b0936febf7ff5c9b674640f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79980f96781324f46e948fc73391fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c39f030ef001b19fad65bbb15667562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a619e7a97af6ef49a627adf8d2e56c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e0b6e1537dcc73f3ea7eaa3b2d49464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389877eb88075f77f2e4ffb3c6b3a9b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fea7510a0d4e26d03141512ff25ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df5ae1d60906888e67b98c04caf3c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1ff2ebf86f2fd54eb7f29b4cd459468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498acdbfd3516f2bc297f7c1d02ab53869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a309b45cca1f2a5fb04dd2bd3ed3f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cc88effa81c4afbb4d9d11bd1557671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b57dd0af04fb98bf1e15dc0d8f39f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5922182c0d9df1fce624fb6aa179e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b29ee544dc4b5428353c815f4b4a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68892ca836c649f82aa3eed0cf23ca9a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e8c847f71c508ba35ef86912cecf176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3ef52ed7f579b9dee11855165b03877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108807e6326b1b04256500afbd3932da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974426d8c8a9c38af34da46886bd1c5679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d4d86abeab71967d9b38371fecac080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201aed10be0348f0be38f72b001549b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d793466129b758ad67766f8e01cfd182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6060574e8ecbf470f111cf458cafc6c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfbd70327c453e4aea6a47b42ce04884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea5adc3580d67c2b9c716c3ff8b06f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89ac265592ad0c93fdc48d02acbb4b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c0a6bcd5b0f1d885ed2ddcc7fcd0a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d083bcb94d1235da212e553a7521588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b858443c42c3a3b6ead9446f29973889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a879a343b7711735e59db16242219af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334b0461ae96f1bd2f911f4e7594d6191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8a52d34f3536352296afe42eaa3c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d47a874c269bf5cd4e91295893094f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc623ce9fbdd173c4678e3053c79ca2394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae92b8095fc2fe6042d790ac3d7b9995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ed1ca700d53e2c11a94755b8fee0f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323326dcdb014cf202a0efcea43f248e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c7c833ccbebdde0c9c1178bb1dfab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3467047b98ff90d67b258fd7f2bf299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7061f62937485633a7e81ba301c68100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d383d9496bf002247e502870793444a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e9b6334bb47ec1ea5d66dbd862714102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbccace25e1be83c9d87585a47f44d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1c1f2f25cad428cc7b45b23f356d0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6393965a7dd7642ce2aa594106a26f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862240dd4c0ad1d60ce4a49a77d7e9d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9e89a3beaaa6aa3fc72c07130f796107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fcec16ed5e277b08a9854b02d7217108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bc53aba280fdcc3ed444bec1e5b06109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4aa5a82fe75c36989bcfa3ad4e4fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fa16fdb83ef869fbdb2e037fe17be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b93b52a6a80f328f986676c45dd0ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e345376c093bc79861eedde4abd777113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea42a7e06749184648c8c068db665b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588d703da5ba8fdec8caf25f02313a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce0e34df9fa8699507e94480c62f47116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ced13d81271da67a710549cb2579a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf13293ba78a8be3fd0f06985f1e2b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5f314ae7e6ecba31dde105576526c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbf863646a436da3f3d44339c5ca6b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a43af1f9bafb6ac03c6ebc4f7ecfc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bc3e22a7dadcaa4245344db44f95f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df03273d0311aa6cff5d46b95555bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29918533b4759a046e48918af05b8d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bac08c76ab9cda2463ee496e1a5b5f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93a2f8b81a848adb28064414ececb6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d95a502ab2bb8aeb0255199fa7c98f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f68dfac287baa46b6c7de9ac46d99128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2b71e004a19c98c1e760dc1e75fa2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbeb56ae789823b53c26abeab14501130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b2d564a957436f749922905b07333131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee6d88fdecfd14487922b7aeeeaf87132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f038a1f002cf6480ffd27b2840086133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6008e4f55bcbccbfd515cd192f473f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee4c44df53f2c495c467e904491320135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35164825f607c081c2982c5ab3a91a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ab697e0eec95cb52ed80b44ad4d94137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce7c69b7d343deb9aa3fb573676570138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a1f4bbfb41f4d2ca39097ecd35e19139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25741e8751806883d4cd19fe4f5be654140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d0b671c153e0c158973336f3915d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fc9edce2366bcb0808c754b01d7e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e68d03eab3fc3827116e8f8abd4aab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e60b421932afdbb240ecff9f5d600144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df0fd23fdddb6bc274a0d0b26b5b56145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103f7f30c3187d3e4522bc0f1ec6416146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4bf6e0bf32f6c66c09d3621b33f9e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d54b41d23179531a98f604073b7c30148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75415f19b8ea5eabde87f70f5cb645d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04bab8951915209be2ce7758f96dfe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e7b1ba66eaa6158a2e4a04d8e6db8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b846dfa7dba69fa4dc5aa48080faba0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52b97b90577698000f19bfa4c3b2d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f8ce93fa9c263ccfcda8c96b7e584154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07026dc7b5c851839f6fefb62316fa69155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d08a5c7f62d2ec0af987004f92278156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9a930f9c362a6d9e71706d446ecf6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104bd47c1ff8edf46799e5ec958c5fa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29e305efcd06a53fed92b8385b8ae7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390341d9a67d0e22507a184729cc085e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60904cc89a7ee286965a1b992e8bd8b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1751f4f49cd2c468cf8cb2619cdb1f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524bc6c78400226b3afdadd3b9512ad7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcd8327dfe5f43dfca278c5881dbad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a9b39fabaf40b76b950fa6595e4a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942618a550d8daa0e2928205b8a3e82166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18c4cd6260735215f483c7bb8e1c5f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea414762ae8d7efdfd7f98218cd53e41168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44c786b1a614f791b42300ad74c955169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d142bf34e543638c97ea58a47b3504170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce34b19c6d215ca4bc21d2356a0e5c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea00f5c4d618f8851f96b2b8612b21172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3da7f2bd5b841d7f04a512d7d269e5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20282076da53f8a83c99a530c27864b6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93866712bf2539ee8726a3bef22e75175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0014cef96ca4838733e4ba14bf73fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a6ecc23e4948d9e3d0abba953a824177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e422a5c1b8c9214010a0172dfb8c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2134ff17f47620c7e2c1f0c00d6103179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1821fea95a88fa151da560a5c2860180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83b4cd9b9f5ffd0e694963d30f621b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ec7e5c73bac67f631e8ef623fba77182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104eb9f607a7a1ec6c5cb3e80775b4a5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661ec8b6ed7934c203d28bd194f1d5c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa60ea0b57b0600ccbc6df1af06d19e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0edf7c6e48e37e2b39a21ef7e8d4b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a2d8961c05809169cb0179de68c27187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1838fc486842e4faf7679a55962f7f5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e126a8d7bb31fcbdc84f0ec344f979a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e672164175b3462c31b09f5c9bf36c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f6efcb798fa85208c97b4b98b1166191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf82284c6cf3a6f601abe1887612bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5f92009d1ea9351cf54b80e4561a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ab6d3f0ad2f791b6f25995edc28bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5fb52346845a5e4041afeb436e7df195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922ab8b12eb9ed559067e743f666b36196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8803659b291c902865dee8999df00e8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3d8ceae559af838a5f5ff63de18a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bb584540163f639d78ef44a6a4b75199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d960d3f5acbfec5597373d8ef0f27e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdac2c804f45624fc4de57d7c3c3076201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980087403a5c64cc99c3c7573cd8105a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2e26da8f2534e7e9f47d378296bad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a6fdd76ffbfd29dd75b1654b6f299204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca3ad2462212ffafd2b6fdba5ce7d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a0971d2b34462dedc89fe2022738a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d9636098f524f20f964b2a3167e98207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacc07cd432fcc7b1b809e22f2ff4f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8b484bd5a9c6749821e95017fa564209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b985be3e598b221429aaad9fcd7cd5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97f3fc386ffdd0cbe0484fcee1d41f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0092a62709e9613d0220675b95120212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854eb374138a6c87d0952ff7334cd71a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ea8edff93ded75e7b8a4b1f9795c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e33ee6b8cec071efae37caf24d5f6c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a826f8fb613576d743db16de592e3d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf45984ef78956fe97360db79422dac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a7268f7413614cb071dd0bec0ea91218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c0b19f81071a8eebb99a8e86b24dd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1b1b3fc08d36b9e0c658ee5c1f3f6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6a8993485a9ebc0f54b36223e0844221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b551722be10736a8c2c170c6e2e0df222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf16246e9d54bb9cbbc4ad42a0d7827223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a550f7574a9f2d04f7849d589267d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8774e2a6e65154e49a13db3ab03d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7c0f755182b7f569ffddc9c622ce5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72cb845f6d6a2dd85d6b0e52a3dde7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2825861492a8d7e630b7dc575b3c3f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ec09d62f6306c256ceed9d603b392229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90c632cb386c7b3bbe55c7da981baa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bacb76c3387ced359d01d91157fd8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b7c670a5ace602c4d7230a4f963f3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b69586ef818f30f6579f1d732ab6c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e56e4e863041643b7a52df2d370aa7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34071244686b30a863a3e8f647e098d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e35eda8dd2932582cd4722e3e9440236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58f5d0968b63d4f18272bb945fc7db237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35571bc7dc8d205b9d4d0f1c45658e7a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f50b73018514736b25a96229cfd037239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee274e755f251545da15bb727e950f8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea01040f092c46dd8f66068f55c480241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af307254b6ccc664c1b28fa38a5b76ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08071fdb58f7b342223b2457e7b45f5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f6b6e04466e21646875f6a1835480244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0a14c999b5fb8876559e64cb57801245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bb8f50dffbeaa3dc5fc1f045507a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce73c1a23e95c5b953d2e7886226946247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c7479a1d8826faeaa14de6be43b18248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828107c11e164c35c871a9ee236900ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a5df1118238a92f4455da3c274066250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913beef65c1bc9add01c891550777ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528763bf8bf722f90158cdae301c81e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b1ac955167f4646750d88cb715f26253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9b94a2158a82caead4584f0ee7081254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787726c4ff47ad7e1f06115670e9782255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd858ab88f164114b8acb56e1400b837256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874b141dd9a4c307a9197512c03576f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c3ef4623cc490b0af93019981a0c4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64339a812d4f21bce10812378cfd089259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207cad2361f4675d37adc2e8976fd50260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949ecb57586b2c2298a383256000bad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81aa0dfa904471d6f41afa2116700d7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef6c4812afb062689a14062b7f102e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffb728755fe83b59476bdfd8a8393b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f66a42574b0ce61acc0d6ca0f88b75265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d0243284173935dc00c02d16f608b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9337965cd0ccd339d40cc7563b5034267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f939218d844f528ddff363fb3984e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e5402433f7ed21701a61de3861458269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4db95ecea006bd3c9777d3588a100c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99501f5116b47f0e62a0a5c2cfb90370271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0d7a61d8b46ba62f7ca5b301c0743272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694388755ec77e9849ca8e700199c52273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d6b4dc37821073d1f3a852c420b60274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5db8f3afeb1726da27ce8d9186ff3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda42ac25fb95e9199be66b2c5d6ede276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2ec5592618730fabca82ebb2ffc41277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef2427eb9d19a7e3d030fbb6675dc2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c917f9b730b995e2e0fcf104568043279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88277de31136350783554b34eaab4edd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7d544016d7807f4b7fca37878c20c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb55f8cd87b01e79105026cbe08583b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09194cf65b7af13bf5e8bf3bd5299838283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec2af44fb6e029df1280d56c899bd5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab88c724533c2b017db5c94bad0c08285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5bd7736efda7e418787dc63a72e59286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e58e04fcec6e8a735666518ec5544287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bb9467c9404d0f36d163e88ca1b1d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d53f09209aae52d5a90660592041a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383c6c27d118e96b4d3bc19cd0994f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4dbc7bc032647610bd8ad71a913558291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cde3142f2b8b2d34c6d842f4e1d7dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164995232fc9c727edc564c54c1eae6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f96665e33839de3bc61f33fee4435294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd10c7d636249cf0327f6cedd57642b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac38ca79f80d7a3adc370b6e3dc9ba8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26b2b03d72fcf421f1a8ff5eb4964a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e82666e170fcb2c34d87a616aaa0ec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921a4316af306b6858d28cb8ae387c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589c1b46bdf2c5803e269b7285edeef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd753828f72b98c6e83a8ab20ef2978301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e812cddd038bd0a2dae18c87045a0c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6970b81812115d05b7e096f897fc6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6203da2e3dbf709209fee1bd1e30048304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ca046c30496274d8ab15d93411bce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd1fe5b2a01d3df3e072f7a91fe27a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2efd67ce3bf89d04d4e03810fc844e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cf88d8b54b0a522e6b7ca457134d3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66deb22c7425065e34db3f7f5d98500f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc6583e1173965ec26907c0f2471e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45577bb946d0f6606a1e29206f9e727f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade132399fdb2883afbc4d61ed65dcf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35352027da3e7f02b6af025863c07dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4fdd757fff4edf573c50aea5eb4d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85104b4a5fa52fe66e548fe581a1a3d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701173b77c081e8ce93d5fc49413bd10316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598caf008665e1dc5e5135f8475e7631317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012e323dc0cb4a5917886baff2c9018318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35d01a18be35f689630088e9cdf1e9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47f685de3845265e01f7a2549dfc84320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bae0f61055cfe10db8d69a1347e53321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bab2dd3a77271389a337963199645322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d9e1841afd199e59bbd76a83e5032323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eea19dd1ed29db13ff8231a5ba52d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c14cad066457936fc7f5a53f6b1920325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509d9894d0beaa098a34b94d8dd133b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590fed746adb5195b334fdf30ab187b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4556fde6b4977fd2dfea1c5ee6d27328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace744d733d0d39fe76f2a0b27efe02329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575754119daae7e766a010b1d31d124330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d8868199121b06d9a0d742160bc17331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f63ad1ec13c2ca48651ec62155e52332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6c04e6d2b341f8f9ce430a23592c9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9dec9f4611f27813ce665551288dbc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e352461f40be7eb355f517ed0db9c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8afd90ae7178cafbe54f3355d5032336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fe68b9db4da292f812c028e02130a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eee71ec39da80467fdfa8b74d20ab1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700bf78b2a071198b8b78f2126cc2f6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d89afc0cc58e0586e98025a040850340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecd915a6b246a71dbf0fa4d056ae5f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71326c4e9e4c15c4bdc63b3ff91e9d0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cf38f36e321ee77a27f90151a5853343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876529a1ac40f94ee86ec53ac3072ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0f9ff0b66abc2034c2c5f76bda869345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2eb26ed8ea416f4db968fd8c3d1a23346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e18122745898f82310d77a4507b49d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741d7724ceb8c375fe9ce10ee64713c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b057f7a9ff6731d09eec9f6406c61349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299bcb8dc6ecbd4c3f6797cff37f1b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8828951483e60250d33e9687bfc15351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc917409910a1529b49b61654e798989352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62bf26348fe3d4767d22bb2c348272353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0d8f486cf2810678e33b225a3941a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b2fdb51800cb49c13f85192fb1141355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5deb83c802e88f386942ca2d33df4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754aed19b115868f1c3f58d501fedb30357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22c88c95c664487386fab114d1e7aa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97dfe49938a66d8ab9fc5a041f46d3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185064ecdf60c69ada9b3b0bf1bdf38360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12067f0f1602fcaf82d50f45dfb512361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d86c45a9a3ad09b078f684fe071e08362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd583ecae85689c06f32338fad72ae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368015add85f9a1519f8d544bf3d7713364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbdd5eb3d7515e7d78e1a0d0e7861c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43967594e9c28352f69274d793edf27366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5aa27a11ee651d01c0ae5d68752209367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cd3fd67474b2bdd15a323e2557070368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d95de0940d425bb0ed32920300221d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186775a7c9df722b484e97d4f4edaa3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef100a7ada8950bbb64c75b4110ec32371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a8f3da5b05d833e65d6ac0934e166372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b371f75d77784adfd252327d09feb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64900fe4784e0ef4f7502d5946d301374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c507214028b015ee4cee94da6e95e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c2b745180e4ceb55b1e99da225f42376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8d560b3b4ccf7afc1b959c320480d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862f808fd9b8afb00cb36d1c6a4d7d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9789cf5586cc9dcc7edbd50e632be71379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edfc9ea4ede45dfeb416190c49b2f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc65ab3a5ef82ab466ddf17685b251381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e7939bb13b0c4e75108feae738a47382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228806a331520bf5bf01431db5388526383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42935d7d7385cc54cc16e853b8933c7a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702099a37ab8d1775c358c3e62a58dd3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28807513d165f0829dc0909df88da5c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ab16eb114b36d05b80621fe90e117387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592a2ae79618d5c917c9c11588cad8d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95763265caa755b43dbd9080d2fe20389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44766e73deb639cdff8c540c84904b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdee391466ea5b3e030ad07779fb8af391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac159c25a98076e0bbd044e7a2354594392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9ebd5bd1a9655bd53079a376aa712393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738fbe16d0691fdac4dfeb2b207bfe5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd683e340d6a64b1574207f2595e84395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bbd91f2229bedd2715782997c8e87396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a04fc3ca3bf706a8c1c76bfc44320397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b157c0c367d3b8b8e1496fdfb975c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b836d43720c4ab9daaea667b1d552399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38478da5d8a2ed9215f0196859a57815400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e088a049718d4aa32e690e4b5d357401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e92585f1c2cd0fcc428ca7aa4198eb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7bd68a54e5d10c1bc2431ff2d513f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a91979b2f5aa8553766e7c130ae576404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121de621fe3762ff16ec3380df8fd65a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd07178442379e31a85a1a19a86fd5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f84ad6780a15cc7005d26c6200b436407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0024426867396c3bbd2893d032c8d2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f25fff8b8aa6ce9037806d6c5b8d9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8720b94a8bf8add7a4249ddfee398410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff580f30f655006b6d80a68c8b2980411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d31d10710533b20da65ceb33b358c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832314b8103b3c1f33923ccbb6d22bea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4ecc21fb3af66b5b1c30ff69ca916414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fabe1c9aa6ba25e8e58ef807306df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802271081896101ce73d8c6572e4bf7e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128309d08fca43a9ed7d3bf1342f76d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473554a048b14856e4409f9e781858cb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e501d7d8f41c80edebc6cdbee693d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3649b3148b3637deb28e45e3e1e2a86420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274ff270abe8caf6f10de71500d99a2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007adb344adfc383a08617d496785fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5c3157e76d981029e416525912631423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95072876bd784db10dc0753eca6ce038424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ebeec34194f942def17bd343aa44d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4486b9316a823d5cdf604489601d9e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860584a9ca0794d4d63f767ae52d4e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0aa28db3561aeede24e13580cf987428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538738650fac8c79ed5809728fb75bff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6578b0db8845867586c6804e1c4aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cb1dac823426899cdc147ee091b4c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d772985de3afb69eb6f6591e8952b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d068653a77ac2fdd11cd7b798d06266433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585882b074d19175fcc77f7dcfe3e4e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b61dfe72f6e211ff0ac41760591b2f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1d7b34899dd234785f3ff561a3ce5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34d5d1899131aa1ad528f5048be22a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62ad621e9b1836ef855c6ef3f1446a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286dbea6c4a7c828252a507ea52ec3d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c57ac96a3e86847050f4ce7812871440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a859bd7f9df25e36eafbb30e07d793441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb91e41f4008b917f22134a5d7a6a4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066901188adcb38b8868cb65abeea05443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e10584bb185a1011a1b1b32a11f491444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca36b23a602a5781b484a9a56fdff78445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc72a4f0eafd473576cadecfd774c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce787cb79e55e25b6847707bc43440b2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f62430bbe7a748a8b0b1a89346e4e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485eaa1f7f2eb0cc2746045adebfe96449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6017b2432269a8212728e5a971021fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abeb4eaaa108f4a81a78ab51adbee0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed78e016fd7b841ffda4051e69db01e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93bd4e0447e07086cb6e114cc0a732453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96a203bc070bbf2a92310cb46c8439454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c28009fca3a420fe4de209d7ea316a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73f1de4b726910704152ff754dcce5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096e09badad140325c9d826bccad83f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7a247bb2b847c727974f47a179739458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525e708b3f8b5037e55a5c707fb4ea4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cc59fffe8e8bc4c4eca57637a8493460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5ea0a8c41ad923a767d8c8a84730d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f903e7b4cfdf1bcfec9f0abbf9bd4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66ab4d65fa9cfa01266f46e004ed40463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e1e999d6477ed3dc4cad102bfcc26464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e98ec0e95004f395ee923ff1f9169a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9b321358a46d9edc537fdb4bea046466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ecd64f43702bed00d591861dde664467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9b118c575202b946131747f328d13468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269e712187c058926295ab747a24c97469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96cdb5c94bd47d92cbf5f28d04261f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4710e449e519f21b6a2b8455fb03d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8aedf17634c0b5dabf18dc6f21a55472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5f7a13376dcb9cfaffa6d8410e485473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aaafe27f860cf3728ecc0663fc4e45474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf743ebde4a91730877a5a228b4fad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a6672b39a9789e626c869f91ff5d1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd10aae73291f193c1cc48ae49514e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0385b894d9be16c20d6b2f6424c69478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d1a1e4dc028703fc6756a953df170479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9451ac9f1b3c6d3eca4d63b00de5c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9bb5d119eed90e26ed57e83b29dea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035d03499c1e99a4030835694372f95482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f01a644e5d896c9c3b45927f946059483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcbe6cdec531644ddaa73d691659a6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472d147096564b11953aac648a892bd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c25a97df5e58930e3d006c7ec1ac51486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be708cc791e5201568a4e41406ed9744487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6964a7a1a7dc605e492160e1f1187488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066ac57691413de563da631ea62a163489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e26768bfe61353f7474bc60551d82490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c6a41adcff89bfb904b6af2bb4395491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8d48549dc7a727288aa1372b7bc6c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f96c92ea94b7dfcb11a065ff149831493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706319d28300ae86cb48d33f39b03724494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47b74bb3ff9eda922a1b52947c13bd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f8d43f25985aadbb98e40388ff247496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1db8d9fe989f6eb538162ca13a5dc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd38dca06d36167e947b421e4dcf30498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40264108a24a458f0792ec6f2c4cb2f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb9722f64fea04511ef39afdb20ce8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a713b8cec35b29ff83e5756b32247b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b2ebe76770c20dc37ed8eae77baaf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32045abe71ebc9ecf5bce68df7afd53d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfc41aa2dcf2c42d6eaf4880758e9d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14ec85f532a30f58a2ce2161b4807a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d30aa8d29721b51e8f1564590f8a3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52716c7360732e7244c6eef7891d8379507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b72eb0c28e6e195d35e2b8ef657c11508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceee7f46f0e6a3b61281d13c9c83b2d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd1d5bffd2ef46ca0a31da82263bcb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e2682403236513e90638e4ada6244511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f001f3e3d73ac9095e53dd515a206c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6199e59415c628eba86779aee3a71d5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd58fdd935e2ec53c6e6e6f97de1dc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c45bdb077245a90dac85a8c89abed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd514ff0e6040b33992fa4f3ede179516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591aea3a1440d8dbd5b3d2705305da0f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3c360168f62b85e5cb0ffcc294a62518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06370197d1da8000f0aa3090aedfc13a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c021a92e38021481036664b83ed23520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e7e16723eaa095a623f0862033729521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3931db19f83ce9fbd8dc9263f224552522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac13a4071e9f1957705655d659ccacb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4741adda330edf3bf5e467feb38f0f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737d01fdd4c82ca2b183012950bc3cb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0231839354ceda2df9b8068a7e499526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9706cbc040f4aeaf814bb65f75862527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2dc1c69822f125b3e71e1d3da9e60528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22298929e0a2f16fb9f6c232dae05952529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2543bb39a54e756254f2557723c6d9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b451b10944502ae9680eb8a580d8db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4c186bab84028ce04f3c9e109feaf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9006f3886433a12324d472fb0e5f173533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3a1e9a6e76927a5d1333c653aa2d1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8160bd4562f838fff7ee3e8133b2cb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36909df8fde4b5c4868dc932ebbdc4c2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d866e9fbb36835d36d727947d188bb8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69cc67e1ef37b65c9d13647bb0d47c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab27056e7116ed6c6536d069a56a98d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2bde7d29cba2001bbe44c5460edf1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc750df341780bab225d74b8c3b37df541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d948e10bb377883e8ff450d61f7aa92542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206beea2bb3910f8fb83e655cbcb0ab6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d475fd43fd29f8bcc4cf9d106ad8e41544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d749b0fe264c65900be30ba17f44f07545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2a49a631aa34b29cd284e80ba542e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a0b2111791bcb58ad00c1c89d7a38547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483b3556981a1ccb663a3f494505b92548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0a9a37fd03f88dd9f5a5c7865c4ad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de925c6537d756bbbf69db05ea55333550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6478611e71ca988f4d3ecfa5ac4c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8fcfac4771499b5a630f6785133b7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98739a852381cdf26711ef3ad3a5a3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ab805d2ec4b557c725c32483c7628554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025497dd7daa1e908d56820723ae5fc0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d6b085d8f343db33f4dd3d7bcf5de556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9c2adcf680f2fe0349365313c5472557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88a517c90a5b1f8ae3e8b8ac9ce4f3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731e54e5a2198c3ac9cc619eaf1bb77559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5905dbc8167eca2f3b6bd85e429b6b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f4d7edec81f639ed2fd85dc9cc5a1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa9328f4f5200f38fedfd30d296867562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7aa5617d1c0e543bfe95ec7eea1c1a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6884a256507c7f7501a36ea0f35aefc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fde9876a3cce346b620f77b630965565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd641758772f7137021d7ec56914b61566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782573ba001334e103bea65b4b2a341567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2d3a616a207d4db6cf3664c08b807568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d4f641091f18d5c7ad2765916a97b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06346cb9fd1a4c1d790eee39218558fe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348ae9fef322d0281dfe24f18f4255c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf22ede6e463ce727e7eb29e1a0b3b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050f10c99fc5ab160410288e01490d3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570e3471b3abebf3a3e22d2846e70cc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b813d65eb0f6abfbe32b1d003e829575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98178e8acac91e83d09b9bee8de25061576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b26aa337056eca58fec3516704b09c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932db5490f6017d6bb415a2b5c65b42d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8922e53cc3e046bf6e3d90108ce0e1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04043d7b67f664bffa81d7a64f84ff0b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14b925b632cfe51df9687bb8a827fd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712befd74318b4c533995fd76e693fc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661263c427d9f49e7b1d3e4295a0fa1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60845bb73ec10b2cbb6455900de6838584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba0ef59173e004eaefb14635a5e11d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204dd1a452030f5ff1d2e894b4fb6e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97f5efd93cf6fb003c4316bfe34e6d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156307736c36a821936d35beafd0decc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d803d0c321250a19f9303829004326589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206d96319f018b04571ddb3c2f07043590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcf6401dead9c9c4c53c6c4dbe1fbe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1f2749899b65b9db1d9c73cef2447592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2aefee902729da823bfa12447acf0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34121018368d508def20e3ee0aaff6a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6e5760fa70022958bf0f878ae5b95595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6b9fc4671354b2169dc71060e473d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7761d2c2e4a6d789e882d9c3d8b4b3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895242e81abb178d31e3b85ce63b2e91598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58bf9847ee287407d06cd0efd9ffe8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa34a17f7b00f9c70de4bd319c83e9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a47f841da0e49a5d9c51ef5f4e7d7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff94daf0cc143ccc27ca1c46b55d44602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccbd31ee4112072bd6d2c2aa9c8303603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c8616c36387e346ffa555b33d4dc4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f429ede7b50dbdd427e407d17338a8a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831eee1b8c2b6fa266f2bc8bf3f59796606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9a6e8660be4aed29a6cf3ace2c7de607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004024d2f529de86d42312c789f2733608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101f4b70665b07097b1828a93a8ca13609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdac782a3de6de8ed0c706c714136c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995b4199a733fb0ef9d7c04b297c71c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cff0bb2b2bcbfd348179e7ebfd222612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb533b0e9d1b5f5f186a6aad398f6a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945ba3c7d82e7e671b5a43ba9ac076c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13b7f6a680f83ea270f1937fe1cca5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c6b0634da2a7ea7bdfc1fb2392b71616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b9c0b848dd4a025a6085c757235b1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b7006a043b334020acbc51270e69b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4e09c37e94418558e3c022c2eb004619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147279a3cb0c5d8981c0116fedddf96620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f19977c535357ccf9c553cd760c469621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9277f7018326cda82f50bee5e8f2644622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1fc35ae4e67cb957db27f4ed0161b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e73bf804bf8561f6433e1bb3f3c91624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5922b38e1b97b7cc963dfb5e0739e6f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d635a7e12625dcee1309b593439b86626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc985daf62acf897bb570b2d65eb7d5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c337b9a6386a3ef2f77f6e55c8674b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac10f4b505e117cf3483bfd620a1162629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140e1d51b937a5f90a7c12e3d33f51f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68815710c0d3fb340c61cc9d8e5e41631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87bb81209349608b0697e27fcd09a9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6dcf6074cc4f71653449675b1975cb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2457ffd48eafc3665c4f817d6930d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d9a6a0ec72c9d08e551113207e5cc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43637e090368e96bd82791b49ed34c7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118e8a08bf92a5d56458ed3cc331009637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38306493fc4a3aaea6157d2ed5375697638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c1fad005397a618b0dff62d3f73dc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d1746402173f2d2f5ac81e1261b65640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2f280a3ee304a6a2b5b04cecddef7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2a09a8ea77fbf6aa4e8ffa814354f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0931ed11f1c86cb371b6f8a940019643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5401fcfbf2e84419ed8bed0928d30ab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb48d168434299e7ef55b8b38b413be645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5934fe9f01fd8522eceef359c1b218646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c0ec725fb672da190a18d754e6d45647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae05025b75681fab2c4b4ca67698da648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9196a93553c1cac2654e5dac15785a7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a21ab5a0ffc14f693f951c42c87c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c522790434f3771e3dc18f419c6ff6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5476eb78b8275fb07f742169233f28b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99639a836f7f3cae2a37611304881d5d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e84baad64c6d7e7ddf82c08b036e00654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0506b03d7edf3c86e4295ee56491e82655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d56f17438c46e0a6e96173bb971893656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0e680456068424904254f33829ff1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c619480bba23aca1c8a717213d0d9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7cfeaeaa3a721fe96d30be3c6af73659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84789864027188a1fbf6f75e123a7b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1118ea0ce85328f0c1f4a3ebf9c12f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fb16e1b6903aeafd5bccb7f87623f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03f2ad9ab493161691b54ac126c9e4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8377f0e4dcf1bb1c89e3303881bad49664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb72db7503ef4ba5bd3c50b1786a9f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c43d9e3761c650f76024b80006bd7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21989ed0ed8819ff5f00a57692b76fcc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be055b1f9bb5a842ce7f9c5b5baa9f2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022f2775079f815cb8b746ab7f6b7d1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfc58b085337fc07886c119ec0b834670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57677536c6f17ebcb68adc3eeda4f86671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048d63fabaadc29a7ac5fc36a201187672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713512d901a1d7b23d9c3b182ea3d42b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aff7c8e261231a7207981273cbc2ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d763893c2e8449b0e8ece27042b4a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589652c0b30d2235cec1bb7df9bc9233676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87505352f930bb5446ba198e6cf8156677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce00c375125b493d142245a6260746f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2f103ca3fcdbe1bde4e65443a7cc2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186618df833c75d0247214114bd8059680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8700d32d4ea67de768600262dac5c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58d70340c20eeb0d73ec17bb8bc7a2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8d751ba0275238dcfee548684bf88683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fe3881ae9ebe473e496a114545fd8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b9a20073f29aa1a1aade6a3cf28b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58b0bafd346c5184d1b332dd4e932a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf3fd53e034a5d305374526c0c7a7d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b66b38a660f3d56df1a64d00741151688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2aacc45ff663bf69f7ccac7bca1e63689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b181b8db66e4c86845d800f6e63006690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb0a8989aeb397af68823d977eaff2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea40bc3454c3e62b5cb9f5284c34bcc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee53ede43138897f5ef2a112a42a32693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db43d2a4173d331fc493daa992c3a9e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6d9c316acb79b7af3db9c59dc9a87695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7d4db8d7d7f4a23715a0815c10292696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fda75b3f7752f08a85754ea9280d9e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684223ce14955f6c023a0bbf9b0ba96698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857dd6b1048463e2e77ea82f026e9b21699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd04e79a9e071fb58639fcd053d0957700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea528074ef090fe98a1394a684426ad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbdcafedb65419b2e7d1d7ddb4a398702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eab6509676b9a7c1492b94c2cf2da0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68592b7a8e75b8affa1d3a641f1b12a9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09671ac7206fbb1ddb5a964daadabcd1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629e2e7278eaf36ea4f415b99129373706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d22a7ce3dc79ca4c86c3bbfa79e315707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b13eefde50a0f5b21db21ede3b09de708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997bde34b779d0cda1b13ad99a9a12b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc38d4c3233f8ca4363415f34fe7aa1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436010fc49abe4fe242361a0c97e086711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34019def17517ef5ea8b02373e3f3a46712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db349b094073b2705d120605fd64410e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc5cd21c13d918086d5cfbcb67785e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa62e921ba7b38b3add33bf2bf55d5b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692822bed045106a73394feff65d870716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdd24f8a139af0635e6e8f75f43f6b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bcac11058e1ab22714f69a482917d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefd7ad3d34847d71f27eb0250cc96d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ac6bff719feb5a0bd2d458b8f4453720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0d54a63e4c63814251990edeafe60721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99be2ca5e27710181574fa2819179d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde455eef512755bdd71fd9ea8a06761723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b9cb25b323571828058e1ad88277a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d65c06b601732bb89a795ec8c29f4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599cbff2c4d014ec83aaa58c493987f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa097b18880582b336d42adcc83fba3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4abd3d6f30d7416553040350af524e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772546f0bcdfedd7d4fc1faa15a94e94729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5cbcfdf3466d3ecdb6c5bc634a4de730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7057b82d41808e631919d0dc2e9a836731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2433ece8c89cfd5870d36d96c610992732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb1050045b1b378d48a57886d9d4e2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ead400552cb8c333ed59175c2fcfba734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64e9f6336f49c71d71c3f4f398e03c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d66d041ea35c9e961b3daa7ff3bf9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da35af532db833bb736e2dd193d39e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b43b57f0d20dbe4c6bfb2377cf6b7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5ca6262ea70287cb599c60140d43d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89243559cab7b832948955b194e33e0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe6d81e9ef0665cf2b0b4df5522d5c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bb210f29d6869140d5fd45d302577742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24237cd85ca49c40605d7209150b928743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032cb8081c24e20b4ac6624594685ae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ec803d3aea5e7ea32a2d4e8af9329745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84729510aa6dd212c0a5a5251fc2d5e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080574238b8350479bfb796f0c48d41747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff4ac00a32319a7f6d7af153b22265748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f65622ff8d400bf4a175fe43e4e8cb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5c6470757daeb521ccc4933b681ae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e6a3e26379408c4a58dd8a55d033e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82439d753e21420d5c03cd76752f3155752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1125abbf7be361d52c7176de9852e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc801907563caf20e81eca6cf3c427f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aec4aceb3b491692a21ce477dd9717755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d59bd355874642ae64231364537d4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05876d583acd722f1c87f26ad43d8a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48045ac2b37eaa1117bda6eee2c6abd5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945e9b9669a7e6bc1e006a001cb380c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>