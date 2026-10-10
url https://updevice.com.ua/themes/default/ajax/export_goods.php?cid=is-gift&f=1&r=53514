--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8887b050403e578f228fb4e1f1d721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d26bb66aea0ebb9023d91d2d8cbf42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2a4d8069520219ca5ee26038342e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb2f5e38277308352b64dabd3cd13f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c52565bca5da3e37d10ddc8e9c2885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bde8f8d29949ce97cc5f863c4f08a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332c8e8e70656f5dc16e8d58094cc847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdf049ee4e5ec1db6c1554e6e62cd98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951c04e77dfd4ff9cef4282f01fd1ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31dc18f5cde5fbb80dcb47b86df37e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee3a4953c99390941f117680ac1a5811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9acddab2357ea84b62b1901a5967e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc481c53befcca44c0434a1df619f36b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a1668144b10b84206ea83d63f85da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45baf30dfc8fee7daa3d877ff00848d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d487c30058c578159b821939dd8d6e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2ee1b6ccf46a7b7d866d094d8ac7917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb861079d874e36b2eeb2fca9a731718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496741d901fa679e9a45a5451765b44219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbb89a40ac6151f7d1b65b54293e9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d04451a0e7764c33319e7037deff321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b08de768ca1b729c1f0e043cd818a322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26da22bb56c5a86094ac66207de9f4023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cf6151d38bb63c8bbdc0cbca3b0ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c8146a1668da547103f2a8206b72225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0391c9e43ca4b967a1112c308042826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a5f81a53ab7207b6551100445e19c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6687e6e96a0d1f97de890769b55061c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb790b5eafa72f400ff2379f085f5d5529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a61f7761003d6bb7f6e80e20dcb49b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df951ef381922c29c310968f1e094e7c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a665b8fa433bc1969127bfd5072a0a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03f72c73d94bc2b6fd646d58f617ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f018e0547d223a86f9cfdcd1150ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c915022d7dd4946bd45157389e0cf835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83c25f7452901f88f186db643d5e6636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa061fa4cd33f334b8236b0fb1cb70637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0ae0607a2e668853718ea8e2bf35338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01504aeb444db354101d67abd39b4639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b117e5519070cd027f436ebddc19640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75d92f0863ac33512cf3ff7609b3dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5869690feb423aea0a58d1b0c2fc47642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c58dda02cd97dd6631f268f379236d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b62bc2b8a394f23746cec5a319bc9c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d04a0a6d1dfaef45d1ad7aa97d7d7845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efbab6abbc173aac5d44d0bbafb1b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56e0f3bc7ae5539272b8ed01160a7e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e261e436dd3d24ab3e6a27b2a4f3d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bbcf9f21c0e957e79471fa4ce23c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec63fb6c338c32db296c69b8ef4c42b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67393efeed2d31f2a47315bdd1abb91751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f79b1dbcd277039d433cab887295652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794c3fb915b70cd4dc3f853ad05f72653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff881664f888069ee3ac7e852e5fdbea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c8d92ba1baae28737dce1f12dce1d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5eefd512d50b5a593e209fca7ede856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40ebdb3e660a6f75ae4bb68decf71057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7895e9ea6f224219d0b702e656f489258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8d8e9b71538c81c67aa4a628d2abb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142764f55354d5c5883a65acffd7d4060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c526322973057086352d5c163f61fd761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a747bf81bdb6e3df9e0fcd6a8c2d5c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a9e608a1b487daa7723427d61876963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f3f6da9494e6a7b91dfac77a788d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10874326f9e9f7c2c9d888e3badf8865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c2a23cc192537e9e620de9c2fab3566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16902555c75f3b35e070c9ec5b797e9167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02394208bd5f220ff1fc44af8fb2e2ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb32bf822cf37509d5b6c6bfe762bbb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8bba4b4946e4a9d764dbfa2b7589970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdf05dc1df0ed84ca9af19d1ca8a6f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f90fa78e2b6e388756277748ca750872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d74909649e3ac42cd13b540a3a5a073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fccee59b91fae84b75f99b91b3175074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b177de290a2540d4db76d14c966f9875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1adbb289aa048967a1d70d29e60d8b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7044a88102fc44384ab5facc77290c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c650f64132d1219f6ab11e99b7507478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff248231d9dcb665580cfbf5ebf71779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff151473c8b0242a6d48c81104e3385280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972cff867dd90982e6cc6f42c38e26781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eaf9978cb263a4b768771696b5671082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25db0552358f4d7c30843f29b144b5683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d230c321ed772eb6043aa329a4de984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b501aaba81ea1c933416339db3624885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7cdd7894d3594b096cc0a2f862b2886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223fd00681f1b5d91dee280e447bf0a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7065ff1c72860e9614d561a93992a3a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc664a8c49c9f0d1fe3ae59bf8198a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937342577b571d6c70026cfbfffe00f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fdfc22fd652d93d1399d90aeb6dde91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538bce568b984d2a8d4b76d5effa37792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eba7100382613ffabcd965bff2c48a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171150b34d193c01bcfdcbf8a28cae494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aef7519edd9c8683ec2b650e8897b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01bbd2654b1f27381224b9d65d575696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a3978c7510acba79d2073708caa1497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3982e1ac86520faff9137f135c2a098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37693f5ec8ffb6d11ddbf2cb9fc39ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3e3129f1167a73c15fdd589e1f078100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875462e61fb614a7d0de3a565da16cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfed55273eb5d5a29ad5f991c438345102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a651fceb255d457e011457e01e1ee9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd11098ee0a14bf711fc2f9b3ede5b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e41c1520ffc7021829e0896160076a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5344667f9c969f23a593444d4d98d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bfab3c8382d1306799cedd83b7b70107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56731bf20f186dda7ba23a7ffeb6e698108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed6eeb89b4acb3ebea0a275c8d380d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea3a77263e2e4259bf7e85974feb03110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633a737dd8be2bc1432e848cf7e2042111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b253cf43c47cd15552b7ebbbbf4fbf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc2fe204e9a1260df77cc2d60c9c7a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbb9797737769113955c288229f99d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d3e0597c84dfe768a4741d4359224115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb2961d6c39303c005dc3aef62cdb8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c8a117c71d270b5f9bb5f113d68b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255eb9eb35d2bc3615b322d7e9b7e05118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e795d5c5b308b453806e69387d868119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ccdf698f1400281ea7193f66f1222120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950a7f4b5e9a7694f6e967adb865fcb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981570e3227ca80276f6b04189adc0d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8084ee1fba2a60d3dc693c4a9ece13123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da207cd6428dbcee286b44b6b7881055124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa375dd534041e8d757a27e1e48c643125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332163c4a5fc2060843d865fb091cc6d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add16cc69d680e06d703ca5f45f4040127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efbac9c0311ba2e5f8d3bfa0d8c876128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479a44976a75dcf3684b3b15f1c8b32129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc6e7e3e2b60b581522fb01737a299130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b65faf776848a9dad94c8397d0e83131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cff31586a84bb48f375d9efd16611132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8247cc52735dc473f61b142f2ed2e09133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4777acc241918ad8d88d77e341e9a64134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ddabfef331abccdb991fb8b27f451135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa32b5761267d7f4a06111fc75f337136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4c28a5c28b6683bda73f1a0f4731a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b3ccd9d7bfa898f35ac1947a99611138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1282c3f92f0792fe9c3b4b78bc84e45139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2337518f1096116bd16a2023ac2306140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b06863f695ee74fa3c5713aa8f18a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892356a5d7c392138681e6ff9d94863142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d66163abfbb0d4266cf94859c3dcec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c0ee22ce853bc82f2113a9aa43e61144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b4c1d658eb95e2f0320c8f697d5d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f0dc2730272647fccca3fcb92e35f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8fea2075c221cb426c56f5e5ad5ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc720831732593066811519bdc392e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba019dbfbde167b3a550186fa1c43c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c67585922be9dd001b3314fcce6e05150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768d558511f0264d4c021189cf6f1c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89ffd68e0e1ef0ed3d7ba8a7ea3d12152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46bb9c24512f95b8da47f76e74bf29153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2e51f5be185049e434286f3df641a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1e1d3647832b5b018294e3cfe2d10155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60e3ffcf9f89d87bc22edf3547c134156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf961c21f5d5594e525d2afe29768a76157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63da67c3adbecdb7d8544865666e98b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde60fe0f1a4330331cca9651f26789159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635387053b2683517ade6c9ba925361160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b166c320930e6c1e65aca1ea614b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210868bcb6d03017bf2e39074b1e2c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d85c1101f8ec7383d8d75f0c06e0d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec08eea9935befe5049722ef3989826164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212867e3269ede1118e7a7aa007267a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976979c517e68ea72c7ca87e03918ea4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42ace49239d27653a7fd5d183fcd4b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee44accead4f8a7c7651f0431db3a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209dc0ed9b7bff4e3cc6d18ea752caf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4119296f5bde0b7d6a5e4f25f0641b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b46e9c4bb6d7542f4f5db0a6cf7260171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0277bc21d14caf7846fabd062e1d9e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bc929c25686d8f1c6857d05480a83173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17427bbbaa0abf83a04e748a813a490174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ca56f6c950266ade1ebf035feb3f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0277b5f9af6999e56b395ec95219946176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1db99b5e7114022f40f7abbb2d3c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b238bf6967c56fdf541b615c426b9c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30be2f52e4842bfd99487b7b4cd894c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6793c23903b51daee75b06ba5bdbdff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8a692a7d936135339678640102960181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc3a10e17e48fe69dfe3bfc184c5c1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88184cd7da9871000a0e85fe91b16dc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d31d50e74c2cd77e435fd4f3f853ad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d28ab7d332a1c74c4947a246b24f1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815c574a6376ca47c1ddb99c64fad7b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3f9fb634c52740a0156b7767205f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227149df411d9ee22da1464687a426b0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a876ab02431b015a427245ae41cc2d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356368be9c6fea6f5a316bbb7bd1bfdb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d2b5a2468d6afc50a046890b6b627191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb3ed6bf2d1d06078bb0ada6efd3f9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054db6a96e897a434a0d6532579e80b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa96ff4f114b6541983ef44db37e393194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1a91fd8353e850d7c4f49ebcd693c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d4569baa255f37ba30511f97eef66196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5caa38235848b711c2780cde673932197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ed4b9255896f51794ce8808de0520198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a404d967cb7ed9746da2ffcb5b91f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa09622a2460566d87a2fe1ac82119d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe7df5cb789a9e312239dc6645ff74201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d518420e787be293046f8ea0efc38fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aceac94d6917fe46809e9e552409d1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e191cd7d0a3a0e961d6b5ac0c6efe3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada318055aae1c737c69b347fbe89179205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729de4d77174e1ab4dff8db84f4581cb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624009bb349519e8654a187df449c4f2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ece56e7821a0cd0f4ce3219275d293208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129b449d5a680dd338b5fb2ae30a6c7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf3ba1c4e2b4cd20776aeb5fc8c1f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c22b7b12962cc49e6b4b20bc65e3f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e196b7435f9f03f8784c0f5a2bcb0ab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2b51c50e0b4b7d743e5ffb4550f49213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbf8155cc1d7120fcb96d95c88b753214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b9dfd852f087843d66be82cccc742215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f70dcfe36ca5fa5e28ad6f795d8ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993a7874af56c180a1a1b4cd0b35176217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bed8fb59699e5ef871d79cbeb0867218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9dac18191e940e5dfdf106be738bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14db6421199e5256e7183570d1e3a89220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e61844312048e949a84320e2a16ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1b6d15a5abb9fb2570937f3078697222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10875b2246512bfd5a1c1538f2a5abe3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3cecd9c019455929266ee6361f183224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ad1f2cf65c6a8ded44ca46bee4def225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9af5114210382a66e7268e42bb2ce7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1313b1b1d3de535ef12e071be90940227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425a18724adbedb2816cc10f0fabe8b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cc171d641d2cd8a1b97483e5b6fe7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be517f48477632c4e336605b333d199e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c8f55b358bba2af567783ba79c853231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f14051f7921d7b3683fdfa3c42207a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73cbaa52140702dcfd28b0f016a909233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd9ceb4d1290c9cb4933e7811b9582234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243ba1467e2297055ff084f57c6c1ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb89db4a90cf28ae26998f6d7b2aa7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2e46fb2a11ac3f2b28bc9d16b1cc8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cffd71c3a33acafbe60588662b78e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90db523a38c4ec77cba5d7942d6c0a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bed150f2fc4ce1c60d97f6e7f87867240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcb7289edcd316fcdf520a6198a569241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567314b1d2aa56e15edfcd79afd934b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124ec46c7cdd6a723151c5267843fcf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a294a4c6bf07ac0fd93c3662fdbad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6989eae16dd3f9aae71aab65882545245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662da1580de4e521643d197abd4ded51246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f477780994486c3fd46135ff9baf01d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e0b9dc925c5c0d9d7d6833ef270a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263734dbb36bf7c2c9efda481fa289a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811023d87fbad0d63b7bdc488adc17a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb6a40086f7d6e5561a26ea467a45b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e279e9095db46d6cc81107b2a3736252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a343a153de33914713bd59d4bbe451253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ec0857e771d12dbd3cb6a682f4587254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49c8ddfd9feb51645a933e86610857255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207860f87adc2ffb5a225aa9f5b01165256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a098d0ea7aed947dbed695700d4d4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d541fdbf99266554fa08c6bf6ad50258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348941a64c91db6fa453f20cbef7e1a8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff874d003dae7bbf8dac1d355ee0906260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf314785f01fefc55bba8565689f7c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6231ab8f0b419c68a33c56599e96255262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a74528538dee5427ec38858f78c6f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42899d727e026927cd2961e46bdf3df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ac9c3bc5251e680f20437e2d80c50265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd880e2293debc66103924eca723df266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784ab6108329e525856870b16c64bc8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62e12383c2f3a7f693a32ec65df87a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a56112dfb9a3f4c782ad95b56a9fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8630a8c55cfc6a44153c22009ee5ec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da244f3e79392ffd815e4b85c687f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe630e8c3171df2ac1372d7ebceaa93272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d05aaae5dcccdd86211630652de9d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b7e553d48f142d8565c966295b71b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f419eafe9c9ac9567fa3ad91ed5b4b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f649ef7301acbfa062cb5339d9e63276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aeaef7fb92cd2125d4c35e12d63cee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a43412583a503dbc7e56fd25032734278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6b13a57fc68c79c5fab4c543b4e51279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46902eade576b11a8b5ede59a6d499280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c76354468dddfbd0717a66c7e3cc8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8497ff3c3c4860733e157c97d05c52d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bd15a41f873748fbe6dc14c5313ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4d15ed47491f35ceb98b75ccf0a95284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7e52677814a7450cb45627702de33285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661dea30106535d74490016490a661dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28c9040be4d2e26bd54da165e9a4cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8118dab3be8bac693933e6580422a9d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788ff6f223b01dd507268805e69ae34289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac401a508bf6be4b98d9d31bb5baa1e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cd7d411208b5a6bd0f00f1852144f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ac9f848c89c3e2f0d35d0f6d199a6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c351a11bbd3f0da5452c0a8e4b62abb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fd509f3ff28c8106295ec62e5f742294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb1836a0c868123c26593939e76e45295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67935ca85a55f337db5beb194f5ff6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d528c84cd122f657cff2b2256a52425297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953b19dc9a3217b64e16452313e5be9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3570ece73e5ee02f51560bb13c44e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61222590e2ea22426715f6c700f689300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ab28b23d74e480eff49ffa64be65c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb853e4a7d1920083e6467156b38e123302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59929875acd1b74b8e8a4edb88ee7eac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f53864d0b9930c521160303c44ac1f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441a8e4f53c635af968d2eee1183a7a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651af48fa06b8256aac62f59fcf3fa10306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a76a73a8856740587f2f93e1e62e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a82ce2f4417370f5fbdb658733601308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6ece968c83907a3a1b42327258401309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943f151b96db25075da23345f39de1d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4a0a6e82512a69cb9358eb9f903ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0212e37905827c7c0dc4771b09393fd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b52a9e36896a677f54405936e0581313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba7ef43597e3926ce0dc63d540eafd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657566ce698b9b3d5eb5f2e496f8063f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdfcb6ae84c162dcf70e1b7d003cd3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ead211683c46ee7754ae3ca5b3bcc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3783e955e19d0455a2de8dd4224e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59f728f72fe5ccad6a7b9b5d4e50c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f876817f6a288040c7d6afbb40a99320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3790652fcbf53e471692bb05830b098321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf60888b10d953a3d0fab9b9a1516e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570ca30fa19cf36526a3e2822efe6a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69106189e4e7d33e07450b63e30b4942324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180a9e7071823a76ded007d2b8c74f9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077868fc68a5ec844a5b21d154d7caa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba867efe333e7c0f2ef37aa1f05a73327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417d81a29056f8ab89139644af49e74328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe81bf474c7981a170b762d69658a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ec1e99214aa3b3e85a0e26b486bea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c801f6161d8598227fcce2e1a71e9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bf57d380b09fa6da6aca0dc62b53f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a5dd01b029f0286162c8e417b65de333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4dbb1d9a518bd8f79e61e89627b0e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f22bdb97f9f6ab62fe48ba05003b0d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac363491ef283232bccc5625ac19e32d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f458a224493f399d8017ed2b9eefa5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a0fd1f520faa1c89bb5ed1772ec25338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d23ea5cdc147d6e6ed582a645e4cad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6639012dc64eb2f89f649462cd62290340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3fd2569b95957b2e67c90475f2f20341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab23c84e2cd82f4775504e5a57db09e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3ec875eac85cdc3bb2c0c21c4e6b1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909a810bc4d6fcc3c551bf0d688bc0d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd45a246d68f4b13fe5cbeeda846a19345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec128e8c99bfac42350b1442d389977346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39f88c7d9f694a9b15d1deeb4cd560347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bba5297da96c04dc26177b65a8d11d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e2bf06c9de64a4a4b8cbc301c60a7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0a939cca5affc3b877d0f7ce435c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04238f416ac432a7f2324a8c56f210e3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9227984a4e41b69db591a6cad55f9dc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42788c7a85cd16aa0f5a9ec549fc0cf2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9d1c2c3383d7765f731ebeab44bdc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63102f0ecd6af56cd47ebe4d45ce65355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f81edbe2082a8a898600cbbf060480356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca35182d5327e9df1924087797d166357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010458ab193c7862ef6b35ad021f2073358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d84784b05814cc8dafdb4f5dc2fe4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b3d3646cc8da6e74dabf4bc351a1d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50657d4955cf157ab9f1fd4dafef677a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42568dcfbb557160bed7ffb16c4bdcc1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785eda4e55dfb96c077433f65edac6f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ee73ffd3c6a2c07a704eb7030c1ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234b0511faa2e1ed85725614122b12f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7717cfa627c9bc46b5fe34ceb2f1c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190af9ad3f9f8a0f16e654469cf3311367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0860bae4338cbffa14f6a02bf1b111368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197cfcd1024fe0c8c8509e4f194e350369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a6b0eb9bc2a9d2bc4c9bc5716b243370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044086b9f5d3e0a59e32d4500d054948371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97f83c540ae0eb702bbfe8c425e50e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee6eb53b78bb5bc87bc930de7b304a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139d82a650fbc9ee75b24c57ad2c013374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095487500258b86b1baa6a999246ff2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b127799d5453f053f4cee6b6a7e38376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663160c97a2ec824b7e7268e24ceaf9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5bafde9ec337782d7b8fccc7ce103378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea832c56ec77216d749cfb9961db0c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7741c8bf1ce2129e3eed20b5eda91f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0ea349350a55f9fc75e6fb40fe83b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e88ea564c8d9e0f6be2d6deeec8c0b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b82710318d421ec8513cfbf72e071383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a94020aa20be4f1e7fcc6503274ce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efcbc6f14391422011b41667a43354385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb16f20c61bcf2d69fbaa90dc87ffc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdeda2093eb50171f4ba2bd90411c64387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2453314f4817f2a53263b283b0597b8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75bcef7f7de9c1f0c8a74b6c430791389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efaf50d6372bff8196e35bc9cfbdfb3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d2967d2f81be67bc88ee045ee11f6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5a2f6a6bb2a56df7fd15e7fbbcd6b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8359c6d4007c6e78614a6663183e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bda79ec2ae2b83f5eca584b4767f81394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0197f4888aa81773a09c92f17b02d2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c85029f0213cc0753d98f9d7aeec53396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339dcc5881dafb5eab844a552f43a0a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad8b7dc3e3b44c664123ad03ef2294398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6c1082c082aa78be51c771d97e4f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb2640753dc92728938515961ca225400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0611cdb2ff598d94dd2c6fc57ebbd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08fac7d9eae18e239dbff5daf504b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02423a201e81918de77a2e16cb7e16403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1c183753b1bd39ee8e4ced23a88e7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31793b2a8d6bafebec62a1e5c6b3977e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002c807d7999e041f42e6f898d8c79e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2579f0bd79341608c6a8b032a7c948407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917a5f44ac367a9c90f338208e10082408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4444dd7c5c81860b89c45a57f432cc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430b6effd768ec162d7aafac2a77b07410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a60be54228bec0d752dd99bdaf8ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5aec0b8a44e1a5adf524095f0a2db0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88de148c79c691156791267ee690aeb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a54d6e1da874370055776de960191414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a703dcbb46da733d37f294939b9367f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9f7ca47e4db1405380cb6d343724d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4032f68d81812012e7f72724c41a2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfb7b3f94f5c8ca07ef23598ba4818418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a2147985822fc87d5ea9114918530419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59545cca2007f8bb11015281418d7c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0234dc5091f00fb31dec952cdb80e1b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b01df1ca25bf3e5b994abb8bac8790422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7707b7e69f9e0a5b0a79ced3211a288423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697f5f0fca5195e0bf5e6b0b1bcd58e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e25950583110455ab1e02f0f2290c8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2a989e803aa4fca02684d9feca276426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83b03775cb385e486b8de1ac965a84427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54369e297cc9e4ad094a3b4651cd860a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da22e3f11c6e4ecefdd1268704c391429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1dc932c325ef0dfccb9ab1465271d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08da84b488e11a62fefc90593f7d7a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6cf5805b9d87c8a6323381f208924432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981b3efe758ada2905a690254db0dca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6045333dc86664ad05565ea3eb96e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbbe71695b0b2748232a6e3c5fe15d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584aebc8f6c7c5b9b949785fc73caa1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6a798b44aae2316762105c8e159a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862380d85d0d8101b1cf90a3f4ad41b8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fd9167dc0e590a89601024afb6f67439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c28eb9c643fcf729a1d3f57bbedf0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33411564b7cb8c403b23fde691011e54441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1808d29d230991da2a2200df120d542442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36491dc73c1640a8804162fd541bc40443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d4267912127792aa479da9c2c0e4b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9de1b25b173d073e221a77536bc6c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40aa9b83b9851889de2195aea725fd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c88d4b658fb701c194c229e0bc541447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e84ad622b609c212a59c946689ce6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bd7c14a119df1c219e4a4af438179449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2880cea53688879fb726d449023fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4355d42fa25a0b8d761a23ad37e38dc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05617055cfef1222fbfef6b98156d1f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7b91fcf947436f5e08d554ca57c38453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549505fcf8bb180b949a357811f41c4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f4c76f9ba52b142be9a59f7c065fe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e42a2d542252eb2d9b250767f7db6f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d8a0f90398ca241edf047bac57005457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678e78e58c2f2a7917151958be733e4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c82d547ea4b2df80f343efd8f6a4c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fbe72fc772ed0a4ee82f4108ded70460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7696f82cf8150861f20e3b0c5630329461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecb266b020604558861706d452a9b8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a3b926ac6e972516df699d48bbe27463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765238f7bb36aef2ff8640ae6b2d102464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b04dd9034675f18b1b1e6fc25fe4b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60cc34919db35782033424df8ea496466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0416a231630028bc8de3dd8511efdb0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7062cb773783cba06ea82e1742fefc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d3156e3c6a95998d27354f3ebaa83469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d76941d6f4316929997c9229f9bb9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c994819ba4c05622833194c3c27f1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113350a496fbf5ba6a1bb6d2358eb967472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c77683835c805e9dbf0f593bcc3f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3eddab3751110a1f15cd795381c30474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0cc7f7db848d5fbef182351affdbe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcbdd5070352f4e898405a5373bff7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9db0f54dfc48c7f64cb5e15e64e8a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b50799ac1c9d6a7b58d724aec17bd6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00b2a52d6a2f0975815304ec903acf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf1f96e91d514146c5827a08e93768480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8a713b6bd3d2fefb5d6bbc31c0ee2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ac262e1c09ba79ffe3a624684c0c6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17817945d7cb805303114a7cfc2ddf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf87ad8a1fb6b1fcbe47f5ba5cb6291484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040d37acbef0d47b903fd765c4dc097485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0626937eeb2ca090d3b8466e23f129486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efb332824b32b1a830e1b822937f2c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050bf901579b34eb737c6e24d298e0c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd2fa17aa1af1f4c9e1c22cf2ee1a1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21630fa8b2bc7f37352ddd67bc507d88490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc6241608a394bad22be5bac0da69b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7c924c8ae5008335730d5221308d2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f835048b341e6f6cc10dd2615e33b22493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0bc2add3f44276c6c323e38ecd5ff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a049690e15c5223a45dee47f3efc29495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22caa244328df41104d62f740b03bec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcf0679654acbf27ee632cae383be9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b3349851bdabc057babd5d32c726f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829609e17838866bc9494b023019539499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f18a5912cad86e80c9c9b58518caf5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392abe7783b43798f8713c25239ba413501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932c3cd7dbf9a0d709b65c652bf1f65502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95078567b95822b46e3e340b331a6deb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7deee275c977880662525a6e41429da504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a071c52f8f441d338dfa6d54dc8d8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65609d5081a2e0c18b816cc70ae6c53506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d1e02318b88831802e26b6b6dd03f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79154cd81a0aa55b0879f467d4865f60508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f4c2922557a52acdc400222e8407a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab42118b493489eb29b703a8424c2e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3423f829328b7f020f0b2f9a56d08511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e172991f4ebfc8d42739e94a7c3c08512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1657b2759587de61dbba5a2c77bbe4e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a60e721eb9e22f6f5c81559e276e9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442586a8bfa14ecb3a099ba280cdbec4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0463f14926937a114b91e95405dba16516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58526ab803153b48992fea8606962308517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db2cc4292b1de93e19b73c0fb2af2e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259474f541fa402a051d3593a3fef82519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796d49623e0819cdecfbb9fb7a6d8fd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e654e096aa7a975d0787b68c287b62f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d5fade438ee63b93a845f1a984814522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89508d6696336da6c35cc18abe9573523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05b53f0855b918d7ce4973ca491a6a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffd0dcdd9d43ce5ab5474cbad18749525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2013af7cf0fe14ac01fe627abfdd68526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999170b746964fcb02d258efd28aced527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca6369171b8e5f9af3f9f037af3afb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19995cfce9ab1274f0215f6f727b5b9b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0067ae7cbee08272797ce2b7a4b6f2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf34aec67ecdccd3e5389796c4f76cf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9f508bedf562791c837e1556cc198532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01485d607d5e85b0c863b43109d2a1b0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10f889c335461a8e3f822225eda318534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601576038717f841caafe44d0e8ef24535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5c06d39ad4c574525bef8a825e9c8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897697403a4df619796747b5bac8ad07537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5457dc4fc342659a3f947ba0ed0643538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb101b32c4eee1fd084f553c03ab329539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf62eebe1e2d27f5fe18dcc43115fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0b2535865b055b2f86a80ffaf5787541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a67e0005c397fa6741722f2d6e4439542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4caaaf1e769cb35b093d26b1412c192543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb01336b0f2463eb12e71ee20df949544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8d70bb19984e99a06fd0928112222545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0ccbd0e0f09a38b031e284b685c8d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05c09b6ef1d03eec3289eb648be312547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd348a14d1a3c6cc991baa55cb0efc9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838db393886f9ce4d005d3f76183b3e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1ef28ceab831d9ee6ca74d60bcf7b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4b890fa4ec5514ae9595d886057b6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96899125004e8e4bf395a4d4fe5eeb4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a27791472fa60f3439de3bcee74333553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde42c75f731606925716ff8187d4e0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898b2b969569e3fdd863d290a4a1422555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509f9040c4c1a21b29f229fd8dbca18556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e3b5cc17324bb13c65c13cfa79acd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3986059282263059dc6ed743c5c141558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb928be4abdc3ad22d71243f50c02d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3d402cb6dbbc92a9dd79a1299762f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366f0db25500748fbdcd00d095d4739561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85b1be20589d82e6fa11e104799100562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e8f2df02bd289d70bc8587fad6ac3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2af68fa869ea0c3c7c79dcffa654f4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b6213f0d8e7d2cf67f4cef01152be565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c7ddd0791a0ae81632e29547f1241566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be06b69bc4aacef9f44fbb3fecbc600567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12045029d57987125fbdf86070a3c3a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78150d33137c78ec5f5c167e934310569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0595dce7da54484d47c66f0868afe5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31921c3213687219033a6e17eda43166571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e00bf20ae7ff3a84253e06db0b73a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819a64b22ee824f66e2bfc5b7f2cace573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72d18d4a41aa6782237dc6e555124c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1f4ed4e8bce3ccc7cf5419d75b4fa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f87b05298bb626068f05f1a5ab4f12576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5945a9bf1065b0b335e7ecfcd491ab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d22ccc61116be1e1191e2baad484b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a94d6d0c0bb909dc0c6d7a1637ac7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2403fd6de5ec74f49f4e656b823ff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66892fadddd93f951deac335c526da74581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83e0b11fcfe952a1ec1e481ab7b829582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aaeac81be1bd3ad27514cbdea82359583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58d9bc596ba378faebbf26ebf2fe74584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0050b4983ab918366862ed4fe636a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244fb3a984c20bc21a06db679583449586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbeb7272316d66b5c600899aa96a882587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c54b135ffe2d9dd50f0c7ba9584720588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4179f6b432b89623e6b1211dc2888d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52b3984131781ea6d165e0ffb27ff5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b52c055dc8fad5b302cb27b908d2b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2839d46649f4c741ec82ced643100592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f994c25a04e52dfa8be954288e1374593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb56de9d02bfce850a0a2826e34cf0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143cfc847ad8cfc3fc6cc253bb013b6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32d9bdb0873f4b880ba38ff012b139596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d7f8bfc36f11d41708ccf02b83ae4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb79fb870a028eaf74f279e934afd5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bba6ad089498fc58e7d31cf96fb63599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625707d7059507818caa8f6bfab44d7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1186cb9da8afc248eaacc7a4ebe05601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82bf090b1298258f1faaaaaf7c5d74602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409d1cb71ca74056111893ceb55d4d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b733137259da3f275efb365ef96102604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614959270d7018da5b068c964e96a987605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226679a9d5c5e283af903a64023d3a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27940e3cab1e54865aa610c395d0eedf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fba053661e76a94e3e73954ac04194608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791afa416ca20cdee85657263a165fa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f3524b681d05fc64d50f3ef84afe4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5aae01f8a61a3323cff02d0f7bf6ca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118527f135d52d9595b71610f8a6319612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddb9699c44ceeb85451cda46f0740e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e74d28d2d156df3c8bec9b097b31b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebced0802820fe26e10a6fbd7df45a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878aa13eb0a3e2f83009f9b3347003b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f90188fc87ab6875310aa9ac7d8b1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fedf3f2893831a36039c37cb1dc30618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbab7eb12210abdd957b069d30152e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141785d05f2e1f9420b5ebc8a43558b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9d94c15799e7c5f7ee92e5919a838621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c23b6766814431363728f9d84f9817622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affd7d5ce57fef710af854dfdabea14623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7edc997c1d51ccb903e779f1e39db9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d4c428d53707c84afa20ebec27716625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7914575ab0e6ff456a7602119817e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d92c43e99ccceb7e2b57c7cb7cb063627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b30be477a09eb9f5969125c78bcf7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d6c2de80b9a716fe74752812d7f32629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ef63db611d58a170bf11c3607a145630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637c82280f114a555fc6ea03a0442ed631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d896c6f2a36710f64a2053a239a84d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6e5fcfdd5e79e5d37280c106e921c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274236d647e8abb6331dfcabb2312c9d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d15c2457cdf5fb878061aa702af096635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8adccdb84a8c15371a8070048705fe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63520149883d2439bc1fed64aa2977d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668d0128f0ad4b68df005ce4b393155638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51092ea2a0abf0fae0577d765085223639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e19ed0fd6d7b22e428d83154095b2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037f0e20d60654cc46c906ff3ea6c79641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd8334d30f61a97b5a0a22041910d9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca2624502741da4ec76495ff5131a3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27b3b4b8f41a9c8450fb1764d5776a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe656c6340e96a0170c29034bfccf680645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297254523da540ad52a530148af2c84646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e11267966fbe803024db84ac4d888d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03324e2dd58615ab074c14c60d8afa8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422b814557127cc1a6874b825dc0324649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e82ff28f609d52a1a9d09c1cbc63f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c9a594619cda33b8df0bc632c4990651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cfca8f359902e9aebcd39e8f1fbe4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635668ccf33abe5a44dc8fb6d88b60d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc78bc41f2b9474b729be97e8311c6c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a01fbd249a843b6f9bbac12e3dfb8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a66b31e268d33aa7b8f8867e81323656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda753adfcc837963db9f86916e0b4b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a03efd6abbe95ce08f5c6394c629b5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e488f1b082c21439511fd511c229b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35385102b4ede9e6cef142d4b9a858e3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fedbda3c67c5b4961770f6fc3f3bf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fff55cad9f549274085a139bb49140662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e961859cebf6b3f8aff19292845f35663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9ef789012dfbbe0cc13e20213af53664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84198812fa7b881589122bf17c6f4920665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decfe4abda1390956436fa732fd978e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19581d69983f5467d2d9a530519abc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479e57ae630733bb495ee14bfab622a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7cf0e8a467ebc4361de2a36ab266c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e94d64b7ca129852e8ace4a713c2ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7af46ea46b8ee38867c9257e082a8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ad5f4861f7007433e2c021febc886672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114f216551c057c0d9ab9059af5d44b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c95de926f8401199b3ffb61f811ec4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c67aa4d8489be07de202988c3e745675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b7927632541e2c0212039b60d47a1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35858478cbbc21d24636448f39a61cb6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca284a94eb421c82bad5297acde14f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d3b2fdfd7c6f130b53b79901e2bb6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e9ee31b6fbfe86a55ecc1e931d3c6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b15decd148b59635fd9f5e8fd5834681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3f88374994eea6163503ce6bbbee2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb31d5cae45d2eb200f4ecf98287880683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f02aff6e038e9c60eed20d50748c8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9b7f292d3bbf8a6061e3a2c6c7947685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669fc3247b1d870764f2f4af2353f68686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f283840aa4fcf5f6d27b0ddd19bed4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76844bdcb1d7f893ed96894dc611bce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a4958747bce345c962cdf3eb50646689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fae21a36a07ea279ea7033b6cb65da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54388f71db260d79d4fa99fd3e97280691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437905e0612d8d006fffd5d3e04e568a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229217b7c9d970a6dd6ff460ef1e765693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba433aa990924664384d55ff7bdee3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db2dc5a5dcbd2be54ecc206dd8eee9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4554f5c750ac7f2eb786919aeb00a42696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6306a7c3e66bbb0891bdf0e3ecf5c3e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b71e954f58744e8c1a4f3d598c79c3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e85968a8832de65a641fb4f6deb03699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9973d832687d073f5f362994185bc50700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259043d07c944d57135f4a832110bfca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb9c15c68a3b36ddf76d4407ba2b9a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e997f8afcd0f2ede6acf1e698dbd808703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263a7bd48119150a3314956071cdbd8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb26b6186cc8333d30d316316259e3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54b1edc5f6bd18509a6a6a72655440706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4abca76bcaf9250df448956abf8269707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89afcf3d4dc2602105ce8a97599c8aa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9737535743bbe5e1c72356ba81948709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26ce2a43557d352dc5463f5c8fb857710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5db80feea58d413550df27f9fea1c2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa68086a12b2fc7b22925b5aefecfa1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3863e2dbdb774051a13cb02cfb294713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c7b945c488304f22df3984f080939714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bac2a9174e54e30747a1610693928c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4cc359b9fdedfeee09ac50e70b794716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aabbd89d9632f064a38e51e71a345d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135018200f09aa0f35b967f433756c8b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c28c21c45f8e9692a8fb78a325fe80719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b1ab43b28f23321c642f4231652ef720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d35fe53f14f591189693637d419bd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a703a74284c6ad606051a357b5c76e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25993b1bfea292082dcecad9fcbf04723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea29f5d1bbe8a3fd6109f2bc02372c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de372ada2b8f096f8c8b8879b53bdc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec50c613db2c1ff9c0845644f919e5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37532ec9f3d6e6e3ad2e0503b66f5bfb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b6926cf06ef112d307e75ac352a93728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d9c784f0ba22c07a71ef3e1370f2e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201857e3f33fafd4f14eaf2be1991bb5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1883cf35e62c8f323188fc29ec4e9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d01fe1326b3fc056fc6869abcec17732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896d9c30bf95c8ce93a4cbd331e5f35733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4060e66c7956de790e1c0ccee65d04734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50774fce5b8ff33b92fc5d9cc88d6e3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2596bfba7a2a1dfb5ff1b5e617c3a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf158a1b47fd2ab7ace3099f1c80b69737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc32bb2e2573392b65ffc7feaf6817e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a86bb88ec1fbb405824acf6e026e69739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bde1fa94bfd0d7b8f6d77a71937150740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a5f9ca57879bb8c831ec41631e45a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb861111074c3f121c4913a647cb52742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fada1e933eeda6a97fad98d876cffc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54685b15528d3d8033d53b741707d3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4993197b4e84f4877d2573a69fc4da745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64052de0e66345dd47fb22917a9f9e15746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720ec29f7f61351cf1e633778c359c0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a167c9ce60a518611aca742427348748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f9611e166e4642378f254e4a0ba34749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bc612d3bc00b63cb7979ed13990fe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6176edb9d917e1fb470d2c6e1fd1f8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e02eb85eba9aaf12ed98d1e2ce1ade752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d874549adb4e329cc68011bb61fcb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f61a1c963ca2fc21faa4906072f83c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5c3a441e8ed69e7161db4e642d2e7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36665783044c0585c245f1e06f2998756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20098528f32ccd1de7f31a19922df2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44497240c78aabb9530f5f2fdcb5edf8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03890b42e7ed4b260cfe617749269338759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08966a54761aac329ce0a809e4d31da81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30989f88ad0ad9df63eae0bba1577a1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffb0c66c23ce4ca4fea380e5f003e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2964f721ab3daa37b8eab0bedd43e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056c515a3864407ae8eba56b9a439f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7fda330a53d4c1be04506921b3e876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b34269cc2f3430982c016eaba23fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b979cd6145cb806fbe7bcfde4ee1f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd1dab58e4835965da1e5ceeae6aef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6f3b1d018f989bb9da1b2821fc65b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497777616dab9f886f7bde7b79548abe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985cbdf5551ea5cc83779113e5c298412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24b0c9318e0bbf7e3f4e96d6a8932413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d21997481a42c734c4d481aa74af914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc1223bd42cc6e3de2ae1581f8b3da15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc43b0426ddc5514d6735770dc5343016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14af3578b2797ef99b2332dcd9910a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23363b5a68ba9a51d05e72c43873c53f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6f29f66e2477501c809c4ddf1878a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe39209342dbbb409131480142eb80d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c10c81740576f216ec797eec8af0621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5993bd75e142b5d747f9b2c13378f3a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4857b92ec7da09de5a6b73b6ac4b0b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f422194db0830906658dc9e1ddb8c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a54517556de9b1ffa2d202c8150b0325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fac819fa8d4f709493da0b653d7c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cca2604bc068b9880c0b5152aa0d0c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a3e488e6e4c5d127a2c915a9140d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be0bb24d85a0a90b491ed6d29aa69129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ba7ee80c9536f0c8172ae9739006430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b47deae97fa507d0f0387f667ac6c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bb169ebb5901a7190f92104b44d2532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013dfdee07d2929017bcc4ecd42934133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abaca5287dece72ff4ff38015fc1dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26793aeaec31df5ab2dcab644b57e77735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a03a13ef6ba025ba0827fbb40a4f5136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d02abaf8da625588740fbd46eb76cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdd4e919b1ccb1bea6f9ea39b80e2938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ac229d2976f3e06a6f64d649dd73a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880f5ca184ff492d52547f0ea3a18fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38781a2b4fcd1cdb8125ac42f5bb3e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded73463c37d5bd579dd6e1e56f7b5242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37f20704945fa2f48c7a99b542b77c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488cabd1127ac9b300e954dc1bf169144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135317a4774122a3168fd719a6468ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51a273f074988554ed3cafb8b3bdef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64437f0b8a615151034deb0ecd7bbadc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaabb16bd23d3bec8ff16787fec2d5148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c07132c29b8cd8cdff9f7017f37b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef833e6ce2ddec21bbfdce864a70b72150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbad9d158b098cf697762f2eaedc3b251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078966da4ca20964362f5b2b94b3dbf052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f145b4e778fbe939e7035537ff3e95953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91347146f056ee92a26a44cb384f4cf354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8baf501c1fff057f16ced400a3aca355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5b17684f6eff1156e5b4c5bcb354e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40b1bc0aba728b18505a153e522d8357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500580f359d4263e260ec0287792f59658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660ccb71b661f4c91d0102b7888707b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f648c3c7bc0aad79a5b2e76db36591760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c918c2410c89ed5024fc25fd525ee4161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df857da7c6f836f75c97e1afcd761b8f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a334c6659333c13fdf6b74acdb2f4763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9296c111d553d45022d48ffda81b98264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276fe9c53759770595cc4b5e668081c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52f0d331bbbb79df3a250157078c4066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3dea400530f771eb75105254d51e5e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16ed01f16ca8f1f89839eb4b4c7be068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c091cf3eeacb94fcdb85a5068fbe1369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e5ff31fcd9f159355d85aa8a9f6c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34987fbbc58830894ea5c84734c10b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932f30c3e4901322bbe09f64bff4f9372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d37da50f402ab5ed40bdb7d3b8cf273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288293914a50955eea85ece309da1f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43290cd248d102f5f98a16b3e5e69d5575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273b6d50fbaee53b391157f013a251476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c087d0a56e8d9ef6ba7f0cabd0f0577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa8dee2040e573fdd81cc8e9b8cc7478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7124b7779d40e898ab83bee39c620a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa691c39551f1956f431781421e396b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d6fbbb5638bb2a0f3dd115dbea08381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d2bdacafbc15cd02f60b8907ff01682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0c7f0236fd616f3ff7df56ec7f2e683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecaffcf65b8d0059511bc36dc109bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154459858e3ad599f05bc38cc07aa93285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6135293840fa8f5fb596c15196add86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca509bf5c6bd507d91d3f05513a9a7187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b61946347177635bcd486c20d337d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed1902b485cf47bd863f9298fabbb289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058a8d4d72a0c23d48d89917cee057890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845118ebda11323d3868b616eddf04991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f362a52e723d62ef4369a7f10f021692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5829c3a1ac286fb553f106df2c3126e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b6dc997e95092b7f40fc0e65438dd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5a1c1c18c3bf52cc9e345c1f8f6e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413d5d19f5559b3eaecabb986db391c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d4e3421e91e0baa0f9deab0bc854797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2d39f2a4f488fb2d48cd6984714bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d6b5e0ac80afea6d866bd59d4f60e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f89ec52bbee2576b7867a50c85ee5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185a9bf8d61f10047431f692b9a952b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be704ade2084472b56174593c10965a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b572118f77b62de551051fc6d7c091e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2175b47a21b9c527b44b64871218b82104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c3e16591b1021f94071db21733cc9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75403a10c0d7112d8756ac569cd2076106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a961aa670a7057a19720628628fb09107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7b4369e8298f72af8eca0296ace4d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e6ddc51a9505d54692f0035ef6fc2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a163a8233e3ad0de8de8c3b553e2fa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a09a90ce91b7c780da06ae84257db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b2a88c59021cd86a6d4aca61dedd6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedf7b0adccfc04d5ecdb98a5356a9f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579290a78e75cf17699e500c2d4be97f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f5b7cfa311b86f72cffcdcb9afe3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf69822b64260e70acf34d21fa0154116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821075a9f11d780c7a6d12631753eb1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bc31d43c429b4e4bd30df1e88f226118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0395c0c5aae07f52fe560c6e94a47119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250101be7be264aac2854c33cfa6510120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473967f877fc7e590b8635af402d226b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239aac83eba57055100247729a51481b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b4ff7a17daa99beeca7995c8616f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead48b21418b781769de6f232ca46867124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618c9d79eeba6c84ff13bd87cbc03ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cbd88fb40304d07bbb42965e2c718126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94134b063f956977ed9b21d5e882b198127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3460662c32beb28f13c07130e6b47fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b760e748d532595ec9fe03512ca00cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86cf621f0b0673243d1734b13fea2f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326de9515ba6b49b5020c8f3b58f03a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81cb61bbbea7aa3acb8adbb99193374132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e115a027da19739fdc0a834fa9afb5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda500caac63c4d0d41b1934510e175134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ef935b2f5f92b7fa76d939bef2a24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae77349d0ecf7d667e8a280cbe1a44136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919cd4eece85db8fa65729c3dbe6fad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf43dc4c48a8d0c9fd4e62029179f31138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a15dd953c638165c8aa7f9b9ad15fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6953a2cb09a3f68692106aef14ce5cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d149f00a06b7c3cb812142efc3426141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e58150d839b405e40d1867765c729142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a74cf6cedb4d888dca27a22d839b8e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73bb1bf72b32b1b0e450e9d74956cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842633e0caf54dd0a418bcc34e7d129145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b88699c2a7dff343e0047ce138906146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f54041abeae8f23784f899a9cdef5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9335ed1d804d5c9d96e74beeee619148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a575345f4240ed3ac1749b4947e3c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477b8d3df2a64f5dbb7b413b39cc991150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99944665dcf6c17041dc68cf21309ef3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3af14146cc8000623ed13e7774b66152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec88d8a52ec1dc4cec9d54d70d08893153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f155005861bb8a1b39bd707bc0addb7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e1ab0f8e8fba18675446ec4d7c81b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537226d4fc13f869ddd9cd4becba56f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11f820e61f5d06a41e69c88b604904157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc95ddda69a2aace8fde1ecbe82bc3a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c2c54bb132b7cf04aff2df02756b1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141750498f08a376596a7256f76b0e2e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45a832f21e14239ea67809c776fbb2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122263cf2319fe0d07c6e1cd818d5f6b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c311d60b0f8ddb3268a8aea0f6c3f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f213814ecb54bb2ffdf938cbe71dba9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cbf9818a94b18117f42b0f1edd4a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc007e6d25be3702ff6509058888a5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a224e2911f2824f07311d3211894ecd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b714480334bebfdba65fe3af4da0cf5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fb7dbaff995d5eb3028ae8fab3643169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5bde094adad4482e6b109a89848b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7dfa6b86eb50bb9d4f6b5b4b57082171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e4d03ba2b04a3bf790934b49c0db6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5ef7a2a95bd80c15959ae6dfe865a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c13afeece1940949ca6b15f0fae0f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ac5b0fe2a1792c84e3f29a62c88da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c40c5b925b9c27f2d1a40a766b7229176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745e5f4ee5c49e89d70c63f3efff76d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd58157f6fe9279d76eadb3ff656c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5dba639df39bfeb603f602e1cf833179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa560be1993953ec51cdba3963b80d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79d128eadbcd63e1a8d9fb8290f508181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53d3367a0166ec69e414c305beeed6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930405b30709820b86376a9921b8396f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d967bb681a47b04d6515e567998af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92960107b4ef0448b79e82fab3f8cde1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b21186e4b3e693648d02b7328abcbd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd859f5ec3966bf47639b3025849341187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266dbcc12605e2665503aefc178cc9c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595e9a369aa9e1990b8c34b053e6d8b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c2c065ab1c36b5fc489912b5c89e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655fa4969f8dc627a4c9e831aa60f68191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88ff241da22b14d24e892ad681d95e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e033c33607f9184a8d084930f54342193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451380c00b1f7a66f317fc6bcb86a43194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418722bb681b9d5aa0ff9d33b1f1311195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccab75472bea9e3b76249292cf62261196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f81755d670dd025e8a4a3970422e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbd8356aeb52388a8f9505690eca0c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eff7005a4b4f3da01e5d42d68d882c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373be8f0f61c50bd95f868a8c79fb3e2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939889ff32cdd272c11bf93c346e6e65201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058982bdda9bb47bafc3c41f23c0e3a7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9a28df8f83d48e580aa300bc41ab9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ee3b655cb14f98d470e332f7e3085204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef365b498c2a8c55d7da27e9d90ccd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8302fc7140b08fb7baca29321fec91206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f33ac68390aa0570d8b95ee807e10f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251ef4d5e371ba4ba70d39ffb921ad6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74099cd2b2bc94801ff11709e5d7a07a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16324408c11dc21dfbe28f6ac85c3d13210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f865956df3b8e9f939ba4ce2ed450211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83caebfd1fed59eae2110bb19744a375212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d5103edd22070f01dba2edfdd74a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad4efb7a5d8f014d3411c884e6deca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2377818087d57b11d46597e78582a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7ee429bf042d5edede93116bae949216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529cf6d201ac2e264711b2bb1177105217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9b303ac3d31b13dafda28b76f298a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18551460e43d25a2afc4bd5da4ba33219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68d4fa1f91a94fba762ca97844953c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198bb7dd35b7ab4cbd6372263ed7826221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed48aacd71d195d108a79133a70b4c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9e1c65f74b7ddf0c880fdfe296c51223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b4472e893ccbb6699eb7e8302ffcb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349bf4edf374d21688dbe8acc15f40a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed6f9e42f62379a1f2b18420fd8d2d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544c8e74b5e8b375ffc7ce7e6b8b42e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e8f4fd30bcdd65c74028d06367a95228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c10f3e89734857e9bf99f607cbf9a8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733aa4d7fb0b358d16725d26eb756c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7eeece7cbabc5a904fad4588aedea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b081ea559d4a96bc7aee5906a54f93232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d697b2154201c96bcf141e3777026c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac82c48d124af4516eecec4bbfc552234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1c52809a02394374b66a8ba176072235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158808854d7ecb2910384501116d9b43236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cc667e30b1af41035ec90af81ce86237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889346ed2b1a1e9a5cfc9a84ad344dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd013d47837525d4be99adb317ca37239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd6e62b85192e51e450a505532bbfc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb583893ea940591a537c770943d880241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdf0e1f618bd44fa5a20b19fec0916242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb99d3bbb6d0eaf5edf5bda0f08ec1f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd73f28b768d5c93cb2bf1d23e44281244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a95bae555d4726eb6af6ca9364585245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b3cea5ff941b82ba395ce88ba77e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615e72417275ed7a705076a9b0df9cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21407306c218535fc97e9eb98f50d01248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae70bd2b6d7f69b328ecea25333d14249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96885636979d9a2cc77ba2ad456d1e7c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a0520633f4b23cf72365fad5039bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03004da61c363c7d3278c29d590227d3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1461356015de4512404fac03bd3012253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7bb3c3113a5fed59f45d13b79a9a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490d9cf16976fac7d7f8eda4575586f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a68f7f757a1e5c6d3bbe03ce77d7f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77663d7f286ec6e88a7bb3ec306fb068257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb31ca74e30890b9e2fddf17fc3d9c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289ae14c4c9dd638d3615027829c340259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5edee2174554f44807334b699becd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c0e66bcc49d9b5cca070cc43f35a3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44b2b03dd409de86d8ce017373ebf5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba147be74ee00026f09b3fa053b079263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b111107c6881f6f411c3bbfc6f7cb9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0b639d1b3ada61951b94d6186f941265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edd990a51ff6e4c2d3e65cd32ea912266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0be5391565084c5644f7fd0bdf830267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57771619c1eaebbe379cce702559230268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ed8607f22453f786bdc363282c694269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfdcd0719c03baf00dddca876d6c39270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8775b6dd533f3620fa0cc7806da0f33271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461669c19641265dd30cec4599848dd7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d4357509510759922665f7c0332b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ffa4fb7912415dfcbaad3fb8ffcc3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82dffe1812a65dba341f2da86e3dcb3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfeca60d77cb2aa120fd2f3e06c9c84276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13b75d859e4f6dd81b17849adab6c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfbdf405ee7dea905d6ea5da9abcdd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00da3310fcff25ce0ef2e4c4248a1d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d39e3b0fd07f116e179eb2d30ff05280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a9f41158c869a775d9673594c2e30281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905229b55bab888f6355032d248f6ed3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbcbd2169d7ab46cfb1e3b1ffcdef2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ab357ca2a94db78caf49acc4e3413284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a345213cb7de26e2b9f32c4c32c88285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d09638bde4c264dccf4c47bbe0c094286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b433ba3f4091b4c8908aff9d5e4f814287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbbe8670198b3a1ae2a010042e57f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf5e9eaf24d37d34a30f50283c5987289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b37570bb2e60a8a54e15e788ccbc1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b1e0833c48320b1e1a80cb4fcd8ed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b1d439ea1f080f9be85a5968f2b52292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69b19f5b17d5d8a065a1ef3b7fe4cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb0be88dc9c87d86d9628bc03550d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cc44dfdfac8bd3fa754f6b05250e0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6a8b537c33ccacc8a6ab1d8066d56296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69387f990dfe7d415ccdde3caeade3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db579cc91ccb743acaedb9c27575fe64298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d81942224ed482049b030a38494e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc708b505a30b5cd384107c4bfdb333300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c00913e505021bbcf613bfa97c5bcf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61611a8324672bebf46eb132b71a3314302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37800763e639b3bc02eacc23bc022c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00223278738a688aa308de987adb0df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade4a74639729fb6f94663e21fec135305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1370067bb592acc9abc69bf2f2da1d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65fb38675e2ac1cbe91361492a3d86307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c837facda5e7258afcbae14db6517308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853bbaec1cf3914efcb167193153ce1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13888522864dcd8b2ae6ad44a129c2b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e91919fb4fbdf1fdad126ee4900ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f9eb0d09acd6d6b9b6f82ec231331312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f46b97830fcb301591f9ab3bed7ab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555206d2b493e3a298d3b50abe7eb658314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae057f1233934008b1e2a1734529ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960d29bd6ddd55e74a8ead2affbadab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1db46e4797b31c46a6a27c84c2adc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3033f350ab7f95686a8b71e58ff86318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26551b067c2b422ce1bd0745567f93d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d1bf642824eea5d27c8bb84b03c79320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde90821d49c2aa0e2194cac912c917321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66434b75ffad39941f3351c94570290322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe3fb4185b2dbccf659dba6bae32f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35280696dd903d2ebde3eadf70aea4fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a19eb200ce96fa46c9fdebcd6e86c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc32cd0578e41b12de2d8465e9620d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204008478e036ceb633c0433f79e2499327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ad07bf51047964db21a6f2f1a854b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609fc9399169f26667091550592d006329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9054b1685deb2924cce992eea178495330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb29a5fe0e00c0aa02ff429fed4766331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34fa81e05e00989b5a0864bd5ac031332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de3d038d54ee2f0c580f4ddbcc22e1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557e2daa815306d83c116422825010d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544a8c0289b2cd62c7962a757aa5b0f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1c73018e77c12e1dcae007b316cf2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1d88176b25794f80370b9dcb78648337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43b46590c12c5a663b0b857c44b2b8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b7bd563fc194710f96c96d46c5a0e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af8294e7e498083f8ec04bb68352ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43aa0ee5e67c576065b1c40f2ed738341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765f1b59fae40f6e313bfd5a8f87732342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8cc2db36ef41bdc6acb20b178d74f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c1a01abd33c50a47445868c0053fd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4defc96cd2a904cf32ef7555254d3a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939e813b511431b2b36ad95c44648f0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29c3fe422fc75b698e617aade42927347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59311100fa78a6672780b28ae3386389348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ee55d8e7a1638ec9ae97e9d462a38349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4f677172e677280dbe6ee6ba3285e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da135904522f984e680cf82e34227b03351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9968044d1a925bc8492bf5ab6a9f91352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15872a3ac3df45b622e65571063a0c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc7ed2ead7e0320e27d909cfb67a65354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6724ef8e95b917a7ef6f6947a91a84355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdab37e601903d467f2d819dc80bd3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809a3f491bac356e49a2add7ead07d7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc997f117a1a683ef6c4442fd7ad9ded358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f576229630b3ae7d338ffe029b2a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93f8945cfaa4d88f172fd7b0401616360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e03b6ce86d0a5d5ca3c1f1830954fd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ea98ccf9286814bec296118771158362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde2c2d19a7a2636ff5100f05475ad0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cc249b4eefc32bf890c30912268e3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384a6a65f179cb1b2e0e7ff82e1ed8b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc65d2730fef80816df899437efb9b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65340e94fd81bcb2887d5b084d364143367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6b031633fbc74e9295d6b614aeb1e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4fc3cd78b6d113dee494175176b39369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5aabcf57f0e720417aacdb465bbb11370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668a9338fe2bb6dabcc414c0720eafd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066eda8c4f9b3a96a882082bd1ed80e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3f95593f8f5dc43df8c039d7de27b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df521184336d63556c18c1361357fa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2555ba48bb2d44ed64558940784e16375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa229cb42f3217060401449322e4fcb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa66cadac2cb7213feadb6d561e69b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9e1e1fadb911280adb1390946345b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8b0030f764b996426ccebb302b6bf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67495789308135004bcda262de395427380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9a9fbdd3f295c1cc0ad8aa5533ff7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19b21f24ba936481fc3cb3cccdd583382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e07bf19bc8d4a0017fbf124fd0f021383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44a0606b933c24d44984c349d59739384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2313dd6048c4b969a76d14b4cc3092385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b062d94c2fa22a35c70fe34564bbeb8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9efb992d4a61146943b1d297916078387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc74d8e8258704e44bd39298f1c88f3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb7fa626470761468b005d7cb03238389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c964ee4db8055c0215a69c3ac52d061390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf941b0d485e4e7cee4b776219ef27391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c7df2450dd748a3abdb05cab3e98f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51a9c12492cfd64ddd9ea094ea463f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5271a80214c7eff2777a7c6c1f1af0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9b5490b991b90b28b49e53cd6407e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0efabcc7b6c01bbae15ba16198cd46396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bf28a620c7aa2eca286018aec57c1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac206ba0157459addb59ce29214cefd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546a059421b8fd869663c91667ee4d6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496c03a1a6995cdab33a757f7d140b6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17e9c925f0ee18d04eeb6f0c3225e6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03aae6756857f0031032591b664725402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebaca38b4ed95a7582d21e7c835b48403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdbb561da90415f5f205b483de721c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f9cabbb96fc70801d5966ef39b888405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225567979f27b91b49d662e952aa4cc6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617330086c14051bec33d167722c275a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697025157207d802d176adac9b55227f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184bd7394c33e31af1b13be4d01dbe8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557cfff4468eb0d70f8c10e05fe19c0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5141bbd1756dba9a683682efad1d6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78aacb9a739b2483238e8c54659b2e6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a02a37393f812e0a94d673ea8c673d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a565d93b203bf501ea654ab757ddf2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885e309c48d3b6c13f45df928370f3f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd886a8557426cd5c6a8d3777e286e97416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89103f534893417bc7fe96783a76e3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01002fd002a4366a3bc03357ec6bbd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ce33ad642b72f7fe5ef0babc843c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cd2a74d0105102f14570b128da144420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02962fd0a5f00551650aec822fcec1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc2575cb23428a44385cffd74a8a55422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19facff18b795497fa39553aab4186f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fb0628d4b6713830fc4963af5bf72424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00a6010dfed192be4ea6142acf211e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9c298873320c172f7f58cbf24a6ef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58bf177f0a9dec418c55a9dc84930d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae54525952ee1f6eb29d6a3ef04e572428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51d429124ac95bc901b3d86bb75ae9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f428ca0949e03041fc8aab7f473c7a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8deae83ee706e211b51a716b9b25c61431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9217ad7dc43b5d1c5d02a077b41244c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b315714f866ef8909f28e38c2f9ddc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9124baac5b90c772df4e51cee5e5ab4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641664a6481f8ea8f1b838753b7bcff5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0135bdad4d92c2aa249dc2c9833fc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfa5832db7dd0d9d0b838eded5b1f5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd0745fb1182c346f11c059371b4b6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee99f43d00c9fff29596cf80809574c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6379a628c8468d2f1865b58bbf59d6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db239385a22b664eb750bc20985333441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d541b0f285c2581b59ef89067c48d90442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750b19cff84da990eaf4fc7ce283b86443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c52ef38d53116de77ddde08d5c272444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c001e89125b9f51c87a4be39734c22f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7d76b02ae50f3900ebfba012bef6c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23eb9a166e1a9e9807928afa6d8b0ca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad1d539b0732d6d12c3e1216a3fde5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c466a764b30ae498bbb107c81eeb5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9b7e8008908fad2834d5502ab374c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08807e6531f87aa8debca036b0279e38451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fd254cb3e838899fa4803953adba4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4f96fc9dbb5ec6c1beca37248c41f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c773a046554390d3730fbc84b9851fa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4497f6cb1f5c8dda68bd522b163a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5761780bb3467f92279018678c9fd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15678c00d8d2c4799e1ed1502614b358457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7f47ec009af18817ab616ef1bda79458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fc563403a5111efbb8254637a2bd8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4880cd19027e179b16ac89ace819d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3844a39ebc9b93b19217c4193f2711c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cafa73d2257773fd53a71db869d1a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b007a07c099bb4bb8796f1dd70342463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c87c14c9377cace2e6dfb694ec7946464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d2a5e1ac23f9c68ea01792af413de465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521dabf53b0e0599628fe92ce3ab9a2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d07a300bf5fb46f5456fbccb6fe83467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7106a77456f2653588081e5bfed35bb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957879c328678484c553263c3bd8bb0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e72c5b061e274ba14cd8fd72b1f07470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb97346d351aee122a7f3387aad8216471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352158c5f43c3584cfb83568e79f8f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d1e0f8ac88acc30af84876101b54b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da486bac66bee7dca65dc1eb494301474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69494f96fd83b237208189fee9caf400475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01326ad33c0771fb8b2b818b38b3f1f6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed1fc28a1e9e3d48dc96c7823890cb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24906fbe6a34758b90a682ed68ca32e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2023202e0215e9752eeb6a99ecd352479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c286ec156f5c1b0c22249f0fc077d9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03732866c28acd57c4a4cac371f53d4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417865df5b8b98512ec8130e2d4980c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f6592e9e3ad3251b84a12380514ef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81caf28bf599115fc57994ba640c4850484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb8a926d4f07b63600dee75fe880bd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493d3ba0c1b5e01d81dc375b314a89d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91868a903b5893ca96af4002b3c22c58487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded44cf6795acfd45f978dd7f9c088a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812b6563c0524d9f718f10383c14bd2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8912ab5fde17846445146c0e9be1fa4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca876e756d2459ad10566ee6b62e46d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5972749fe6598d5ca7e28cb335566ef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba91beaa3666bd30517945221a43a9f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2ed3d014f1a80dc3f19f325e26e16494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6131c66f2a969844c4caddb4baaff9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4550b6c9cbf4040b24d9518f789822c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3fce85d7a3c46df82712496c33748497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a444bad21df15750a923b47976b1e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36ae476b42b4b47a69714710bb1733499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55f01fdd9fb4a5c9501a41f5a80592500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f805a040d195b4642dffcad429dff69501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756d330814fcecd665992a7cbd15cca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a391bff9cbd6099399a09102e3601f7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c663875e7bce2a12da8af3396c67ab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bede85a756cb97d70a2f9e4ac1ecbb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c99038b09b9d576b73a17968ef4268506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c944212c77a52d92c511c91790d54507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67e4f774517ea483c372d76e4b4ca6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba2f66353301e3833098c8d3c444e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7d214aeba01e417df34ca6f4cc611510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a83ab2f672c43b425a7a38991530b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60912eb4be987ef1d5f6a9ed40ea839f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed63c2ebecff204f96dd10d16eac1c6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a7bee7446f0adfccc613f88fd574b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd506a852182144a57329873fcff736d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf169b9cff73dc798284eb21c0ff1da516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33646b27d5b8369f846d08fe7335cf0f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2508580072141982030fdc2ea1105518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44279614b3bdca38372532a7b8c7505f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da2a745024b766ea97eeaac1766808520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49551d28d6c23ca2e8be895a27e930521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0a4926b2322a16f3eb7242dc15ea5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836b16f8297ac74d69feebea5ccef83523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b82efa87e2e46302edcdd39633e286524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4863f0ac9d18db4f2673c1957e4c4e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce4e45b6e2cb336a6bd704ba46984e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccefef19d4d4c3f494c39fdfd57d0c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca1519814822c7a7d7048fc5bdd2fd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659eae42c8cdf3558ecfd48f75ba5f9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d64b7441f41a6a990174117567332530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ab5fbfe81c4eaf116ae7e89412033531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f212b540dfdf03294cd464197854c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134687c043ac4e3f88ef37594970a002533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27fdb3f2d8d8b05ce2524008665c10534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bb966a42b894e482517d63f4c02ba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bceb96a13e04a9ba48abf7e0ca73739536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968ff2f6af0a144d27439366c4c1f66537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3d6bc1d3e4a15e08da6ae68aae385538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ad39d5a8b8960cbba3bb55b2124f3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f954866a3dac2b54cd2be9243fa66a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d2a15c4d4d06006c167d73fb4e7a4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcc460d0762dd77c618a0b0a8247df542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac50278b0b40f4b158b419bbfe9e3e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecc850817e829368657f224941ab35544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277f76f98c3a3b5bd0c3fba1582a4b7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e56a16505c1f9536c1e23e695e820546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484f65a1f47b09580e3773ec9cddcae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da1bd0608fcf8db84f4a4bd5ec0896548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036ca583eecb967386ddd87d76cc281549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613f24316ffc8d93ba556cb332afe40550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b714e894359fcd12a2920e78a125ec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cef86f8f88d3f1866c4f2627cc4a6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733996922be5b3696b3431f5502058bc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd779d5902c7750ec7c19409d841ec8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd4150ed09fdd73b825cf80e922c12555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd890374c8f337c0478a2a656f3e9a45556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89166d07a71d5e6b4a9ef28d16306df557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4977a509625e52f2e28a6f4cc8c15d8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1dc7fb085498389cc786720708672559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256365797bed3f2df1fd109d52455c0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7dd2eff24dd59574517bb8eff04dfb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fb1237c50726d05702aa4898d4ed1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a176bcadd3db521617d089a0642eca4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf20278ef084ac145a86fdb1835aacf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c01861038022e50416969fc411fd79565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2507fbf6a7179cfce91653e316fd1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861fee8d8fabfa4619a89c6a6819956567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372795197d6e874afbfefb4be46e66a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a7198c75c976084f12fde2774af19569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05993ffc7e81c50e1065569687d1417570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8162dbace45f431f33d9c5f8ee612571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242debf7101d30c14d1d09fcb6c405d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790f4c6fa6f90556dc5d6c43b5b8099573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d217aba2b42dc5a5595226ecb7c0e2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6fc6ba1c968590da172d1e0e796f40575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460488ac6b5c812e60e4a6705e4e27c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45157eb3bb7c082797c6590bd0b204577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846508cf3cbc14222a9783d83a6cbfa0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513c53e87defffde62bc5aa5cb8cd8d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aca3fa3cedbed875dda6b3a6fd4c4d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c205cac3197116d033663d8423106ae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188178c7ff281b4b8945d72fe4de8d84582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2279d8d0010413c051789de5061cb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1f97029d8da684749cb81f92e2a87584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951b8b068789d3d440b0827f66d14a9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e09c7e94a149a3c3007907c5e4255586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c97374f01c020a0cf1086f129f8eef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448db4ff1012475eeffec87fd12790a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8adfd21af896e7436718daa0a1a0b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad2e969b7b53e158e30c3dc6d4a34b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470505cb84b57c0400ea76084e78930f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a615dd67ef2d0788bfbe4e8bc502469592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774b57ab9b061821caae8b2ef184514593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbaa4cee0688820c1b85bcfa4b6893b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a5ac13648c6537c0ae2d195eee548595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35e789ae1227ff1b1c8447da96dc8d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c110191d0046d633d54b8641407d5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9a2b9d0149e32ceae30ec43544cd2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0d4527e3a549759766b62e72f07d0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8eae513716c5cae6b4acb3fa16a444600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a73bfaa5f8924ba3b9581a84a703b0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc1cdd9cc9ada77795cb4019e2a3a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375783c90658be6edc33887a429092f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65a7aa07702b20d6e061d231781676604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005725dca83469780747ae4189f1537605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92943c92d7b11470aeca2f809628fdf6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a45df9a5fbde6cc4bfd2748d67c20607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad226ffef0295d274fb097fd7481a5a7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9469fba59dc7a6253409e348e1983609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f3bfea8760c6ea3a29ddd38282673610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baab525b9d8d866247149b28508a6b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d40fa8a16a14beefe137fd1bde322612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed584c2cd9f72c2ab797e28e2c39a0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9c03f42199395a0343dbcba543431614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd7c95501b234b0762832ee26d9587615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d447f6b241a3b8b910f5c47e6d4ddd0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cef9309937089807f7dcfb49bddec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c31176c8f10818b6961b76ba0c21b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2db4263ccf9be695546e90f6f311b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21d07fa02d54ad797bb152ed0fac05620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3c6a64e762b81d17d39758409aebe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9dc6cab8a87b011fb0c5ad95baa7b7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3d544740641e0e7a22c775191403e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858aa52d7019489d1b865c6620015b2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae0500b23e31aa5ae4531676ba5900625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf322d98877e2357a27a5494a3a897626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7c6df44c11da0848deba8ad33dead627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99dd7e86f8151e45155cc08353c6516628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5c4bd7b5b1d9923671bfba00905a5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f0c61b628f5587520ad2cb45944f1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c980359c4eb41ed7b853c40a283290631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853dfb50395378a44c9c5f3e46415b7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2d577a4199dbf6497656160cd316f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80758362de555badc30e571c03fb9050634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf05291e0733eaa4e73f43c8cc7aef6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9445996e645e24b5101acff25a41d8f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30eccca4bd4139e64340bbd439b47f2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fded4f3dbb4dffd381113ca283a906e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0dd269b29c16cce3e1c2b8e68493a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfae9f32f9b3a423597e2379b87b57640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046c377a4c3c22f2a1d6b6e3e8dc3de641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b0777311098fcb1d0920d981a766d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d72d14f2a88a4e73386fb099e4d713643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff922f02340713effc362838ba6a88b3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f8fd8da3ab2169e9fd8c5b4c58207645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31202a5bbd813fe91647b34b631d3cd4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3125a99b0a8ee2d94cf35202e72d45647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243e4dde1eb334669e65d6aabdb4ace648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d19871f6c71b05dbcfc26298eff4d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcaebacef688f25f55edfb36fdaa3e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd41f4b553554fc635dd6a0f09edf4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024dfdc6383aa9661a347fdfe7abe9f7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f31b6afa285852c44b8e871b5a4b0b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c9c772d9c0d09c4e094db4c1eec82654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a58e7a35321e8199333d23f3c9ce1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead50761ba3ff253190e6b19624f54a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216484228cccbb1d3e60ac5ecbf4e75657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973939251d6e2b6102a5d4cdd6582d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bb40349a79ce924a500291c8b63e2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf76638a14953ded0994096be95a97660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85704f98f45c1b45772b9e904336ecd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee1f57779383873db30c37792bdd06662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58dbdd30ec0d492157d983778d6a2a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecabd400159e3408663c52a263803e1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4a99a82323517d7fb8b481528a7f3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca3019137a9ef54ba6b7f4092da1ba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e839b364d43d30b2b01fa3100da1f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acb3bcc511a93fd240473d3f17b116668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cf9c69346c3a427e3ffefb699c562669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08006f1317f6e1e52e94a0f4c800e1d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7dbb90c57e591f40c3fc41832f3d07671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c692bbe6f7c208fb58e3975a9530e71672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cfb84bc1b0ac3ccefcab1bf15eeae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756682fdaaf57e4a6b6a07227685713674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c4bef8f346fa0de635bec17a6c8e0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc5a40c24e0cdd21d0686c43f42132676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ffa5ff78bbc518145da752716586d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d069d1f4ed4c2efbf315ade45663b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0a29e957b9bc8f3f360b574067379679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac238bb90796692167b83605ca5be02680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c2eed7bf39df27e3a5b8234241958681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de96ff48f90abcba20ec3e78913bc9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a1f3ace0f8807c956ffc4cfaf0608683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5964f5311a3260724d93375fdba2a0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2661725f27889689ac1c2fb373b615685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb787cc4c3575d56f18868deacf602686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c6da579e8bba88e20c18fb0ca264d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0effa6c84fe2d93be9590354cf9fb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a788984b6f31721c00a31c32ba1c0f7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24828b27c31e83627287c756e363922690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c312a88debbce983ac8f3d43158b5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ce274d4127a103b2548bc7e57a51e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ce429aea181de22f9cd8231e2bdad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02c7a2bce0cc3cc7834ad560c0a001694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f8e323eca7bc1b0535df0725b9be7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c67ad26d8da0e0e374c2a15a7ce48696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49978fc0ec3994086a5666cd6001f343697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05907a6417ad67729fdfa340c1859324698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03184b5d4f1df2543d6e1d7d6e03053699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f8f3c9a8868b50698a70e1582ef1f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb15cf64cf022d18766ecea099766a1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4bd44c740be09ffc4909bd2c90e1d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad6a2913abf25407f4743c0061a1ab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee752c5925c5846af8885dfe4623df40704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30033e1af4a3980f7089f727adadb8f9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3dda40ccb712a5757646a84f41389706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b778b357f2b064382380c76df6a432a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef529d10887c04ad98cb8326557b0e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86bdeaf227baba4f8f3ba2bb76056a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114b5574955027be3ee35ae7b9951ac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40aa6c8bbfa84bc695ec7102a56882f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a37baac319eb4952ffa5eb5d179c87712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585690c331bdf727e5c40eb1af92e26713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35af541dddffde04210cad3668362e3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364250971edfecf5a2e598bf13125e15715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b081da98518be949a05ebf20349070716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7383565e29305f07c820498fed7203717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66831017740232eb8f444a2e3d7e53a8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08111dfdcda32439f65a2fcb83d02482719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad36907775aafd36da0993e711e5da8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a3a4e1bf4793c056aaa9e58a3ace0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a689cac6aa71ee4e3de371567c8763722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef25e4631a4c93ab253f0c9aa434857723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb9096e98551a8c95d3621cbc743ec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645d0857d14c3e6efb545ab87adcaa3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bb8de32b8ea65550068c58615ea01726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45350ae5bb326e9c124f6c368a573832727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb466507966b5fc92d8a38c0acab49728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f2e5a057167f681817ad583c1bb61729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32e0b3a1ca3513c4688d9f892b0851730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1680afcf906724b2364571afe786280731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbdc1fffff0edf9a6f21b1555df3d6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae118083ec7ac9b7f95775f467f0a2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63e6cd349c98c5437dbe49367f83a7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e544790f6f0e8cb3b523307fd4e0b1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a77b40a0bcfad6833cec4f73f5a748736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0049a9482098fdb696eb71a642dd52737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e263df0d5ebfe12d53242698df55019738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc5fca6337ada8a9f8692757ef5991739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c2bce6fcfb6a3c81b66b102a130f5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c1af6938c3a73dc08da3db4096a4d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47348aeae3be888f40ccd0c5a4f74f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8977fa4f5f2875e19c87241628ab25b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb721e6881e8bafe32e04088701e8da5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61288757b41fa0b91f617f388f452c51745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb3ad35de4a1c70145ac9d4d268c58746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fa9ac01b478f5f4f13cb45b6c07bb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba489ed34b9fad07bae7b4bb2573529b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb5c3dd60f0f4a19a48c2cfad45a53749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b43829d041633aacf09b403b259bd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b5940f629777cfdb3bec858816afe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64899d61483c0bbfb3c5a98e3676a260752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecb4ad354ac744ff2af06236981b16753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9506b0119c40b8d5727a2e8caa04d6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa907342b854d5672b9cf0f3c3f5bb6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234e4d534c07e4f898e0a0ec175d90c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304b7af5b1fc7ba6e21564f90229291757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3f0357b3d6dcfc9eef068fd1f2199758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d233490c1dd0b8264b71115f062035759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>