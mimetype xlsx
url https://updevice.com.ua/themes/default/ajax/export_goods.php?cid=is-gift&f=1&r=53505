--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108fc89166caa92493dd4db83e4fba81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429b308ea0ccb069603c0c51509a83b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929016bddfddd43032241b7e3fb92b963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44054df63c0da0d6470a0700edc2ad4f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8021e7bf755e31646e937a95e28dbf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e75ddef8d8f1d9865e2ee469575246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893720cfb1d1b1998c931ea1702b9a227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0aa1d042825a7d3e6473e8ea6ef348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625488aba0188353e98c250493803e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa948762f90af06c65cdc915c4d170ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222e893edeabb2785260b99b7e5573811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8280b5cd337278e5e4c9f8adda9c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e7ca3568d10badfe83d8147bc115513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74941bb6a8a8777c8ac055b3265f065514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854eb85b2b3ba48d6269f89efc7167815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9910cd23d6d989e39148a0812c43a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82d1bec07299852edf53d753f0f81d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd59e3d05cde7cb5a7798c5cb98164818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9f69272652ebd1eafabddf8f229cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fad2583d9ceb6bcd0313231fdd0c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62bd424cb9f05f5e6b81a1500aedd121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075919820974406260833565f705bb822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48da779883e79b87ec4da5da7847f0a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d87e09f6a194002771923b5efe09a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99970731bf69d4b83e18e408b90de8bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b0aef427506a5df1cb2cd5ce74f0f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5b8d85f40f8ba24e0338ec03f5a1127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e4e00d71a095029aaf32f7320652928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979df34c133ac60c53c55811aa10d8a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d987de48084d6d8d7f75174a7a0ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a9e62828b3dc4cc0d400f8db272b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b701e2fe968c2ffcac24ea98aeaff032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7764264eb34f1983681a4dd4c1153ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e394ad42a0cd6badacec5b0ad36a0234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b11c45ca634c3cb7e95c1502906f0535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c4e9699c67664187285bd7e90c8ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfdfa0b6090422904fb543ae30c45537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e6a91c0c7508bbba26bc75d9fd44d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5452507fe86a9c2627a712b7dbf75a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3f2dd7fe716d263d3f34b1835496940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ab40e1c022772576118bb9136450741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65fda0ca2902374377ca084a0d229b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b77d4980f63e0c993b79cbe3b26f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253857a85cfb95c24fd91f67a1ace19a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842add53bca17f7908d2202b37a4d5745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33161defc58f5ed450c7c9c9130fff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fdd3082aed016b262fcfe2b7f3c5347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621f39428d79917ed93d296e4dcb02e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7659abd520a7d56bc6ecde7b0809a7849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c7d18994adc423ad5e7aed6c06fc450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c476473cdbb8b5d6c9d6a13d2010351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1543c409d9a3d79d9033c8b23f564952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a3363880e0ce60d234b981a91856a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c9ddaf2a25796d24e6f0b3000d39954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62129dc18ac5143606639b5e67d624355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78629b50fe2eac0f9576edde6ce5a47356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4b4facfca5ef523e534b1c28e880557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b780db8ee8791119ecf8ebf0a85ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbaee565fd19ae2247e115f911b71359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240a33c7251b9a1b0fdb62a1338391c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b6932078e65ccd7c40310bf7bd52b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c0f42e1b39377bfd81afabf758f2162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84daab3c67f4c8ef12ca5019d0a63ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894e8c8d00b0e0a4280b41dceb54a2f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb8f8c4425251d546f4d7a699ef41265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c19996073bebf0ba7045cc17abcc6b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296b3a22943f65d529c91051cfad4d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea082b237bcb124f131ec65580c2e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df79714621d553fa9aec4e4f3a0a21369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7337cbce5ae8da1dc0a940a64a159570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bed1d96f711107f424bfb80db687d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67772b1fccd4dc827fcc48345f93ed9f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97aad91e05d6353e2e4a7029155054373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05850218dbf675b5f21fd54d6e7ab7574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a1605ed8971449eaa7f603ff489d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af47e5d1f0d31fa36738002e4d9e0be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf6c679e1e86fdbeb3ce86dbace9c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49c4d4920b74b19615ef0326d107f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d5d74e92b4fbf0d2c2bd4e0c8ad8479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3869225d76c77d207afc5553be212ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d22e63dc05826b995102017c2fa26381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb876bbaacd685524fadea81deca3f6c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9259d581aee864904f7583c49d687d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b70bbc26bba030d2ddd07f22f220e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2407e4571bb81b2fc683e25de677a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c521665ccfa8748fb586cd52ab516a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22834340f95537556fd9a10622d94f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6d932495e60d7f48ae20c586b8bb688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e63999570700401359b085f5677cf789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbdb9dcb357ac4d431a2aea477543a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1b5b8a9c02fa9d56dfa509f8247be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324edf1e338aebc06b9b0810464022e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccad6c8a074d8709c9f2dd574be84ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6d12667048950702d1b3e9f4854ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fdc810bcd6df0541224848b356a1295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bae3973f5ff9059e1f6adb3bc317696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3bfc4bc04428937d315c8e09b91c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107b3216c8dced686701dc9f5a0505898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966122e643f8b82b0a81dd99aa5e448699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cd1426cca738f4b652ae8519759e1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d26fe1892787dd00b1620b05fbf50d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c622687b2b7b881a72581ccb02c2d9a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22232b5992defb66b735e195a14e92bf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83e80e4cf7846d94fd97f00551ce4d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f3ffa94f242850086882e4336573d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949355d63bbea246270e92098a9a0ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db95802c8f9e48d453b622872ee5048107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502c4841d33a61f206f48f8d129a72d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcc57a9f5b40befaa52803fd19e370109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05878eb87d5116d729a279f0cc29cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026dc888e861aa9cf6ae403a880fe853111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436fbd8907ab754475189f16a0ee56d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905764eb5bd53574d6bc21e3adf10e02113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756f98c76668895182707e7939ef27b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e581c3c32c8000ca93ddf7c4137619b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67684d71adafa7957f8a2784a04b42116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf143b656e5d207c03dffc334db44348117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd3c79bebeb228b7c05b7bc4c446a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2d9191da1094ee479714a632b578a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64196aa9cf36bb6127bb4eb7a33be3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f516ed59505b8d56987a4a1753324121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e30e9be94997565e5492e80de64cc8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d36c9f3f249012fe8e8422a5fd9ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f19e396c433b02fa8b224473eb1ceb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab2d873125a10acb14efed51352308125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5063ca215469d644abb67057a71ac5d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a79b4d4900f28ea5a000d7671707d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a071bee3d342ad2a723c1165b93213128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b218bf321da010457307bc25e88afc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74347c8bff2076b0d8b30fa3f2104796130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4cabbd6697f09da47f81b4de46f0b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5133804bdf18b0ece829989a02ca7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6543a14a4efa95018bb83a98ff4ade133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cfccdda58d3eefbf81c91b19640eb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f4858c485b17fd8ccc3b123583e8f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9e3dae4df5864b89ea91270783285136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8394358d95999e7c25d91f0c700367137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b203f7e496e09802377abcdfcc86e54138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5123c0dbe09e35c013a6c7dee9670139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cf65e2fbc04847e96fe278d5c2844140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b946f65082ba07e002ed85331446ecd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc561fbd5e647c47394293f8b73bc72142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06d71aade87521c348bb619aef597e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c28051287a6409b975fefde8059ea0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0012ab2309b102f69b27169f86c8a59145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319f40f6ce2dbecbe3675069b59e3b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003edeb2904cbf25cada6ad0c53cf7b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602cff08f516c998f3d19d2bc44a8e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd72c3eeb11b9fc10c1263cdd94132149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9ca088f19d09ff22909109a7b855b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8772472b2c8334cf94d1d0dac2d53151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc05a23366b257929bf5a0b5dfa3b4f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc400f12b6ca11e58cc42d289abfc60153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdd96b15111b6466d37840b92c8b46154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc6c32dc89caf365a849e65a50c3e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036b9552ba3310d77eed467468d596a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd2f1ba421c4cc3c2327e244df1375157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c649088babecc57cd82d0c2f4f1614158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847017f52657f4256f71cda840c6a2a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e90411cdfa31bcee64725ea7e6a96160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a6e92eb55ee2d72b385e7fca7d818161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20669c9817131fb94eb585cb52a5df43162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ee9db733db3ec61045013677d0db0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4c8a81f241fb669553a2ad23453a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cd102338113cd51f14aee402353a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381dbffde4131e85f61d3613869ca00166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512cdf313c4570e5bd865d0bfe71996a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cadb0530ccbc6009cdc99343508999168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb14387b1878e1b4cb13249d9387ee9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2135893f69355e09bad3504b29aab3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fea2ec5f03e6c65fc0edc7c86820d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94187da3769aa397f35db8c3703bd5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b2dd97c267fe50391667e647c6fa1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91ed712daf801ec7f421d61bfae009174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cada16bb7876114e3f68637f3ca63db175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4956c3b6444d079b9c5ea43bb95126176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77170bf41809b3e71a1f47af6da63986177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89e24ccaa0f7160f8e558956102d65178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443094b35b34a006bb2d93ff6a9c6b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f22e1b8133199ea4a04e8ff71887f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64526e6898f31c42f72f71100e78cdd8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f606433564c0f1df7c92d0dd54949182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b3c55c162d7c91b6ec410b960d145183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e78749ac0cdb8a0c004a61f767ce88184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e48f47e45e36246639b9aa10283b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb08bc545ea9559649e9131681759cc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341f2d9bbcf18c73ac39c698c45cd6f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03de889d9b7876e5bec1a9505c4118c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88d85e2a970b86a502269c593118d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ae60ddd658237e7eaa0fb285dd0b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fa2c3987bfb8a9f0a0f050d04d19b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c83914ab248c8a19377e7582515002192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d47706407c23301faf07bf888ef97193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e62834780a87df97c9dbbc5427341194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9207d370d096d47edd01b8510d2095195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607f25db412f11f3467b5e06e861fd0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5221a2387b307447461f7c7f5d30995197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f83d3aad32a2d8c658b3c44603841f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecdf4da32a1b961984f8dd94e2234b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ea0aca694007cfe2d9147a4a860f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65a2506f73f38badc6a63a85207bd8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd0fc8036c0d2c1c4c70003f736b75202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb191dc2bb5d7ca46ed4738da3c613203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d495b29f3823a8b720914600097489d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d5a4b7935127338a6534411c713b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3ec3426a67fcbd6b8578f77e451d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2805820438213b982e067fb46dc7e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd085d320fc830dfc1010ca35501c41a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003590215eab7f5c879e8873b521f95a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331bb7d401175c55b29fca116459956210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d003aa70797b236a40f006ed178c671211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4b1f1297121a4077bfe477cc0e8ce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4877c81364676fdfe85f886668ddf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d049825683a1e1f017cbfd388c16bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece52d4f30983d331a449d67a27ff8bb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054224e6c408e7488c55ce4433c9b55216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a42ad35abaaa02b52823210d9c359217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227dee79108da8a3fb678b2901472abd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e909f6eb9f206d70fd870dfd1d696b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869b1aadbf1e1793186aa2acd5318db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1608231bcd112d91ba66608941462221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2679cd6eb54e4534d508963dd42082222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1d517167156c2071745a272cc1702223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31c52534e1e3bb5df7da2b8aa3c2f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10fc83ca702e4417cbd659de983d33225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55644d9fa097e0478a757b2a35e73ef8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18b39d5dade8f0467f5ad23be59d66227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff19d3754fff6a3951b8f8522f087cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6afa2a524e21dea4d20dca44d4c0c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d74517b18511e49e693393d6bcf378230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f7da2a767fd9ed35b443d833220c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05bee245067967e5dde2daec6c2330232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20870a4083b8351c9f16e43b59e14ef1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a40c470aef4de78f86dcfda4f7388234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53299c5b353f35435356efbdc2c459de235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168f965ed44820b4f60f20a2980ee66236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0414076c4771402a77261a730e086237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00597200d7801b75fe6c57adacf7008a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0aaaa904516d4da501abd646a376d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a71740b9161e73f783a47c49ca93f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d21ecbddcbc866ad5ba7be71beb144241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1114875c010e503806051db6424a02242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c74f37bf617d8a5c380096ab080ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dce408f14771601b194e51a82b84f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816b5e232aeb67bbc73198837775516245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69ed8f50cf39ab03a3cd1c463296f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba87796a56fa48679f136f53a1164d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d83f0a69d33f80a46b0d253b37030248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ad9b911b14eb798f2ba99a8e9b080249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa8c1921eaf275ced254384c521a1a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ddd0b6bc7618ea1f48f2c7d299cf8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477339157913fc0000c260ac24bd0bc5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb069cd4643862f57bd1a6bfc848a9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21fe80b7be604b383d674a28c94bf4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c0f99754dd9a867cf78ff1d00034a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6010f244a4d5c91d911544a930e5ff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f10cddce417c4e7ad1e1b131ccef41257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff5cbb5757c50956747efecdd07e3b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede5a5e25e941fd572918e88dc6b726259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d567428aab7aafa4bd3d960ca85114f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3ded43fddc5dc506085b7a92c8f77261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172ab87eb205975b390593c862e920d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e01287b1b6471498f61b033a6ef4b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912337d145c8dd0f8aef6938bf517065264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8784a19e4ec9ceddfaabab742799fc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edcaa140133a351675f72a423581f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81d4753dc3646e8cbb29c1c8f56903267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d40f0f5b3717eed75dc65feea2209268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c885298fad574bda22cfd2190c1d10e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5076b003aed09494bdd6ee6370eb56270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102f62d96ae3318a01ad84320648568271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28831dd71279811fb7f9f9d6106634272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aec897e834ebee2b9e87a0bf6e1d38273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255214a4537921cb203c9136e562bec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af65df5f10231090274f4fd342bd2d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a04beb0b473985a93c80a9fc1357ef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfe5e6e33989b5a3671792e360fc79277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef504db4c914f1500ba824f84700c34278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03304b2d074223a494968c9f982c6412279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fa9837c6c23b0a971bbd417ec00b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446a43ea837c4ead41fab09cb42cb92281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616bda04dfc428c24612466130cc67c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8587cc6b1bb1f8a7b521eda1bb4051283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877d7c5c3d5b5dd103e00310c03b6cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c671f116405427a241013a493e8161285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6dd75c36d12345c5d1aa5ef7b1cd72286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a4552a190fc58d8bb5f15d08a1c4e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2b026936886534d4678e04a8e247d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e17cb68df87e2914e365c561b1a2d4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11ec189d0a4a5456f43be671e8af8a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2d2c77f90a6d285974c0b46c4cde2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc808a0ff230c6eed42909b13e7b3e3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc486e591b43d441f678fabb7d4e3ed9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0db6cc2b59267e50114e47269e7a50294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ab8950a7c54f49f87ce4f17b86393295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbabf6dbc879062c0bf34da05f7ebf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcc1b0a23cd38702f049cee36857a2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0453de952d1008bf9879ff4b27796298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a80fe4d1de8b446611d2bd9ab94a2c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b00ad9c9fccaa997a40a5b6d0f10d5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e306747a9a2b9c686a748a467191c74301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695eab2483eb5389bfffb18fbd41e1a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218d8daab5a6e9f3c8a3ee001675501303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730be7f33e8dd19746f771fafb7da5e3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f291e899f799fae8bc6e16973eff5ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0615b06b6cc708b670e8201501e4e81306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fbaf34f16d575bc930eb204c5f23b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bf7f0af7f18037752ab4461f3565d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe840a7dcc441ba0de0e5cc90c517aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985f6d0bdf0fd23ede5972ff2230ab0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f1f08b3882659c8fa063073b18be6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c7fc3ce9e8e28b2a057743d5c4d4b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea91fa163805d7f2ed21890ccf216b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c16046a43b3c8ca28307b484cc448314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402740ead158388ba4f915476d83e9f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a12e4662f46d07dbd8f6ae9c147b3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e01f66e6d1df829298af351cd3901317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0202669ed1a9214531d1d9a57121127318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b2b441d5ca24c18e9cf18ea317e1f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45283c2fb3052b79de361a5b6254b323320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305b654cd172f638dc4f71ee50dc3bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecc848a202fda67148079e97c05cda322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ddd9726bd6aa7acd816f74bfdf375323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ebbee52c1bb7dc5fa51f997705b94324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db1505a0d72effb3a8a729dd5de6b0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099f5ca28d0b500bb2a05c354af9cbf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4169ede7b4c8e9a41227d82125f2e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8db0b5074a984d0f25ca5fee8c6a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8568397242ed53f8c116e39711b49329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf64aebcb748e6c2272894c3607aa40330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c8b0b738fe123fdf087b9d526904e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ed44c59d6e1f7fe733a961d44f014332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bfc730280ca817036e66c2f745512333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990b7f5f4c62fe8690c3c96a8186f7b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5444b9a9374f91561099c07f432ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7aafd54297a487c56c5f5f1a15ccc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21953e6aa8812e60258ff6e2a7456802337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29edf84202735e9b931f9e260ec28b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b61b51a4dab64c9fbf5d1484c717d2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2a45936b253c2ed7a1444c5c21a25340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54885e7e058a3475365994b0903dd41d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5e45ea0a49886a92a3c4c0ec6bb89342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea002d37fb0792e33c8a6a3ccb0dc233343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2e14b974b91cdd295b1985ace807c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16caf1d29352341eaf9e72fb53bf06bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd8c9c8403cb614f34184f3d4d492c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e7dbc68fad573fcbaef9b88213e5c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55059dec9426ef35a3334566bc4c8b1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ddde704c84d5fcaa752ef328ac1b9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0da414486a90919e14e264c90bb90d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99386a5045005671acbbfdad8824f3b7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f9070c5b73a4ea8c2a98fcbc24db9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986eeb59c49bb46777ae800a9f04b57353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd687085f8b5da352bd1d300a4339a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073c0a3df77aa53bf6671ced721023d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee043c13ddfe36b0f0b8b69f14c21b0e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5cfe9bb2bf4f3470da9b71a3aa3be357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d40fd1ba9bce82f81bfa7eaffe16a9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4f4cf1c756b803ba779f9ded76b37359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db1aac4eb97ee249f7423a99c749d1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6ebc003ebd70cd591f9c4176706e1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d45eefe04abfcb16d0686d076cda8d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c1eb1ea25f69ccd6811253c4b1472363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921ac7197723432c208d2be22bfe7a8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0337bffa26a9283a675a9f5a88d84365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1e75d07bb0476b1e0f920202bcc2c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c42db1e27d866850fbbb8669873857367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b958d62115e4cfb6b300e8031ee6c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ee70bd01aae4b069cf6f4e390f6fe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe92170e57201575df67ff30ad9c4fa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392a67011db43dc29dfaf0c3593b84a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed3d5fd7b72982a223f37c5efee99e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb359f0e0a221d425f4afcb55f6b9e6e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816077f1a107561713992478aaeaf273374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520308764db6adcbfaad91418848d16375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9087f0de5e977bdbea2bf3c815dcbf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef17c3f34045c07d3376ee9868a0702377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a99af486b06db01edf2bded27e6677378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2edcb45bfd680935de93079d57e4a3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d857e69f73d09d2ddccaad0c7006fdf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5832c4de28880e99facf8f08a78b85381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35750efb9887468c32ec9f1aa4ee3b24382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da0be8368e3070537072b972bbcb05383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836120823156d55eb9f0b4e8825f89a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd44795a53b95ae65ba29eee03997d5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eecfd3bebefb4dbb346cb0be05a500386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28060da6a755fa505c449af1a2ec48b5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598c725df8e0176cd98985d9a2014c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2139e83af5ace81d335c06287e20af7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b8762b5323ef5b4da988aea9f2d2d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c5becdd869cdbc8da7d6a89fb2ed6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc21ef2d3b3b1d9ece0e99ec75ea521392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aadf90f1f186aba38c39c5c54995be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f172aad9f6bb658ecc1a6acb54a59394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881c609cbaf374532dd507728b22a55395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282995efb2979e6387a21fd0dbef4b12396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47582baa44091bc36e8fd461aaa74642397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c00b437c5d59c54a278a5ebf19b45398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bcbb89276164a630a1f4a7a8fed0b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b26e2b3c414ee5add5cf43dc549f71400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb780698cec52bbfa47e33b16afaeb52401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822ceb9ea0e2159af2182073fbff492402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb22994fb741bdbf5d8828ceb820dae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f329d964b52cdcae7e595fb7738eb1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596951b1545ef9c90e1d3e59c7c9c99405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e567be44ccda2bdf02409bf98fb4a2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0de50d5e872235769557b147899e97407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca9d9f58002580392a3621c3212e17408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39320951a45bb29cd90b2ad997a89b09409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f06dc093f2357f72ef46ae58e3ec6f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726864bd4595e1c18185112380d4b105411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65dead338c52a1efd8062b0577598d4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e6c7c03b966aca5c96b1d118c5256413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1840eaa30f6442e3506c9a6ae34bae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e472003270004b1f712590196f2bb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e795a98d9fc16e485e4dfe4e77cb9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04292383450524aa46fd5b5d72071ed8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc34eac22c986a1e3b329330822884d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162300243768c26f4aeb80bdace3eb68419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a3fba6565362324c02ae0c1794243420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9724430824669b1d1c640e44a4eda421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca12cf240250cf5ffb6d1b192f99723422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014c5a6d65856fd94cf419f02f0a41a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb0a05a465bbfdb7f4761d04844ad0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8633b55babd3e91b721530eabf0ab7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc0974b491b9d75eeb72ffb4367286426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795eba8e10939a4edc063270824eeaf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc553d48b60bdd4f221fe4d1794d6ce1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c2bd1bb792fb2e68c798c2242e530429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949bfd92c92c5d73f8882c7e45dd942430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dbb3f7233e663c004e277bbc96d33431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b2b946d7735a2bc454a02cc443017432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00647b7a2dd94da19e426127de744c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74b22ec3a01f4f227ed440fcfe043f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb94d9877ec382c05b0d6c64c32dcb9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15261c8c313470df3f57e71747dfb514436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a28c27aba6c9ea66cb5e8422bd2ae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ce17c3088ac954d1a49f7bbe820c1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca44dbfc61da98596eab9a82d0d4a8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb7fc2042fb8de4e1047a220d3c4ac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83180a55b2d87c6e74a4b45469e714441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efeb987df0b5b47e5cf8078021648d7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443512ceae3780f0b3ac30942186a6d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f695e897d068b662a54c73bcd1c485444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb2384200b27bcedd9b05839c09959445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707501f2a8c1adfdcaa1f5784447fcc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86437af945055b159bcae3087a84f86447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110bcdade0608c51e4967a4fa8e43f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f371d7df37f1f683092d21fa53918449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d563e8c5634b675c4cef902bdd77851450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da23e9d0eedacdcce53a0ea2898f426451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4be5d97d5adcf24b30f7437efdffd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368c4b3a766030d1ad1773ca482385e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61720be66df1b0ff4e31a0f3d056f8b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bce8e985b7b789a0534667ef2dd669455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b88d7d45dc9bd30bac0bb9262d1f6a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e1fac990bdbda102eaa4e2fa82ed7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e070f60d57baf47f6022ab9611460458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a1457b2e756290051bd66fafa78a9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48baf94975ca2e5217f79eb770555cc6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00882fa4fd317570451955a2c66cb23c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b1cae671c2b64b33228bbb8b31516462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d144f5b882ea859eb5c1eecf4b136a3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74759538c5e413462d03ef7d91a642464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19713186e1dffbde26808b9dc619ae3c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306d02f100c2043e5408d1fa967d745466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b42c38cdab94a679bf6a8a86d06538467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215dc36410bb3728c230129a81920b5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680671d95c93c95fb997fbe4a9de5f2c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a761086d36e1c40800cd11c49bdca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2e5724fee86317c341c7119220d53471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1515268b3b15a9ce3f4b805edd145a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa86fbe8b78d3f94b6402162986f790473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3e30d08e22ec65c286bfa1d558418474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38534379fafc73aaa36a26af72f375cb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade48100b62277ef0c75d8a307787708476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e292dd9882f0ec6c40c2c38e956e0ae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15c92373c483213b0baaf71f6c415f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4092fb4f29155832a8a58feb79890d3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629fed80d690eac21655e41ce31ea35480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c035f4dd5d0a14ac169b68b8578f1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9efb9fe25c96ac8816364af5dcfd15482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc620918cfc0639de93b07ab943300ca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e0c115218c88f72284fe7e3141335484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffd4d5a3e92799716a92396067dda7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad844a8a9d0a4dab7c0c7c92818822486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dd810dd8308d55f9a1df0e27af7fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716123d82dccdf5617b44d2f95130eb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d343e22cca22bfbe94d4b019c3ca9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cfdd3adbfca4b9622d70c948d2556490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cf0369b76c81f2932a38988b080ee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45f384adcdc29f7c5a461357840b11492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce9108235ff9c3567d17d542560282493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e221037e24c9c46f03577d9e8f6d6b3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1efc09226ce5a32e98b73d6f7faa2c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91534e9ea94157680cdecf3497dabe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48268558587b3d12a4d08fba7e9dd06497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c003941c99f5f4d056db03d785f53d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a44a5d68bdfff3ed19075e6655b7f2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4185974d870e80b552b3da2b4923b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bdd7b933ff8849028e00a4ed37f48501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b85db6a4a2458dd3f9957e94e51d9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3454c15b077b658a1baf57aaf6466d3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38339add0e314e8b6b6abe29ad806f1b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e39656e164e1ca186c616827b0a0d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9d166c0af84a95caef80b520d9cc7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572f3ad65e2fbb36464c52412b6c9e5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1891813091e6f7b5b1c35a2230628fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c424221514afdce1c447fa5f36d0df8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dda52a2bffedf76e5bd284978b119c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb9e9c3b534f82122f145698bcc0dc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93345c07cd4e803a61d0718f3528dd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b90779a9f1102f56e6338afd5020a6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58d7ccbf612305e61f2f060284c882514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f87e01135141b07e043cba52a16611515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e62a940af7368f4771a3aae04670d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e65126b0004e2fa4ed5899c093906517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d77eda86d49d796832f27033088de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adeb8a8ef19456eccf224760e4e75d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d21d388fb3849941ceade3ff923b96520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3972f7d6d5cff0bf2c8038b003f4b8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561cc1c1b276234811c8d240d557217522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61ab614a4cba257f25cc2222ff4fc7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba9ac8f90175fea9ab673b7eceb4d7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658f9ab11b59892ae3284f3326df534525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3f7afaf34eef6890289738bbcedda526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa651d2b9336aceb06a5a1c4543f28a4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45068281b2f97c3d849ad708c0907b8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce69e192eeb7286c0ddbcd11c10b4b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cae5fe74b157f18585cee00db3cba9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ebb35c3349b983bc7e5f599c46dde531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b483de2bafe025364078bde52048d9c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396d9b525bd7166b47cbdb39db9b628533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081b8d0c387487cba9262090c41e799534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899c954d0298cdaf604956ea0f68731535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f8735b99b5755d5a63deb270966f2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588799f0991fd63757fd74a84fa146ec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da14943f52e3b868c5f7fdcfbfff76538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb15eefff10ef24e8207a0d86ca16b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee5a2b9b99b517aad4f4404e380092540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae164ef3996fc5643d77f566b6d5787541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73727143108fa35c3aae02fd63f7d12542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b1601bec7e7703df4f27618391bee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b064f9402d2d7d4a1cfc70e9f7430544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba4e41485681bc490a7fea821e4d49545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6762f006009490b587b7c7d628b45546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6d1114c15cb5f6bab69225ca491f0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab724b81cba4e5b8f861aec5e040597548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608066c8a52578180c2c8fd1be92afb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451ce806cc68f333974e330b15257df550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10fdcaaf8f6e3cb38b70c09a7040bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779a03655addd71afea79252ff199b8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61408c7a22dc999565d9a74a667ecb2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d465965268f1f12b16019706cc7a644554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b3a882aee9bba7a4e5340e1613f72555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd445ab453feb5ee433863aa29fe9c67556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fadcfbe8cdba20f5f07d4b6b4a074557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60326a0de519f311bbc7bbe49aa1286558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65856950f74a8615f4c0aec09c4a8f3b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cffa9c747c780a77a25ac0a908dfd0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871c39c33fae62c88b5a532a4c92e96561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd73342f5c49ef8bbc7f1be0ea6eb7f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150902608feb2cdbddb4f8d9542ae46f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf993422cd0d7feac5d2a186ea7702564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe55ff232add07eadee4c28b7580ad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bee6971c199f515d8cb900a694b43566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3dbb5eb232c12a9490d83ee886011567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cb97f95db9e92e10ae94ca63488ed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a62f7c7df8980f9793a5204c062da1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0acc29c588dc6cf56a40c957ad2a2f5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b924ce3cfa5c667e2671a8cc15cc6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af7cb82aed4fb6c68886fe6837a5a9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13924020d9205abce6e4675b645f0bee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3ef514a61860c87f037741d7ed94e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a17b776a70d5fc3605abf36cd5e0e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b6e6f05341da8b712c1a6cdc8f0ea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03a9659207fbbc9006d141e33cb7b9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145c677cc102cb3ccf30c4f86458629578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ff85bd32377d8f9d3310da00c361f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d9e4a35ead6a9f7294f044a8904f0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd241effc2202a282287e9db673552f4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab4fb1cbc36112adee33798da89a59582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4325714911f8e984491d92dad7a878583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f02d645e9d398e667df3b0144d87b0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b300608ef13ee28ee51317c11cf3b79585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bea901fd9319ed26863060f5a5904586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b869904ec37b188495d79b50ffdd77587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607f16cfb983c1d247ba468933a3b63588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358118972661481d2edb20c39f68c3d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa5de60f490ed7221e40dd53d117e8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933b423dcfd0c6a0c26b3eefee68be8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed26e7798bad42ab1c58bc663951f6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b5c0ceec830207be3f74278cff1de593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954ff9da95ea812e101ecece841955b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60492686eb1a020403a5d39b62f9338e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939eaec13ba69e706c7955a55ff95c1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acd220c910003a28a70f9989e10acc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2d0cff3cc81c76ef74efed14294fa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad454f6275b61d95bc97a1a3e49355599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4340855996d8c13d891ab618001c063600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45616a03534499cc7e89cd82e628c68601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449f4c797de65f20a2b353a90eed869602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de47337c722d56bac481327504a0924603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22089a489a51ea86d9230fc05deab0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1d98949f72931bcba0db4b5735386605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d3e958b5a00fc9147426d235645f3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df385265e199e3348e469ba5e56812c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348b2f9c082c2011c5481a1faf5271a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5056bbdd46332c8dca79685b4beb04d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cdf4a96b053c49f71968be020100d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e36f2c010ca65802d51e00a37ed91611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2b05e21fb25c041563b718ab694cd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764bf19dd9d822ce9c6e1c847d8880e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359f352dcf894fecf004f94a0cc31eb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7cd5ac0cf1647887871ea463c6777615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d030ad88a138debc3a59eee3fb788616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac396d2f4ccb6ee2f9beba3ad32933b1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab786dd5df8bebfdd7c58e4611cf7ed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad43ab97182f3385e5a7d399b69a84619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24c9db10fbd2a4875b314553835245620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b46a17afc564bc04c3e2bacc9bb89621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7dd34fd737c7674b92de0fc0f1d6a5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0460d5ce1eaade10fa06dfccf96bb7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae819cb27aee2c8d4917273171afeaa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f039da3fee4f6d956a2cb524193a5f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1ab7b3949a3fb162da3a2537b3c8a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31d0213b9f3dfeed0b9ce6450b7976627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766bda49fb512a415cd5c153fd92548628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076648f859d07d14a34f601f18d12cd4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91875b8cf4b801a1f1e190a308258bcc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933091251a03444c8efeceb42759af9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb3bf49b1ef6f7d8876945b34e80a1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb29ccc886c3b5d2b4491738213f0f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965871d5cd32b21421aa0d951642f54634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2bc42ad5d16a9bcbc8ffb2d063ea1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a247d48bbeab1ac1789a3d1d8c77c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27025251480c36fcc418c7a13bc29f09637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a09d11f9d0a457b23cd7358332787638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a1d5dec4089367adf384359fe7b7f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ff5a2780726ea4e6cc4db532ba3d8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ec8e4212c595c6998b9427f1c3726641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa426366c20465c7b8250f27cf0b11642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc5c052fd6c9e1a799676fd7a83481643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75db7f15ba57644e7a78f8d798efdbe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d04d3af138af74549d21504e279ab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d929dccffb9341b015aa318bd6c70646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f80e3e4068c390a261f876f29884d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede89fb7c3fe56d9b5eb25ce09c62e7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def452105dca5122d41083886b36c8a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8bfecfdf469c02d75ef55be8f8199650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c938d664b90a5f63b4b4670753b0a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a28dffbebe3f2cbe7223b2a4c527c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcdea30a575ea30a2b79eafe658401653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b46fbb53ce703ed26ad1e463a4a9c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e0901b71362631ccec5798c9dc559655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf5c1356c3bca7eba73858007510bb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683d296f15acb3d77a6cb2030c0543d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286cc6ee43a8cbb01d6db6bb9bc138e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c9d4dd2195c41a529a82cb23b208f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af555c9ac8e9f3da8a6075c718fb2644660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836dda0f6803f31621cae4d6d4c2d9e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990493be40eca59af5460ddf279cade662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a531072e6169ea47d6ae1354bcce2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247ac374ae4debf3979cf0b56bdb17a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac545a554e296ad547545b6140d315aa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae13cacee6bc3d90a5a7d2201badcf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc146e007737ccb9ad6202b6b4efd1f5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c3001e88305d1f0a0561a34a1adef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc59def400cb5690936f25c0635c5f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87b7c2abfc9cd9f3849a2c21f93f71670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326431633d5bcb8dd60eac95b102b50d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3805fa24e6ad0a1644e8e78768cee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bb5d32c49c90b901496edde04662b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20351adfd02e8833dec51c8b3eee66f2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd06d5a5b4666727412479d90f14d4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e5802bbff2878330c9d26f75a71c6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e115a7b283ba7c66aeeac44d1a583677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb49870344c51cfbca8556a3d89872678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b93916b5af69fa39a52c76067e1bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c3c70a658c3752569cf86daf7769e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127169da6212e38b69790b58d51337d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24cf6362d37f6e665bfa9e29afd30a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bf66e9c04b0efce257f9999ba11af683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e919ea4a64990c6859f024c5d7b2fa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12be93606899674393fde8cce2ffb5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2cb85315f3e21fedbf76527def304686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf80b65ca3ac6f9ca7aa83e449c5c6d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f6c72d1c1cd6fd380ff3a76556a8e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6c005dbe54ccec94771e1c680a083689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe997b905972102c54c7d99effe4355e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403081a401e388555bcdd197bf325c83691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25919c3f16e04614c16c96a0e4d790d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74bc689544169c9bda3d45b86656eb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5620e3c2d042bce93b755d00157d018694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74716529dc3aa6a8d0e674593832c7b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af090fb647b148735709cd9f422c2a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c4ec73837f359b77b7a73cc5fee90697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e2378df349bda42482590c5dfb162698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309197626c0bfc80ed6df32445a24e03699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335635387236d3a74790a999aeda08c8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655dabd605eab6cb6b0aa0b89e40e624701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf6901a3436894d21b15522a644929702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194ef9823f27aa4e3048510bc9715d6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23674554ab6c9ad7e4a6f49809f26a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e3f049e68520cf1e264dc0415f4f8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48111516c2dd16c31562a3719b40d6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b1148c2b70f47df2e5aacb2467704707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67369b104ca9aa507b19402ceada4bb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624e0438d291b115e06b0f7abc4e67b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7731d69bc3b5f251a9808873bbb41ce710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be55336207e137ad73239672067611711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb98b45445d3384f99d7cf09807537712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d3d386277b99611d4f97ef9c1f1f3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f0d610f66d5c4815d4a4927bda7ed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd3de13ba517833ff55abc6a1be6fa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec58fd7cef820b563be5f26137d598716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73954a9d2db6a39a4720c0544da0b63717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeab6b169322bc4969d582de2525bb3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcb899a0b14e45f2870072af311bcc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b820870a6f92a1be5193a061640f02b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2485c2136cb280b25a84de5beb8a1a6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba81bde555743a212c682845f60472722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b082f6b1c6ab6f7cb42fe4e84c881723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69ff49c88f5f497ca6eccbbee02882724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbce8ffa63959a6f26d10f04fb7492725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ed668cd757da35b60d8ee4d3dca21726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5cb123962c280c0908a1f2fb1e1b8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb84e59520d6d24c3fa54c23f084a5c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18048b8a1618cc1bab78a190a6828c73729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84d8949ac80e95eef5e18e41083008730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22903eb771b6e0947af3aa39b06f02e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c557b14e8e21d7ffadefc7f53fc9bc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c7e1f7ce55dd82f69a5e3ee38d581733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917289b57f8e8fea9a8cf523a286422734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934ef97888be5bda075179dc9bf5f58735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ce65bbd9be7eb48afc1f792f349c9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aee781c7c5fe3b51340100ab7e79a1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102a81e39a206351dc5198ee873c781738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64f9527cda83b287b241c64654b35c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8ab246ab0903d3305f11a0bc13ddd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b145608ea51de611e50ea7cd7cc119741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d33a1199b0f52a7ff005d65b314eb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74492b981563578bd5e25b505b270886743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7173aaaad9b8e6616ef970205a62dd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00626ed275dde629b2d8bb234d6252745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493805e92620c3560a66435ecb6a0dbe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05de1ad00dbe0271580ba5f809c664747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f0fb815768710ff2596bc3bff5140748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699b4578df13bbc5d563ddc2e9da658749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b526854c18b703a0d849704045fd1a9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49e90a541f739376af0675d61c5a12751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd712d5fa1f73a11b69dd9e5a1aba78752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0503efc2e04aafdfcb4522270e6f76753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b49d4b138b5355d79545fff087c051754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379819565e1aa0c11e2ff2b4fa5bb96755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc5fc57a7ca27ff2d3efa61db7e64c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e57ecb6f84c548b53525652ce36254757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087814d1e2a7beef1febcb5c912aadc1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8a4fbe5d1f62bb9ce9bc79b8e8269759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e83ab354c678a922b91d5f09ae336c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce05bf15b28d5030e0366b479e82782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7d31ce5ec917543fa78a2a655e1ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a481ea626c05886a4b9653da1e885f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305af35db8c8c55d0b3cedcda3872b025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590245f87326d1d73cecb80fc356358f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c7f96d24dad6a1f176760e55523487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f85063628e6d22fde9bdcf50482a308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd033e0f10ccd1e4fdb91621a2d734229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d9aac89c5adb55054a85e342b042610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85318468a1a62601f8f02c06c086d4011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f989fd9430436d31e8ebfe24eae1ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba8ec116bb17a9637cb1ddc3cb846a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa20e584ad0e4024180ed4ae898df1814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af93fe320ada40946e3f6ecdf2ab71e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb45d293f0fd73a3f3637114adc483716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151aad5e921a6f0d83a21dd71983e4117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d1e700fb23261571c9aedee0ce2e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f282a78b7319aca3acc7195297b06619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9740264cf9a6e5cd145a8626ec9e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff9943f1ce0431656e78af845a902e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c3c9e6b9feea8b50af950bef9341c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d37929f830998ccca97d62ed3a060f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e756d83d80dd9f0f49bd4305914073a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6d6d2c76cdd0aff040cc583f31fde25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde20758957271a19ff8e542936e84e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2543f829af77c1334f0e008aff5d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f79294369a55266b79d0501a8d97828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec8ee97f5c9b62f99b62c344b5848229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c754701ce48e924e7e9ed54ebbda130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18369a12894b25292dd65a4bb47167531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4be9ebf70cdd3ea60a72e12189e12032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268f766c7555a76d739c98bcbb49b6033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad0e53ea3dae08df66b332ce29a6c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cd26e9e5e38d109bf4f64a407529f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7ca000469e40be96633277ee24d9e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339bccf2fe5ac67a0abfbbf7f486fd037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b8fadb4e3f0b7ce7bdf0fd5ff606338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ced4d25762cf13ef298a9846b6c58e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05687ebaa8e9e739b48efdac3d91213340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ec1c1627d62f1e0c26bf980bfdc6c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6a8cb3ffd02f5170d791d1351980e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c5da8af6871619ab4f6ba8ec6046743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878320d07745f829bcd57ea036a91c9144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208c7ae3ccba53709080b9adb1aa92245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2b1cdffbd51dc34ce8a355079ebca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afb1960b8bd9395756be62287dd90c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71d8a4f7538be5ab4001a97e8902c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040482efd0eb5989d660680bd2d7ba349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d56155d62bc43e14d92a0cf695c3d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840afbfc065c4bda8d6c8f30edf10f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1279b1d7f12bc1b0b245bdcc14ebc6452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26a9275949f9a2757094492ba7f0dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9638e1e187c7b2d304bfe342726988b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e1d9d95844a22ad710e4af6ef4ded55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626827064870d5c86f21ceb78edd302456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a835da0060f1808f2daf5aff01a18f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0bd17bb44ef504f27fa5d781abe4c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f81cc3ff559bd67bf4703539bc21d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfc599afb349cf9657216fa2fa702e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d0272afbe745cc63b1075b8f4c02e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d70bf40673d3f5a9876569e7ce5f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5cbbf6bb63e6646c73de024a79a2b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febf23fcba539f571d46616cbe2299664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb99ab5d1741d86996594ead5fa583e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4ba908de811d0801dee407e94b5c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee9cc35dc4ad190c0fbc267e9814b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f01707f2738c9816fb50a0c6a842a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacf9160359d159022478b68fc294ea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cdad1df4e2afc1b322b5860ca424170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d367455b610105d24799525551f5d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89a5268debbddf8085ea14a2d11c9672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a61ffa613058b386f1969e734d5b0f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01639503efac02182a4e7b0779adfc2174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bf85d825d27351ede160b4912b1d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65f0bd3bf2bf6ea07ce6d1b763a6cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cad91144367dc62fd905e71e2019b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af688ca39f645687cbc0e26837412f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45899e5830acbb193585368970fef66779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52d0dacb2bad5af64ce5ae774ed19780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a366f0310d7653ce724cc20c067b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7c7192285539d85346537e72cbfe182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc47233356b3c66a7f8a2f3ff7da2483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4ac541266a4543fe90d7119b7658c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0863c99983a10a598e075eb3683981085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4c257edff97070c338b98937dd23f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bf67f379dfbbe685f7399251067cc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdec50d1e8aa3a42cbb8631accbb78488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f93175f594a68be62b49b7a0ee9e489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306595540ed87ff869f0995b83e1c6990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3ba36e97292cd422345705921108691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d5d478797f0f5a82c7da54ed4013392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483eafc6ab828c48596d2c8551304f0b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e0a8731fa085f9c4a31ab3fc7ba4894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba02454588a6f8174c6268ab0f6f0795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a5fcc07d320e87182005b21e71a9896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1f339cfc97184929ce6b291133d8f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6184fabc7389816df584467b9d595998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2c082c8dbcf91c72b293f209e08ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d602ab7318d9f172869454a914c256100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be44b01956f0fe3a6edf9c09baeeb0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2645c92c092996b14c641d0436b2f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80570bac24ca20ea91d2ad6664a22b9e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce7b43f6d2a30ddf6aa1580d83a52f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459059d4317a1be03abac8ecb57d15a8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f7941044d3070366b3211d3de3829106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11560d251f2c2c87f3ab5782bd36ab8a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eafc28c7afe9f3c74c47ff34fbf28e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186185301ec26d11c1262ef3be2891c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680d96100d03401cb2aa3aa6bf8e27b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e14b9d3801eefb83926800d153020111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc895d619376363f886a4ed03988c01112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88889f384c1497d7b95be65ac45d87a1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838f9839c907d1f4aa9a4c42618ec71114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cb9856d13cb89ac141d2ba1fd465a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae3b6d90c1fc59188b519ca8522824116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8ad40f40c33997a79c15285bf1b7a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad372bc5767d99a5c1b06e82146c6d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46910216348049b6aca0487bf62e22c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa11ba2da740e30e880dbdd505a032120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c39b8a15e14cd87296404dbb5848e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697803f2c97a435ca26cf83c958810c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e67bb64fb08f676998cd64d9cff35123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562327a7637ea125c2e53ad213e4c420124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bbff2d8ecbc50abb4b977f9320ac0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf005348a932932c9335fa7b3fe0b836126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc9df43299686b602cdb32918b55e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57771a6624e3fc04626b03ada00f066e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60166d43bd3d224d507389eb1510882129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442c62b1e887b96a3ab5a19a5c0465e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef906cc5d5ccd1b2e4692dec50e71b97131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee82b18d70f29916b450683bba176f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc023eeccd27fc49c78e4c3cea8da9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efff838d69a12931d50bfe706b9566134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35943caab7544fcb4c32f46e37180b21135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea23231d36ae6b21718c813a1c6849136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d28e3fc390221810dbe995ccb4add8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93c6033ca6516287e926eac6cc834c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a67730e3c4f41bb6f2aba2aeb9d57139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e62b57ca00384abedc90f0ccb68b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f509564e99048679f9864460553ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7de38fee5a5f17fabf4ea0b5f70df2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7fca4379b35248b7ee34f6c479dba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93142e2c2bcb0698dbb37727258afb1c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f2120aaaa142bf73bea308e684a89145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed798e837fb6840513fea453873142146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a3db6272391e2f33e6a011f452f34147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e98630349081c32d2b0310df44335148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7298bbc7fd0a2dec6dba39aba0ecb13149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0abf11b6b7c7c52ef846b5f7aea86150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e81f0cb8c05b691b6688d4890eaf6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f20aebf9db613f27fc1fe97b79e0b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242492e7f7a0202f18a14e631b85b86c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27da7eea284a6e7124d40d9f7b1838154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870b2af9aff32cc819c2521af2b263a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec410c3b6fb7f4465ee7c53be9c721ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be284997084191b3d4f718f04435b85157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fd90fc5c86eee7b3c3b04bf9fe842158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ed6e2e3c6af5a417b9315c98816bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8402b72ac7bce039ca9b5bb34a9ab1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808959138b74229d2cd0d1ecae7b1a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8873481dbd48fc4fe5abf7703afce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b8f491a0e8d066be3843bb4c4864b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f266e6418fbaddc91afc9284dba54164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1be1b30a839eca2a52c58e0897a4b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010805e1d313e5aa107b8ac4f9592a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622bdf342b5d270fbf6e80aa4196921167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bea4e68a3322718c6dc512a8f5f61168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955c0a6696728bef8a770368c689026169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83353e5d88548ad501d1c3f46ac66148170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531dcf87af5d014f0f8b081655100534171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3981fb87d450a2b4d95e7e6af508c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820f3978629204de966e92f45738762173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cce153f749d24135a1f7c1d17bb459174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da28d35561b522ecf28ab58f30fe40175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1e7e12451fc51a25c958d23a9f705176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1625585ffaeda53bfb26553af20bf9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5f1bbe17d232618d2023ad29ab1f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216058cf14aa4458a5494fc95ab0016179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f28d64b70405bc5661939d1b27c3d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd790abca0c0019cd41bcdf4a70dfa04181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f25e7805a8e3b214ea99a6205a866182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08daefe655e8332cff4af4fecaeb6c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8ba1ef6b0e6e9d9a4410f34cda504184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ead434523c6342dbaf98b19ae235aa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599b07b2e20f829115142b594d9e28f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc83c5f18ac6ffe2cf1fafb85d45d8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173c36e09110a07d9d06d396fb52f91188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b47361da38b29c3b0343b067d33692189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db005978da9e6aec7007d7e09c6aeae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddb669b80a88f64808ab1494579871191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f291a301f11e26c2ab67c3b47f978b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3b11185f2860c31a55ebef925f591193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd5171eb3d810b13b0d75102a598cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1eb007c3f64a624a3899d83bf443cc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149028ba9acc2a823a2985733bb63036196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57139bb85bb73889c7946f9775f5d52d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f964324f64aa8960d4cf6d0ca3986fb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85e187a429fbd489520e77f23c8d4b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845dd51af86c43de38095569d25367d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8f24013b949e8508709788a27af94201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33398180044d823778119448a6c63c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfcd9b4f013fba65c25ca313082f47203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856148397eedf86a5ad44571f3554d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08fc706862161ba10eb8edd70d473e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d062858c9c6d3c9c6225cda9048e1fb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98175c7a67f29aa404581aaeb9bc0c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dce886a57ee8e6d28b16ee782f9da4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f119a559826a272c9adf388931d18d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfa067317640bb5ea48c44e7dc5652210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd928cab8c88a285b2a6ab5e6eb4ca2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546aef43affe851bb9250fa591cfacbd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf687a60f35dfafeadfed98b8d4e26c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bc6fbc8a31d018031c752db78f92c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d490915e624cd9d08279237daaacb3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fb076cc889ab99f880da89a41e862216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a831b7e885bc1327ec220b36defcf83217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fb88c1ff5ff224c29f35356ea4e3d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d4f15e05eb2d9dc49f4d55ebe8c0a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f94eb2e06210e2fae02fb2493d6fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb86e805ed7d77296541c1c39d6c1e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecb929f7cbe6914971eb201248f815222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3955d5fe9a93579473db215036dbaf7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22992ed2ec8a57f0bcb8f4cbbe7226f1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba6796a1bdbef0d5f087701590ca6a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188e33ee102207ffcab59cff9de97f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb4de3248f6d722153bc468ecac568227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f730fad87b468bbda6e709ca12837228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803d693edc391e47bc7781d699eeb9b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0048a65919ac48ec4889c3b904f4f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab36970e33eba3bae11160c42ade46231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fd2235c1b763cc627132f8f61c23d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46047078d484f16d8bf97a68c90c8a37233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8d13e0111f6930f0e73cae0076e00234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9498193246cd2ee2db79cfe02252f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435e2687c74d50e490864dda951c6bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f612921e51ceeaa19139a53d81cfe3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00362b6f741f9635c71c199783364e59238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c9f62be4c9e4345f23f3f971ea266239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e7f56e15b066c692e304c9467a17e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c0be28b30585110d98d92cc220343241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fc82515901caa6f1ee16383a326f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e497c54ee63bc00b209cb49b57585243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48661e69bc9687a0d19676eda5fe0f00244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c4b810258645efbe81f0d94f673b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca9b02ddecd3799331b447a3380b3c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6856e331e7064c389c13985e7338ae6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decc1db4aa9c5b1bad8fa44f67a0c7e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e8c2ab31f093ed29b409dd84ce33d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a7a38ea54a4f48e56abbc1148e0d0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec6dfe4077ad641c724d879d787170251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb567ad0f6be60220a587fd8ed7a048252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aed40c202c0a6ced1e13eff0b4beaf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385e49f86e0f20c6c3b883d141fe946254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fb3f013777935a5a41c2d914de2aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77491585b7fbd8752e2d4905da7d847256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e11c83d022942ec1123691d735fb3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097a120de91d8cf5dfdeb766a3b0f13258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f228a78345d3aca13070a0b1eeae87259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31a78d93b60a0663b55a18a37df308260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdf2e53ed442d9d891076cfb16d745261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683d051649132512b43bc20d45dfdd9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439d2bb84f8eac1a879e4067ff8555c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad434222e6f8f735d21d781606ea870264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92bfcf544d9b03287bc1272a1a3d29265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f451b0e353b56467576d346f776a9cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578ee3ba194e9b2ad7da5cbc7d11573267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f88dce5733ff8afaeb8e781d44bd0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79373f7ffbd496fd6ab4593d4cbc70269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae1a66ce838d1a5c1a55da64d318d8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5f096436b1de00c45ab4f5d358229271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f9cf9c209630eb090da99328210a3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc34263f2362d1fa3be032daa17b39273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104cdc061c7b3c4ca0bae8fe23a2714274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd199e48cfafad8fe697791b6d3cf2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91654e3d3e2084de295c5a972f9b6a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43eceb2d05542d55308520964645a72277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640134ab5f04deb74865eb73e1db587278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e9ef4a155ddca3ee4ec1da7481e84279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182aa8c9d20a869d179799378761220280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33f20d493c228b73659c483afe098d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134faa3d752b5c11262f7e1632bba4e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0ba6cad8316a0e82f4163d054e10b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe1223fa974fa58d4acca194f87788284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cbf515c9fda7669a6544f06567afe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4458e7d85da99ac866a85604ac5d7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f2f8916befb3686955d1a91ba3a80287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a67583a3542d0b720785a2b048b9d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac8169add5b06bcdbef51029e31d47289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1cb6e984cc89a1a637071223b478a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fd572f4f96c334fa91ae80063553d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e207b1033efe2564a0ded432c2f0bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6efaef5950bd7492d0a8c6af4e5dd2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9597f1d41fa34c0a4cd4cc94fa0d469294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24909619236c915c2cee3cbe6971e5b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3be3f3c34510920d63d5b67db2761a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffc861c52212400f90a99157bcf830297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aacdfbd343cbc7a827241671a3d42d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704981312114688ebad5d14b01bb2da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804ecb22936ad30139d639ee81991f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c07cd2fad512474441d259098dcb9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1de876004e790892dc0089c76cd87e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37c0f736ba7a833ac99b99286555bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2270799d89074ee12118fbbe42a91a3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cddbe383d2be8c5c915d6910d1ffb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702825b8eca48d8927850bcb79fdbfe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea6e68bf52fb78fcc5e37bb6888732307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a03832a2df6daee014ed73eb9ce4ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0954ef55f00faeb4a495a2efe2f5f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb929c0a87c88b9dd280f311afb3d1eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c81eda3eb3c6d31079fb11779fb729311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eea02589263485a30e707b44e1b308312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c766abb1eeeceba4dba61c331061be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76a4836aea648d457fa5ea5196770c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638da10562c7d0ee7d41cde78e8f2266315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de3295afddd3c933a073042825ef3e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d24a56e8bff7dce522f95b3289466d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c8ffce729bdb3074567d4f2de385d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0689b8db96322dd14397a42dc5de2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248589728e969bfada8ef9786d073a00320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28968f40469c181d816ba052373baf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd15e8c7c4492676b1993ad6efd601a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704691a84f5818fba2b86d3555d7c65a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aff6686f990bdce2f22b74f970909f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae4d6465b473fb85b19008bcba5598325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd5e01a4d7f03f4fddde0026422c58326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e4355df36541b71b2130358eb7abe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974ebb7a152579b886c56b1f6ad074c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926b813b14ccdea541bcc80876c59e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95a5d6221b5ce1a9f33c3d773ff1e1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1bc44cbe55a0eb59a47331c51553fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5fddd7c7d119fb04d82b72938054e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2515baa75ce4b846873920581633ff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c21873522b9cdd1bd2d530f6dca51334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe7a3d8c009b09c0c16fd4db12717f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bf988814ae5aa9064a4baeaad79ee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a107dc534e6d9ea421df2c17653665c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca1bbdd9557f1b09bdc5c6d1dcbe2d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99aa281d90a44ac703066a4d28ea3f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b81bc9b026a7eed480c54fc79565aa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221b90e8bac501bee13e28026072551341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387a26849ce3cd7a6f840684cd5670a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8cc28c55f033c6b623e0d6ea43fb0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfdbf4c4a31d6305c501b70cea835e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a628e75556ecfccd2e543babb8e7189345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e36fbf915f7663bb7c549f677bcc35346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7611f862eb05b95d913da63ab4a1a43347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e6e7a97007941d6f4e8f64c1e8e75348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45c56d0d1f853f698e8c60e71aced7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2924b7570ee7e3e5ce9e40f6b6e90b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d61b912d338a7122c75fc2dfe49a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb548835f823886e32c939e63b559248352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816ddb8b3f6ba8095d5f1fa8eeb0a63353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c515d1ee7db65a944cb9db9efaeb8dd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946a7859e3a2f5bd5ee56b7b2a7ce30355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c85e227c5f4dbf1916f30a1006f5a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de529e9324182b3ee6b11d8d3181a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e4bd7c75d0c11a89aa93cade5122c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705f6ef516db7df2fadc68158d4b975359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec78c538ceadd1d51fd5275f48c1277360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f711ad332e3da9a1195fc58fc5e55361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0184edef4932d4336ba87a4a3ac90d2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9664dd409565c53e4683a85f449bdf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce85d0b018fc938eddd4183b59c3ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e0c77699c9a27965256a9e4626d28365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76661f11b9aa78aa7d500b79a47ae4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459035e424bdec6caeb31cc6892c2fe4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c9cb12d32dee89ce34ec0219a8c27368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4f10326836abfaffc58364e6a35bd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb930b9e6751d580ce5b9219176a03370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78960ef1d4375ae5a67ce308c4cda63371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b78459cc8089072bbc8e5a5089a250372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46dc40147ad538f7e49c15620f648f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752eb16408b2530c49c302e3e8a7f18374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100359d194f761d813cfe49664012ce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310b498d35d11bb4127f14fe1a2eeae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c207c98ce791755766dccaf598a9ddb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7b7ac8bd283689cd28e255daadacf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad20f866f4debe0431cc89d9015f65379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9712606206ed7280af074cbb557c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d203ea3ad24efa2dc77e714f2f254381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71420258ccca9ce84f5a60e5120da823382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1386a770f898a4981795724702a78f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d440a4f4ce166afb46be5a1f8e224d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77728ccf69d55f25422dac68253a6f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7baa2b836302db69ccbd8e0d6e3d160386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427649caac42d9df0b3c42895a012494387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f107f71887599d4295fbb03962b56ee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1c0d48938112de20a2b0cb6428f8e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4db42b6f611267226dc311891e0693390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb090bebddc196f6c562eb34537bb1ab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f2fe43bd4b66a886de05a80ddc5da392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c53d780a1d8128d81829e2c65ba30393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf49180f18206c6cd181e74de81b94f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9b1178f639d83cae2578bd01eddbe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c96f3f425fb67034d5777db737fa51396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2331dc5f664a14b379943df919e59397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f37932d47a13b03cc198557a799109398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc3d2eb13b8dc506390bf96ee9a2fa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95400cacc7ec962f2eb678f99a3a8e15400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26809f444f7e923bc4a39714be05c470401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5171535a82208d11266b0673aae49ff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb382afe265956702c5695867ec4c19403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8493d844e1c6e6c2d8504936fc9c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dece3d75ddf6e039fa0f94653723df6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9c76589a0da1e03e3836406e423a8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685fa34ec0e2fb12c0b4f62ecba939d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fe66ffd2069deaab1cf48b8db2c11408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f04905307bcc77ceba5c14103e674409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a480ba8ad54492dc01dd7268ad3564d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e2b752192df6fca7a6fdac9ec5647411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62f0a3ea4aa9c6a6227875eb783983412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedab6eccab03dd45a5251f5984356c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a925f6febf6b24af92e23d18db73efe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf4fd2361adf1f8472f9e18d8a0887415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df20f02b63c78cb22bb9b7552001e8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc9a1f64b2be7aab5fa650597b0921417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dacb910da15ad807783b0c293c2ae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eedd3399f2a1ba1b5b4fa395de21b5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b23bb03e50c26933d87bc1518c684420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e449423d1b02e9be4dc0d12310e7a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55f08c7a7afe472082e81c7018d5d8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13df36382e0a54e7f92f6c9d94471c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510a035f8c90cdccaa1c6bda133f04f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b82448a513703840d6eebd894c93f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d34d67eb0cdbddb3aacff61e43856e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d05e0c4e6fbd56ccd32fd605d0a239427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca219dc56c40e6997ed5551dd03ccd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e363ef3ae39076f063c0bf5e1df98ae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8dae394665a2902ba84c8a6fcf5b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f7fa3553cca4d3b25684bdb4a3318431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17158e2f09e401db3d4fa6ed2dbbea8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88953d269f280919e6882a0ec46b0649433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd99304c7f21f8b47370dd90bdd834434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd72e487217fa7d805cc31197ce988435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff450c077dd91e97456d2af11a6fe3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f799a42ad1c343971d9f27bb6a41ce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686228ad35e747ead20250af35461eff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384eaf334e4fabb4808cb9279797bfa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9557d46a33ee57602d334b51b89fb4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ce88b8fb2ac34d23cd7b39427cbc6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751122f65b259f000340a4528de3f00442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e41b8a2653a97122a81214b26b93b4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb9970987f0d2c22a055d1ce1bf708444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab938bcbb7699a90f616af809018828445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb79597e4269f14725cfaf5bfc8c33e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f3cf39cb9ef4d73db8d3aba2a41d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ac1db2712d3ab9d2f6e7815651721448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851d1625e15036fa4dcef1e2153dce2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1a3c7986967bcf5d9f9be40f6ffea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453c516e3bd43a0546e4b2dadbb2b39451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6f1e4a2bf4aac9e5762af1eea2d0b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e3c32f2a0f3da42880d91a0dca374453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fecae7fc32fa9e6856961f2d2f0fa8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019db3227c54eb1bba24c27054762558455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5082da3efa2e2380fc4f2dce4940a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8abe3b53e3ed8cd1aee59b12fb29b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33452bbf0605c3ae15c080e9fefdb0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa827ccfd77d84c7421eeb73b423f8c3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e518fc8a02b37d3d92df3ccb43f76460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffa58031f4f97aa813b70e801545b6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ddeeee6543b3d974dfd92774bf977462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4e3629cb88d70c33055d3a82e6b51463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc399b2503eddcac10192583cd7c02464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616488a9847071e359ccd7bad49e9c3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a045cc5d3a60c5ec808019cec366a2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a311fb496c3f1d97700d8737911d1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916377bfa98bb143af73e407ab52658c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56383f78d360bc36369893556568ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6de2cd5c9f8aa0412fe33bfe6c6dd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd0c179409df056313b95e8efad949471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24aafde57ce77f5967cf0bca6027faa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bb3692ea041a123bf39ee2bf1b544473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0664edb2c07dfda8fd7efcf9a8d02a1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8ccc8169eddff33b450f805abe7ed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633cf53c0bc6f71ea0dfc24310cfb20476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15793edf0e5d73f05783b307f7c1e6f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12696e09c6742f256c4674ce404000ef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd46613eae29ee150efb56991b742c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12035771d98e88b236b07abe3afd47ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb63b5561b20a1d204c1000b74c06a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54626146f029d697fc9fac6b3a36b125482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b4911e5a0330cafe1ec09d35cf14f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1be194acd0df9f12359c9bb83d0e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b7eb597a4240c927b0ff74589f846485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5be96c5a81ad0b5f0cea82d15d0b3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297cae7df95e658b044f334dc4202b5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee63cad1b4b74c97e46242c8d2088c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611a8e864495b7c7c5e958ea5d11d1d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7a481d27feafded029176148735c3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba930539f49bd48016c9a39504e3e66491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e06105330972886094f1b5fc86466492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cded37c242a52a1905e9ca7d3526d0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6f99b62cb100fc700aab31fa3b9bc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e946b0a5b18e46c82e8f8d5f815a3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11bfe6b13bf7dfcfcdf9d4dbfa9972496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f9d1d6de65d71d8409577285315be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc022e09f1202f927ae0be59d1a6f6f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffa1dff691d3d8a4f58788f0ba268d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75841d52b469936b1e775aa5d2164996500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df374662a45eaad8709b943c4c0892d7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c8b36111e80f173edd0649ed247ce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c2cfcacf9463833e66c503cdbbc42503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377a84577b9204ed6205c412dcf5e77504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fec60782076f70845e3677bf5e4997505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f252de63e069e32a377d0e963cc00506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b56180e9b2959d12a0721f66042b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d725715132e20cd65ded11599eb9486508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030e011248adff959ad136ace1ab469509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8939388132efa8fd5925184c20f1661510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377262b7902e2f998f93b0897089d77511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a631d7ffe7abcd948fd4476fc26cc72512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb217ba91e19d4eb6e67f0920ec9ff3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f19b67421be66c107f539a0f4fb2f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20b980978b4717d22a331a26f8f672515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bca0d2416068b3ee900d6e7a5205b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb216e60225205db5d1b125143ab53f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140296eb1c63b624742549ba41ad491518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f239af8cc65e120025e3cb017c0b1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c31a83b3324ad60be71d2a3e80e21520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294f30d99ce2dcb6f5e392a0de73c3c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22ed42a663f622d79be58ba34253a9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086b1edcc5a540522fcc910c274e413523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9e0263c5e299e07c6d5cc1feac66c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481d5316cbcfecdcf1b429a8231c382525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2907406a2370117717531c3b8cf1e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8732278fe5714118c0200296f8d3b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8b4cf6d9cdb8470d6a567097b73c8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82019b1bea1d9dd34c5ff5a8a6b4a2c5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe348720fa337da8807ea8f82ab6eab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0a07b7da572987dc9f3d800b2e438531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc225e26784b16ab7b618e325d73828c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa45c3c98378fa39a5e5bd544708d4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295c8c9d5e9f27c8127b7f179477893534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b0a383330c3db2e8b2959411502f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f91829554c9891b848de26c2376e2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814499b2ab3a23ddbeb92473837d37d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241b78be22145d21304c56e4cf16d71538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752083bd37e238242caf0628a915ef7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35960f0c619ecccd3f1464399ad2070f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9a20bd260662a9c02c22316046567541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223ba9bb4182a8198563c78c26fea24542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77549656da651ac1ede5eb77e2c9213b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf139eacdfa26f7deec9f33aaf05a73c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f8cb1ad61f1eb3431a338b57172ea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d05dc6d96b120baa4dde2c1dcad3f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d306f5be1b3119ee1c72c1bb5a0fc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf545d872dfa7c60805555a92c05c621548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818d8805edfcf408b4b3dc26112bed5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35839cf24d0a1155b34735954e8fe7ce550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97ab0558dc5a03a38c62f281da34cf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6955909e0ef0c38548ffa75a53281c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef589cd1f78eb894371f5742461825553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2cb249798d3e73ff075406b23d827554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f6bbb9c5336953190c7d141dfe94e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d977715f438258156f132ae27e23192556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191626e0ebeeefcdddd6beb84e77863557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a94c4b909a5c7907e80ad13d629de558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1e0771d3e25a068c0a625d02cfb94559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb101803164e06b1b6bed9302f7214560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc246c560adef47e96cbf8e4728a61561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ad8bbb18a6b32fb661cd05bd5e79d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8eafa5960218b610886c23c075d91d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f825b403488023707dbcb525175ff3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdceb2934be40539bc994a06deee2f59565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9e6ae0909a05143820cba38bb00f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a864e8d7d55a7251680ba7b015a370567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b23f10b63f132643a219275252cb8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0e45fab79da27b9ed23d213688d8b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3783a74d3af54ba68f38e6f840f1a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5bb2981698cc9ebba655c8d2c4f08571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd0c239370551de0234d2f9e8511b2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7378e7ed414543455e537a52238455e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cdcdd628a485bcb9560e26498c7ef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f5cbcc827116e700fe4672ec26682575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050dff0fd08b105687da32a02e5a72d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b2cc16de2fd559aaae81696d5718d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b3e46cb36995b3059871a7049a170578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c993b48c1520e449cf412712d2b87579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbbfddc71b168dc1d9ae3b29c19b9e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc26ee097f25809921e5f6a731eb39c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991af82b47e64c4a73b58da19912813582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd38fa591b79cf4f2c6cdc7d6a163ed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbd78cb5d3a5ab7dab402946aeb11b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bf3488e0b2f08904f90f1293998df585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad297d079588d8750c4408e00a2322586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76811b7222fa654bc0b03a987c87fe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be8c65c4a98e908009ace75363e289588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db46ec06aba1d131e24b0c4023227a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c420ee835ccdc4bdb750b16d333aba4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb71fe20a397bd90c617ac6ae17ed3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa0f65975d8266ce8bb61ab7b2e416592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a3327b432f6739f6bb2390fe01378593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538ec64436f2b1e61aefb7f21837242594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb3939e581550561638f71bf39233d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802900ccd6937a50e6fdb5a400e83b16596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3aca2ef7b8f2a6cae4acc06e2b23c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90543863609cd079592d49cd10cf0fee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6a65e7a5179fee13e9ab47115388f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4d27e61465277fb06d54d4e1b6050600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909453a68f47d3d61b758a81ffe7398601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b6c39c3c28115545d491f73a5b332602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b123c535e59454ac6dd108c99fa6c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a32dd20210ef8be4efc92423a8f52604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175e627779756450a6e10e87d0cffcc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21a932d7bfe085f4900747c6bf6605606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c300a03f1ce55abae5e289b78a38c1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a5c1f538d586021df992c49ecfdc6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d92f8684dba8b298822f61d5ab2b4a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861147b492e7a996a3edb6be4dbb2629610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee313d0dd53cd8eb2bf6e7ace0465c8d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccc13c6f7cf95ba663f56aa527c996612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b80fd889e8df0d827bca69d52b32b1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73184a90bb6d8da1c075ed751d4dfa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e017bb4fcd5ee467667ece312aefb7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84d3dd6a8fa2f5bb94504e2b38b1d5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc495840a9c13e44a5fec37c566f05617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8c8dc81b9ff2bfc876b4f972145bc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0e1124104328a36a15e92b8fa048c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2771346cdf6f1035db83f2f0f63365620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e721f1538e080a09c5d84d08a8625b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d96d0a3d28d18c9df02b3e10bde5c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43aa169e2df87e574f492cd701384b5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fdf98944284956f17514ea915a8af624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d40f8d1e9bcdeb49940bcc9e73a60625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cb9539890ece0b4e2d916200718dd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88f44b166a9cfe31310fb615da89e9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318394161b65643538fc7c1987bb4ad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4548fe24f58876353b3b0105b238b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae13b8a927c9a2356a12fa75fa2363a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f023a86e5654334c955285f89259a1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18028b867aafbf5330d9568ceea40f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dffa14776108cc3b3770234f8d7dfa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9028f8d0344cbe24b1349de3e83b8af634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d61ad94fa0be74f6f8deaf8e17b93a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac8a071051d51432f3ef828fa16786636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba293459eb7ccca3c45e5dc7e69b4335637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318504dceb7d9e607e9159bdac066748638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19e04c99dd7654fe1ee64eae2bc2c7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c9d9423c71ffc28fa475e0e1a4476640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a73e23b16e77f4873acd1a410b7905641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79245ffce8583239ac4ed35f99940457642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bafe1edafef8e3cdb001a3629842c0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddac546f886dce606a6f9f1e0c04d17644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039c6cc91322fcdecc0d501dd58a28f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb552d35b82e7fc3bcd6bbc067dc16646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711e3a55940599962c6c0a8ddd525a3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704ae90e422db82e057995dc205acd6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447da0f7af24ca09e1708dc25510b99d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece43ef7f2d0932f58b76d55f69a1f1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2db7dcf83a34dfd584c6e3b1c22e8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407626a64acf17fccb203e2b46bcbb7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13f3ef2d0e792fc5da055f0e737224653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339b331573601165f0ff2754395b7ed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ce1ffab7ee3c18ef94a45f4fc8572655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542a150d67916dfb352e0ddc9253cf8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19c79018d05c7db5cb1d9dc0a9e54f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6740f414e7fa878a08365c70eec6025658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896394f1ff466a75fdab7a96c179939659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2b0f8131235de2b74e51abfee9deb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4481d8b469553178e0eaf0df2ba4c2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02834fcf1331846fdbff6f626699e172662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecde834a32401cc5afa8e3737dd8f87663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9c8f6afa2fb8caeec221167fa847e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2c707f68e8354f0707e63d249b498665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db74d0f81fcb9179daa1b86f49e0a1f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377980a8c4d8eb327c6af7ae713e978667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428af6daed0b7e84dc70730bb7ee1ea5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f3013cc51a7836f22ce8b99c36f7b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599def152cf4b110bc2a617bf608734670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6fad495ad2a57f57d8e91263cda0f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8174bceaef71417134aacb7dc374f8a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb6953c3d65490a55e07016643cbcc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5859e149293aaf9c7cb4623c93d1f8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff9f3d8b46b7dd7b6a1142b9132c37675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd5ff5daa0e6bfbfaa1ec3d8854966676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572e82000266b3188db94185519d130677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e94336c9c1fa2ba396b04691da86c6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e482a26988a6c8adce9c87a99431c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6879bb1e23a2465492ce3ca435582680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe334d39aac855e8c2c5e7714b8c726681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f6398ecb60412acb1ae33359cee61682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c4218cac433014ca4ba3c4449479c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed896bcde7fe18b6ce9570bfe4cdcb9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e0aa991ebcc637e419143fcf4571c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3fb30608092c4f4ebe731f4c43506686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d80d52e9f0f95a8bcd2af05b65ab8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd5c7bae0806c30e09e0c6363899de688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7d990e6dd133a039064c42bd3e63e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65b2199688bb0452a8d8439bab5c2a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526258ebcbee76658ce66d778ddcafa6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d525c4b44e9fa76c562aed2daaadc2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78361073dffb593a7e11a420dcb17e89693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81c46081d03dfb6fc93da56843d6d3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779694b7f385aedfc79c5716762e6a8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651900258dee2ebcb60e03909c909f56696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552c59fb933a9c5ec0b31499ed32b79697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5b9ead83a4c39bc5b858a0a23d7b1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bb827607a883fbe54d6a8450babb7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbeed8aba2d5aa1b9899736e8db14c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf147e929ea859e3d03e40faf4e41d4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd5f07d41e0b2de0eee8d0a8daa9fb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8089c99f16cc25aa459756a1c153f0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd659b30f965c25c3bdd66962cf61a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57311407a10c8e29a0527d38747ddd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e554f74206192f27d8f54ad22e7cc2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c0f0f5a7be348f1b65f218d068bfd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aaeb7bb1824aa3c3e0f0af5fa8b7a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b03edd752c0a7a6bba75eb1adf4fa1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a2759c0eb5e68ccb3e74f6c3eb027710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f8ffe6acea090b2c8c423bdc96f01711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929275cf2b5b65d84f450ba47cc0ee6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9420b875745405577854e4f728929f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef5a6bd697fd6aeeabfb47d40ce385714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbcce9d01c823d6210ffb3d666ff47715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805ae4246173d4020e82a3645551c5c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcff057d1eb89c3d5d45ccaed81028e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991fafbde2cfb5ce249036b0bcbe35a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aae53f60c3b2a1972951312a5eec1d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06920438f032f9951dc7dfa4dc1b0048720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708b73ff00aa8522a47dcaf93874612721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f4e1306f05d23cabff7e06c9d0ec4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4b6b3b95f3f28011b4bca17821842723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82696e49c172a2e72061d73284e0ee77724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7f2b8979d72f1717479c331b5c9e5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002579e1eac1fefdaa55ba221703851726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044bb5b8077b827890ab5433691d0a2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5722c33e5152db059818d8888c9fe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4deeee339f0c7c0cbf3de76c7035b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea285a057b1750f9d938a0c90801c445730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1f43e09b3790495dfa2626626bffa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bbd23ea338866b01a62f0b7815584732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997555da3324bcf126ba291f2ec7a4c5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc6aade1148598ed8cc0749cf59e31734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62f988bb60cd6d794aec01374ef9d8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15977ab77942aad28576f83579f1fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7eddd421fbd682a2351e8d6153bca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef26f7274835a57c5e59738bd4ab6f6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e697193bb9b70a3a48bb3443f48c7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d1ed82c89edf0576548e77a6887cc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01baf2502bf9850132cd27afaed76b4f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352c8dcff95e9062c10b0f9773ffe0f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565a345d3f56991e666951045b87f16743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43098f8dd5b7870d04ab8eb6474fe7a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527e69d4144178568a850b51fbc9384745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea40a476c0dfe2facbcdd2ef4e4cc13746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67709b9bc83bafe07b3fe7be5bb692747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09c112ac33e4e41df1fa6d3047c977748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3bad9ed45019d47562180e3fc9895749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d7759558251f1ccc180be514518c6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0594012e2bc2c7c2d36a7881c5e7ee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0358b23f6b5d1bca1dd3239d4160a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1266a3ae8c84e8afd68cfb34b7737e8753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>