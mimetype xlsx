--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c738704e6cf8286bb6c39437080eb61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8856410fc714c063f8976b24fa70372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea46c6d97647d47555ae899919c9de83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08664879e1006391d51245648996124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecc2028b452d8e913c1a96139abf0a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced1cb77cfa78b40a54710b81a1acc26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37450ad62d33d1b2cd34edcf34e2615a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db620ed45ce3b1b51eec8961f0382a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4262e5e6a8735955a1479ce0ee8d1809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1abd332c37062385f3fe218ff2e0310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932d696a0dea8d8c0ea81458562645511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1626b010cd6869897a25b4458f949d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83b0ef0bb1841cc1855fc201a0af8c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330d328f2baf844e35848d27a3024db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a0c039a436c4c8c566f7d4e5e45a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02111a5827099afed23f51445db3d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300bed63749c8ef51c41236e0eece9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ac801bbe40f147533f57a4b96402e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344915b69052014f7e824164c8826cef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cbb9dd8aa6670dbc0f028d6a2905920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328453a75d35cd5b3af7af54f3dc18221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924123924ab62682926c78a27eebc6322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90905d4368ea356c334a67d38ca6384523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1175b4c21f1a15734b67d178b57c11424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3e872057d9eb5883306e3766e37bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f1954d6d65bc28542f7c41570a4ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2332ac1cdbfb0043efaf6d2ef507e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aac21ba100565ea1cc2da9022870d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d49e15607a2ea3442d4eb62a160be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1424988fe428f9bbb6d289d94773c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279f62cfb745c0fe57d1effbca80b2e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443991649ec0eba88d957318595bb0132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a573e23002ebda4151c8a457c52d6133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f20a34eacfd2ed99dd56fe4d4a3a6634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60c7772ebbe2c670ff038f0e2bd1b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e251026dd6118d8b7e38bcc3516b0936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e34332320a70bb7b658666afc86afd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b13c9c15304dcd3fbf17698cc8ad7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe91cf4b0f5c4c0037aafd16a1a4d2939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1fac2633bfc5c1fa60144eee3057440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66094af5356830d29189fdf9003525341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cc26b23609f16dc485952b0ae64d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd7eac7056643467f5135e17a7920143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588273b60f7a009dbe13a6a60c83bcd544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c8322623a7a258091bcb6102f9a0d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e96e0f35de1a3f0a31cef63c925fc846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d80fd4946d1910790269b6e03d79f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b1563161d0aa1b66a042095d5412048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d950148f6d0d2b09a534590c70565149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1e6d798994c409ef5500ce102fd0450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c2ebba2739e96d5d07ad7f57a8ed951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c6a8de39e9ff303e512839b27990652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d882c7a539af96a5b655fe2fa082de753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcc9257fa2ad973c06c36914b7a66654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6c558a75a0d4b478eb8d4f4eedd9055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cedae3ea67e46a23fb3f992d886e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653b3aa7ff858b7352d6abc3892fa3c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c89227a5bf434be3f04499c6ab32658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cbd358e6fa569c390b44f68f6e4db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfc54fcfe55e6b56a432c1814672cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef8ff1672036cf323b9fbd34a4a0c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8323dd01d061715c8e88f7aeee67362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243721f0cca6ff8c4470c9a07e048c0c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856aa452a8566021e12ecb7a7eec34464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a395d9d924d89bf0241f896ebc1fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7d070c4184822e5282835b55bd2da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a6be97d4a5b42245f569a64d4775d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fc196ece882407b098d1f18f170d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df753f1e5d4aea0ef88f98722005c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d542cbee4b55d9824608f922aa5cd870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67088ccc08cbe1c980fd31314620427f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500529daaadda6420c7353ee2b1cfc672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32c38807a0aae97ab21d4f2e532e8873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5de84e9e465892c4834d5048ccb4f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa24c949c89ffbfd77ee45ba8d3c9775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372741972d8c1aa7ccfce5640aaf7fb576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de872f30d9c73c0db9d829260fbdefc977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce1450939b97721ccca9b1b314f69a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab52483ce2cbe2935dd60bb1ea1eee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09414c994967946f14326d5f8e225aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54588a2a503059494ac7c0a041598581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f73b8da37a24d3e10ab083552067782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0054870f2312672b5c40b651e0b22083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bd4b83523f6f0c85b0db3bf53a98084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1489b3ba1e024a9c2c6fcbcff37413085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036c562a2ced58ff8474192c6f75ae586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c1c65304104b59ef424179968233387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575a6c22f3dc47d76e1cb66858e8fb288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184009a9e7802350981829e7a48308f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71100260e0d62deef88443100e88489490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c6d3704a012123e8b957a64773bcd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854707649720199f2752a992b9a1bcb492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11aa70a749948814890ed155f53557c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e1043ba27de72dfe49c42c1c9cb8794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff51dacc0a5ff8b77de5eb8577b638995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19979f5ee76b0ae1a7da8a844b86dbcd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6cddc9aa2fc42fba2031b44353d8a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f53e1774c08b021d4badf1dd836a7498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0895cd2e362247ca9ec4f93ce225f4d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f570d710b1126072bbca2d3f06bbffc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53c67ca4fedef5b6550169e90cfc8c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a50048de2244231d4407b732c0874102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a11b1fb8f422e8d81990a5505f9c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5063adafcb9a9e338cd2e911309606104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abddf8640bf766564eb62fbf5c1a2f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb078c6f870d219b36c1654ca573a26e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1281c59ac25641c02357fdc41c9cb47107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ac4e29ce22478cf89438842a9ebec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fb7fa5ce4f23e110d2c3360fc4216109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581e4fc48dcb698da1ce6876bb36c30110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f8efb6010bb057871104c1c83539f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96374b52d0733b21c3c3a28ffd2ffdcb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be4cc301b18ab8814a9b223d159540113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4a474780e78648449fd04ceb575d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4878bc6cea08d258a53feddda14c718115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a70dfd450dff903599684c993452ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5679b6a0dfb5265e8e89d520835d80117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39890a4ecb83e8811105481a29c69baa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc993ca6c9143b2fc8f24aa70ed4772a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49046fb2e4f1f5b1e0c936f3d02dbed8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0b25d34fcfb697d2fb6b359b5d63f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4e35ea25e2cb68836eb932d4771b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea1e663a37fb48d7c739807d852e77123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9d67a130ee2d7a6e9a3ea79e68aa5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e51fa96e31009784955f978b5b6fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbe1f11419945973d02a93d9e979ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba501e22cd7e361908ce1f24f1dabed2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03beb7f6ac0d3d4a07deb517c903439d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ca95c2ab2e12646f8d0ecd88ae48f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98ed989aad2c32eec07516e0d95841130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781372ff7fcb4aaec07fc2632ddae79131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afe1fcaeb60cd94c612c17c327701f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda222372948caa947fbfe11b95835cb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439e7d51e6fffdd3263161ea934043f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ecac13dbd3cbea79d849aa2b141b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287db5c3492b2766129066185f58c67136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97afa9f1e4358e7515764e02011aee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae4f2758aebfffad19721295bc7b58138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabb3be4abfd38cd87237259fb34873139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58e1bf1c09e06b4338a1b794609cce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29692b76679629274cbb69909a974e3c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75463ff567990cc4754294cdb8b6cdd0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c313a8dc4731fe9645ce58257918bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ff9f7804db713ed8adadce7706982144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64053fd7b9c48b452ad0310693ef8f99145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ecf26fd71bb1ef76588a6cfe0a3d48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449893f5b751a6fabec07c488de7639d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c80d66600f01943793f41b4b54e02c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6e3be7ab356033241617aa1cccfbc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510517812273e4c79348944f96d13ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b8d4b49f6ea06cb12d4a2d96ec96d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d223454244afa37b5a85085ae558f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abebaf88d27d25053e94b4ed48e25c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fd99c796870e67c16d7a555dcf66b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a29b99c8b1d8a2199320e3d63e2e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e604f22b49073b466790762134cc5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751dfc9ec8ee3a449de26f5d7047c4f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598e4194ebf844e17d2a8d4db69916b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726d5f57d50c9e7990c9f2d51439bb8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5473094801b3ad431743de217fa9c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da8bb052aff8d42ff6301f60421431161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7cdb837d853bfade3108754bc1972162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d15d32b39667efd018a6a1b065141d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fffc67e99b0964c40272b713f8685d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca393e93add2b6a4827aa6a7c2c506165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82c0df687daf510631c67bad82e933166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50deefcbc04d70da2be7fd4f87cb30d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e640d2198455dd355ace221d74246ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669aa45c4a307f6c25daa9512268eba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43183989727be2be51d26d4c473515a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2933dc033d08950c3637bcc46dad4a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ff119edb22a1774c173a6459f145a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedbf5667a4067f62462bc2b2706821173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7b5138493b16358a39c9aa0e78986174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853f6db5ffce4db0387213ba0f54e73175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc164584c46a552b25f2fa2ed470f19d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d254abbd64285ecbd5c282d9dba1a6a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea9b1a94e79fabb03952fb37102379178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf463a03e56849b016974a3a8f94b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82500d56f4d28b61b3ea0fa83300e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111c56631dfd3aad372e2c4184c1e61181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033edc9b1b88c9dd27ead4256d71a8a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a1db46ecb5fdd79930fe3045c1c8b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d4cfac96d2655b504b86e113dbab8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3922b65ad7d8a2ff6051a4b9d73e52185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b62a1fe48301502e9041deba398f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954c21dfc82d8a76ac1423922fa56e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2f62441bb8d6ee0e2b5e52d0d4ee2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e51b9065414b6bbea50e15b58b8ba0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdc2e882c16f3c87b888e5d39a8726190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ff118a9c7012f10f3700973bb2977191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ce3dc43cbfc73f4e84e37af82f85b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3f4b7fd0dc7f20533376f75f672ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8370f67bf20f317d94ac1f0dc651e00194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db304044f67c6e77279d31032828f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4a2385eaaf41f282d012773b61693196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca63b076bbf99762246c4a008ca206197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72004249c1316963c6062276c34718b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1df5f676d86acf3d9102f331910f5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9661df9dda742b7ff22e778234d4d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6092b98de4ec71bab5bb4525943c8e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5097396b86ae7d877b71857a26ec125202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46a57bfc65bd35bdfdf8c744bf69ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efe19d0f347573ffb708cf22a115f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758924e5abf7bd522520de5720e26bb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0ea41d2824e9b3ad7ae59cc7ac33e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102551339731b66607a5bfb8b8d40d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dab50336ec3cdb76663f3103a87cf2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43775a9432777193e5e0af5d52e8a328209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39668b4044e2d4fc516784e130c8436a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc60f74021f137ffd879fae3f372179211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece01eb8ab1e33ca6aaeb60afac9ab84212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e16eec347de07a377019a932bb217213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890b8f7016e220fe75c6274d463b2c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271543f3ab1363911c668417141da03215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a4a17b94845e764cde531f627466d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41058257031744c3344624d2c7758579217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62acf659a9bb5f6ff229ef44fe1f05e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84788d29e67dc8c1d97c5c208b819c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cef6de99daf4ec3eb9660d18b0da7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6da208fbda5b9b081e8f29be32b3d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8505514864bf674dfebc046e888653222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830816b6f1731ecad803df67e5a2aa89223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a75afe4395e396a0f4656aa0da3943224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76431a6b1b16cd2ab3fdb4b9607c23225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e106b8800f24a775b8e02fa7d56455226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c192da2314d6a1d38e2c376c7edeea8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8bccebb6b4aec719b2679b74fcb95228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fd8961c26d2d63ee3133284b1d15f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d7d9f397460eec41c2a5bcf910d23230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c49aac2d1ac38801815b9638fdab3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98136618480d39b4b870738108380e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e297435cd24296884ad8e4fecd23f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257a059afb6918cf3743e31c0d9648b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aec0a8c58ea1fce4f17d1236ba2ce9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc2a43123d2d57b801813948b5b46a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b1f85ea7d761559beeaf46f2c884f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9dc33b5554a3b792bc0dc3da8af1a4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2bf716765c170a70ab9e2a325653c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4e65c28cd23ff9b10693d68d1cc2c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511961a446f5908e4f873cabb81391c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a04d01ef69355a059be06b30d8c136242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e62549fc7f3da7ec78f531fd971b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d515932bf693d18e91ee9c06e58ed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29753ef5d0e16cd88e5128535223afb9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a81d4b585bc1358371c014f260333246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e75b00edc70fa7408a12d7a393367247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2937a4680612be53cd9e4f32cd15d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fc3f4045a3dbff2b14a1855befbf9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4f7adfa922d35cf8ee37b3e9e8eb1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd26af248be6a201ec6ea679c10402251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f387f1b7f5c77ea0d3fe60a86fd70fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d21572caaae5daf203b5c2721cc12253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70fc3dfa5a91667ab82e3dc84c58a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb332542f8ba9db73cefec7f28d7e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce8dfd855f8031c9439d32f851140f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bdc69aa1d7736d626405d7c20ef28257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a5d40008beaeb9a301c88c197500e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e63fef852f24c89a07cfb9df894db259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20db6dc8fffe42e59606d75f2825abf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ae3537b8cc158217a45bccdebeb0e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9146ae581b19af47375479f3b180596262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12bfc1655fa20106dcd41a0848c155263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651f22e823f4cea403cc84eb03e713a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c42accbaf2c441f5d28cb28c7401e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f868cc9b9c044626e09c0982ef690266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07cbd4bc08f59d3ca33e373b04f95d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419fd5d6a48abc921e8a15e7ebb5549268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cacf0e9435c56be522dc7119eb1b8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d63543ab0976796d01618bad134402270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba793df299ec41bbc062155ecbd301271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4556f55df3a20d1a83f74fd5b34225272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a6edf25d870cbcab5a83f80874b36273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430aeea3c3711e52f0dabb4f28adaabf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a444195fa4bb7d6c9ba9e5c9ad481c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c50b8f0bca4ea8405740ae19e728f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8bb96f9d4bcc1ad6695092eefd79e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b672dd535ff888f223b40a42265ec41278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb000f30b1ac01db14dd097fbf583db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ac6f7c4d8aca29cd2317a906baa1f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f015329e5cf3d4e2eb08df447020d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ca0b9441928a1696444c4aa1eed34282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e60d56b5b71ed43147f8f938dd5385283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba52f94e3ddc3b4ce6c499c0983869284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38813e2a36ea28ad0fb57c22b43d8cbf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298249353d02d1e10e2979e696b0e30286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a79a6241d79916dfcd9b335ef6bee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bcd6e1ff35cc4425f492be39cb09c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a8185c7c0cedf709763f53522802a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e012c8d426ce5847667e18bc0f6706f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6ba4ca571d2f3ad5170658fc46453291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e050787c78b704495bd76c206be932e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6330a4a77f2afc4bd7f13795860d20293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3714286a5320cde1be6bc057a62c2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95c1a61097215e972d180432bf6985295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bb098633170613ce0e6910b65a53c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7aebbae1724c7aece9ce2b833ae98c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd651690a9b16a6b62e79d80dae19c6a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b025c541b77ea5529fe84a5d271e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075661190a49800cce761bec8fffc65300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336474f11b13ad8e1707425c2195a53301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925ec538602036d51694f5c839f5ab4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d3d150a81000c905108cf33086d62303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0957f1124aa423a3ea3a3fbbec9b8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c6f3817b3b95cb32b7aa6aaab80dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe81560cba31beb529fa6f9fbfec1a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b46a477bcb73a9846cd5150adcc695307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988f9bfe112864adff6075cf4580fec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca1bc3dee764c2aa5170df05aec9ff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681bf214cb1348cfd8fc4bf1f322b48310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f591210de745c55068deccdbe6d0132311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5e631f52f8e03c6893b97fab3dc60312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44800a0d21dcddaa2080c10e6c332f7f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb34c1dac8cfa979fb6fefa65157e1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607061f0363adafe33df984f915c2bf0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54dd33d5fc8df79a22362dd562b9791316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00546b399df39dc178608ccacd345b92317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f79a386fde715198672b1adefa8a6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5233e3b5f4e6a7fe68b3fa74017dfd8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ed7accc1326940181446992753519320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef18591c015a096025c7c6764334d9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc46c2c25bd8c85fafea24efd80165322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9719a02bcd93f511492d86adb9df0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23d56319e3bd72e076c5f3b2ac3238324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60cae9c3005ff3a7d0e1fddbf4a939325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298444f6eb15f0be248654a1362530c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7c89e715bded700d387988f5ac681327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c654c2930f138720c3b7bb0f43acd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f799e69278058431ed60f62ad83990329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e401de76d66d95f53350032b90eae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9eb8d6364f6c6731d985271401ad28331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09105f8720da6d5094f77072e1cd14332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274ba0e8bfc38f32aeb9841072a592c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2aad6616021c8c3206a31ffb59dff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa4fd80fb0dfd24c2994dc283ad478335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6ced5052561fe39d131117124547f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265b6a478781ee28683962516c2b3be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6522702188be3ea0d7dc6f86bd2ff94338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955dce59075d891a85b40d591f07f3a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32e8a94b0e4ac7f54a6d3f5ac48882340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe9ea67b53a8276f0cb27c700091db341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153f6cfce53dc8b91210b066e1337c4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8155443ba1a95a47142fc2235a865343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93aa6867fc03920994fee6a5502cd5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673e078b5f405c4908393a76f36253f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1ad82e2d3963d062590a927abb739346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f34c936f05fd016c5ccfb305d82c3a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006847ac11c5d201396e9df9f6089bd6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247974aa87c467ba7ce0c601331f1c8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2227e8634ad062d96ba98ee72618d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e588dd126c943ab3c48ec1707dd453351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb088557b0dd1b8deb06f6a7f1e687d0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d018c20add1ae7de0dd99f02604af353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec41c02048ae65a92c6bdc22890de8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d961e20561900b85d041c6f774520355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607eea602c9914dcacfcd8acfc5a06f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979ade0025ff7dc3f965f9a3e0412c9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5142609de963c46095a2a1a12cf0d43358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180059d5c6c67d18d56e97a61572373359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9c5c71181306c49b481356f4561d9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58348773009a1ab1e79244d3feb37519361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed2f726746db6a7351ecfacdb0f4fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef88188f67ebcc142639803f7025b3e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf0253722a6d3616db0e1fa6105b6b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f011dd500f03bc6bb5ad2716d684bb1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977b3b86f1f97c625ef2075b2aaea3e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1fc28786a1e210e7a65370c80acfe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61149ccb20e7b45cea48c33549b804e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c059ae5eb52696914439b2cc09ee0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fa4f9eb9ceccbeb504886c70fbd67370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49477a34b42f90c43c31e3172a9979f4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea279d8ea44e2a58a4408024021bc5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e8c12d075dac9f2068187eb15d261373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1ccf2555cedcb09c6ee3bc9ca2545374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bbe62e4254ed294ccb0002b1ce8a2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996dea6052e5505f1b3dd8f71e77271376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3666ce76a47cf1b82e2e50452a808377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45ed2ef2fe16dcf75c629fc9564930378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aeb68c5ab92536c67d3d72dcaa2c4e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647c600604550494af1a50cea528ca0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205836917af2a7bf6b39bf549489ea9b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46610b2dbf423568c26fa48a4e8963a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c3fbcfd49933b936c257af46df138383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679f2e8ef135a7c12be0aaae8fae753384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd4ccf7293184f0ca07bbdf43d56f2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8f125da8bfade85a0095d75f2df4b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb1f39f84d5e867b01fe5d68d8cdd0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e1e244ce58c13de885ed92c97d313388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893932f257fbb9e9abed437bea9fa09389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e526e8f4f3c5d2cf4d44978b90295390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a837ad8b99aa6dbaeecce3552858ec4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f311da5f845c6bc0c454b701dffd6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc65c62235294787b1f6b09fc9b22f7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef9b444de4f2c08d9dffe3f4def207394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1a45a409a09eabedf14e11b73cfa5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda5e63416e418a51475b66789f733d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34daf9443a95e689c70b3db9fab6ddfc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b20b7a1af31e3458d85717cbf3e46398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c146e5dbe29ca3f3fcd2e6fa4b6ce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9932206df22b6d5dce29e393a6b75a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf6a64aa87a550a8e8d0a961154134401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11c937749ac485cefb823b35f0e3fd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab46ec32d7a29a3d94561154f3689db403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b00a52e1f52112bab771f9793dbd7a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452c3edc6490592ec34e64803d4b614405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ce51777ac5a30c13ed75733ab20f9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657188b1c0640a40fce3259fdf992a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef9b8cd43e8210918091874ed3dd4c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314a8f70181b982ee255ddf6705d739409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea27a7f1f8ffc0b65e0924d134f8508410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d93851be5227aaab801204b509b284411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf26fadf3de551b649dc348a62d401412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06129388c1a041afcb4717fc91e39399413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0bb80fcb01600406f6334b6c7d951414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dec05348f0799235d835855fb68822415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171dc8a6f1ba23e430cf4495c111930e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab9075d4ca0e791eb76086d8131e3d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0c2d3a3412a4ec185f440e20fe410418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63353afe0220715d523b55079c3635bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4c98c2a22df7df858de1e0e9c77d8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4240f20ec27cd004b8afa4cc8f60a43421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652d3408ffd91bc22ce15d44f64fcf4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63aac823e872b1649946755e481425423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371028759a1f0bb472493a26fbd3abba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a598dbeb9d2daba3c0638fd6ed9a2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea6466d4f114dfb33babe4b26a6651426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360f155004217912f6cbcfb7064383e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155480e3e5dd52f86d97f7e01947ed79428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0808cc854546d0185d9cd97d184cccc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff24102d94aa79d6f864947f6e142d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6bbaf45a31241d145a387ad702a8e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c659c6079e62d806d9cd3a1a0b9aedf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db72720ef9e4367bac1f4c473c31f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cef80950628d0dff1b91a7b4549bbd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f3736e140f2035c3c88a08060ee01435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69de41cb097d00dfe0cc10a1aac3990436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714dd04beed5f66c6d08c576fcc4c712437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2f531411e1629eaee06b5f3670ac3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b74809f696a5b7d1fd30d121b8223439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc903ba5d27e5ee8107d7ed04b1073c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c71f01c5633579d0905f53f5d6592e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33029b8efa7ee833176e0a07c272f7c3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cad826bee9c883d4b7681c90c0746443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66818daafea866b32e68b5f088d69c7f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a99c59ee0d5fed88ec1df09987f43445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284280b07574bdc424a6474ad504800446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79702a01c6c495d3317439cbf17b2717447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25933a794b0cfbe4fb87e0aaf1e28bf8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5a4c1af59dd75b0252ef87e17212e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d32c6912ea3759121d81e970eebb6b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d208e2b6189393540b056b72588530451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712078718427154b60a3238d1b0b395c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c832f379ef7aad82456413755ec9072453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e568e7bb78bb0103a78b01b189e49454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2731d0db99596911779bccc1c097be2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b43426701dde434472d6b3ed2329a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629fea39cf2eb8d6640189b01e43e95457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf55190e2578ab85c8f1c83e848a7b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93212bd0ba5e84a72b609893dcbc4db459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc4edc3509c66b426b4a25f37897da460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125ea34569cfedbb512d1372ab28638461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea7c7f2d5f6b95598f6fa2d7308ff8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019b397f3b63a3be6c5bfd460669833463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3db7ad7f91ab3a210d2bc66c48e61c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45192a41456a8d997ef4d32e82c17d72465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947075672f8fe1048fddea5cf08a17a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd8bba01c1ec182245d26f2685152b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04a9a368c5756c8424c091a0f9456c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edabcf8a7fd50ebfe7d7a34878c71ba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bfad778996a8ed0a7f11871c8da9f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3a2e2a99ba44fdfcd2f9c8e432d43471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a30e072066b98b219b466f2446377472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a1d61828ca4e4e455520f7a2e2c2f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b77675a4e4bb0d37a8218b69ce971474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f2545e0b661725f0a6729b3aee3d5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b88e94dd670fe0a2f9a505258497c1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f479ba7f6c4e143489ef6cd2a1df9b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361cbfe0de922d5b42e0f09298e9a97478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee8fd798b5d66a845553c00dc5006e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77660b1141a577b396685cae61ee17ee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a2cbe9be2283b3ce5c6d2f0581da4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6106d53b09ba9f84b15dae33f02aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a4c767bdb0d297a529eee351d2934483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7cf8df2af98c91c36b78f47e8d957484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f205028fa2606491720d6fc65d6f4ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862226571999974024a21ce20ac96a1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495ee72ed7bd791bf55a1e5af33a56d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf587817ce48155f0f41199fdc6a63488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef739d9bc7904b7167b80250df6206c5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c4d67316f6cf39bec3d30d9f6d0b7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f4d3c5e4348917efce69ef8efb6b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c755b056d57089a2c2843d47d58a3b6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841957ed9e8d997ebe037bce773ecc6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4816345808e6a299424f2d7aabab9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e19a1c2a495a77e0d8147cdcf6dc0f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa815fff3eaeafaff5abd0946fc5a9a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9479b6b8219ed4d6adb508e7ad53f8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d1accd7412c5f621108404ea58023498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cc6fe9b3a261c6953dba9d05035d5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a007f50702febb11d0137ace28b3bf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011676dedbd52c7f991fbead0abbabca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd04e6682473f653e179f8d2dda8d0e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b585bb145a07f41506831309cd39c6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8da45b784d27e726d5634a2082233504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035d4d13a701cc746912ca072b2780a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9aff989d734bdff9fc561c432f09c6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39957cb9c9d8f92dfee1837f0fedd42507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7533729f7c8b460e358043fe470b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed283f17433a500ea46876748d32fca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9ced975203a95a2faa9c70499f5f6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230447f1ffa475906256296c84f99ca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbcf41b7d9d075171973bfb3e55b9d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68363d0bf8ba2cfa46c813c793f29650513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fde75b87cda0a3815713be68b66a57514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d8e1ce6f21303d8f20d5c1c249860515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3888c2678308d3752056d10daadb4b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab686e7880f954a6e9a1494580365b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d911a8e5680c25362e31450cc8be8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca220d0efcebb760e0eed40bd310f2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c82ccd0c81914ca7931365ccf00606520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bdd8f4ca6f43f37a60f726c7942be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57964cec883a85b354d9e4e207852a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13a11ed94b1a996826bbfca9ab94ae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c462f3b8ab173433eece569fd5dc58524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c282650db92767afedb2fb3004bf2f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91870f4641d4e4128e62783928aaab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a706127c71fbeb4eefbc0ecf0b8b3dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c959f217804d820e96b95184db3e74528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84038a91ba9021195cd2b6e5ffb2c8e3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0619ec9b3cbd96dfac9ae81f6f75d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1e389b41e3b38f58cd98064e9183d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18748c7a9a322dae05abd4b4e54cd9a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87848adb2de6f5a06d1165bb185cb687533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a2a3574fb7d89fd941c61d8501e12534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68aabadb0fb6d2ee3ad0e7613ee330535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e945f084102eecc50e3424c740f215b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc1331042b48d56d7be74e9b32cfec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9405655397d576e350aadfd83d7e0f6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f54da840737f105929a6926fcf658539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efadb9eec15c7543da15c39e375aff3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04de12348f1ffaac987a7392bfc34e4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3a111c054a75e4a5a826866d3d167542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1044df38161811a10b0e8f31ce3544543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce811463ac2d2370e4a886f507f818544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311d983007f47b1c86e2872f845578e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa3dbaaf83256521dd4b2fd6da1b4d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b001d3cf3a8eb0072e481e8adfe8e4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf5bd47a1acdb87de9cdc129012ce3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13777d49b76a55f46d041f7a48e2f2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900a407716aedac400655f5ebc6b42c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09cc8cd904762d09354ea171cd0e1d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4515d10ac28b6053502f169bfd851f2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38d449fced3ab5172a581d108719a2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83751730a82fea44188c9cf28a46b3ae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1259e24b320705e20674f3d4bd4d12b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8e658cd9da738c147fd82da7abaa7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8037ceb8acedaaaafd02f6b93ee7f49557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba41dd6d053227577d3a43b4e06f57c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ad2b5e7e66cdbeb404f6b3d426890559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bc404ca3a58506fce3f36fabbc9ad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321db76faa84d00730e8906a68ea378561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66b4e6988ce5e3ff1884b7d5db7b7a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52393a744d97277538448e3927d0e3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da2e74ca255488afb29154371e738c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ff186436df4eebd9cabc29f8865b3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615e001c5c8f42f94b8162e10ad98a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eba60c12b570fc311c419cd1822cec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b69c61bd80a0b392a84fae2bbdf1ad568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41111af38723e557267139a8bbf95ef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab490698894bb560246b15fa2df5f575570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0731342350194e87024b1ce949489571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4dd736ff38817429925c08687bb27572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac23e4ac38d9db42cb92574089c248573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94282d5ddb17ba0ebde2285f26ed0ae6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d4cd567d9e39520af71a94fbfcb71575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e86b3d123d874cefe391b13d39f18576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5a304bb54d85fe44b1b5ac2695b69577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c181450fbb9a749fe4ebf34899a408578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fef347299fd8dacc081dd3c3a56f3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848acb11438309eab08b8dca6afeb2f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d73906334ff9b80ddb67951b6c153b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6823569bf121ea72805fa121e4e29582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b7bea2b29a053ecbbf0b72ac5cc05583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27101c4537cf18a581325052183201584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc673eb301fed01ac2dfc8242ebb82585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96732b2a6c248deb2d18a965912c7820586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ccbd8e7fc21be615a9baa98f722a2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c217cb860e9da8ee2df1ce8c28f4d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40804a99c5720d3433b97d0f0a97f8cc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f9cd5f4a63d57f98361a18562a1ab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efb2c2580e1ab10dc89bfcfeb1444a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a39e69457c19a9bd925d25da7e92a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a59c15c8072100695ea140575329e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ef25297635a8de619ed4b285c18f7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfb1a642ef8bed4704ef39022ceb27595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5461403786b5cc01ef91d48a01894b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb56f03a4b6257895dc6973a88651d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b3bbdd2c2b35b0447892d978acf1f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6071af2a60fc297b9b721ce6b4667599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d635ede101b937b1fcc5b2c08941f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9a65cac9ac37bb9db74da546e69ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df7229e95724943edd19a3bd7326f0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec7eb199ed26e1208e488d017df8a9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50881c9e1d58a22f47c9b394fd6559e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727928c78e3fd1ef3be7ae3aef296204605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893c4188056f4a1dd542666e00e144c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf35ae777f8d7f909774d4451730a38607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73441e9e21d1955a46cacfd6346fdd18608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e3258925850b0ebcd3dd5c48e22ec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc32152b0c120f540e153a9eced9d68610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebbfb29de903eb8ca02e14de241a75611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bbefc7b976e41db9fad839b93062e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842bbdc63d6a4dd28dde21def370177613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361d4d755b8e187e1c5cea91e951135614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9370d000d1ab12f4d21a971f6691b4a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c91cf8c8eb3b4af9c314334e0af197616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3932972eeb5160ec783f9e07a846a52617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970643a903e3c701805679f1c32f14a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eeca43ef88e33a74f9f56f0a14a8f6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837c9da1c74a4d74d70583a89528e29620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b6d1d8877752d2fbaed70b6a74b67621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b760918d6b778851c728858971f71622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082dd36e9870c4aedaebcfe137a0cb5b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe287e6d8c5c5d1ed46754e50048641624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715149edc31a1e67a8bbbd38688499bd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d14b6e028af76e5e2256adc4e8f3e7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1616f037d0918e161b4787e2f2149ea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2054edf6e6d210130ff7dca78988e72628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914573074d32c0df78c53ddad6dc416c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6869201fc86f14117281a0ad98358630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199da968a300b0cdd138dc6acb7a86e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75f5be5b95e60ac9fba7cb0fcc2ff4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5a2a4f42ff19e316c2f10b14f72bd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3629f2bdbba19348e077767d9348062634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105436c577612070ec28040e2495ba3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc398779554d796aba68970119a7155a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83910884baf3622e1ee89b54982383637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f560d3ca591b1f751df38cf82d620638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2726ee95196236f1014dcedac9928639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1960bb07ace605ac14b06a4062e9ab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926c4ac2d12bc2ad3de1eb210996932641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b5b2ff84f0c3bb2bf38420c1065a9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681855b35effbdc0f7546a24426f47b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cffad5a8ea1cf5831975965dc1806a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382e4d7edf600a2f7758007c769636b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd521fe81c5f54c885bc083ef55bf3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000fb193e24ecef4920b44663f94a94647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3033b14d3554c7ee9e0729aba1f912e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d8c6675dd9282fa3adf85b535db03649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c88bb7ce1b3c34f7435fcc8be30a0a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30dcc6a5d2b0ddb90d2a70a3e38076651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a4bab5b79e8c36ab1fad01722daa6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54565876bd48549680363fac91797a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20452b0169c89ace96147677ddd64f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf200c55fed70dc19ce4e097983c3107655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0bab54b7a3645501fb85555c0cfd5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7200d2a2f8de087691171c0157d539657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d582125bcbd6c1516d13fe153ae9fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebbb2210cf6fc37ee20cc4e77970c5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcc9925878024f9be755445bc205d2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910405c4654f996abe78356f6787c17c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a05ee8ff84d9e5396cd4eafe7b7e3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f943c3392f5d3bb4a00e1612df087663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327c8c1b7636514950aa9b9b83a6f41664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10829404ffee2ff01e362dfbf5187030665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8fc6989ed8b9701543f963fad4cf7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf8a71a5afdf0f9a8af6945bf1a577667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd7d03b63180d0f0792f40f8e546c6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98556905f83c2e938c2940bd812c7261669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7e351fca8d0ea25ed9dc5b55af3cc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c2e7c1d1473ef4403850146accbf0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc030531bb82d212a3a4861dada813672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281aa4850c0467fe5a3c60f7de8e7324673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903e153971bdc054b17da60ae7c95a8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e2631a09bd483b5c17a2352328628675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e287210fab6cb5356f24f737729176e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bef86c86cbedbf9037257f38f1389677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c347e22e3894afd5d4a755a0f90e4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b77ac4bf3e9acfbba04a97f979a8e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4784520ecb0eec3a0726ec26ba244680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b244afcf76a651449229ee5461613681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76de05eb98e193a3637beda94e3392682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3391990dffb45d52d737b123896b3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acda8abb6958840abd11b232ce7f44684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cea5a47336a2d9a8a2f7c635775914685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7a08af4e9f20c54cc8990c90a7fb5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544ba599bd00ae96d81273a695de0b3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48b2885d4c405116e976023637cbe0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888084b6170547b2e2d82762be39104c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542781df2f42bdd9335c9ecab3e1ec1a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d41aa7b11b8234d886c9ee61160353691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a752539a04aa640099380d4e5aaf62692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6a41c2ac5c46b571f9d62a11841a6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257403ad44bd3021f4b4fc00db91dcd6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e220dacd07f24211aec8e2d103d81695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0638dcbf9668b0000b789baa8035b6f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e97240ff16c0588a60cc78da46ca4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c16ae343d51e47c6ab1dbd97a2e2fe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f19123b8520752f8d2c19ee3b66bd9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f9d604484a7c0e8b206a79553a37c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01496232f75095d38dec2ac8ebfa4c8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1047ceb09cd5f2a985a42967b0686702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792acae6fcedd71df4dfb330e4cc0aee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250ee706b0cc4330bfd7619794835b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ff0b562b4e40d6040ba0dc0499ebb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c28e7f9ab1c04edf7ae045328442b2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1b13a03850e2338ee0417b5d89cd2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32ead7a6a86a7313f37a2175c737da708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62589efdb977fe02d0bd0d9fe03ff9f1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2e73aa5ab8564a8066b8ff7b552f1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669a686f4abd9951231e30c1bf2f03d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7795154171ef96cbc46c0bc021dcf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c9944925f1cb2211e83e78f38ddd2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb625ef60827894739fa74081c46f6dd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21932c5fb0e20ae59e4d9e99a50303fc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb7ea1f4b9a23a3a8c5a323199bd3f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48610c5473aa7b79c74df0843e778614717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098f7ca43a249b5f1d722c2a1751695718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705817a43bd92fe3d342654b2f164d44719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4004c02c3d2cf5c16cb47eaa7a1eb0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97c066f4f36832eb2452fe7f0c9719721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f4b8362d6dc0e24be0f3f7d79bd0b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fb40ad3b05334d1f5374974855f94723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f39860415830522d20de50240711f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e5a1d01cb0199391d1c7a855118cf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade005c28347b8563402e2dfe5cb40b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4638c7906f6c3a0f4fa2f9df77dabfb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b100cba3fb106127ca0ac19e4fe7c22728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cf95eb30b5eb6ba63b2da71f1586b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2612a8a277d7a3b6c349e25e592c95730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5e6c4c5a24ccce22f8f9b2ae4aa62731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9eec268007171ac74c43335589e32e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37acf9abfe5e1e57c4f453ea3a2b9a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113b0ae0ab174815f26dccdd0f010ed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19c0d6146cd2e85903cb51a13ad81c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901e478c7263b1e4091356933a42d11736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae3369f6083aea62887ce3e1d26e7e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347d8bd6c0f1127fc9c691e91209401738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9da6274cabe403b61cd151fcc55be4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f4f6206352029a67040786f94065c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810daa3df2529057387788ca6bf621f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996cd034f4ec2641b24d10a78f792c5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331134bc869d1d95e74ad5d3d5a479f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932cb30a2d734087988230c57e549ad744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d486661b224130fa4ca10f5f8c985dd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070b8b74c1c1118d94301d8cb14ba2b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28cd012a6eff2cc1b780957d5a9bbf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15e4d2c4b49c8c6d7cbe0a03cf3903748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e72fd46f852dfe680a788f5ae7773749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d83c248822984c706b4820c91f6a4d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30922242de3b81e5c1c30a5e350ee888751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df8c29ad857a5544a3423241bbbb39752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8acf81b8133cba70c89c273b62ac29753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d546ee8ac17bfe2b4f318b18b687b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d273bcd5754af2e78b70c1170d542f8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9f64ff70340fef93159a60d1719ed756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ef1851ba62d2b94a62c4430f1e4fb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130a8883cefe6efa1022d46df80622c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddde7c599a874067bac1252542777b4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cbd74fe59cf0beaca14615a3b1d861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a5cfdbc2c78dd2c63f0612948a3582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47cd1d9c2b5d0f396e39cdd1b0cf613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a799bfa8cb27f7f42ed75c02723ab54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4cdb29e5efe41e394711a292ac1b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1b1310dcc856b47d978e10b0976776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5382fa81447751c3633e728456281b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d73e037c4f14b6b2c874ef60bc2e0b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27356f0733d68e2f011104785527169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa1fec94b51a09d6571e72e123c2be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd4ffe854475fc1328c206666d14ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745aec77f62b93fb7297c5fbdd34b03b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4331c1b101405a99d73a1ff291a70013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5d57d6585e85dc3c1b4e74e5aae8b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f22eaf0aed3a7d4355487640ae14a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943b249cd4aa64273eadd530fbd0ca616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8c9eb9177567c673250f0f256c4b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f069adb5c96c7a8da6798ce7b2516d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c34ba714c6563395befba74ab193ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80cba010943f2ab82d47aef556285c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8acb6e57e03293777b2ee758a002621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d7c100e783ec5f3dd9a43b8fb840c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f954509880d836afbd4a79bb0ecf2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35405dd8cb8b7a88805dd5d964cd8124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600a7a3ec0e392a2079abdad2e6427d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689a7c4c277e47ebadeaeecf6d4c6dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61939a4c84c62398814e3bfbcdf99ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a95b74b60e8ef76be79ffc38e64a2b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411209b720e5d7c9f8641945a75c10f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe860b8864159568ecb98d2d9b4f3930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199d8df39831a8691d20ca4a0d2a03131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d112b0dd988e72124e36225dc7386f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6da51f16251cca1a668ace1c4a2b9033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527bb8b05e45942aaaf7d802fae987234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444eaedddb4a8ec2ea89c8f4bd06f85a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829c10067cd34a639ec9276e641ea7236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c667e2f1af0339b9cba44f22efa2237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d912543e756e6a8897827b993e03638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97f7303ce7cf1083550617e4af62a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7850beb9d1b3d667f79580b33f04740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196a9f3639e111366a58d0bb225f28f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0498ecde04c51741f6444efe6ac703e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116732a305ca6e8e199932f5cd0d31543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06007ba03b63dc549814c32695268d6244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afcbdde28906a977bc60cf0ef88f3d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69263098ddb422cfa44651f6bbb6e546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a3fa9d919466e311c7467876dc39a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d93b66130daf90f4e5147e159556d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b2bb84bfeb12b6ea35e39eec82f2b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d469327031910bab451f53a1ae7ca4c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d58e8ff360d32b0660119ee7ef24251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82322c66864d550f6a5e886cfd0018552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6cbc1ef7c99ba35b3e843b4dba9da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15709ab7b91b1a1456f90dff27322f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33db4d70a9114c2fb7ed42443281fe255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee424f6a440f1462334d8801bd1f21356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3370292f280edb1370fe359ed93b4657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf37de9874bfb36dbf961631301292a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93016928b2bb9f22f1e4cb3df15c77e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ab35c41ebe30eaca135bfeab61cba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f53070fbc7ea2dbde189703aab0b3861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96315a71a7e0862f8920b8a2f9b23ace62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a2d78d7b9db41e753c4a8a3b9cd1363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27f2eab35a3598c33cde0cd848a29f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d8bd179fada95722c76e74faf4f3265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efe1f4f5e08fc0f2ce225a4d81aad366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c7a7bee8b2f3836303e3e0283bba867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db93363718c710525d2d494f499a84f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfbbba3d7f039ca55d5cf92c6f267e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4c994736ce9e50313354cba998d2570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015aff8964801d375d891ed70d4bd1d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178545c9a34733ee6b43a0213677763372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954ca4c5a25666be96f98b785f5ed3f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64fe383e99319aacf956e5302c1a9374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966857b88afe3da969efa774413dd1a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fdeb250f6bc4fab79929d5ce01f8d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f08b32a1c81a987b869780922b33cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69360fe0efc2575bcc8153761a40f74078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00c66357474279edc7b0a427c7f34479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9ad3f8843de8586462a3bfced65a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333dade55f1d8cfda110117c16519d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290da7479c1061b959eb931105acfd582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b58b244c7ba3708eca9be483e52c4b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80397bb845185fee0d4d594c37a800da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b047fbe425a029f23ba8479b5f8346a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a84e8ecee36dae248cb79e417a320886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699bac11d10270c6d545cee7fd801c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b8ff434d3051526590eebb9cad8fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7138de435f875a27cec2ee6289cd8989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9880884adeac62cffc77636eac5c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6381ec374afe2a44db796a703997a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b1c744974b0a255bfc4fd72cd7eef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c46e9204a5b90bea193a4fc99a5e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db31b3e517505bd2edd459b6cf2b1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aba7b428b4c84544d6eff11fae210a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2dbcb69a5cac76c9fdc49add98d6e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec8d5d3fd60939df0bc255fecd3b1597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97067042d9ed78a2aa4304d32183eadd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11e4b5a53eaee263e2699bc80cf62199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521de10c59dc8eda71855838349549a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36047df49cad3363c18074a5497ed10101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c6e4f87d5c9dd29cb84ff427834d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d9d6fe2c8f3914912e40b1e84d0fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503bc9205436e2a444a3f7a157a2526104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bb4e663bfe392e4917995ac6364d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8be5c33e6955985f6b6de238911c8c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44233e065500d516b6b0e7630aa7b06107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18915314c09b05abf7405536281954108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8dc3a8deafec2b1281be20b8435f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d89029f52f0e36f54ea84295d7233d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d829eccc3870044df9b6e212285d176111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c8489882dd24cfe8f284ce40d1424112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288e0e701fcf2f6941761044b17ef9f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c1aadaa5a51788bc12733d66a7fa2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a66b025bd0bcb88f044c812b288ebc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d45bf9c077a394c65f6334ab165fbd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51c9e50e931cfd1384fd24ba507633117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622b3c011eaab5174a203787d6fc211118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b620b7eab4d42a2bd69110f41f7ddc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c16cb4c7c7cdd68b6de9f3691bb054120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2960ed331ab6e1317e879a992b9dff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba364c7745c33fad6951243bfc4b475b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a363d401e82d6098d9779db531fbf79123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442edd6fcaf59bf90c2045ce7b766edd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb3f65ddf30c9e08392bd51b4f6a51125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9785dbf32bc142742f12321ad04360f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311ed77bfe259af60df61f78f46c502127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316aa4035ca0f30956aeb63a4786aa3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a60092aa006ee330a9908c20b296d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269db5b1103c4826e9a41b3c9632fe06130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2c24732430fa9358f2716a7f746c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0262f3e1763a22b5fba63de2e6031132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098b374b257b62f48b0ae2f203ad66a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa908a3ebba65d1a6ed9ac9b7b7e545134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099147f9f7618c3fde6ec4ed51e0d457135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24991b7f0d85a1f985dc2cf6e963f10f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5ed618dd0ab3480d5521bced9d785137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533d86095d99608beab78a93b6e2e9b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb433e7456ea4456641badcdd10723d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329954fbdd4f82aba3cc7f43faf535b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb4028a580c3e4fca0250624c0c97a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0ff431d3a794dc7d15b30c4ea1574142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a308fa0631ebd120ba9a4e265d071143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea9185a2777dade6d4882191bce6ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0705fd367e989296b3c1f589984900145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec79e07b250bae1e447d4464ebabfe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410f8056ced5d02d2a1b56fe1c667ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3deeaf024d0a545b0c839eb316c9c2f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3977695d22259ef9478da3f06fe98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f96eede46bb283cd65f70995372a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954c191afc2bd40f48e58df1b44b3f2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86250b8c9afc02da13e611b1090abb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321557ef4d2d813140922b059fbc865c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c492c6a5a1484a8831e3d7d6857e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ef9e081ad3c814bc531145181c169155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef629a16a1819739dcf6e2733674aff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f144fe8eb80e51a9c0870a12e4b27a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94791918a41c9abd3ad289b2b0b483158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0435cd7b969a8c108f50ee1c2be2704159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33889446fc6d7aa39d8944ad21cad4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20c3bf8038ca67633153eafe5763f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4eae0e6dc48b5eb76970eb9283dc2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2406c81325eb16338daba9b2b3333ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617632c84de86211083fdc47f69e5942164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f17f4e145813675ba329704f38206165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0422ba4903a30f32dcc3f140d99a851166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf427b237ec9de4062963093474e8f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88da266ee06fbdb12d0d2d0e585da6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1ee99d1cda832ebf87969c9fcd654169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e737223d2996ddcc29f3a42b353128a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdceb1c217c45dec3e4081cea85f34171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf001824b07b8118bbf1a20c54126f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51993006e309ab9a13c8654621432761173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2a8a80ccad34ce8a0dc3e32ac6c0a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af297112f0d5076639a305a42e7f8e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bd9ef82509532a4045925cccf2987176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665ba8edf1fc7c61e66a1a203a65dab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed707d605ce322fff39427b39d8e6c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368e757dc4898274bd86a0cebf0368b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a898ee6949d742bfb2d271dcda0127180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f7847d37bbf2ae4d0fe318945331f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb60d899803281e323ec09120e0e41182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a90efcf7ddf62b593cd9255fdb457183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707562491491a9e03db695bdd712745b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e433ffc52e6d1415aec0b640ba170185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ebed72dd6aa00af7995256f8b2c67186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3d7b6657b82f5ac8c86504ad4d5d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504834285371874dfefd5dd41c318c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5eb1bf5cee68b4af6998fab415f75189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058713a3d5247cf1fb4cb0f81b473a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c24d35fda7f824ed08cb5960a62c93191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f64da2fbeb25d16ba0efab72a57c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96ccd4acaa1e1fa0c9f0d4ebcd0030193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b5e476efa7efd0b01922c2cffed3b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86db68b1359f80e288d6fe4f86f613195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf50b6ab2f0343f8eec4af20884b38196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772336ac7305de46da1ce440757b3734197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4adee059012eb0f9dd4db11a880ddd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209ef07c251aaa9904a59cdf3a91d79199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1c6b3c258a4078c44e8f58ef2da92200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f59cec2a9a7c3f4160f8a8c9f01a6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b4fbc9cdf26e99023b5e71098b356202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b612da60d587d8c2382cb3e6b260cb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516a88eb2118dc8c68fc9ade185a102204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2617b2028570acc950a06631e40ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9575d183e719c2eab09805c0035b76206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f13fe9ec274247fb281f22ed686231207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234824c8dd35fe1064348b53a88879ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9beca4cadea57e61ad3978c9993ddc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5325b5ecea96b5ffc425d9cb7c71d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f4d3afcd3fdf4d183473633e4d59f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cf8d41f931b8aae3721c75677d7dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7124d8e250451d7874dab3bb0240afc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6367ee4cae28ad25d4b4c2e344af4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5437fc194569ed0ba44f1807f4c5a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bab713faa598ea56e89c5851f81216216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e42777c34a131571f4d6fa66c2ab7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1261b6cad886289e9543a4d3c7617d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e49eaea4ad396b0a26cd955cd56386219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21603e8d1bfa742f77a0dfe2b3b43763220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def485e88ceb09c2af7e49a9457bd3c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703935a0ac60ce046fc31649ee6069b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066854a43c458c37963c30ecdba11bb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81345dac5c7d9b2efa58cf4a1bd68f88224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca795a0a10a5c90faeef9d6739ebf95225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c6baadcb0797f6702417845548714226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8bb0abee08fbbce608a2cf3292a43227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8fec9bc7a0d563ff3cf5c0c6e752e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce51c8143abad50dc29c92c640e3fbf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00f249281e316e05fefc51ff3fa803230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e315c99f7dd76ac6ec010dfdb139e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3a7b951354bac8aae17e78944b0dc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e6a87a3bb280258041d8078c5bc6c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91ab5a42f848bf5e69a18e1833717b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9c5a93d50fd52fd2ee72fea0ab5d2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eafbf0b10a726d912210a0babade88236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2b84bdeaae1cdea59e2b7f3e4c8c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52bff81372c961f33a8f67f42e0bc7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddd7266c78c396838310fefbdc1680239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601348eb499fbed21ac5631ac7be6682240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8e06d2374ca203676971debba3404241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0429e14a793fc587973b228b65d943242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e351df5e4b1f6e1da55b0357d6f778e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad997c67387a22d2cb2c61966a2f9562244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7f646d773d6a1ddfe36fcf7d772d9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c428447358da7f0dcab0d040416ed7c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b07618bb874d7fc17fd4f348776c2b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d22241d7ae3370d1505db57e393848248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ef337eedf04130b0b20ab9b4d9e10249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5b8035e67af74448100da5eefa43a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1ee8c81cc8eb1e7cf47df3b65619f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531ecf70d47b49abfa78a3bad7ccc4f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab82362075ca7a8da1ba16db3d22fdb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba72939c62d76c22c173fdf48a9ce1c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09aff8bf2c63c49f293aec4c44bee0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfabd0c53fa2a5ae0382922f2065db256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f8dc43729d03d20e91430c3177dfd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f052a231d925552213be9f01f20bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8d453030979c9703ec9b8eda2a50c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b36adf3bb158197de24db0190ea42260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda65763c494e57fe7bffa7a3a78f562261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac69c863345f43b083e85be7ae8eaf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1495af0e966fa74946cea3ada14dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8daef13dd4412bc117237a268f5f54264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca80d6ad365befd426a51cba80b574265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d2a5b4034b3cfbdcd2d70b4c7a586266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe49b68f51bc961b5a947c3e7326c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769796ee7e6897270d5e5fdb64600dc5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7661ce6abcf49df23a6e8e6f797835d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66659a73f90a1c2458eaf5b42d8dd5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39923d2f73cbb0a3e4eef1235c5bedf3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ec8ea40ab4d0038d631f68f4a1511272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e43e350fa1d9aebbdd857b1dc816c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539f3838d7783ddb36a5ce044251187274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6528300f3286ffd289af50cedf7c2a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b71bd602a00138f602e6a306148a7c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf774d36b617fd8f55eb3d34b609cd7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86006a18bf00e68500a51bcccda4895f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b966a132e73e9aa2ad93f38f7deff90279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face72f702fd5aa24bfd6f95967c8223280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2fdc45dd6ba99186fbf6f827eebaf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d80800e974b72de0b62330bf2d7e45282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5944da28a2460f2d82a42952fc9801283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ab80078678c493d13a12c05311400284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4bba9bd8783fce479879588f74c73285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cedc0cffc66f848d69271322eef8e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104adf3cdda7db290a7756f633979e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad2fb621c957b1dfba573933eac26d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da883efdd9e4c0d14e8f61ebb731e099289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13123dd2e673d3a2722e5a248f29335290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b353c5071babed89569b93397309c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21630cb81743c0ce37cca989112f3afc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd228987e79f1af37ec2b32a9d2803b6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93095b1a12d4450fc5c10b3b6cb343294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae80d6c33deac074427b985931b57a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86fa4fafedb0025249af41634b2821296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa98b458044a7a580693fcfa36ebb80297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5510c11499b479896e13b570a419cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcecc8fb1932c452ff4397a362a51f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae326c62df299d930c473235097f3e99300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc14da4fdac5e21036497ef08f9ea1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd5d762e92e8f4f74dc5c56638c2c3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000bf85aee477501ed92c49f361e1b3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31279a35ec00bc7d651fe30122664e40304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120db3abb4889e2a7c5bf40dd43b5859305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738cc3577eff8aabbb3d2038de90219306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489be11f6a5dbc0ff123a6a0c41f6b9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23625ac8e91846ae67421214aebaaf0e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5d41a811ed297f6719d03b8ce2a5c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ea46a27eddab51c3da1412f646cb1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6a70433e1fcce7b59bb874f9cb3d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee291cab7a288854460280319159536312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2687e44ce5aeb7269ab5270c6f0d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c5e0dc950ece3bf3700a9a0bd44a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ad5627fbf9da84857c5cccf2071f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f06f2033137d889d1fb622d41fd965316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5489a34e75068cb5da6d66891cafc6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17304d98b12f2c0abe8432b62ec186318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d268e59f9662843f24bc3a9efe2d3ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccd04a32794a79f10362adc0c495c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8519c97e792168ba352aca427f989e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e7e57c19f2db0ae632fa285e68f77322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfc9e92577196805864482e8657252323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69892c7373f6ce1c2302eefd0876db96324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3538afc4e6a05b69b3da31c5f6cd7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f147bb429faff54415b284c82f8b822326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06eb108df3b21d3f0c5cac83d38f8f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57f7fb06d8fa9e3f1d5f34170ebc40328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ed0f11e79abd414dd4fad352c0ae6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64ebdbeb5eb867b0db1da3960a3891330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7398fb42cc9c2cb046069353d0df575331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b3f3edc0963ba882088196cd924b8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecb61b9cf987599baa6cf7337a389c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60811766a2100c1291c679c7bf9e73334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837db844c8ad84494fd8839b4cb8c81335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5b5bf1dd2780610264678b3fcedb0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09671b912cdca71364aa0ba02e7ff7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994129d129109cc3f1dd2efb2b39d240338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b46af406531677558b11e00aef54d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69be5b7da9c54d4aa0ad3e8ae6a3ac6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bb021a8f564f0ba27d9e69ad10e73341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072892b1def3756943dab380de9bbcf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea03887855cd9cdf5500f3d1681b82343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f1c1eceb291c1bfeeb7f8fc2f0157344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8b68644300c0531caf05849607c49345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6310e82c6dc23e3b4847a19e7598a46346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a916f6d99c9f939f7fc1ac0fc5c8e0b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002bb47bc7d9e61a53c26bd9fc5adb8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755f3455e73f04645cfb9c2809b2931349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e91d3236f78ff0fc0d15bd5a1b09b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27ca401812245819a41187c442095d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ec740325aa94c8b8f5a62e00c8b1c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fdf0c74a81a30ceabd0c998dfd0e1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44713f84f5a55a44d84f952bef4166354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f2b4866c27c4e6b26a9c52068fc1d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df9e06df9ffe8b4f6599569d1f8c29356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e00256f9cddf51e9c2a4cb4a228d35357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50e170f80db83f457d51faa4f9aad7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033d4306464936aa4aa459e447f8ec4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759ccbcb566d947616a08f354c8ba8f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35387843c08a55aea7948357217fe3e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a26bb5f2103431fb78952dba54a59f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429d300c65929d00615db7ca40bd212363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2903907255bece987333dd1880c72c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907767bb27f612fb246eef9fbbccc6ca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e68a07e1230abd5e403741011f2a8c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74d4c149517403993c882974e51576367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5766b797cf2895a4f3c91e7e16d69368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2a5a3b67cbc12bf0a2586b998cead369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67eb95015ecdb3b69055d190070b502370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa0bdc680629c4643f3f7c6b46e001371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f66bc6e5eae8d60038db47006c656372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6590d8f2243521dc691136f23ac1d34373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cd9e6737877acef069d0d8c3b996e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01c1830ceb6dbcc36702161685dbc9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca614805033b8871b9d9de932c259b97376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2196a0c01535a16cbeb5aeb635c0eae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bda067e79f791ed3f2959aca1c0453378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0850853f5c5a3707c61fd25a568fd7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f94a3247ad201d5ac0f0c3d15105a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c6077f289f56abadd261795378fa9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097e0c52304568d7502a56e1b536291382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a3d7d605bce7f3b5a48dcf0914554383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff439e66325955b8a17113c436c5448384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582332fe1b1b479bb797655a2e7715e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fafad96b27a05d124e259638e374da386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81174f6014ef2c1f15a0d68c708f4c0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bb09c5cb8e2a5baa92a9d6cd7f21f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fd32bdf4ca5dd4e337da50c639d52389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614ba0227b0058505cef212d16b9252390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c970f2bc8c969e6910fdb516e75522391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392aa532a084387a1e46765b8ea92cc3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572f709c31dd0eb8ebcfcfc683c793d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ee6beca6c11aa8351c7bed7667a34394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1be79a1329ddac8df11f1b6f06ed2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b976d56ccf77599b5c931defcc0732396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013f05acf07b566d49a5e935babf4b8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22590186fcb404b56cde02c2805c596398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58e003cde2312d3485d3464c3f68ba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f41ab776ffe7cb5ff803512970496400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43a93708b3fec7cf9444683b8be14e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f62038549922aa821310ca7c00cb2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a12a054a5d939f77ed868a976ce4dc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891de28ff3bfd2a5c11b3207057bb5bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f076a44d8d085720afd4259bfe5fd4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cd799505fe9125bdca2652d86e15a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45babb10db4e5f7931ace274264d0703407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf918cb8491a94fdce34d0d2ec199b0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d5eefa568609a56cb88465e23b592409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f87b79566c60fd24edd2b5fd21887410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d6a489d072c3bb81b668d2b87e7e2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe47036a3863d589236d93d76fb90b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf4f73c1ec43532f0e8cb58ba01688413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f92036aa22f33045d2399dddbce712414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc34ab63f8c9a9032d5d68f4a67579c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a23f13ddf1cad42ace8182af14d71416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293f9d6467fae999935b3e23d2f7fa8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececc6e4e9d674ff995e001af14e3c43418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c653c6aba25385258d772205429b4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625f11bc9b4b725bd82d837c4961c07420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310b4518ce7412e7fce48ff15e4df4c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ecbb79023dacbc489372849fd8d2a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95eb98cadcadceefd80b58e98f99de423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6d0b299f08d5ec53cb98ea3b15c09424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34299a6ab5a597eaacb7df7a21e7c05425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c679d60d3bfdde3676a30dde7b40a2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71d235ae5d5a40c57924cf09cffed9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c1707b44cc5bcb6984812a2637b38428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d4abefb1bac1302eb806e4ab11ef8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10db5a0e54c024f08fc25f665b2c8f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa9b6fcdbe66d4f8e9ff39fbb973dd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b9e299c85aef2639c680ba1f48ff6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8fd17751a8961dd8bdea56de7f45d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847747a14f091732cd66a00df07cfca3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82e861de108289e8f740e44619f34c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186a05b0d891408da9cc24aced7e53c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5ddfe8a113de4c33bd9dc5e440fb9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4c3ee6a1cfdc55811978dba56e2bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80394fd74b908fd7c663789d38fe8d1d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef0c1b9ae72789bdd7c37482c44d02440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81467473318bafdf4e5d0d1c1bdf2d72441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d43a14c63c45f6c6373a2084e9abd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a21bb6067deb42c83fc88d11b53e27443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8084769e6c2756ac8e69c9300987f50444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b7aacd83a8a0190d171d1f32100e6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9fe9ea1334b8faf0fdec2633df291446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f241a6e4b0861f3c365a6ca7fa348447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165de6a93310cfb28f36ea68d715578c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2106f95a3aa7e79bde608216dc783449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2006e493a2fc4759418de2329ce94450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c2cc3f0d370f37a49bfef63063d2e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91167b54cd19340ce19ead3f71af3ea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809ae3dd9fca0f474b018319b84210c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260247e35f2ecd42d8c9f62a3baf516c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684dce1cfbce73ce8f231fe87bd468c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071580795cfa5e93ad65894898de92cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0559a74c4ea89711365fc9a251d5e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c0629ae03c0b571d4f4a86006dd03458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d473c8f72fd38ac445a04ac7ad42f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55d2380b9534aec4ae486ef5a36cd1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f21a4e4b682bb6d15473092d2fdf7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e24b52b3a386ed5181bdf6ae36f18462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35db158c519a949f42083d1eaaeaf16463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6000a9b49c1f59c21e8d459886f2d3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bdf65b2b5b25134b99afde85af351465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295727060a968a66c19923488a446aa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bfb5cd700461dea8b444f7af4e2fb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb7e78539db742afc235d270144951468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6ab161940c66f7c7e51bb2650e8f7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067e11e609f5b2e055997570c788152470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41300dcf85d9317b1a4d8743d6975f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6595d2a68b29674329e35aa226f68472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001c5d3c3537127b8763a921d63e701473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622e0ea09c2267537c79282148ba963474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804e103f6634745822f157058d1511c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e992bbdb488ca5ac2f28513b20bcba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3479847cdfe925830570dad06b34ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9306f0052494e8fc2aadbf089059a6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fe26cbc73ea4dc721395d00ebd067479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bffe2d17236b8acfd0e3a1168bf6e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fa156411e680ba7a0b9615d63c806481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4914e9502d6e759fa102ab086558f6f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac912c03b56e5bab2f0b1add0cecd7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3080f1aca79d2d9e6fb53cb3ffcea32484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbd0e08fef8e1c588a286fbd2d8787485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab07140f736af1db06ca83df317efdf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79663964596c655fb77d1753909591d1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5478d9ed9efb1ff0595502293fc2dee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bb3d6364d85fcb3606ca93a17d010489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e5d1eb953aec92ab7f80045035511490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122e956f8e18bfd23db5065afd65b7c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63055db2a3872992523cbc95b69221492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd205f9fc71c883bf614cc8d0cc4fbc3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92863ff19f68f7c67b4438a3f74b357494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56f2fec76d50fc3dd1c548c6e43aff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbd2de523493b747a3c685f417cd89496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc5e07affcedde1164c3f6fdd7c71d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26408012689cdbeffb8d7ec270c2ea6c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c508e94d27c2da01d8e3f62af768f37499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebb40690b4dd05b36a24d58c1dbf80500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da301eb2073b344c87c37049ed6fbb4f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8d3123bedce0283a4e3b3bc8edeeb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62967b48a7ca54da860f46b342cf712a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f49518c5dfdc90596818f49280573b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584892425bdaec48bb3c1434aeb8bfd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a80c4fb9f2709d96322b91575fa992506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d5352a8dd849fda1fc2a38e7e5f37507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fe324cde5bed09c2d40a71f5ba5fa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1c282d72e38e5080c2dc8892d4374509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0acc7eb7f37fd903cc80b8a2a10036510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a269230df2afd7b5e5dc3fe74cfb109511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0de654dc3446f997e03a05dd4df5d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079723d0db181d397a1f7fd78c85182513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02cd491e11013b65530ce009c8b470514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222e8073e3122285bdf14f837bab8e5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20080f624d1edfe8a3e299be0c45eb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d516f77b454edb15261d0a800e22ff5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3a1f018d9f52b0f2811cee39ac205518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea030bb39bc28c9753789d4ea18672519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099d147add755fdc4a88117e1353a7c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46516c0ae224d082a86c35568764d7bf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871ab1b5f48d6c2b8f01b6ab6377d35522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684033962505ef228b5b863798a1980523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b2bbb97b7741af13bb50d637d3f56524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a9a98d4362b722981254d596c0058525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74947b61ad86c855de6b7879ac4e28526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a5cd826ed0d90a9eacd7732ab75fc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e82e0a91a99edf2116f905bd55809528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376337af17298b6ca83c4f448fbce00529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5815348e5d65e35abf2649b5512ea59530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0029ed51e2ab354957bef7a9139a80e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572e32c3865d3f69f3500099c413e4e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcfa5a52870467cd9840756d2b6659533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc4cbb79e6c5fbe2da13394aa421bd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9969345de778cd3f5682ebb099e99535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8765701b54871f700c8fe0ef5d95f0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed62447c18a53f0041faf84af2c9c49537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0b8a9dd2d7c193eea40b79f804dae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2f56ddf0569c2c53c5ecb1e353936539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2d8e8283abb951f076474230a09af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d2dab2392fc4979a803c785514778541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f2781d0728c5de2159b4a5002be09542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22039e625c07ada195f8169ea6ad10543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e139831a98f54c2310000517e7f53e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb63ae35b58bd40350e0fba48b36e75545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332573e1c9b3ac877dffe788e7d34103546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a358a9a524cbca5a8caf3655429c88547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369e140f16280d3f0616a772748300f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bb9fb97f0c61cf46fc31ad74993f7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336e6471fb617464845e2f6d7d5f301550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d6afe473f8de20da81c82301b0060551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f1299d2f62396ae04b672aa7f1167552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bc73bbcb559ab76c4b45208cc06a4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a0945a23f9b67bca7b08b455b8495554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415616237d8f61b9798dc05ded6eeccf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3903aab78130f1b6d53430fdbb1dd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048032bdffaada0710aac2822ef41ac3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6f3af55f50f75adbb337471e3567a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d358ac38cb9c9853006ba2590859fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44005e295a628d98022f092786c7e6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea64a7a644154b5636235fb7bccbd7d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069bfbaffebc754903ac14be82541fa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1115ef2e4376598a89524324f24e10563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4d77bcafc92aecb97e091f40a3e36564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae9e0e62c038d5e519cddca77fc666565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc756750db254bac3ad3edecaccc1a7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db97094d8046882d007561c2615084567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19489ded165547bad5bd41e2f5d137cf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eff2bbf3a2396da401c4aff826a464569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df66267a20c8feaaabe279dbf736464570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfc9999e65f630a46b9cc32c681e8c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb75afcda0e1ff2979767ed65ac980572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212a3de5550d482111d869510326c29573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0dab1545d3b1dc4ef115ed45a881e2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfb0a9a70e3e898ccf3b065cadf9fd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac2e900eed86e0db182d7303094db6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05d9c7163f1200d151dd91d937b5f7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff94b89432710a811a4847ab4905fb2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0a34fc8938d93c32b238a6bd74a01579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215c298b8799b410b0fe5c07db22420580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac45ea2e77da7bdcaa5de21c663476581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e82810d3e76c20d4f9efdf482291c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2544cea676dc81eb140a8b3650b5c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a53a76607d0dff79f2cbbef14c8c60584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775382449d5715378dc0a3fb97bfe4ee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0ad35e70e2374938bb9012936dd91586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab71773efdda95d85cb79652947cd9c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37b80851635a7e6764e219d0477bfd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21370401e85c1edaf71da3fa321077c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff21a7666c2bd34e8df0185a92b6e83590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453d4d382a4fd227b78c00b8064f03b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027de27efe24a61fe572b5c6d9ab295592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cd74223125d768a5e2d2fe52c2982593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ccb33aa3a5cce657de6164345d9cc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70409cb23a2f7f572a3e35578f4aa04d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d851a8d1b0922f6433fffe4c85c61c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba4d245b0069c72ef8364e099c793b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214dde735a344e906e4c88ae4b5a6c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ca1cd6ba8008b1f1b4410ba40ae5c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef6e065f026ee8d7526d8600de25f1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33f3f9f14772c926b11283af503891601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d0c3dd0a03f3635b41cf99c6b636e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0156be65d29c0a6eb4f6a138bc8482603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199aa58c28a4f0af067880a40715123604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc25207329ed9301e1f224010b341c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcb36309f969a17d5f5cbe79138c87606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6e206adf0a580f4c5685c2a3efba9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5967c5e5a7208abec5e7d79f0b4d343608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbed47a044ee25d84a39b95a186f18609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c35fff8fb1a62c3a25421f539dbfa9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6377be1aa4e6982254f6eb96f782499611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26421d4bf4b2c2ca45c7d36370c6589612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9e326ddf6116d5f83268175b459c6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c54497414e4966b02e243a62c499de614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de33a35164038b8a15f1d93f6a9e3e7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8241ac48422cfce03ad442493c43681616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60ce2d1383c31b79e0f2312f743425617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817a18cf46b4e4243daede62a63ae28618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699a9991ff96235e4ade36b4c508aaf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cd5b76d2843ecabae91ddfed7201e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a1d912347fe42bc80eb477d83afae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e556aaac0afad31e89b6113dc5f72622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e106711ba91d6c750324154543b0028623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19d159968e5f179f35bdb34d386be7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe384f8438d4459b99b5be38e435b11b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2e084523930ed6c8a91a64deb0feb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f91756e3bb25e173d50c4c7fe2bf5a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613382329630e84052663cbbe6774f66628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1bc0d71a26b9219664a9a069ed94d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a94085bb616b6018fc681e0facf6d9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56617db3b7b44c47178ec38e042b716d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455b8b5349be5d7aec219847113bcd1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded586609b01774f307532de1be7184633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13f024b5f29afadbae74d49bb8e5d1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84299200145c2b2e78705e680281e60635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5439629d50195c8d75ccab12308fd11636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5aef93205a2441b75e3884d691da8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32aff7e70f19ee7946b83804e173232638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1091f2e35dc9349ea59868b0dfca3b3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9658bdbc492d08710c6acbb24ab18640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea1a0f66dfd110578fa33e43a762c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ede92811015bca4df3c287be4cd09642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660a2dee99e20574d9a37808e3cfadb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcb867f45443ee9bb0142334a89590644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a14a00571ee9f3acc25ed4c5132a1e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c5b05b2efbe227234d7fb79b6a27d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4135490026af73b122ae11d93d1f90647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9ab9ae26c9c1b006bdab451a23212648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb5b5e69bb836b3c98352f3776c576649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19aeeb3f0d17f02b9108ae0ee600dc4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79588442cd2120aff48639a9cb6146651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b286804a874cf64abea4a8c3fa438b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb4a8873139c5c9856890c687bb8d9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9dd1babf8bebf3debed8683228668654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8072937414f4c9bfe94be8b52a667655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbadad2c7e073216f6ddc5f447cc092656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fa789dd15ca461d4621266486dfa3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76522be52c7f59a445001b9d92fba4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697290ddb8760b4e81432de63b21d7e8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974dbcd49259c261e36948501c2308b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b22007beccb2f6064ab205c1867f9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f21b776d273f1d1f639eec65e817c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e199031b9b59c45430ec94463c8be663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90af43e1bf905fbf65a384232866c6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680f40acc61b35ac14fbf24bb9d0f5d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1673b64672b726b1ea33723c2c6771666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e873d2e98c3f9b41008b93dd24f95f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc1167f0e15149d526295b60c026f1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4e1b90aeec01b6c0435010e4210c1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec97bde896d928f550d1e384344a0d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8962b2e138110076481a2f8e5a8577671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f8a802a64bb649df6b50ed4fa2e7e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7caad97700e4f3a8f340a4e621e0d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011184f7f85fea1914b95f720cf7339674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe5383fb5301ce7e204c6513159c7f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9248d3ce4fdc99079e3b774d0f0b5cd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19cddc1c15a7a036fcaf97564c4553677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc477cbcb4cc0da9a932c68d027a6e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df325b470d86182f47f93a73a4de1507679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151ba0fd4d772b722308ee42bf26d58680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ca1b75cac6cc9b0dd07a6c9839f11681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9e739a6fabd748005ad8c1c0ae73a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d1cafd06e1c1971510cd5fcc8f672683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00a273f48279212c37e207747607a9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05e9d817092e641dfc5925b3105d14685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fc0690476f1ca59e9a23f42bf1299686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03badbe536a1a499d7e99e82c4cb0f42687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a640ec314480aebacadd67bfb2f2d4e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc59641a3dfa88c9c36237cf4b7820689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11ab95abe39c1eb1b31c03331abb83690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29160ef1d6c9f0498a2bcace617d281691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222bede8b14aa484426556a5dcd767a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad582c44a4c08e2f27903ae4801063693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad58a5b5bfa3a499144fd1a41f7d0f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107a69a4b0f6ccb43fd4a8af017f222695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee863a661871d8dd5cbdfe288749d20696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6fcd82e602d2ea4ab630ea6e6f0c3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de377f66ba3fb6de464c3085b846bc4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0553947b892b875707f33ab619b0cb2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd40861538459ec9611404692ea020b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec7533ca1ebda35ab9d85e61165d56701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edd228b9787aedf54b7ab944342803702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb70a09ea4a1ba6bc03065f876543f9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4d88a09935b35d1ba4a4313f2785a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa57c45773286e9b59f292b1eb5f2d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40920b6cca4794efada4bde7590629706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddb94c602e8690b71aa6757f4dce22707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f9590b719ebd1525d033e7d7151c5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e052cc43948ef79f3ae5d45e048a7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728daf6cb71cb9f834b845f62efbeb4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd435ecba4b2b9b378739be0d3ce27711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee229ab65f2237097c921742ab740d9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ad545aa3e16ccf16087bf2d65e029713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c76921586e4c0fd691fcc09763d991714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6969b9bf9add36aa96683681ff94c3c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd729b9ca114a39fc9732de7174ad7c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365c7adb9aab80360743583bb484251717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968d24b2ea67a4f5da9ba02e2102e9b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66637fd8262228b17684e7ae9e1158ce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a906329b07bbc2e87eef2ca187ac984720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418928e635eb79930543f157c788d745721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b0e6b1820a324cecfe44281fb92a2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8abab507ebaf2207eb039a244f566723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810428a29b3c3eca9134d480cc28b5fd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f4ec213476d7787a9e6d77aa57e0a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c25d3bd0db0a14c4f5f872a1ee06bf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d321d08ee991f687cab408bd9065fb9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee3f100e97dd900204b60aa1f20da0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff644c8358fe7ff5df246aac22f7e11e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675d57908eae6fac4deed7ef1b84184730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffdf042c10551ba4fc2a9f9c00cb36731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef068e76593af00013e1b4fe94aa1c8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f884ae2d5b9063715477dabe21b65733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0d83c1d1447bd92916b6664e6043d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc1747534d08c7b198dc85282915d1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163616e93111ba0a8093f88dbec9bed9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286aaf1e6b1f2f7ff0874a40e08c6f21737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088d764f958ad33ed85754145e23efa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e59b9684f3b57507bdb0f79c504a5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff16170ee7e87ae6755640217d0f761740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070a54183499e4d414876943031342e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a869631de407d0e11fe3472b97202742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e115753416567ef6ec2daa56b9ca82743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad619623bd2fbe0a6139182ebf8f803744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3cfeb306a5add44123683a4ce3099745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d79b38d2188a191d47c2e0fb21eadf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2887cb82302be973ff3b7e9c7f280f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476b4987252427d0925c1c4cb00819b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a7b0cc4414b89d14406c4d68824d9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72f5804f9c59d9bdf849637da7a57f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998727402566de155efe6d2ec941213751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49509082fd66e8e6735b13c5ab7e40752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6e7b3b95ff68bb9ed08e5cc120c77753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>