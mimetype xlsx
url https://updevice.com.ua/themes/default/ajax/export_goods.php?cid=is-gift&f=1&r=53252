--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29be254a9d4a44a7c3ce82d25af47b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219df582d1ea9e21e4f9b1879d2b6e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6caedff3941460552ddd0d054e1823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bfdb4a96aaf2ba8f74a7506d4fe864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22e5f65e604818799e44a89909eaa85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6077b2ccf9f79bcaa8d5ff2dd8a2d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1043ea3b20ed453d7a9dfe4d1514bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfd6d5752a54bc51ca4d17b2cffcf38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382ea6bfb343fa3f7617791853912319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13ed47095a6e355ef866a7ce6f546010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed284fc7d1127bceca7967c425cc23f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526fcb7924760540c31f4930eab462212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94723778e8187adf4393ca94b5424d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62942395de526a3f9c1f53e5f5c5a4714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9fdde1458f3b5db50c11c1ad0a4a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d67ec7eae07e0336a18c0e6c5bf9c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd916fe191b3185bc531a566743e2217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5d68e5808df88b473dc9dd899cb3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4aefc22be9a3fe3385fda5fe8487e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c3b812b4529889b3a7a6c0e816f8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729516869c5739ce167c390cf103863a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818734bf7b6eac2f2815ae7378693e5322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9701cea51d139bc6188dbbde5f8b5e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532025e23b4c5aaa1dacda6c7878452124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039c1e08bd3ed2cee0f848fab90650b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae2f4af3b31a1828f856be7058bdaa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1a4707586c6877d26e85c7c49712027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc532b15bc9a046f35d8acf24e8cbb428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b236b7be51d75032d4e6204a78c7a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68481f8a43b70c7a8b64ee7d982a0c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed04413c0253a05a8717e7dac1e918731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed9e3e4781007d26c3571b26e9a51932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837133f2bee7c5526a1180d6003df39d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10787e0490e0607602a4ba7f43d84a6734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff654b49f2a1ba85f3c223d3e8159b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9c9d9ce1b3346c7184a86516bb14d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cb2f15e0830d220029e2b859058e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b92bf32061655c798feecf63cded1f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8dccca467368c99dbfda1b20e4f7539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a5d37cca8e4c739dba7dd2305a34640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1af8b1a82ed30d9d413f6e4ebe81ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b028c5a26012cd396966b2603a89b3442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b98ea2595dda71eb87dea18ee2eb9a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd59c8d700b65ae1f69567946087fe844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43950378d71e1a42103a53942cbe4fc145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e2e96f963ca34f779d675eb2526cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d8d2bb67492100e5491b8bdb95e2047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96d8848f3505836d53bad7b67429ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76ef06dd77f420cc7e830de875b13649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e5796d69ec5648e06e6cb3fb55dc850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53258a63e5cbd97bb61c6bfab7226d0351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1d708c6fbca1aa575c0c44864fe8d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85629dd88b994df5a6e2da4673477b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b31dc0fde9325f4dc1a2e589837bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938208074aa75e5322e974738cdc6ef855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb322cb3e7150a2be0fa3a977152f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c6de83ba78a480ad1ea12b6a2712757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356eadd9370a373aa699fabeb0e6001f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39974f4551d3fc4559f14e81be01a60259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d1820867a37b3eac32a1fa29e510c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ab4b9f1c8e603ccc6585882b6aa6161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd5ab2c2d9e6cb9c84263aca4807d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3468d6dc4190f90e8c5b4121c07c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a404d913910b6bea7bc37cddb9ac964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6c50c484b047f308adcfcd53de96665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f4ce4741e525f5bee3a91805d93ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a04ad75c5489e3f224ff34d5c2c34f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebe103c9b324c2eadfc3513be08db168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d6187aaf152b61c163de6c3b74d0369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03eb4082fff391ff56359caf898bbf070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b28d415d54893e08ad478919d2d2fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc646992eecf829fdc277e6b13aee5e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3202f31b7a8cec775fc9bf53d82563d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e7c82b6dfb763d716714d09e714ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74daa9ed4f026f02b71fd2b44dfae575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3fd2342f03216caba9c620bb595a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5017bf31e94d502f4aadb7382219277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b298b420d3c49103b94ee190f10a178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37bf67a469dab125549f124498d46b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae2e629c939bea0ec3bc206a14017080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee37b1bc18300650a243fddc3124c0281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19b94af8338fbb5e7e43a20024826d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ff827c0be2aebc48fe09678f257d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970b851593660ccb5a27a04feb83a0d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810639d733d6c910c5842aeddab73f9485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab91de24b44f846410fa0486368c1086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11956ddb8782ba67b4cfa6ce4c40e24387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f0e64756f2a382571e27bf3873d3988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b632f085e09eccdb77d7a4b6e36b9489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1e8c64b4b7f1567bc961149201edb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb6a32c999b8b8ffe12fd5978d779891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f187c86625882b37f55305ca60f37f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e5d27015658f5c1bc14e8cd976f4193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd127a9c173685cefb0e351f49471494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3258ab9c1d08eb9bbc5ed01e7aa9895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc5843f32d669590bcbe5fef2aa68896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6b7fe787cf042160e71dba240cf1d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076194be25193fe13cd6c5fc6d727db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6a8a8ddc540d725b9e308200f69b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6cc5c74a6ea668ec3bd07ae674f93100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71bdea7722ac5c6ea40cbf1f71816e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1619fc67e5f2bdf40a310c672d4160c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2744e8d861080df577d0163b5739b65103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408238e07581c7dafe881a295c7f7eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d4fc0a7367236ff6bba33da649fae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fe72ba73d16172f3a2830d5e36d86106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0afcae6b333e52847e55976ae89aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104b4a3daa3996e5796f372f14686c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b6c8af018b65727f88bf6c49e5bbd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c51c83f8682f25b4016ef5e05bcd5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e3ace8b2982e62bae66b31a0937ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a3da806d597565b47e1710f86da1d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bf878a829d9620b38ad5cc8f755ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adaefe2bcd354b45f322358e351c02114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c111bc8b7c72ae126f7e5c8a9aa901115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639dd26c240b7b9cfbc76c706829219116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58dd2d5fd226e7983e614128916eb3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2543dab2b5368b0543d1c6598ba98bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319ce77ca46da1f1093d355a8e4ef04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c866dec297e0cbda732ccab4250f28120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04dff4105c9b423993b5f579ac515fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b616d35bd4207de2a05a1d3774426122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1e0fff3c012b3b144d5e6d5234f64123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d55576064951c7f42626579bb6cd6d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe0e70c7bd1aea32328cc7a3114ecb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4953fb206beadb2f33aad3eb45c237126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18fe316e2c1e81a8d710fd7d62993f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc11def5ca956c6090e488a5812c3f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cbd3be286897a19ce75991bbdcfda129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92da23c2d9bc440e5cf522afb39acf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181447266ff3c88e6d1bbb9382aeeadb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6214f04496fa189f364e41c2028874132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabfa20312faf0b794a8d5325104897133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb212708b295177a2e5f9b3020c410f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c70198af9e3895221e34193a5c7a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc38e9d0fa6c3045d62b9082e9b30e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f5951960fcc4ba88e87e6324e4e81137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f553bd13966f61a739bf7ff72dc8cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e09495fd7f06b12554337d3e435f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb67dc2c7f38d493d7dfd0eb8b3375140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cfaf00a36695973252418d8c204d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5f7dda1a8aee3e6b53389e13b86a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ab8d5a4070dba359f27c37f03babb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1535c9d3f942804827bc82f653d887144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421d4b3d979e2166faa54df9e72891e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583db5e246039d1abe39e236b158b56146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fda686ab8bf111ef6122cbd201e1aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b47ed0bddd24dd6c67f6be5464202148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83094ed32ff4bf71eb04b6b82828c00149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52635029d007e869d7300aaeccc901e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc484ca248bc3c963af029380b586c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6300e910c3f11c63292a8df5a0dd8c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b77c75652738a5eab16fe444fc141a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cae3be8a841542dea8b76dc39088c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1fb6f0a2d94801d49966991f9429e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dad026372e1d92936b5a1d93c0d30156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a0ae98930a0e7bfaad3d36d27e6dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75de6ae3904e3b9182da86846d15522158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8efbdefa8032ed565b36ee195b2980159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc047425bc3464736ea3ad38c8128b68160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b07f3e785731b24eb23bcddb090754161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200380ec4f034d647f35e97470f4094e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421314d4a67f38a13310df73e83eb24163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c75815ccb6e6a2724c3721f3ade20164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378df52ae9a31c1d6a4bec4be215c8a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466e461cf85e0435d15be8eb939acbd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373adb5dc22c54512fd0b30649c5d35e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cba6da87f42544dc40c18ddf7cc6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66be3375a76ced8e8b28238841721c5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248b455b92801a5198fb41136d961d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384dff516a47b3af796322446103d8b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538de5b9c7b48e244659fd4b06712f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e586d480ecdaae3c78d1d3d85b1d4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01b0728a6c8dddf24d5cdc8b1c9a60174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148228f03553c3a72a36953788570172175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f55028b33151f4cbe095dfdebcbc33176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0a4d9e3a20ed2b0aaf82b0cdb33ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e17de81fbada1ed9b02ffef35a5bf9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a01868f6e0590c0862505789114f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86e893f580f2419187bb9948a8bd4e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeec203ea14a076094fa0fd5d1ac528181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138fcc8a2ae2d46e5317474cddfd722182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d919e7e115dc713cb7029d42f05d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d292f80bcf1300b0d427a6e1d233f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa241592b35b382da04a84f231bb469185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06252530b6108f66a08b283a4b9d0b20186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e738394644d6e79072f8246228a753187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280f3808b6b75b36620be4a7889cd32188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dafd43db35da68e6c9ad12946174b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b53a739468da29b70d313df78c9e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05864b232acf8f3898af393609d5989b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b0dccfb2a99db9652091aab627ad8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7facae1b106d2fe7e0aa650eeeed38193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e0e049a16688e924be81fe2b7c06a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b83842cc052f1f760ebb4da9a9fbfe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a0db202cfc769dfd31e7dbb72d3b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254d1bf4eab7198ee87a8ad920f889f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f88314760943bb82abfbd72b04168198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2129b76557e87fc6d017a217d20836199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081970b5890600c2668b877deac6417200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee0b6129efdef75044542ffcc733eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd87a29bdc3f1f95e7aa2b076b170bb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a308f2112eb66f074fafc88f44c8fa0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada647857489279570fe6ad9a2ffbac0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7e76b7f6223324486b0c2f1c3ca3e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3e121dbdab56fa05dfa72d8c2d4bb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aee464fd22f3028314e8ddca85ec21207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98313632797431a09898da45ce032cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09beada128a8f98971a0f0fb97f27fd8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843115660307616c9029200bfb9a751210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f088e7b9a86fe6620c950636573070211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94d3e06b0242568e386dc97c2abdb5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b32481cef28809669e6519af4d4ed9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26f958986c1363f31a3eaba9114f79214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4cee7f3b418fd2dec19c8eb8f2488215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b405f89c26d86b13ca036024bac429216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348af3f5789d4bb76ed0495168e1af8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273197a2d6273e140da00e810abb6d5c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b398cb54f3ed202b64e45a022f54d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452bd602ca0273a7b87ef6fb83ad5fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38dcbcc26f429e32add57795aeecb1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a8ec392535933f756aa2adc5d6975222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7824e20c7e69b88e0cc5f2497c8dc5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ba77ca4ce6a9184b2962769f8e80e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4af3e65a1a15c485cb06b9a4c84666225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5a02c83e772673fe129347c4f6033226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852dcd77d02d6efe465b80aadab9d948227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99c6624dfe3ce35060cc38eca02c0f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28ccd37b75ac7c3fcde3958265694d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8918686575da470d4697ced96e6d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b747b386e66cc54c9b6f5abc3189c15231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3ec2f3bbe8743ad74cf39c8d2f659232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cea4972db8811786f659d28dbc573233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24787fc6860929f3878d0271689414d3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397546a6818f458afaefab96a01dbe0a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb9339578d16473b6d7678f90fcbab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cf10a6121b044ea81f2aa993a9e9c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115104e32589067935bb7b4ca0ec05c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41715ae59796e0a4e9c8a7c5d34e4834239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d46c8e3634767620432e3156a8e13240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06c295da801df8e58618015ddb3666241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5c1e0705970526468aa68941d8ace242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19fbf82e04d296b0c609a5604d846e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50346c26a34cd45b93d41fb37453546244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edda05ef4d4be5df172f0e47388e38a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0af32926546256cf4847f5c5e0e01246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e695e8f6cabaff704ad346832663a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffb1904ef65eac52ca59f16fd52e06248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596679cf789767f8697dcc68788505a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631adbccc6bfff3a0196cd5fcf366b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9909eac48ebbac6f8c3900c44f40acf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989eb1a85ba868e9dbb23b7c299c4b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049c2b80dc2c615912efbef3d3f3ec4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14a3b79708ad13b9c40238486c2c08254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6582ff1364b49380280f5b95d22e58255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419a2772a4f690d4033f96626bb7e43256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636163083faed87a0b163efdcdee12d8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e6ed32623d8e67e8b8aea2f57044a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134955da300b5ac0e16b9ab9f928013259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8f9b53d3fad68979ac173451baee9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093012711da01d0dfb6700005f0634e6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99a03f8a36473179008f9dcc8d61f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f7e488b8d73b3c36d8a122f03c179263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fe9026e294d1a1c7331489e261fee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16086272fc19d945762362c5036c1d7e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ddab721844189dc02d273ac2c53e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2abbf39a908650678eb62fff99703267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e45641f10dbe3fa3bcc5e5d2acd94268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b5b6307547625025d9df07abfdbd3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d3b42d8044a78b6d2e8f2610a4ce2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7a630964734828a1c0a53fa2630c5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2f9d1206e3e612fb164ad84077aa6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639197af680835591b4e6050fab16318273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace77b153ed55ccdd99922ec6d7a0eff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aada2f311a0761948943eaf620a5ac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86b4c63326e13ebe8d9e08595128e1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39554160c3de74cf081cc288688c811277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b4932da9b8f429cb0bece52d974ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d71d9ef635d54a5dad911a6a039d3e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3a07170f1eb8b6db5b54046a5c0dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ed893bedb4b4a972f910cc34800a4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6da38c434093b9f69ae49d6d7ff17282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ecff4f926a34b4c44141860c95fea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce409d27b3613dba9753092eef46d9cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62895c151162643094ca3e712337241285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59be5d91dc81f9e85141922ec51f6c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cbf720996125acdc9886dd7a44b72287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035a1a34dfc7c0064703251876b6042288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ab5b900af42e5d1870054031f098f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab446d802e146451eccaa7ab1c4cb4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f578cf2200fa8f8dc1068c592405895291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f7218248ddf352d182a52d95a7c0b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0fec88927a56e5cc3ec788b9e249c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddffce8190ebb72bbea1abef951ae6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a591051ab528efc5cb7787b6f6ba3fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff939bca3ea43159a76770bf6e39eba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81da61f0176a66891802642d12a9cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c0af8b1cd934e01e646f337bb26b1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5a2c6ca3ba70dbbd3dcb30bec7186299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e529b06a670443c191f5f4299172748300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a9c17c264c3a291d782dd2d8adcf5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b56c9eb382417b2cfd30708e7f97b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a220035876d94146972ac6dfde1dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7fdfeeff402cf3fd743b2f9445e7c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10f9f221d5e74a9e4e89636335089a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a724fad03011f325490cd5867a649306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61dc41cafe10fd4c1ae49fa8eedb8a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6d4fe0d9c2b687c8a256d6f606d84308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e451aa74941de8b9a5089445ae6f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7154015e54af9fed6ac17ab0f1127310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4dd5da4bfae6c2d976d3da4501bd74311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e48946e5cef0a75703c63914b49eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67301e583667389d8b59ff32dbb5eda313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546156a4942f8653d92a9bc25dec452314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2ea2a37e11b5525fbb359a33d2cc9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63f7de7d91a969ff6ec7882cde2b46316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfa50f9a7b09dd10ca3b7ebc1d2f57317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a89eff5c58fdb615535ac4261c4843318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e642b64655c49ec4e8296415e4d733319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe8fc3ebe535f9ed65b909a55db293320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f41f3ff5bc543d873b02a8980b5255321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dd304685526deff58f890ed339015322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9f10db55559eab9e8ed534c16fa33323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba28c58c0c8cf52b3e727487ba2c803324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90262f79545add3099339c5faa4362dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03595fc99c405b5eedec34f2e7ece24e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fb2ebeaa0b92fed286efdb821edf4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad550ef3fe4df9fbf5bced5d694d5f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0311639a3204f4170a404c7fd1b75e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3f1609129dedef2f6afb2226087ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6e69ae42e28d30f2ca09c17ba2648331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ec40574852f3383a2c3248052bdf9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fa8343bbaa6cc31e40d9466ed34aa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfb1003f066b56d8494db00bd9d5d5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c988c18e0ccaa2b6676ec98f5ba263335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5e71ca2fcb5d33e9f8a506fc2c3e4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2010a8117bf7b417945c29123749b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc1602f4c08768e518b17f8e46a626338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd9a895648f3386f3edcc94d3f7b8f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e53a7b7b3fe51081c9d0d9bf81ce94340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139187b27b774141cd0b031ebc223ee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525c9bed805f8843ad56e47fba1e1ad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75eaa3d5d6dc95b0c27bc3ebc15b3f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec2bab4a4f16acbaaaa4b62b33c634344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ec97ac45044eab0d5f851a5db1549345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78661dbe5b92be675da03f1352ad9667346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca4eb27136ce4871d6cd30d78eaa8e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12825775691d62f064f411644ccbdf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e65187780ad26c81853417dd0e1422349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910b039e6cfa61a6023fecc6ec5f5f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c15a32f70d46ed9d94da6bc539f69351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdfd17b4aa3c5a0cec7911901b68c6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2241d0bf5c1d801a24372ba93a61d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df308d72d67c715cfff60ae66c9bf0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dffa9826b8ef15069bcfb7911b280a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c10602c5bb7f2570f9c7e1c56dd07b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76270fa0216a3d7508ce352ccffe04c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696b59db26ccff60685c89e6bd93578358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e8aec34c7b102803ea11f1955bfd0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff1e4f033350f4d78e71d48f8c2d2c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eba8d3443c37c0ac30caa68e0b6222361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e4965449e69cf6aee1817dd9a5ea6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca07e1fe018e65a6d21febab5d2bfe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699bfe9d20ff5844b353368d2be9e1e7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc60143d6dbc9656bf1513f9ab06c08365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17829a189d240b1c6672d68ff74c2b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ccc9380c0b01927cb0706ba4bfb8f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46922bd013938513deb9b2709be9632a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04c6b70e345cfe05929ef87c644a25369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac2dd840548436996d91b083a978ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c02a4b6c8ae3c326452c0d900c25bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a930e66ae7cf96ef04f00265d0ccb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7a62d520dff691aaf6be115274f45373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe604419b1a9db4820e09944e6240a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79575d7685d08f52d36bf4a5105d00f9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149663284c697ab1af3efd877c7a83ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d6e852c395a6c7a7a646edcbe8772377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7c774af09b32a2372cd54a77d9798378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e037b092abcdab677011bafc27c4c8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac442beefaa3256962055adc1635dc78380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df637c22d54b54e81909ce8aac4f02381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25394ea197ce2172a7f9fc6137737a0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463f1e225d80f5aab16235dd5323eca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c4761d57703e7ebf30b909995304f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d6e3e0e3713084b0131534c9caaef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee19c29ecfcbfeaf14120f854727dd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddca2ec659317922f9c1ed26a82359e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17608ce2d0bb86166ec0cce32f78b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d9718fcf4cadc97cdd5cbf2039293389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d62be77ac1395bb3cf7b64c1932133390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f43fe13974d8f111be6301e657030391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066ea720e577b3f44180199433182da392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a799cc0efc0a173b357c7c2da41a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9fd8685ec391a1c83e9a8926d51ec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e784251013a4ab25480499e989d8ed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab0eb45e09defc9612195b743f930c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d536487d319db9d200621587f69697397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8d1facbae0eb64ce4625fd58ab74f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0b73c3319de2406f6090b5a5abcc6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9b0e70227321609597b9a0b6f1541400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442af704fe9a64ca84938b834755534401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5c199ceb1c26c53dc88c722a2721a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b5da0d67b39edba5fe956893c74f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936b970790cf8c9709d68a6d14845eb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84f73b33c13d96689a3e28eafd6f60405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5c4f2b9f8d80402c1b6b796ea626b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133dc430b6e9c8ed74bc29cd8400ef3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eeffb58f96e801a6f2cce2bcf1c2b6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6b0472106a1bb28065601feb90589409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c571e28f8c0f222f7dfb8c429e8c66e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ac51e7279cb3cf021456e6294752f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa031e7a271e58f452b9903d211a3320412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a11bab11a942da07f0222c8d466331413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61575cc791a51b5e0d3c1f32cd3e2cc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ef703df31bc13c04d9259e35b6e62415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85876483c7fd38805b29cdfdf872cc58416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd54fe660eabe71613dd72374745d7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d85abd3e6dd248f99c44e79975ad6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c99f7dda5a5f46aab63e7883c26824419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec973a77d134a5f449f39416d9dfd54420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf21304e699d59ccb590423470d3bb9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d76475d52d6a4d4b60bebba81f899422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a1555edee67f31e2874b3c7302add423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038095c10f70dc395bba09ec7666462d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047366034bc9f0c0b5055eb5f2513b6a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e278e86e6b1ffa5487177e9b277e7e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a34e17b6b0ac9cc23bcfd62df9ac77427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec9fc874a0bae3c3504aa12a0ccb33428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfaceca28fc0821518cb6601770bc17429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c543f78a5590f187969de2dcb4e3129430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f1a027f23e1292bb1aa474a2b6228431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94302e479ed17f266741ec76e09f9f5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644bb17806f39aa01551123d5325812433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc128e1668943fe869b4ea254beb7f95434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa12bdbef55fe158f33087d5cc92250435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbb5bb37c4473e35d21aea8f7eb5c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ded0b2af4c9594390a8842fb27ca4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095be752dd4b1409f4c9a06b0455f15438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c35023818dfe7d606ac7f4e425f630439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a166f698c927cfe85258a51108b3c56440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da1c1f18d28253550f634c8a725755441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43324f2844ee56aa24806358662d49cb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f88e165b8d2195bcde8d09ce88670443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6f23f9ee3263421e9c85a4279d904444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32822f1ff41a2c82f5fae9fdd946f19445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877eb222dbff0422e7336271419058c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92794b779f488f0c69c8bb498edcb466447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfcf57432d16056f98ebc19d8cbe5b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83702cc54335d07d3ffc046a09d982b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4c6ad475b633b10b8ba895bd403ad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59c91cc632e2e52da850fc1f521f72451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078824fad85dd93d45ffa598be3027f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1c98ce0d29d16d2728d26f852ded6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b522005cc358df9285c8a8fcf575f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e0b6f2811c977c4a10e8fc1916000455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679494d730a1fa5c6d765a25f202929456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea6119f0b165e2b72baa703c3bf020457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24449bbeba93149af6ad8a28775bf341458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3019802eb0222a890cba2a3ea7f9bc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5b819cf682ea510e40d880467c64d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60547d75b073d65a414ac93d34b65d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4476fc2bc7b243e982ee7e2e1a6841462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee129ae123075e5f8c50cfdd88873b30463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27af9b56fad8d50e7d2474d012d78c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349f7a592da18a241c9e5644369d65b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f82e8277bef7910ca0eff58a24890a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64509089855613c0b91c3a7fb1dd338e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad678cb1cccf9d739ebd06754d16c89468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e41468dc778be46f7552a016678d5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf66711bfbd01c903e52a180c31311470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbbe8e3505427384d78d094ca3f3e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ce6128611bf43b243eb73a4dfed25472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91394fcc697b69275186cc97f23d2311473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c2789c19cef415252c02b41bb6a06474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a7b537fa749523096ccb665d5928a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03dbcf43fa413fdb8dd5d0b2407b54476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b373294d005c86a9dba7637afdafa05477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564950d2d967e27072e895a66d846c79478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f551154d88bd28b8ba4c2ead73074479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be60b88dcdf6a99bfefcbf13ed0340480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d65abf529ee1fa74b755dca052e814481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb58c0b4229c2f6ba4a098c42cf909482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6d45b3cfd8c62df0718d90540edd4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4120b6f196637cdc81359b32fbf059484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec926c6008e11429d3e90a0dce1e1b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96c78f7b7a1a87aee48c1213eadc45486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a2cb4f487783a1fccff7f89affcb5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efc4be1e235325599a10950f8d90f2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3262b8d4edf539a64d685868a5a052e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1c1937aa1c870566dcbf0082d1018490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7573ecd6b51b69c618b49ba8897e3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93f3d75d362baa26b7ea62a4fa89cb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b33a1bafad58286d79cf1198ed8ca0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca636a9758ab5ade44e4e71fb742ea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134159f2956cd4baee7430f3a9658c40495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ffd352ecb8ad449a7011a548925c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb19d275642f4cb59126afb333991c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a920c611e701d20d9f87f12adf594498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7adaa9189fab9253e3b376726613ed499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48faf14123ad12ac726bd74cf3cf487c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46136e4748a13ec18bebd7a0682f0aad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1b319c52865aa51d4090518d202ff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c85d59a0b13813bfaf356b204b92f7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801043b812860849ddc202c5d13cec3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a5d17f8fc446aebf71de1daadd23b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f410ce5cca7d0eabf1403f0cbf4ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cffe937200a839df29ab8eccdcdd75507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38d32bc274c4c74e7a7dd0d322afca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50fc266e992ac08d53ebca46e9f58d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360046b198038b6ce2ef1c11c714fe5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff1084591a120d5dcf49e9a25bc4a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac1c3170d0a912d0db464a07442399512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da357d8353dc690bc72c8871f780d57b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf33c43c4b46de8fbf4772342e36a0e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5caf4704b45db6422e5b92c763d958515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617236cca1a363af997d4a6540c4ad3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e228c797a77649c6cf45ce28364a3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a452b13291ca0313170cfadb8f3bc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287814bfc43328908e73a86310bb210519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5818bd817e512abc69d765282007e83520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ae3d4f3b2b4a3a81f44824d1d4dd2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6640863724388f65d78383a1909d123522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fad2df38b8745afd066891a392fa86523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b277c04ea17a6e71efff6bec4cfb071524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430db1e62cc7fc86ed3bc410f34c52b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5379e175fff235b40ec9127cfb54ccb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d8759253c603b75450ab18b564813527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bcd498e18a3a0e74a199bc54798b4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84844cb0431b5415b7eaa1c482a95f3a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b6fc643a17439adb366b7a21f5028530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02308d3639f9049a18c111f5e90feb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff003dfeaf78e95c7402762a6f1a9595532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d79a02c75f2ea680e5f420c32f043a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e7792f9d9baa10c55eb3b06f0d605534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154178909dc14eaf3ba75783c6361d8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1527d1904f64cb5eac3946b460a2fc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffaa47c00a5f948e51f9d8de2822c7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1848981648275cbdf086acc03bf3637538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c48dec8bdc348ac8ef7fa5a847abe9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8300854529d03f46ae4ec0106f19889540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c188068e1c4a78be382b2b10050aa83541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942cd76b3f674115d544928065eccc2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e127c254bdcdc488a79dc4a1b982a2c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79599f873ea45ffee119fbe6c992886544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cfc7661e56ef40f6410eaed4c5d3d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38ca3c4c8f8dc2c82ce0b6d2434a6c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725bf5dc7149fd23a873400476c6dc6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201e670212efe85fbf73c5c38ea8669548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba40af71bf6b0760fb8a6330ea4d5a8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296c79825e74e3272d6dd5931233e17550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb242063f727ad5b6a1bab6bb08de19a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208b2f9a0968b559cb51887e355441d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc981446d7c37b0cced4603bd7ef5c67553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c82f9e83574bd0dc0d2780f8ae4fb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd14844570df8a3715a52e16a10c112555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b995537e2b047bcc2c81ef2e8c9df4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f89a3000d1d50e36027aee3ba8654557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcdcf0555a82f7cd863074461469ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cb171941eb97132ba3b2b304ae6c8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29495e085bd245301e943dd2dbe2db3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ac1a855fdeab1f86ec5f6d601acb5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d126d7093e49616499476201e97bde8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90889e17243fbe5a0b6cac5e2bec43d1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f627b69411f1995746f710e6f5f71564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e02b37ededc779eca5fd50638a7b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e51bb5074b788edfc5d115fb633f59566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9701ebc262351ecc8aa1dd8f8d11c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b13802e0ce7fd7dedfbf6ae729727568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fdba6694e511961ded1680d05aad6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6edaa7b8a2f3ea1d1d7d29a3c1147e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a13b822e07fe84aa4c2fcf3a95703571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cac7a97fbb973dd102b47264020fa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020594b2295a76da35633f599aa38d99573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8659cb57114510486747068d23cb4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338e8eeea535d2476ec5be0e8e6e1f2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2b70f4a65a6a023c348d38cded377576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e0c491085f4249e376cd74130b40a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47993c5346ac61760279b9192103e6d7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dc3e4de5ae87d8a9b11c37623c127579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061b30816368e2e071e36d911de634f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a59c21ce3f2c422eeb6f33074b0dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d39514e744ba29c6590ed410ea6576582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e677e7cfb01b84885cc47ec6be72209583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34085a32bdfb399f1705b1c1dd6dcb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa182eded101e56bc1e714d3df7e1313585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa17379eda1da220724e4ab903c90a2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09541d1a33395ebd4ce3c4d8561e2e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3af44613f9586ccd61756d7ec469d1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08913361737c3c7a4191ac2b2f08817589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cf686ae8486ceb41eedc9066bccb2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9adf9876fd3f75acbfea38cd05077591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba734b763582e0c8dd3d6ec191f20fd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98eb0768d0ef5d964e861b6c3d93ec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1777465d153f62f3b488be0155867594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676b7c50524016667eb5d606c7b37cc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908d489d799adaa0e24ab9c3f9075e5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3d89f0ee9e1c1fad1f40c53920f9f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da7449645051a7e3da4d9e97f3bcbe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54473344debe1ce15bfee4ea4f5b6146599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ae01662fd900a439c8ac7eb726014600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0325f3db16884ae20d9eee53e67d139601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d270f194a6a317a0e3a1b96cbfb891602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365596c5c5a2e074bbb1a19da0ed90c0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bbd923d15680156f0c686f92d7335604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58b4cfc2bd98dc5d8578c27211e013605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e669f24efb107bc4f909988f53c15606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ceffe08df86b68d7f2d7599a0fe1b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9a3e77094764e38856f26d0d52fee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda40eea0a3a9584034a6894b970f46609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba61f3e0182f37590d3b951ae0e831610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf986b601d90301e0d8566be19f4ac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a06329bd148246c2e41cfa2ab6ba3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e06221801cca7dcafcdccc423cb93e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298ddc2144843c9aa9f4baece6b8430614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41eb0ff89e344bd5bbaef2acbd0d39a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719dcb95cc56a15f2d1fc5cc64afd24616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98ab1f6e56ade1bf75afa01e8cc6a0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09f056c5b3f7fe36b89c646af68705618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabd74693e065db42bb7f009b7e87b9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e1a43b798d384ca22158963d46a90620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bec28dddf8d1271680b1e1f6175c6b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8075d11800b77598ec44e63141ddad8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bfa5ce07973ff8ed8d0706ea70fe2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ed05ee9082405e66e7ed71898ae3a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b2b70f5ba669c94bf54a7381bb355625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa705d464c07c6900fcd7b98b9e9c7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88631786839630d36ed589d29169501f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad00720c894a63d0f754570278dba4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec241d633c6fe8f5cbb1317790c817629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29792b76ad5e613f49a7b425102de83630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dbc43a302d1d4c1e1abad0a78f77e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244c7dd8033f0e8e3a7dd6222835cfe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcea3926f67fa9beae2c86c4d5cbc0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f4ad8dd4fc5b44c233664fed0e8e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52504dd2153bc10297e12084fa391a9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ce27a98fba36acce7872333f4e1cc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930456ca39e905649e0aa2458b2f2996637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546dd932084bc424eed7c77c0888616b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64b4c114b6d5659f33575b98409bff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b5ab232f7b8e051c15d2d7443ec04640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a082bd68e3e07c7494ef00e344104b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ff6127745ce3e25105908bb6fbb6e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7510ee0a2436364be0236b88c42411643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b307f9628c59f660a0c42d353296c39644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd358f3c9863706135b0a7edfc0c987a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d312e7fe6b4c18553166264a777a0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948ca2e3250332644b086005314ced9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a16b654f787817666c07391151f143648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83c259f5f69f3ca0f85adcafec8242649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30614e6bed5d84a8fec1cb7e91d0a5ea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446b095602d17349540a7d2cf091c90651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d646ea750436ac7e4828315672686f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a08f75a2e0bae3b111cf8a1c9cc246653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcab418fde6dd647abb698a54c4f70654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ba7ee35b38fa246cbd5b9d650ceac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3952f0e02099ed60dd07286dfc8648f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f975510472c8568a1074ea816f9ad9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c452344f9a1a63086fcf386271bacc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5828292ed450aa7a226eeb1c65c9c3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591bcda8c709f2eb9ac414a072e1936660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee9ab03542d04edfefca700ea808c8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f6ae1ea71ccc27e5d1cca823d3811662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ac30faa85796b2ef17be1e7338d4e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79206e85923a4222e9cab081f29e7c89664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bb92ce86c3f130c448154b1f1b2ca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795b8be53f8ea4748f256347e0da478666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d801e142e63a876eb0ad6f56399543667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a7bffbcd9d13e0ae91d92df04de8c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930f20d02d28356df2c0bbd61daa683669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fd7133d4b676f2ae12f68b43ecc8e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1cdcb4dacf48aa0c29e91b3d86ec6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec85858ceb4b44bcc68321c1f26e5aa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76404f3def9d56667f81fa2221018252673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a25e9a5927d6e9155bff7b45ea69b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e871520424a408d96241f16e3b3f2c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef160e8998aab6835895e7f71d4a5462676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b457df929aebe0e4b1cbb5be24d0c02677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f12977d28bc93e1b59b54d76973a1a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a7f18fd652a7e168daaf4d785caa0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80c28dd98a8902b4ee1e89e6965e61680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3bf6b3c66cdb4e3d654e0bdb481a3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cf1aba17687ddca84ee3b030e59ee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34193d5543956a88f1dfe40820ad3a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ada52afddd110d81fd39c69689647684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429839295ce20d2354f0041b95cffca2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380695b730b1cf207deb53f8461b94c1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92185a16be96e5af3a6954a004371a8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47bcccab03c154afa7231896d186dc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407097847a69143d53a2f36baac01b8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38dbfa5fdc3ca90902ffcfafabd7fdb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118da252b946debf95aa68bc6afc4f3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acaaf6047275581e9fe3753d27a0b16692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd494a35a0fa83431912d35cbcbf29e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0831936a2520cdc74945951e8ac9c3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413427a27a13d26c251ebc5d30a73e37695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3769d2da5b8534ef4860dca55d0eaa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4347f227176021c8a9e80c53c6e61b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053a1bcbec01a4b49991d2e629866b7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edecffec95acfa933405ecf26c1fb1a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf26271affb1dec3826abb403d4916700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef01ed7ce4be3b49d7bc578b11d7c6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f987f203ba7d823206024152a7c14702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819235fd74429146c0c3649ea89483aa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48a0144102153b4c026caa953cd818704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c07ea8ecf714d528c6979fd880222705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7823026d5c636c81804125df428af706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06d319ef6a628d050f420fa77314f6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bc7c826dd4e11548c4039f6cdc70e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0327c586b92ea9046f915850567168709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1ec876da6a32bef4fdae20ad39ec7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5dba9317e18aad776fee163bebdaa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f716c465c1b5b4196d9fb4f3ee785712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd421323b8802d210527243fc1d5a0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799d76bfb77f70c2c6c0b57f1e10814714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18278b944475d0f9d9fb1765389904715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5052fb1f1787826cf8fc50f90d412716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852c77f1917a3e04a23888cd6a03fda717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b136e1dc4eb3838db11124a5df0b7bc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfc127238cf66fdccd4a8c3c9c9361719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db340d89f4545e8c60a650fe80d381ac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190d0b9d2da7919b827c1d383c461c6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24208bf3c927aaf5a17f0e77983016f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96090b3ef29b3115736384f6129ddf5b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c66a53795f9d592fcb93f8655de906724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97425520c9a19e9368d999fea7234f8f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4222115e404532a5100314ee113ea43726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacddf59a8dc144eb358bc462cea4bd6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348395fc10e55f007c6968c398c23f1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318eaf833db316751e7c29b92e3c4063729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76a337e4decb1a77c029397bc39751730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cc374acdcef40663c8c62d349cba4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808a2f193014bb7227320ee92ef08fa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfe615291e63bee513aa21e3c101ac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4935bbacf84e75beb30bd557299de734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfda21d0204ca37c49d56904115d1e8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb73882c343a5d9dab4a74419299e6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94180c53bb4ce4a02029cf9b7e3ffd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0c85c8af2c79445ddfc2e8c4a4179738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcf03b68b2eb190b213d83ab0198a1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34192173cf8344b05d38c94376cc37740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c63b9fde5f76797ce91e90f83d179741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4995f360e9288d801d468313ecf1e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41c873f77d66f0ab5466e1fe6bfbbe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74daa5c907bdef833cea5a87497d412e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc54cefde7db22685f44fa359f26279745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da63d6146892d3f7ce3dde41951672e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e518c99b86476787d987f6d09c5dc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d68ea47ec4add7da48417b1069d6a4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d56ca7f90b23a5e5d27bd91d408af749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5925330352775bd1defbf68bc222cea750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac683f3bdec3bb108545128d3abeac7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936609b61d4a5b34549c1b391a05d640752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2f5906155f9abfbd03bd75562eded753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e38eadde003fa66f28daff1825e62754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b91d27bfacfbb17732cc05c6d3583755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbccb0433727e62e1665f37e77795d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6216b929d50514d329b08dc28e3037757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5cdf3930000a9d2d6286dff4cb705758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5143302b3b5ba357feba218cc61b9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109d2642c6bdc1838eca1771baabe2f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3508ba475e09f7723ae586833cfae752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3174342ea2d03660648b325200d968d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2ddd5e7f9dc801cf3f411665b52484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162be88ad67cdc97c63308615863f595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4c2dd688866e753a2bf5efdd820a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ba221c7e0b8f9f3f86600b1e40c107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57346c9507799578f02c3dda54ea03d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16dc4a1d4979d65cbee83869e5d8b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3e3e019bd6b62ce7c8252d5348b1810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712a4c81c29d371f3d76a6a6c3b12c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5921281aabc09a40eaf10e637d0080112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae582df18aa617d09877be97ab0e38413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2e01be408842699deaba4a015485f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da479bd9940a6b20a2d6a79e41833b6215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a03460a98f4fdfa99b368605dffb1a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f496ba14a51f9cfaae1601bee0267317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5e51b9d40a1d8edfef8e0c9545d6a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f9de358f5f1de9456ea58ee4c773019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a345f3bdb8f5689b35cc56d6414f8c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec47ffe98680ca2fc8532c56f90c2f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cace89c72f8ce8ebfebee3be433ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7503c93409cea2db3cbfb3b7e1adb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97404d133e6d11e2c33b2b24b6f727f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fc61b038f84970ba4b9cf005df00425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7370c63dfc8614ad383e44ad77789226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692535c49893933d006f0fb3ea0333c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268d1ecc08a6763b64a3a2cb7a8b35528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a401d7ed6c53004c7b4cd7f40e733c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b729edb44f472a1d8ce4d5dca4d94ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafb84bc783daed9262355f5dc548c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c8e4ad70770975cf121d6cac23c5b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bde6e498d52531a95f08eae3abbb8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfea72742768440e2e232bb434717034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847e5707428ec97bad1238faa454a7f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7a4c77f1769e78400c4742c03cf7336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d323fe0866bff49a18d0d3d7f9fc937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd2e727884921a764080935826568f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e73d0d35a356af40270ce8690938f939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803bf583315d109617cbd52e243bd5340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9589f9b285ff0ed6743f99fec7e929b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a3c017cd348fe48390208e9114c5942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3cb2bc90aabfc7cdeea49d5dbfead43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35705b610f3a033a8d700a92a642828a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a963a4aafd6fb51ef0154b607bb3445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34facfdbb4dd86f2e44f15a1845ee946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260dceec4c082075dbed3a934649f0947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7abf3f405234348855122bf921025e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de0879d06b76f99dc49b9cb970bd5e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c1f1ab59af67f5e09f2cd28ea0eb850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e4d5e95d8c959a99bd61298bf56b051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a1cfa3dd2bb5889f5038e54b8077752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13adcb40531928b72c3f229c70b858753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc269e2a68036dfe96d9732a34b9efc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a9ad398a32b42d8d74da2b2c8069455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd518dfd425fff1e43b003b1423124c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b7dee1a6f2227105fe80defde866857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2157003a8eb17ba825cc6bd920c0458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33390bdfe400c304f7e78a3f13707be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eed0f6c09f75fec0835a8ed01d1c4860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3abd82096e1d76a6d6b0763d4efac861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3ce9118e99656e3675e1d923f6fab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5970f7f7d8d6762175277fdc73c3963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44891110851e03107cceb67eadb1ac4964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f5cf8f3f3b0ad7b3355506578f60b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a010afc88af156102f35dc9540e8b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fbf040c594b72cd573b418ea45ba167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f2beff13afb3c76b1ffc12c26ae3168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d5edf933d8f7c36a54215be25178c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba3f4028d04ee46d2593c7c108648f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe6a3518a2c9c46b756775aa626deb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437d1e65d35c387a73cc8d88d598f7c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14dafb34dedf5ed25babdb1003d122373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9f2939cb22fdefff8c315bb7a3cfa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee099a2427465339d076d9e08513477075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3715447447af40271a99890fb739176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cf833331c8388bfeaa98fc5da2a7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9dc0d2d1443703a104831f74cfc3d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928742a3f30225d7aa295a8dbaeae82b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a9b6fc55eb78c30ca99584bdff1a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f376625419fe22226005e3ae8297db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6722a5bc56dc0408117dc81fa00945382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073847a4821127433d598d9e73e6fac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dceac4435a681a44b50f8de59aa8c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305a50c8f667189ef128007b152f3d685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e67bdf11884d4a0029e18b380941c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45544bd30ecbb0d2b9c51c510da3fc4187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270de94504c1456c2216d3232225124f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fb32b281f18136baed53294577f2889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc0a4930813583f981122d716b402090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948bfaca91ef855727e4843f0e79e5691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376c68805692028f00cad8e9d32f7f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635b4de3081c029ecf2d7fd711bd04f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196300803172ac6d2ecf8356592eda894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469f2de5dd83202604329198725a0cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d0d6d1cef11631cc4413a1cfb109a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e76f160232d8d61cd068c4a8af1de197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316ae75e3ccf42e8448a3fa7ebc41e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfdf4ce011a3b3bbdfc6ad3adaa91699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bb4cd824637fd5231df0e7238d265100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab63ddda3016913b5fe3178d3b54c8b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a181ea11f9663ca551ed50f1c3001102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54225af7f96a3084ba60450cde82c9a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bddc59e9b0be468639b836cc4385e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3e5937bba430fc4bafcc95acd58fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507cfd8663340fd5f7de8866ec2b69f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f2e256b8b1624532f8858bb0e4fec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7fa5d0b3905d59dc5cb6c5751571a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db956cc84e6e06e1e4302f397220e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b06b7e214b7e03f77dfa28554e718110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220eeee63ffb8aa869ed8cef859bbaec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d22d8288abc2c25c3531c6244191a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8032c6d3cdead0d5c5f9df466f5e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620efa0944b748a6497aaf0fc7fd78ae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7297f2ae8196f4b8face0702b6f48115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677afaf2e0af7a382df4f0197f456558116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d32ea548f310e818c0da8af8c8d426117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae20837497abaab1d2ac38078d9873118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb386098a0c325e2745ba0f4c4604fc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7243de389ebefa71d63fba6987af03e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47618a347bc4033ecadbbb873d77793121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b880e7cb525e398e4e5672dfe62e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de937d0b68b85b6b512639b90f912d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf2dfe79ba0000bec471092b77bf8b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd3a5ea628227f86a04f9de095285c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575aa07981bb98f7750eda97006ceaa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a614d2d43aa3c9dc106e748e8c220127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c224511ccc16103a5c91b9c62aa84e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ed4874d9b2335db78099cb857cabf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7b39db65d315d6cad319d007a2d2b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b734fecaa5264c7b6a4784f8f3af2a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f95d7659ff1dcff87367396fc6da18132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44b2ca07ccd9c4b25a86918b4920ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e722da68dfa33bdae31e79a783960134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be26fb1ee1e12338322f9caf42ecb0d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905fb3274c5fed9673cbf42ae94ce58136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca99b54d375b123be5b17ee7599aeba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732de71eb51678c6912dafb1d6a34b7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718994a36cf893bcde8d087821e48d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b14d5fc94e4f70c1789ee1c5015f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c3dba1d6fb5c057829c55926ec923141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779644d113897d3b9d10518af3b9cd4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8215c990bd0d8e5aec0b9966ca3afb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255ac83ccccedb397b6d53f4dabeb50144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd991f84dd176ac6ef5ae2ed402d6eb5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1433c202d6d5f70fe55d55b67f9a9b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1543e2b8badbf26d3dd234573b5e95147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0bae0b2a9d1e646bc9d7e3f881398148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691e96d5e3d81555ee5c19403ae1e17149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03223ed7028f741d186556e21e8c2d01150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef242f79948509bfb7c5f3e6f23905151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960941811aa5dd31f79b822a93314653152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636541c0baa83d6126958aea45c7003f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88c44d19abf6e1988b5cbbdc86023d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f190e504f42800ffe3d8e5d9570f96155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8606dc09a7ffd4a06c28fb3258d5752156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5b0d6db232438a77efb01ac2012d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccd85061726aa5f712526ff4348347158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e45e1baecab3162da3905eb3e4c904159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25806cdf7e4116de46c2ed2bfce412160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c1200b09c02ab2fdb2c05692ea413161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac05125596baa9ac771e1d7d1b44142162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d238fd36403ce7aa80e92c8b25681163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5107654c1d03fd5f22aa537debb2808164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70557a72e03e5eef4f29c1ca094b5c2c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3603e82df7a415b751499ed1f47b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e194a12e14dc60363879073606fe44167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d877ff25f162757577cd48655dff5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b830cfd194e25d14786a8749d9586169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f20a75cd1544caeffe71999ff0314170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad27b2c214e2dde6153c72ec605fbc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80991570fb62e342abcc6327a4d4df8d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba62deac7df6cc779b6d7614fe20e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6138dd43f9ae50fa715e362b5999f0a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5611fe2c52d0abb95b311895f45df1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdab4c754d94a66c77d9017e286981176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9091d52bb7e5ea61b4397762b7938177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2b47e7f2c4e30fc2712d1d0be5810178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f168a797f6815c0310c39964ff2d2e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117ecb7461a36ba2ef0bdbe8e07a7bf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20d2257fe856da064b8dd1d58f86cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b006d8a6a3bec7368be907efe15712182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2cdd2f2e1dad060466ea1d69d317a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca83a0158561ae11c2848361a62443184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218d273e69d213de03958bdff49f466185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569089757d2d2c7aaf2a88d5a73b7ca4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb56e326e400a85ff1b6aaacf9b53a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8597e35a86d95208b94922ce8b90013188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d6ba2929188a29aa8a9f4809fcef2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac775979d8c00fd98f0017eced92f1f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731b3fde1205a739c34900c29affd76191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823d130fc54f0bcecf737b1846a29fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddf12c57c1f4b36976511a10316460193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29bacc7475ec9d2aae1f1c073904db194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719e1bb4842e7cdd6b7d5eea4c40f9e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd65c1f65b8b95fb8f288666abc6814196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0f0495178471ba04cfee0f2de5773197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff695359cf3ff0859318b40ffa791b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b1fb9e0615a175e8b1155a7413223199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cf18e54433bd1f02765e36037e098200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa074f29b3d6a0a2cd0fee1d4417b9e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc57f42974ed55f154706c206e2c3e7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d15a41748da02d016de173bd9bddc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb3ef230f40dc0d5519f90ad2c1649204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5f310019e9bb10c496e0575a0825f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d055bf14e27224e1c594a6f85384d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2146dcdbe0c4e0aa891035c026e7afc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01303f7cce55eef0afb5d92bfd8b7b00208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4eb0d55fa37799e2e12912d5114a24209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d53118e69ddfdfa48a70cb3d67ea9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9a08e80480490648d519f5233930c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5b524fde3ffda1d3bf818182b09bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e72349324a528b2a52ca013c9c90e0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863dd466e1d912213269a07828536f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab6c681778b73684cae6faa3ab4c66215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed521fb3569d22d705277359153bc5a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f00f60c409b435b111f1951ed3438a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e821ff425995ce715e3334c4ba17d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e20e604ac978df539624b801a9738219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee132e50256e6539faac3d691ccef90f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1981e7487189f3c53911433f4f0f5f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2925c1da1b49a28a85070a18d68569222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617527afcfcdfc5ba7019ca219ab279e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac4fc0b60b8203248cc6b1425a6703224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316666633ebbee38f0eb8a18377c0483225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818d5462acc9c86efd28a51b9c2b8fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adca11a067934bd26ba60f7a4f4b2ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679174f13947288df4aa9adfa05c768228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104adfacb05d2a7911ef9f0c0359b1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351409419a171ba05c70b8775f5b35e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6d4d0c375625a283847605b4a789f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e2b7e87dd4c5ebbd363a8d0fa9cf6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6df89258ab488d711a2c90f288858b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880a8a5fa18d15028cff3b12d20b873234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f24a35850cc7dd64192f6572690ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da07063e2d237e6835955c99714402236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce83352a6862c96a1753425d6dee5b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4b0839b960c820a76180caf9309f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f46e2fc1e077c8faead2ca05d5f7e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62ce89d0c1c77b955eb2c65a3687fa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ec7fe822e79f281beedf7d597d285241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d942ebda6c9a871dfcbb85cac30a212242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15564e3097939f0d0a99eee5d7e9c9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3d7722f1f81916484f8e2b64724e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951547a9cf6d5076250832c77f9a5c8b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90c3bc42714c16cfd0bb777801d046246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc32c4fc64873a50bdc19537071cbf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7382516996954d230c1d3338552329248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efbb633b99d40d2c95a458495cc1b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a8643b9f0379014f577213d6f2149250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58459ba4db6ea1f05ea0ee3f7f9cedc0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49a1316573ca2ae2bcf4be30084691252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1d88f93ce0123305398da2e26f128253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004b5b60608b01fd93bd92c05b1bf90254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0647e3d16470694b42506a3d06566fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e715543d21fa244b7791ba5380ce2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7892000b464e5f236a30dfa07c11ead257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4e6109b2debad09407cc1dade9074258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa90aa11be8f1c21ef730aff8636a6e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf7f0016cc933f28a8a049fa552478260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c355d145cac582ca218c2cbee9c742e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00065d64646725e18f54d640d7b54e34262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb930d872354c1e8a0564b27280a4c5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a59f79db7348c75ac7969fffbd4632264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97340120d92aa9088e10868036e73a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9aced33e319887166bb1b7320884eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64319697596780918296f0d8bf8f0e57267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75ed7576eb6bf7222c2b9d242665eb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38a0a2cb72a294b826ef21a2374c6a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aaaa51867fe7bf17f98fd0d7f5b1f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2a3cfb4bd5d6b1039a66183eced21271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938df00cde606691643c5dd22b39326272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc72ada90cf8c75e202fea698d2142273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298661d1655c33caf9a3b4e0373a65d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1adfebcd1dd8444a3ee14f76df49f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b66226269cb0d9073a2cff6301b4bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ad2cb961e58d346f1b277be4ff8bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ce769afbe308b034e8ac35c48f599278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34fd568de2278658b60f2bc51884ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189894ca62761705e902a83c1875611e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df53e30b83bf385426bfc5d86a6f5c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667cd9a1060f19f0b848e40d45565b7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b937e16950c510f61f4a36a9b098cce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde5c7dc318fec6f186ae57163618f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674149af53b99d480ead4f41055853e4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea98442d8aabcfdafed3a836867735286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebce6976cf28c0d3c88abf8af5d078f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42d5e030fa08431ee08df4ce9d28ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536d7879d1618fd35e6a9df7f1cbde4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf382e4bf3b2ae8d66f159197b21af6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafd849068ab3d720bd6b9cf8994bee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242fbb15c2a95368e1a67ae3705cc66292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3feae5630162c2cdfb858aecd16921d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f09220926310fd28fd3de5a0b229a1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3313d4e808f9d36f773ec2a203b79295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75967dff3d608a88f87dfd47af643490296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171e2cb54650ad89384e58c0f87d82e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647abe27a471b1fd1c229a153ea93a0e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22ddc8f26227f25474ec06e7c6b8ef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a5614b134273043415fa6e19611a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f882c39f7d5e1e9486b4e13462f85d6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8162cb0ff7fb585204270c60c090aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39ed5fa3cc9aef0bfa0474cba038d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b251a7a9d899076c15ac180d040baa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0342fb86e23bf2d2273d9ad9f1e6680305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31422a9d9e0ed0bca518adfcd86d7954306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d345bf4d05af695a7518b4fb260546307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae556af104a73a794989f3a23f5d64308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38a3b245746836705a675666eba6f8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07ff9e50a7d7d04c9cc6879926b916310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b9571562428b3cf588e9cddaca011311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e76ca553c74e1a6477af51ef920248312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd000ac44495077311c88c44e837d052313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a144b166d299426155ac87e494ab2d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf23f75f31fa1cb74cbdb7a7588fcca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4be1df5ad87e3702d0e4f7814ae0b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a60c86699516b90c22301f1eb9fef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53832c1f144d9e582aa70d56936f331318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9ae9c3e13a73442c694fad0ca4f09319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de72efb918b232ef7bba8c34900205320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ede78f1be8fd52049d4afa67f49827321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505875739717d0b1cdd6df0cddf1709322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a40111fb8317662ecf78b45fca7713323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1b7c20225f8858fea2aac29352293324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21633456d7481c1910d98125fc30e0a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec30d30dae2e215a744be4c88ac2c32326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49a4aeaa68bdce27cc9f9c45d1192d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f0f1bcc50207b40bb2d44a323bb88328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fa75307beab51a77567e3d5f47fdf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f593df5a580f20af891180a3d3a911330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92acf2ffcd775da961e218801eb3bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0042c870b31bf46b608c67fe47d4c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb58478f807b858dbaddf370b411d1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0761276f95148919569868104ebf8b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f692f756cfa34c1619b7236cf55d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84170ac33a97f80417f1c63849f134a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010cf43de99ba5f2e6e6fbd97a352f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197bea4eca35b975401028b2b3d36fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adaf8c9c6bf53cdc800f20a71466d0c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9539149eb7dc275a4c192a48191c1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fbeda2420a168fd576d07bc9ceee5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489c7dd4c3f5c0a6d70ee5b06f46106342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c7f2af2aca73bec4e5ff9bf93b9c5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431654bbe79f0b0a4dd8d034911da177344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d94990bd3641b817f7f63ea8cdb74d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1672477bd8381facd765d2539bc40346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713555958ddf1ca6a6587713fe3d4b11347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39f773848dcae3598961ba2b63c988348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0d79f2ed5f8a72c8fcab39bc73bba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec5e978f5d6c5642b40d52b032eba3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5a68b8558f939e3d14af98d62f90a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7808f228ae148494c2659d12c4105352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db42586d87fcf59562450b17d9c766353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a8cbe2dc6fb328d870dc58642e9be354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46dcd3410ebda687523f2b152611e57355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be28a7b2e7e19301ae5bc03a4ca746356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f490aa26b85cb8589753c959cf42d9b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02306f5942e45d2b43fedbde97ae353b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212c20af077b503d3d67b9704e06a12359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3d303ac59278d74ef406c4bc3bf25360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea52e56a45fd1a028dd6390513e464b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009a8b091db71360c2603ca77bbfbd5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c59bd3c507a43c3b78b0b775c4a2ee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65a0eeaf8a3c0d324fd1ffe1a35124364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bad0cd7ec9915f03f23118adb8d5c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8aabb6109dd5495473b544c4e772c4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956fec07375a69a3db4117d4c536d42367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f96b640bc6b55ae87776d2ed1de28e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ed982248e600cf1f1bac0948f8861369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e780eb5b0951e9919eea287420d3c64370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5a7641c529751ba0791310f1c1b60371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b7da012f24252b5943559ab67acaa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7235a2c45654e94f2f112f043cf95373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af5c72096339122da93f2ca86ce37f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef623fb17f9f5befba539b1d509366b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e12856fac6cd9ca44b1ea0bbe1660376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf647ebf6a9fd3f7b655f66e2489398377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1f8c32e85750ec23777a23018f354378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d146a16021bb627137af9d34356f41379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09d556ef48113f3ea3adaeeacc9bc4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8cecb4da7c22b9128efbf2b823aae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f9d718e2ff793b7ca840a7b43c4eb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ee7a161adbf45385c4501981d29e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879434ff93282d01879909acf9f754e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bde8f3ec00f8d4c39a2ce257ff322385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32fd6c74cf048be44487889a2f9cf1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d465fe6d59be78f1968c3fe768a11387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b20b7fc7c34def8c57ad66479e56de388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e142eff789b01db74374447831792389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167f39a27b00486cf63121fea9f3291390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912a652389cbda4cdb18c6d07725807391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc228bdbf0a5ec13a965e64afa2e5b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493b1e31d54e3bef5557e4691f5bd0a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a37d87783276483e95e72384d1dd19394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42237c62465eb38c201fcbd82b424e87395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2a2facfbccb34fbf445cdc5f6b597396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed98f38f1effc01e6b6dc090191ec6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c9a703ddc7c07c0afd38000be0014398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75877d8a193ea85e62429a3858fadc16399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7d145902681ece7f59572487606b6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57848d99ef9771a34b624cb166ad4750401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd3dd386525b2ec0546f688dfa684e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c28c6b7623d86ef2a5cf916da05d2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa121eead20bcded34b69084156409404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6ae815c4a396b1ef6e3e85b7d6cb3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a3537c336104a6ecf421df3a5b2c6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2aeb5523ebafc7b294dc8c2861ca87407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfe42b1775360fbcaa2db2c8b69341408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3683b7c1a356e0ac223c2a11dff467409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20244f1dd2425034868478f895ffa9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732f35f741ec47e62657f270152f37b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327cf1afa069dbfd66e7943423b4617412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88a4f2ade9b5cabdf2761009c3a5d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8160e432bce29c68cef64653173564414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a7fbc2844b78b076e8b5b1270c4b0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af04bd78513a78ff0ff16d6e0662b9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb421f0bcc372187ffeaf272f533de417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d861a1e8b799ee9bac3cd37e09234a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032fe5123799bcd91a725d53f8cf537419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644b5901e4cde202c13efe539830ba1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df2656635edd3d257c27bb1baad6fa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a2eb6b9b7bf82144b9a7cbb9f8a72422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12b57055476ec3854f6ed693ea7ae2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b64c7667aa942e977dc975020255c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f115222cd9e874b3a56e917a20d57f0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ad8ce04faf2ad535c8977f0a0127a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79667cec6a2978b7d1de01b955a14ff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bd2714b14f3cbb26d500830c9194a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a73299f246ed8b3f28c9b9306743e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666e34bc04aa53d91bea82506f514dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44976ebd54f920fb6776b6315b07e23c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc8f1f5e514f2a8683749f7733937c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d548965fb65097bdea835529d28cdd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1abe82c6ad06c2f4e737d945154618434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab2430d98c04afdeb2320f15856293435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0159b11558a5534d00eac70c802821d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac09b0d640b03eb59414edc80b0a754437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35650fa5ac715a60a93198011a2f4dce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8e1e3a711e5b3068561746604ce0a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5eec991aad081d927782582f2ea87440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bcc0c4234f10c1ed75aa359c40fb6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e5ebf47f596653b7ca5dddbce38c3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555732c72b880eb62a58fba94f97f839443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316e4e35b2da7a74f04d6d9e51ad321444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd105c9900f0fe96cb810813e2e7d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de87f89cb9621d22c0ee62d22af9b58446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cd49b48abf4ae7ac7333f8d251959447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb5e9aa6f33fcf8c9fa7beb41f3395448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfde1bf42ef99b01610041a7e555ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0cf166f0ddfc28cd8968052b13c40450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bea048c9151e8fadd6c5f3ef74071e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329000b0512c146ec66dd06fb22aa25452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa88ec6e9317970be8fb58df7233ff0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155ad0043ffc24a586a34165171933e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e2cae028ed5c5d09a3988986b6cfa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec62910b86a265596060053861f8a8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e4a7503140bfaaf5cbcab23484830457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24710263cf3712c4b957aac76c21d1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404924cbe2503780af50b951645e4f09459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22e7f1c45cce6db08f9b63ad093be5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94f886a68dd8682afd14981a0e7204461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc94956dd86660253726b82785f84e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6afd90d4ed01191cb8c58860d442c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c099a1e0fe3f99e6e7c58b17c3d1c7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0137421a7e0c8e20e6f9e709f2f0f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfc74e531134c5ffb2dd07ca5653f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47329b9c2f39430a6141f2252cea6e20467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c184f6ecb05474ab7864563e2b8f7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08967805b6bb743b9a0b212fc73924d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fa76ae93cb5a5c3e7fdd6ff999afa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0776093b7b39534b2811b02bca6c50471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5290108cabf336036eaed6c4923f34472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2982c0fb1d59c221e9a3dc894dcca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86b1ea5a28d53eeb1ce6f6e3f21295474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dd0ca54ab366efa0be4b4e967fd1b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695f150ff518f950565a056e0e88fd5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134b45ad97d390485cf3488d64c238c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c83305416bdebd21ad8de7aaa8747478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f473251eb1069fbcb7d5ecee09734c7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277703cbe3c03f53d635b93ab664da17480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6dd7af8d64e08e0487e8547311293c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afccfbf2258e0b7b134e5ab88e6b403482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9590ba5fed77c2bed4c67f87629f1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ff5e7a998ba860d4d996e09f2d243484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33c79fae78afef8ba09f346ef4cf58485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ad0aa70f6c4421aa5bdff113d6e54486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e39f94fa3d058b5159458cf542e82487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c187963f03c1f18d73b790ad4d6deb0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d5da2ecc4ba136b12065a3afb6e28489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aee1022cbe27c0ad12ee732ca1939e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ac0bf7d04eb83af454c9ca66fa5b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd106639c035bc11dc893972eae939b8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66bb794b991cf0f988bb67cb99c633493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1efb688fb10fb9e9bd82ec746b35e9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1aaf6e8ee8376d62973c3ea2f14a2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822f5e2aabd259503bc95bb900cf648496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f164ec482c2323b925f072f69608f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56dfdd0c12798a1933b3852b311f049498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8571ca4181a075f83aeabdc91a39c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623ea04a148188007338e033942af2c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44050235e84063444dd8667466e6f92d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3fc63fd5fc990b85245b33b3e5273502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb03cc3b5a5e253d947df676fa3e2f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf6703e9f54dad47eeb773d3690264504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648df58647e581052837e94154c986d2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101f03f9f85a0520cd552cb1015cfb9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded60833b67a85665a2c7c4610644e0a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1f498cb40b1546e91f11bd5a84414508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65b919602fd6794394e3c828afbd9e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153ece38210248054f79a88d34400c0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb80318e769cd1837b35a49b359bca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b127ffc8c3e3e7d7f735d5bc6b71b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71750a6f7d9b71999d08afe017366c00513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825ef286eeb21007ebdbcc0f2b18b33514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffffd60aba8d17918069c0cfc5bc2fe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387260736f23fbccbcca3122ab579c8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da0a84b1c3e8e451c00eb254424fdc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cf5ae6ebcf983275a7a01b8afcf45518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e1412eec559db0de76cf94c9b61e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91949e570f31dbd268e2e7b55801475520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db2615017b7557728ced344847285d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6ea5f01227c3e1b0a6b04d8a17794522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e465ff50f95ce72cc7387b62196603523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835efc2941489ea3fa35376b619dc13524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e37aa2a8ed4e1e87923357bbcd47b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27988957bbb0457cb08c4d72a42e898526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc956936f114e0cad2a3eb9b3e583df9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a44c0274026f9dfd808976b610147d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50b191977e1830ada44ddad3d6c68d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4cf21a749e8d2068eb9c0cc9dc87b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dda09816bbf31a2c415c0757470af3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf2025208a6d7bd54ed7f3bedb3dcd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b83def8112d132989459f0d1c235d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f0e0d9f462d3362216c72cb389062534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b6f6304f03e815d3d39e7a348b4e0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41843e326266b152054d66de26d5d3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec50366cacc2d2df1a4a900607bef2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02460112ae009f00d5bb11cc9764216538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225786746dd08ad1f35a82d5de38d9d0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97021aa0b0fa607b250370f87efdb2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb57c41141b31b53a642f221bd9516541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf65deba6305b8b3990b85336bf016c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed18a09da44814583ea8769c41957a5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b0231f13f3ff62deec3fd2ddfffe1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad68508cf13aabc7c454a7261daff7f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d3ae421cd239603485ce9f539a14d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050add4e2c6d85f523bdc12b2e72e6e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ffb14ea97bed677c994e6ed4a24c0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a799c5297f6928f3e0db53beeaa3319549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fd5c2950837e6553a6cd5012092e1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006e24cbe5358c3e29dcbd3136d32c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918873227c05618bf53c863a412cf0e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef681f6c6001d9619717ec16f47b695553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941c46d991914ffa069b7aff3b55ad0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853069420a9ad9a4926219fb0ec8144555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979b44753de47034eacd4ec65037259556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca4a149874a66875c84d6ff02b8d17557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea103f2a34ed960c3d4b30e59f57e2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd217b79cd9a315ef042d4667d0584a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e683acbca6552762aee5fdcd144f19560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e802a5548eee08b04c16de399a4efe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c803a642d131dfc491f4d3801ae3b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee73ae803240e8a899f90faa9aaf8b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c428dcae68ed1566412a0b9153595564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ab6d2e31c0e3e9e0c381722b8582e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf052fd9a98116e12bb7b9ef096807e0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22011555b185ef02f589db517252c05567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3dc72ebc01c3d25ed1e9ac49000e9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195b781dd8503c7820fb5d91046e577569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b6f7d6783e62e724e49bb4674511e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff75a49a57d43db48e56e294372afe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee05bb3a9f5d2592d51f9250d42485572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa42a3f527258dc426b11461c6b7eda573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7c466286da38be17a7e1160a632c0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fc8f20eb84140d45a1fa92e1eb11d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677a784ff0b119e6db32670f7151bf9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b5fd882d17c23c0f4bda2e4fed775577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1f88d2490dbfa885c5c149c16871b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc0c40bfae007bb98c67a5a3796931579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433f5a74c3e880148eb1e2ff899d543580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfad1ff06b97bb95dd8e6de626d94d7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d710b2c33b2d479b51a56ca3a9c97582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0daaff06761bc2405a119506c95d236583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad981e3e2d7b51fff575eb628d505232584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775d2098307caa686e19b2045bb7590585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f8d45670edd660385bf041adaf0f6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367bfc15c5ebe1f67a4ecc36eb28797587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a1dc4321a5e45b46b3c006b42622b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973875b4c7cca79582cb28e848165bf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37346797822f3491c7c8536d0c98756590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a73b1971fd37ee19e8a431ee83180591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ac3d95b4cb68d7e70901266449708592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f0709f263602a3c6481c91b484f57593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb912e7e20dd3659f306f7d9418fae8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66846f6b352571fac65ceae26d24797a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6442d6689cc4d7b5e8e7415cc7483596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30114c1aa1d38b51d60f25566fe4bcc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d376984ddc1566e87569aec7adc6c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684b589f43ac0425a1241c87eea4f20599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da3b0179ca12312c5d9f02fef2678b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484354279988ccd62d8fa5f57485c5e5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12cd627277c57868d9c7ca45c302d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2022584d554ddd76b900add18c208603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00ceba3f8c5cf1b1952e86e6c5a8c6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800545f145968837a8b9e9e3a1b4b5e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c286cb3419683d1e2c62f66f489c6e1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370dcf5a4bbf93255affb89781009982607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f2f2e8520fe5053b6488749730aab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11dec488249010c571b8a8fc4a3d965609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0124fee7b53bbd289f42475613c3f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfed4f5d8ac46aa3f8d36cfe3289de4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b87c9d7a008155947c529df6c5de5a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831ed3527e56b3a9f69efdc7dd3e18e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7c32ed519bb25648c5ccf3a312566614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d39cc309f3672e8fb7171d6a88a6d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fdd50e1dcef19181af6aeb3d27371616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795a3543ab156443911cdf46487e323617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf290a853c4b360b022e9897ff8d1a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39ae71a7a5d937f133640dd29784c2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42862a6399c022941d9e260121ed3d18620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbb4a3710f222edddfbb2a1b1327c3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdef0be185b82fdae17813c4f95fea622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f972ae714b6c6d6f6de6bbba033702e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990d672730d29ede7f2c20e9b8ca5a1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555412d7bd0b12f8004bb8751f5425f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a1e8172921622396d3dafc3cd9b63626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681533a71d19c3bd5e7fa416e674f6f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49447d08cf86439641c3090bd8e6cc82628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f2dc98176d7a4c27eac917508ee56629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717ca6f9d69eae7a7036f0ad2ac789e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d19d4ecbe34ea00a0551d50a8aff0a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4705781a82ec0f3206622c6279c608d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79484c8fb3b410663b266c8a34af73ab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ce5009ca705ec3c39e47ab206e978634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fcce5fa1dc04ccb48b5d002ec1fdb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ced75ad8dd4fa832edc5708e2a8e0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52ff37b84d3bc03b3ca376d4502b78637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e49930539aba68422661b16a553f6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f61d140f6129a5ca9d3fd8965faba9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac96b915cd44094ec3fa87edbfcb290640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54604a515e17a8092a17dc9bf03c70641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f2759be7b744723f7f812de27936e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9444df0f11f70c6297bc766329ae762643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14de3f1603a1416443245c6eb0dbdd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0ce2dd0b158cd791d401695a25cf4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912132f79576dee8706463889a9b4aae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7881fedff346922ce96c2432c5a49647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66cae79db0ea3bd0138f75dcbc2db6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27a6d5b9d03cbd0e543027b6487ced649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2440d3b89dab85ea61b441b1890f1b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3742cca9e5c647398d502575bc3ff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82674cc7550e7ad815ac0ae8c6f594d6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38a359b110cb23a8b58a139797e1a9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3ecfc335858d34f9620e20aa7faec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751d07b38cf5ff8c0654b94b28e3e66655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619ddf0d6f22d9e008f4003a105ea15656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cea39983fbad9d426614e79908453d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3e0c2fea36ab464196e222e47f3e5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c24aa8dd43885c6d90cb87e12cb8c0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baccd2153b092e322eb0f7dd8d97514660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d304623b1dd1a55db4541e8f74eeaf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bca50d904483a94e1d038d8f79a3b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736fbcbb5c80e91aecea12f65e7362d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e46809cb83eb0b1407419b338e535f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4638ae1c2c83905d58f48b81a723c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef9711f23349caceeb20d59fe82812666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af47b745c8d6327de2639737d8416e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb8d7dab0d8fe028e1023014f34b42668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e236a82a9ecb4262908ce2861c5bfc3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d0e10301cf0c4b619d87ca64033db670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a35cfbcc2a69dd51df58f85fffb096671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778baf16461838463fb9831276e0f381672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9535783484874b16bf9509292d263b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f9216639e5a6234615e3670d97e29674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14b05f1d0289e267e7c71905abcb3e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfb999934b57a0748d333eb0b70e88676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75875b2a462e4a910320b35e29023c9e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67be4ce570cbb4ef091f50e579d9dea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf49cd4e6099a60601975ed7cc50e91679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff024f924834a0adf60a543c602982680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863383560483df4099a0f58853b8ff9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf8ccb6cb959625edd2d1d5729daf2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1892b060405dc4e3e4ab383883981683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffe935d8b6dfff5cefdadcfadb45e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34be8e688f3520ae1c6d0334debb59685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab072853e84c58ef7f21c7ed41b22224686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351058219d2bfb627861b7775d4c2f4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377bf6bfd54078a91a90bf205022f01688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22578829240ab41a14dbdee9bb3f4e18689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663922bf69a685b91838c751d2c8ba54690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348e9432b37b5c2eb0123bd8ed254f5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336de5feed3840cc090a2ea7243fa2fa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85901320358f2ba015841144378fc6ee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690e9987d7e704e78ac0f9c7bd68f18694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd36344896e2b19b3e50699312e3aa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce96ee5305c896e290110870e09e32696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f08a0110bd67b8c5e90e7275ecc9d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9343157aeabe1295454247a3a293a8a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0614301a79dad985d4a6df8bf3aa604699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004dbc7d4b30e11e68af6138451861b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58d24b53b3d1e57caa55ff626c06b3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b87d38605eeeb2720a9c3d400013c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57721f84b98a6c6474ce408315ceeac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ea8f2ec66f85d0fb26a8e0789f9b9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56614076d4710ed4765be309c613e9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95e954bb00e4548d83cb762e4713d8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b60e3cbaa9bf08cc9f2b29386e81d6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355ccb5b4b1f418781daf325d9e1749708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77041eae435e72680efe7099e2c1fae7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165340e0b6a7704684d08dee312b424710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fb28dad561680e3be54c33db2d56f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0740603aef9aad3b1de8c34ff6038712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d992d9b9f9104ae3c1a560f79d05410713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13059a7d234b6c4279258d96ed1787a0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddc6e39cfead800db1edafa0b7bacb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addeef9e11ddb94512d64910e18f81f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b456374f3a9055ae81c688955ff52717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151cac35e6fc647d04a96faf40d1098718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684c28e5721cef8770df2b85091bcd4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fa81ba459bf1434caa6358c417395720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451a94d156d442e1e246e2c3960eb79721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9573fad9b5274e29dfb441b7cf237722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4757221c81ffe4c5ced276f2debfcf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac00914131342dc7990e59bcf736ca724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251e3238696681146fcab81cb18de50725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa3052911f24145035d08e35b45b59726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6db040fd513a5e782d8c00c6e9ac8e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfed49d4666cbf7d2bb10a0566fdf11728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f81ab0daddd65971dc0ffa53c0f92729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbcfdd35269c6492692a4e13986ff7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545e3b90c73c06f5c9ce863de0f76fd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409bbe9e15d912344926ae538d90fd6c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79748e350cea7d96476e3b83d69b544733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94baf3d3e496d78ef39d609a310f92734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe2209c5a6f395662fcb67e17a8345735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9880bcf95e30c2ad8a633108f4f2b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fa7b967524b4469db69589b55d64e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a833128c6b22ba7c57b92ae6a3c7ef738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9544bb21d2d9e5fc19604de354019b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002caa0d154c04055fd8ce6660162a8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0d411fab5c146c37a37ef7632f27a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be6aa614d9f2c146a93b575304d558742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b941c45ddb9f13efadac339af9a08743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e44b7d369b311202c9712bc50eb21744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d639ff72083d8be1b65d2a43b42b23745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50793684152a98408964a333ed5e77ef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6a93c406ab2403f95bc26f6ef8a17747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2060b49d1a5cfa97a7cfbd8db04b1e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2288f1ce9ee1574e894fc64da4097749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7b885f377c9acef54bce5e68d2320750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb0d44102d59bb97a6d3ea126996af751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a801acc42f90b5bfbb215f7f678ff17752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293babf705fe1bd2db571cb7f402e0f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435dbd906daacb5abd5b784509e7d98f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd576307416f249b3aeab7356dc4533755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cde41b9621d97291c58b0f30ed309a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b44d41333bc62a21d16094c10c93cc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e85745ff74f852f4283a4da90adc8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600475bab9ac211b6c9fc0d02a07a16759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>