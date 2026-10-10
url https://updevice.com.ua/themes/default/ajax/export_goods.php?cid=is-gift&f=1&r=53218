--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8eda64a571cc94dc0d96ca5497e86f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e416f726e1a1f753c07331840bb9512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eadcdde33999987f7a92e94f2bb0103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836373937750b41e103a1bd3e5a3762b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e70066555ba3605eb285e346bc8b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7a3207b08d4207677f01de552ccda6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c493cf2336b64536a0309cc9891b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb541c4f177d4a91f21aac59acd7808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d4ff2638655a68b677d33515cd4619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49003046784341fcc87373fd63d5787610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c5f590d012aa8502cf4fe2782877d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f72559872933f1cc09bb2524f06cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3b4263da1acec563da87541cde5dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c50aa83f96811a06aae5b3450651b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb641d986cece13db9f6b6a2e6415015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd2f6d9ca39ecb85497d81d26337e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82538febcbec3df0ede0f5de327dafdb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0502616b2707a751d9f9f36292cd118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542d47a163425e9b7439b76845a188419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd0413d4742a0fe8bf8c3a28d9f7d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a51bdcab171b68d3d83f062da71bbb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6711f2c1c5540f7df93ed79ff037bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf866099edf6067a14c77d6ff0c2b12723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b78ff4df0fbaa298bf9965f2fe5a2b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb07b984b447395baa07a6c5bd256f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a447d3317ac4e4421526644c56c8a2426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb720958a9e41df1b9f4a23fd5eb02f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bc6bf0f94980c622cb520ee85f49728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c989fc55887fa74fee6e91f7a9b55e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2ba8fe14a036bab4f159640b1958930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3deb5947fba063957ec7fa2f0934e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f41227d42548398cdf840dea06d4e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb471789e274272e1daa8116e9cbe033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7057e3fa9fdeec44fac6c1725712634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c23426a9d1ceaed5d2e4fab2a274bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d61e0be2c1350e9024c2215292d9c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f50a1b2fb3a468af65838d780d46a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0177e625ab65787d8c2faf091b6c3a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b198f720281d8202a5b3e9c6f26ff839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5238aaa45bfd3067afcb0ec6cc58340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13817215425b7b6538274baa5041f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306a982cfcc02c464755033e0fac78d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d1e11e45be6fd5794c96161d1888c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819829025ee04fcc475fb632047725244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b5989a5df66394a1dcb5c74b11af045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd09823c77c57617d5532279325cabe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b4ef7393c4d6809a86391756e75a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5e3c810b386f380114a9c74784e1a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fea3e2bec8558304fdeac15f1a99049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c24d7afd427fc6b566c3a7f6007e6d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15a134c6779e9ae1a30cd9bf9c409551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed29ce1b8116346cad2d5378287eaf052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12096ad0a6762c9fb31458f323cae453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319af74f272daed605aa4507423c4a7054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011dbe6cb825a6447ecc158a7c608a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c649c61d7bb644ffd863b0339616656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4653addde5c02a31659ab71c12a0a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57778f6bdeec4c20d719aeab3aaa526558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd68637a5b0a7f408c2d3dd0bb4025859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e15feef33c20ee36d56616e638ccb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566733496a81691fd27ea3e96ef32cf961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41778b9d468510fc0419cb6a22dff89962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f670cfd84fc128b9668c66a67df4f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7867cdcfd6cc84ef43ef2fa60895c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a0df0a87795e497acbb797ae68aee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522e0a092d52264d00b4a3c74493f2166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500c144de2101ea50e77c3f40d60b1267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce054e05c0ac328d0a3a0e95b459a16c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5609cf90749812786dec465da1615d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0c8b7726a69c7338ba2ee212afd8370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07dbe0232bc20e4389a2131940061971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccd5d9dcd2971bfa00b1da778fbe5b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b38bb3cdce3a1636f18cc47d5327873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915f4768e632b5209863204fa867c9a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9284107470ff9cd00feb1533959a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e1fd5278e5c7d48cad74ea1bc7dae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defe27789bf19482d0c7a133c8df86c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09dc9c3a98f43694923db046de7315278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062754f28ad2595886fd14709fcfe6779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fc03e25d1a86978b91d72d8dc59cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee49b70bb93ea6dbd6e439ea55798fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e426a99fe2532f0bb53602db6d220bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641c2658276d15e65e5ffa388d34a7c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd354d25e116233f8a1e05e7b5e88584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de68d9e7ae63270ea7d4bd4c45c989085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef9f418632bba971d5dfd776b9b04086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d7eb8a60544bd5b78edb7961561c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ded55f500ed435fafa9f5956c6d3388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dff9ce61874e37f2dd69a9ef7283e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636adefe6e1d81ab823f147c0284ebed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b081cdb1154ad5bbc52a29fd445599e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f2795b429838ebf9ddc61e573ef7392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fb56e5b1e6b46a15595b434253fc493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db99285824d09b1c6035e772b80f59894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4cbd2b204e4dd075d7459d02f6cfa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a7b364a6d6e1af26f7a10701129e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c38589e2fcc2757b8f39ade52b61c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba099e383fc3103875d079f63d7c6c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a1ae4768873a15a71049e42d2fe7c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23293dfd59ef3f1749c57ed13e6570c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797128092f7b66fa19ea5a5afaa4f0f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773eae5e338d016564116e99fd055c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e6bb1b3a6a083d7682b26422f690d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c82f37c9269f446cf8d42d2c94e0b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070247ae08ae19aaebee9a8390ec406105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320535dea75ba9b80aa106593f5289fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b79b58de289b31e9b676b2cc848f2c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6662b625f4d26aa48eea2b2bdb478d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c050ef0252d979c0d20bc7b40caf0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54522dfe6f20aa94d6b83ec2d015f3b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736015a03e3eebf2b4ffdc7fe4f95c86111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819276d6145afa35a30660c246d1db7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca800d0f814dac06ab8337385da7f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a361eea3aaf52e3175014b3185d02a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f9c07158cf72faaa0fecf3169f52c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2e787763acbd52bc17dbde7eb66bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746befd3565f1f5c21a5f0c1618b4b3f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9e890bbc127434ad025253b38b9b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fc2242413be468077a6807dbe24cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7464da255981fb215cc8e05cafd7b9f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff8f6cf172c37ddcba13159036fcac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a9ad7b2de64ca189b39da58b3a485122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd9a591a7283cac155edc7c7d9b2f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86bb4e2e83ccba581d810c497972ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c6b849814940b60fcaed8f833f223125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef4bf47fc983c71861b318fe2eda71126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0e5d12ba71b6ba94b52a67433f0ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bcf50b7834bae2871f8aab447e0e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a191f2bac6e855433399e02d5b9a205129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961971ceda329f7e23b9bb07460c3a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d7971a7dd7072c271231b3e2329ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67dfe89604a39b15d0dddb7f397681132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22dd1e7f924d44df1270649f39da0c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e181e42bdb032fafec8a4ceff55a859134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb681a34d2c78854df346dcc77d52c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12df1a2038b201eb8510154ac69dee9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe575e57d2c8440c0eb38886a82e1c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1513c4acde20c9d338381de3ee9cd4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087c3086edd57e38bcd310c27d951bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a36551b88c0e00bf6e42a99986f078140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4a06294d86012f01a276141aa8aa2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba210be0c0f10dcbcc87a3a8f9fa45142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde2c3d82f18448787c2e3633973e38143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5df2404eeaa9cc21fa7b12d1c64a08144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae8ace66f017a273cdc9fb9aca44eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c3e98780a90ac426f611b011908ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529811892d5eac0b65f7e44303eb0d76147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4eb5032d89434ce6476c83922f732a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e1e02f0408aef5982f1e5b8d28fa7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1b2d7db398bab80fc2f4ec08e6a43150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798f181cf81403ac1c1105dd5a3dc36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296233437e5de7efcc37fbc5a9f0f94152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8bfba6fc790cd4fbc0a20b474a0d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54d498a6ba9cdb4bbbb85f58f59ba4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddf4d0dc7a27e8177defd3134ead6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8cfc105ca3b1f0bffba6fd310562e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf71569485742dd473427070943d3c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140321c27f58dbc4ee9200135f755f73158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831e6241148f771fff6795588d17fe4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efc58c43631dbe03ed68102e9fdfeb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a8453d8a71421c13430ec90a2296e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a22a3b20318fbd625ef587ca0dce5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb912e17fc3c02e2e61e8f8ae32e888163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddd452271b77bf1fcbc3e8288a7f1a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94217aabb672c31923e814681bcbec49165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dfead18a19c9690efad51a9657af6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53878a17a678d82afee475b1f0d3ace3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea75674dd4b70972a968aa0010e554e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a080fab40278768bad2de986f5cb1c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7607f80f038af3178547a68a41b675e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f7a91be07bf052d067f694fe50371171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1188e667e73c98a00f425d955ba6250172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3b1199ea59309b5e66afe81315cd0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193214afa7e4207b824663796ad6deea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee2bf702e62d0d8b9eb47ae8ffbeac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8f210dc07ceff5ff0ebc37e77c4a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453c4955e941de4390038ac73b14afd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328eb964c721cc3dfafdf82369fd9f43178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16576c31dd3553909c00aa0cb094bd81179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bc2aa8f75dc46e41f6a2d4d11ee89180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4d47b2ef218c7f6ec1131972bb8c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ba9d5c4d2016fb48c0bf662857de4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713905cdbe8e66f52396c5d801dc382183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fc52e4edc55ca3a07b01e80e1302a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9611a610edf83882aae494639c46e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3a06a60b92e480251b953fe5e1929186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd39fa19fec0ab29f8440c5d62fcd23187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173bc0be2ab7700a7f27b116e9e5647188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5f8d5ac239062cb65d4bb6c56a545189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b94a9e75799f50cbc462839e49316b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c8fb6e1c61ede124bf4972992cef2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ad9e99b14614f21d2aec9a89ed33e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4d0fba4dff37b7e314487ad723f8e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043e87470223258c6ae5d9850252cf9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34813a354286e1f78a91f851cf23215195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2b703bf66fb75efcf1f0db0d7e5bd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8e0e3b5ff97976a5792d56546573a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536fc70f8a0c05cf724a43f05f84342198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9792dda928b4f61e21ad9f6f61a75199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5c3192345a52447ebfc41f0b3677a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe6e19fec49f7f46217fadc07ed305201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990a1c3839e065f7b2076ad084cf1b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ff307035b36041946c59f786205b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7757d3506e9ec51815e732e312dde07204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c71521fae964856f9c96d02ec73f09205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123df0f331dc15389808b3c78e3229ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e5407b045c177647eea8c898887a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e663fb88540bdc13e97d068abad3f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f0f5e2da8d026272880d3fb45655a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d961d254e2cfbc77d995f77746913c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1360ef8f7397f32d7f6bfcbc0033382211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5256bc57ded0fe5775a3205815b473212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80d77aaa42f4c52672b472ef6c311d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548499fea9f57191ff85e25fcc93195e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ed3bf7c6678f87a04277df6679ab6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82bb728aad30066e5f01243cb31113216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206d25842af977d165ff1056f5d4e81217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8bf552efbeb683604cbcadf267637218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39956ccd7b33d4be82e1556dae12a8ef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de1cc97fee1b13d02a6a30d7fa59ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b817a0adc60ebf80cbcb78f2e4b7df221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32649017c5a83875a03c760f80f17ff3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc51c9643a6e2bae4efcde72b689a0e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c28fc58f76f95b1fd30b04e9e02390224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea019cafe8257811fcb1b4d3d96a1e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac388c4c1e6c984792d26c468d9edef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d7bb0a45266e08b874db2a0b9cccc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6f658ad4507c9a27ca5eae69dbce6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a4df28af06ff6b413336131e72ff6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b05cfd44530b5a9710dda94895d750230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f9e0e5f9b7add8ff9f04f0d0e8ddb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a4a926a248de9663fce35ec53e982232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b620ddbb54e0529e401a227a3f9eebb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306a7f8f1753026820fa0a237774b46234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d77b5f2c3624584a6666dcdb547ff5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1282b9401abc89dbbd0b9ee8cbda9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa008a3c919cf907db841be73ecb5d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f678d2a417405826aa20256fa36e7f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719da393eb8ac3497d59375deebaeb3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96046faf91a023f1b0e4ffd10a4c7be5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0100304dbbf7db3c772267a6c3f7439241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f925382f7c379dae812d862c86e9e1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61559539de1cb99c4a09360596b224e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e00f5992742505ebd8b91a52b07880244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c070bd2e4e06f17563e442248db2b2c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c224a0e04bc29aab517b643a9be5768246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8a12b8b9cebaf0e1acb0e92f0b197247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3263bf6d7f03b2e6002d51c99b62da248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ac21886a036da9d3b1d1fa4ad90af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac778b2743e4db70006744a8eda989b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e8dbcf3def86565cd67aecffd4f4a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6955a724bef8c8318091d4cb2b5354e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37cb80d97c8b3dc9bacaf8ccbe4fa1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f352120f1087c4acb66644eda5df4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628590c233d394b16f256ebe7d33eda255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c415da96fb9a7a300f0ef1feacaeb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa59009a6ab9f1cb84bb6a598e2770257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58af5c41990eb8798a06213958bdeef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06fd167883e35de910531ee140d29f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a35adda6ecbf1f73c0515adb638f47260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f2f21429cc888f420c15d2a76ce2d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b64100460d1e297ac228ffbde2acf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40d63a90091acaaa0aed4fd5b0546a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10201e406b1cf76709613ec1fe2870d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653582d1837e146f178137cb111b105265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a8b7024f2ea3690843abc3c3fe20c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480987c5ae2e778924181156c6602147267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52cb9b1a2a8379a5cecec59b2357c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fec38c9edb688d051a8ebb751b76a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8382f118e274db68d53502d4c156a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801129938d8d34b70bfa5b1a47bc960271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0523506991fdc4eef836a3bfa631e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5986f8f70e50012dde2b52b5c2909e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e038e9658a03078aa49fd52286b42274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774609a4882b6af0e10d98c4c3b5f70275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07717f72338da6fdf1d4d0759f6a1746276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175e840f5185174f1b4ccbfa8625539277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3f75f348edb764237fe8ba42ff7b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd416bc68182bb2ece5bb871c812ba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d494ad1f008ae877478f901714bef5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4c03eab3b39e991ce08c1632f1a6a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e0db69d662d4602c663fb8b104a80282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d9b9bc660270d9addecc96d178b05283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa119152ff0a1aa35e707d8de228863284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4a0c3618f23a4c31c8df88d76fa22285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88009f86cd844360779a46a60e3d0b74286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff33db96ae52579ddd5c5d2081b2db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb66f4b7f452fdef1a3ddc772ca865288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab5bde13282756404fd2b526649406289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b5cb259b8eae8f9417c1893dbe415290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b11dea3a329048439670990f13133291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1bff7d95c8d4247557cca50d087dd3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec2aa66cf055f16aec383af140d36e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376053b1b1656099823203dad8f9c4c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789a043bb86163b3701e6a57ed4f586295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3c9579ba9a0cf6df0f1427b63f20f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f0a2b6a32d495fbd16845bd4b8166297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64829cf4b77108676c2b60be6bb60c38298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9533bd8a837a5dcba54dcffd1a032e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4ddeb08a32b6ea561acb6b5353a4c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f42fc5d9522b52de09f10f04a221a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46467f4bf17fb595a547c930839eaa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765f3315e976eeb28e96815ff800177303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bceaf3f5781505cbeff38fe06db1ad2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317d29e3fee6799f08e98947cdb52a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bdd43190618233dfa5872bcf383aa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8f90dc658c7745f95797546df2c90307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8207c0ba4b135a2f61303da13cd715a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffc5360ee8edc5cfa655b63c37cb8f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9838a627122fbb0cc8021ed19f458310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f8f109e3446a0e89906731a61bdbc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2a03d578037069824167f37e3bc99312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfda8b0bb3468823af7760ecc1fa4eb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ea7341eb03686fbc9b574d428e00e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3be8a3e63ff08571c567e4b355858315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bfe988e721159914d27570c97cdcc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fdb93eafb73a3f4c42b0ce871cf04317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ea47a874fedc54fa7e57b2596f805318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538ea16759f34f1c7ca656afa2fce28319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304af050d7ca6d93302122473fd254c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2442a88643377da2aad9a3632357081321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad289571c421b70fc98dfb1ae3e8ed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d68e45362e4cbd6ec570e3fcd2247e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2a0fd498f2a4b31aac6fbdd440776324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2bb8bb72d8a28e58f04272a50885d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf09455bce4de15c1a6876f0ae1e28c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1431752aec93aa9168103b964ed85327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4b4e839a87be6f5aec58e99a4d9d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde3730c48c858d457e2ab232d4d470329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ab5bc897beaf171d398c63b7edfd6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5790374cdfed4a5b288b74c64bfa5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789399fdbc8d0a305842af9e9bddd63a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30c9eec5f8bfd1044ce8a7ea06cb85333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e336dea8ef6f93ea12bf5c76582276334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d94a6142884c438e4fb0fef80b1264335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc928ca66b022b5d1b4c004ad1b98a5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb820848abeaa21da20eeef3a4f24f42337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02514de862e3d3366e25e1f9c7c77d1e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639242927cba2302a007a3c53737dd0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85792115282ddad3fc1ee24d2303d2c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63023e1999fc17179d6aab04c1cbd8fc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf70a9f72752cec04a4693c1271f070342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d39a73bd118f1a5a53829b4a024d4e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7039fb1c40d78ad53d521df6fcc8857344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd85bdf6ef4ed69253b57c2256b60eb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ab9a5958378cb7594e0442300693e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cea679a89e5e8f260812a672ca003347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f8ac1309ecd3f0109f8ec63275c48348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049040b39aaeb589592cb7f6b04dfcc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f9d9b46e653236347d56aebb44956350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef474c54dcbfbef0d8195d0f767971351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf77f4e44b132aaf7c5166a26ce58ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee912048d516b515d36c4d4e7908c9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704057dc54f38a50b8a4a704cab90d7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce057d1d086501941c3a355e5a88a4b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6b108623d817cc10560df9ec5a983356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d568ea7f43f859d2d389f492e90efed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c410eb88a2c5760d9eaf1d30f5ae1b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508334347356f5fed35710e92b2f6681359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101047363443f9f1c1f01c7d502a107360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90e342a2b1c2e07de75824cfdcfa39361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99691334fad14f0f75c9939ed95099362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135908bf6d4613f239d4fea804f9277e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edcd9e9bcdb7c44d435bedc848d580364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3ea942ec8bbb215fb238aabb75964365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f266de99c3e68f03f5999c3e20c4e0d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5234a891ea08c7caac7e73fbb5f68367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe086f3e46f8b398a37ecd07414cf02368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fd5981d6957647de737fd18c77869369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47711b6bda65e2497a33af14c54ac4f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbc997d1c87ed409e56bc3e9d576da371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb31bc62e201f3dedf2c3e4328230b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f43f59a1114b2a3c1e23dda942f1fb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398a31c72a553a7c91404a720e56585374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bd2b7b1b6eea297c3690bd8e13e27375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d4ed135802829dd8eb3d3aa7e0021376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ee102f5a855738e40f5ac74d134a3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480035ea7ff4ecdfb8a9eb9d170291a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8058ce921bd5d04ad6a5ade4c75a12379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c84fdac7ca4002ba9e25fea8a8ce7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b560a6cf70fe114ebf32f20722a87c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f34d511f6671ca026889bd3ef3091e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdafbedf96c6873cb2287082c723a0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a106bbbd952b5cd5fcae39d454180b7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcc4e79b30643e903a3bffbf507b82385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da537c268621dd97e3dd60890dc7d42386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c517f9ee1c90dbc138d41b0898acace387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5b9189751774d4398098ea5ea4d2b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6957310bee22517aaf7363def5e0a0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508bbab18799dc33f4cddf844073542390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392a013a759bdfbf56b0b7dee3848aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3840eb1fffdbefd98dbf3479a4d800392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b0971912f93494d72b866fa3e2958393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8184dbc595edc5a3163f4d56edaea45394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd88c252e95d11a794e28b5f2ee62b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b48a3bac3ea4e218ecb306994db86396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957634db0d02cfd11976266d0a4bc746397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d53b1e42780db0e432dd68459682a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54148e835e347feb9705b1534b36e5d2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26181af2cc44ac2409406050ca36e917400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03bacbb25413659640a6f5f8294a01401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ef9d7046522742142824dbaa4b0b8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94060c9016e25a5309d0fe6d2825eed6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09cbacbb77509b8dadcb025cd5f7df404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96360c8fb2ba355994c4a9fe6c275443405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501b4adaec21f6432a1e04b2138e1f5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919ee8d6e658f52fbb91726cd958a0f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db037f234d5868269efe60a2949525408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857df7967760eefbccfa82a4e9c9c828409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b603a13f59ec38d112898741ef90a84410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b820cf0e64ee0bd7723c755ddfcb725411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cae5281bdeea75cc30d1328e344012412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64fce6605216060561ca4deecd8381413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab10441a29f1cc0c9490a437ad6612414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee087d99a9c57da33fbd736ae21a71a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781a68132cc2cd321ce174663b001fd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f86202a42fe7b762471a8efdecc58417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce03660ba4bc77461e8cf2f7b8ee2eb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d298ff51098638f0f6625d5b4b11f8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336e0aee5c3dc0916ae2cbeb3c22a92420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0af6767a9e71bb43f1f5a2d6016b0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f7455531ffa986957bfa32667cdd5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f363990278125bd32eec0d5eafc3a33423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67a931b8e24334baf8430618f2ca81424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ceabe703e02ac36f40556a1330ad5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6cc8f5e593feea087bce1b9a44595426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f9c3e745da8f6171044ffb5e02145427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b41e704244cad7735a6242a61f0359428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de50a8c85508b4fe231efd945399c8e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3e4132715447dba14c16ad8cbc802430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae4c1805874447722628073ff5b1ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bb0337687921a2fe705ac9a46fa67432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab57d70274d1c6545cc5837f710434e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08a35eb99d732ca232ffcafc6262a6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1e05afc6fa4a96dd7b7d1f169256d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38914e0a526591633ae5209ec78458bb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c6d7592789ca54d5f0cb1c1092811437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ef61dabeee403a64ff7c173fbd740438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd2be7481148f8182d445c3446e5e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25e6d766dd416255e9d475bcd12673440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc923b86a7ce3e25dacd7c6a35581bf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d42fedb02a731e3bf59ec8f4498d4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13554f076d0737d1152ec814b9a0d00f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc35d14535173f63df1438272858707444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cff5cb6797c5f42d76b5789b462f0f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cd84108f0b6aa6ed6be76b0d02e0e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612716c4e0bab7a77753bd2b9b396dd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b05afad8fabd49e1b40a29e680dffc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54b0041dd8bf664ed7da3dd84c115b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbd1838dffcb9138bb0f969da1ace3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8df1d3af39225ca0e3c658a0485cab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db49338bd232791306ab783bb83ae51452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b622d07c5881513431a740be60f635a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cf4c64f01a68c05ec56e8923db687454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a5595ee509d3c52daa524eed12e72455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e79eca6e20498e714a160ee461b06456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61019450930c685483d8c4b22a7e5a3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0ef67302affe07c06c6404bfcd00c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5338a4007bd6d4a651e8b37035957459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681d53f62297fcc59cc5073fea655e0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d93f1a1c0a3531a629af619eae444461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc90dfbe71102d17ec57cdee7922ba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dae657f1d2ed910ee1b504765260a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171afe868f6ee9c04d01ed2ec0de582464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a95291b778501531a6bdd8911753d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf9b24f95b4faaef733750a86d155a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6f3851fa67ba35868795e9444ae41467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93635be71e4fa36416c468ca8e0114fc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cde8bbd84f0dc10fd8526603ce8cb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9174e249648c6d46aaa2053b930139b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a2eec4ffb95375877497f60b67133471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91c94b1a58ee190f76fffff7f1faab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663478007fa25f0ea51b578e24a76eb7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d20833a96163c44c3cf314a6c033b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc64f1679eab76f05b048d601509eb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952afd8505b1eb2f819568786bfc50c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73885c2376f6310376f7ed40bbfc3bc0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae296deee4035d961b21d3fe037bfd28478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c09d5bdbddb2900cc700b77a0ecf9e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844d7b5608ab52b969eb7c57f642861480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ac8cf4e9908f0e36805c3cf2d23fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17069ea866629e148d98a165b940bb22482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd2eb9e7625f6262d81baa6857d7b2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cb4f65dd81b757958d0483edefac0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea801db255fc110c4ed2a144d015a5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939513eba8bd5fd0db9ef8771f40284486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c549b52947f0bb4aeaf16c10b824ea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c7556548a2c878e5cb7f3d7a6ef6f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bac0c6abf09bf7a4b5873df294894489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b65a872b6da73334c005fc27d81f8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b111bc5b3e1771eeec413e7fa57c8a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef515c2378ae3e82433f90a0752b7536492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633d5d0ffbe89022f074f5224ce36cc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1878fb73a1c72641015d40c8b93caf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93f20fb30f31ed917d97cc19bb3dcb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f142799357b91a5e255c0e7c35888496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d79f2f849d6df7c2bb167cb3f4935497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c7ba2eb3a9eeccd2c05c55f1683a4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772c760a617be8f92cb06fed61a7a00499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9a7d5af869b559512be384130d719500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758c583d90570665b7df649585616c7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4ec4e3fdc97a8666196241efae7d6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa475335f1cdabdf4e8c2c5686337b41503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2acf377ada0045ec51dc1be18492cd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c506ea2b81e90ab6d7968b2e5ec8a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845efccb7f2aff1c72c430a935e0f02506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf6dfc2adbd47a3fb87858f1b08e7b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53530a4c613999b901e92933919eba2c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941915b2045833a573cd924c38bd91a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ad365ddd033b4320f7329750062c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea26aa4420029bd8abcd1b50774178511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e1a25a2d8a07b74f0aae9bb8fe298512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574d8472f82c4cb3e270fd067a51e05513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c2869771c455c456c8c64374238ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc3ecac01411a79e68a0962aaf987d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff1c99b5aa8804032afa0a86eb250a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789267e6ed2bfe24a68dfa07e2ffae4c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08199527b13c81ffa3cc79650bb9a65518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353706cb24f7aa0a25ce4677007be6ac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76664989e8d25d10803dabf54ffbc63520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c324e6b164ffb2fabbe434dec6d659521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92b2b45c88ecb5033cee644861546d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d3e03ccbce461ad00cf930baeac3f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64daa36775132aa420de091ea0c21713524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e117adb5671a86195276dd8a0bcfe8f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666174ef3266f10ed020d5563f933a8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d491480ae8ec0be65e5c65f531a7603527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40905514a5aa203e70238537bf179805528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a31163bc86eab1e1f5e6f229a62a4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15673bef1ff8b0e29cfe8236411e4120530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43621e8f74970e0c08a7292ffcc4c86d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecd69b7bad37cf0e9ba49a99169ea5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad06272993aa11de8bffb508dcc3481533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0e24c64c7a647bf7a88fc536f0fd8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f949ea44951359f68923200fe69b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd426afee1c8f4dd6d6ad0358251906a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef549a8c208334716bb93de2789484537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6546362b450ad32a43bd86665a170a9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6365061164e2acd4b0673f8ba798118539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b22a0cb159a4364df62e76030a670c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df57e92e0d568b5848a7a0897e2b7e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87408be9344f3a140aa8ec9f2977d9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b77dad5f06e8b4dd720f66908cd72e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770523404a588d6784406144875a1b2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc96a29be6e8778921ffcd47ae2d934545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdbadf174ae5b71adb162c410325f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce211e392dbd2b75abf08787884244c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0c8b6f3303ccb86e64c8f9465580b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55683e6304dea78699da34d89e397179549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a9ae7a4b7b4812f342bbe722a1afd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c8092664ed63512a452d46601dcd1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141a9357bf39a96586fdb7ed6d6c0f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ddb3e830bd9db2a1d6c7900d8d6e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f12815a23f5ad251e8839af504addd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9130b189e23da608cbb162fa2c089555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46a5411c2d3aa35eae22621c67b6a1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce75304709e02abbb0959f58a0458d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4ea29db23aa22ab326a2d624d1384558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f56cbbb20f90e26b6f19dd0985fb1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1834b4dcaae0620509021f5dbcf4b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043b528ddc32745c435d7735dcdd2dd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb144e8dac651d0bb9c65b5f278d43562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf64242bfc8d625ae352e9290550e98563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef9c21df94cdcf3b325fab483b6b59564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560b28281e593abd2702e400873a317565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb08c17439bc3e6d6e2383b21ad5c4d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde71c6e0e498851b81e763fc1c2e10e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e7c424be7b0f3a94e523540c17d0c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632e41ff5e39d3f56a10cf0d1501ccf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b081cc1dd702c6b0b32249bcd0c94570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb9ad4ca7a04f9b9bc2f4c7d37f4b1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be102aaeeb83692ba18373542f55e6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f791a48a24fe70fdbf141800210cc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522a26099d68d937519dedb72f65fa0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661112806afa1e3c9df0d1f0823893c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74873ccf6f09d0797a9f3510bb9144576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9ea06e04d03a5a4c4c2688eaba222577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c448027faa4f60da8860faa3ae079578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291046fa687a2a26500062b3e9fcbcdd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e3d26c01a678e6f7b211e2a4cb23d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a735f88bc260a0281c4a8c285d7345b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd81f58c931d83138a97b17fe0e4dbe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459d981f9964b8136b75658ec6dae96583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2914326598a1be8a1d8568ffbb08c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfd4be16454c97340e4385a060aa90585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c0fdfb7234778f98ec6937a8d5234586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec24ab24d95fc11be334c9d418dfea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cea30b0bae09099fd976cb9a589283588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b771d24f671a6e6503fde55ccbdc0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e10043aafe2c0d2f67e317413c8cec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b55ae86161c092e9b2da14dea7cc5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f6e7b9dadd082cfb777ea366c809d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b32f2eb1b5d20cd14b32a0c811459c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4040947bff25fdc7d7a0f11f313046594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6261a99b3a4f01dcdd56cfc779421595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f6392f1948ca03917e49963439936596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca931d506ee59d9890a5864093c6eb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4dce9cfba0c19fa162a5ee8b06a94598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cab215b08d7f0ebddee50cf2c3ecb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a1dfc54209ece90c3a34a8595c916600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ebf6b76e11b1a6ab8c365700dceaa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9b03ad6b610a7547ca58c819f9eb4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c28918578dc67f81bebdd8f5437e0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc62cd94e35c873c8ca1445ffe08bb6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0179e7f6c070a1b5cca064764e8e07605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76b640efa6b1f6ab4d7b34ae9cc512606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2cdc8cd1bcea199846129f743dca5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248839a152ff7872d2220290a8fa53fb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb40230b4912deec053c0306ca0081609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32f03c689f66418cfa0a119157d2b7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0537314d2c3b26ae133632792335d47611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de57a7c5ce49c40d28fabda95ac4a7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e381463977a6faa82f9f2b1824667613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d564131b9c6032ee8d181deb3c58813614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e21154d5f1d3245c83a9dc20faedd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201f129817290cf445cca562e8df497616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec010f08e43686d77d57144586a34891617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcee7ff08d81daea432602ae0ad7e41618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b245de63f90e4ec64bf74c199921c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b7b1a7f50c4695282791e7c2cfeca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d06e5a62a5f3d2a2cb453ac3bd7a28621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b305dbf520dc7025a41cfab3684779e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef16ad2dcfcea48c62df8d461d57358623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c93b87794f387332020851ece28cd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c8d70254029e94f4fb93d1feb624e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588eb68ed717967a59781367eaf6809f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad04d28dafb19ab7c088dff2c72da62627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2382e34640fb18f823851cb03231d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f4b3db67d471150ab957ebdbcdf67629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b0ee93bef484699c39f6496a0988d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd0a59245993bb6d9a1c9235de93fc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abceb3ef16e5197e0a74a153efa311c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63dfbb5f125a6585e9371f61e6c7693633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125bfee2abd256ae2aa096d2c2788ad4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d191dc978139e239c7a46474d26c8c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2fcbadb47d737aa68c3086a23d8ae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45574b0cab5dd29044a78a9613353d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb50cfbc68dc81b0908d68e5597adeb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e83b7169aca4c41a5cff2be6ceade639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69d86716ee208b2a12170d108e02cc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572dc02617631cc489ca244cdafc042641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e2e35c920e01b0aa097ca3e557200642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8d100c8a221e923f0be12aac9a7da643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471feab7cd0b48a2f2c65f9194c3a074644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca201907414fb0a949988fcee90c68645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06aa63beca1c1fb1419dcea0f9535e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbaead627bbc86025d1741508cd380647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbb1a6e2f7e5ca2dea05e18e3b6dfb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fce6a2dd1df40978b37026beb4bda1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aad44701f57cbc714b7407e74cc85c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9639b11945aa75a41600f0fd5b9a738651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415dd5f62bef8be2736329951a8f6438652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc97ed1cea9687dc4c8a384c502f4a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93fdff293be0959b9734f86af53848654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6975bf1a37b37396eb90200b8ca79655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729d3b73baff2a05c8f34769653ad88656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d55b8f7af2cac08410b4ea805728ac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1a8cb5809c86111f79c20df3ee4f9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91231cfc2e75fda4b39e2cd7a9adbf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f6f8239da56c91e4c3e2f42222199660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32908dfb79a0c0094ccc5d07c292afea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0d4dc75ac028c7709f80441b2daa9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54269e1307c6980428ff44890fd478bd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2d2cba7b8fa0052491f91c591cc74664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf0590c64b4dce9fa3d33f9898aa92665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcc61d0cc36e3ef83d14ee72ac4a5d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386076eab8a14f6e897ba8d5b491639667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a136e24cc0e111a5aae8cd84068441668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81884480cc347169c782bcf923c6c5a8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc4d734f15b19c1b6f71af1a8879a7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa278ad6f4fb785f2f8d3a30e4d84081671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015dc0a8ef95bea842e50965ae7ec6f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eec57a00d57d46bee1ab95b420e318673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc769868762852a0e8330ec9178d970674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81d7e3874f72c86c929e57fdc17936675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4f9917afdb03075c9c2ca937e7f67676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7863682c9acb8a2df5120307946429677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463b681b457772c652ce7681b6fdd85678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a43634c4f73fea6898d7620f121ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07692f9be13c02e0e2e25643e0725e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85b4e9a43b38dac5e7cabfb92929b6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006515b745f7d31409906a827767882682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a782ff956c218a704ec2036d626ba3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5b77f47649364af069b5fcefc905b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d7ae8c0f4b39b60299f52140a6115685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e166b1dd7a4b071a78d22a7fb6cd1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfbd70804658faefe7f8e449901578687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba3590e64fa89ee719ae6c7b2432db688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10447ff037a322477e445fafb99de7f8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3978e1166effb472cadb05ba85bb7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d79df186ada92e706674ab7c878b37691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778cc80ebdcb347615b85a7f09bb663692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5fc30642930257f971df190eb2af2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b757a6936b17f46e8ff978a95cdda99694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb3e016358db6db159aed83fd7df4a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609a4f497ae610321939caf3e28d2bf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1e0a08766bdd7019e243d6950a798697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ad9e8de5738b890739ee9b3cf34d7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e574f6f94919d23daf592c644ef194699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2248a5f8f7c5d35bba05e4671a3782d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f86f223c3820cfb4cc39d015c5ea5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d56d89c8ca5fe19d84aa3afb2eb51702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d287665c63401c5fbd8db3fd19c23703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e4319fa1a25ee4ccdacc861d27635704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f03b40f130210e4448e7726d612a2a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd1ba51618c972d4ef44258f2ef99b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c84a218843094f55db6aa201332fd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94858d5c23c3ec488572e78fb600d34a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ef5e1de8f850a9844555f67894b5d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca1e0bd2f482ebf368bbf1bdd10cc2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176024c294fafac09560b8f38d877e9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccba9980835b18bd8293d98d7c5d9ab712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b4edd3e66fec2249181e939346222713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a09f43e951c493bf0f65980090f74714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e511cff03ae2151419c35ac608e268715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bd12716e7da0c4ee83086493105ca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e64d58d96708ee8bb24f745e33f50717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f213cebc78c3f977a231f4932f076718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7c1aeb426640b2919c9505105c651719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab9fdd4adff76a94e4f98c9816b955720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a346ffbe7237012f55d00a1bc6a0ab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80f4e6613433a4d5eddd49b8780289722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a242f9976be3aa31b68f76765371fa7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b921265a7eed20f653b6a76fe39408b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760806ca686ca9b8d29ae9e11dcf3145725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdbd91cd958dda6367462294e3be4d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd249a83944a2805d74c4066acf09ad5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2fd8fea3df2014b16a690836d6c54728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057ea65a8e0adfcbb56fbb93b0c616c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad31dd080db32e61788e051aa5dc3d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60891bb23b4bc1f756695f8f6bca70f0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ae0f6c3c3bbec2be70991d6fae713732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07e871b651bdaecef8c37f3e1213c6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acff8475cc79a4d365e7affcef300c8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d179a31371f2cb69fdada4eb007db55735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29fa26446722003e8369943f7d4721736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cc166bc3bac9b53a2d721e4ebd323737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921dd943eeee0dcd985bf908e13cb6ed738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f994168ab8b5bb85bc8be7f060d798739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428f99c6cfddd2bf05aa2557781974d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18736efd1031d08a88fd261ea9feec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058424b8bb23f981520d1ff8ac1a6aa7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b36928d86a6b11f7a589902fba2f2c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666e4f0e35884f103af99d6781c9b75744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765cb6dc9a4b1c8bdd5dd0091c6cb37745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3267284b272f951277f5a85ed565f3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e56182d461175240b04864c93abfc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f72366639d8220bf58327bf285ac8c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255232ded17656f99a29f16cdce708af749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c7004ab42d3bfdad857e3afc76f90750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5230d7e49f9b26325357d2ea996c2f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189f2aea60482174976f172323cb982752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d59ce046e009f6aa28b5238707f4e0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189bbba9a435c16b88adf595c015a87754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3125bdc77fe62a3b4f026e646192b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aab55f22a059467d9766e834f486fc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8649e9d83f3dee3bce77f7fca0b04b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abe4fe691c0ffbd176269c706d5aa8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45174aadca9d0d95f9cf4ea216937c7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbbfd0e5a59c0aee07fd1e8ee001b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694d369701832463d19662d5b29097e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27483218e7150e72c97ef1b4d3865bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d842ab7e2816fb447ab1d7f1991b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8198f4e41ba68efe41915ae9aa3184e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49037658057b9507ade331ad44b54e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c581fe6c97f77045fa38f3ceb3e407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0abf94414542868b528ef67436c2b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f3af6af9d9fd9b343e4980fc6d85f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7263f819c9459cde62b4c8a3faea410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684a21eeeceaf737415194445844b9211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a945f30344f61050499bf99ec383412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ec3dfb992d710472147d574821e0713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b44997004779a6f50ff1d3862ae9f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171e68754a39992a265ddccae26785515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00730b0f24416c0647adbda7943cda1616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569acef8c2793012d7b51a3b9c8272617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4710762b4a1d64a72a1140dd654d78f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4033b61a65ddc6d6fe7305b5d296f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08f93e8f54372a5a04b2b2658e04c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14daf0205ffb3b75a3ba26fa93cf943a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e0037e755bf2f3c01c73eb7e2998b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70472c80a6ee42e0fe5c71f412bcc2023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdde4d69702b157f011d9ce246e28ed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743c20a4d808b1fd0ecb31a1394457625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68411a98e4e4d4349de84c28aaf020c626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84aa8d20ef9e4da04f96deb5346051727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c51c8eb045867060351bbcff73c1328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72e1fc05d68d8f74997faab6c1b1c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c253ad63e1c6c49d8d6fbf489ad6f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9611f22bbe2dfbe9be464bcae18a9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a373f6ef95b2db6adb3d2b93ebfd032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b78a0a594a6c6e2be0fb6bb0d42bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57caa9c7f6dc64759063fe9b2bbd133c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae1db97df00115167f87fa58ee580535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95eafdafaa65380620315b15b75a2436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f470186c1c1d1ca1ec1d56bebd5c4a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526e72ae918ff5faed0db6d3d083bd838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427affd3d17d8259017afc5e4d0409139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c02132543fa58a8a5fa4202e2f803f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc00647e988b5fd0e7279470d65a1241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb614621b3352664ccb2d1a36aac9efe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb972b65281b5b4b44737b4587fc56f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97acfa51a3860cdb2e7b8fa9dfc2b7244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594a26f3af4627bf9abe3f3ae61f48c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48b1e73de40a7851be95f2754ec62246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28681883c67523f04bebcd4fdaa32f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e4fbaab71694eef1e4bf640c94c0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4aea1574cb16f5c487e5076a0c6c5349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1eac1836df8e53e5481ea8126160f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95138f303805b24ce224ca7dfc95948351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5e7bc1f219fc74f402c4de1cc8bbd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1af9d26f100f3309725416dd14f65853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167fadefd51db7f15276a37495e29ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e449ce1119f5d60c0516333267366455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae503adaf72ced2a02e810aeab63a39e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181fca825dd057235d341c9e39b8c2557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a44793f87f8ec1323611eb177eed058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3aab2bcd84b45a6c35836b138247b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397be071d642ca741d33ffa8e9e61e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d145f170a06d0b8666c67c153909461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f674a15c16663d3c9cf91d8cc1f9e0962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf183988a205255f8ee0f514b3d39a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098ed3f47ec66952de558dcfb581d7564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1c975445d56c10703f99722dd958e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d916b1522726a7d92b38a84ebac8866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e753499a4f3468bc9121c5e5b8fb89e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8632a9a41cfee8681b4ee423d9d4768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac70b22777d7a94075a70bd0b0b05f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a5dc32716f043193f007e75ac024670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29498b6cc04acd33835ff2c9aa191c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c86498758ae747478be91a7a1eb6e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb081d9c6f8da305dd553554627bb55273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937d5fabc85e8adaea6f381899dd4c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b54927bd87bf2392445be52cc34e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886d0371dede77c1c20958fc52076a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ded75614c8debb17f007972d1ab32977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d535cec75c8d95327056549ddc9d4678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d801e0f6a7eb160666fe84caeb3df5279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f9ad43387ba7ab276ac3c0d2e4ee380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82837d32011d1f9d3344330589811b9e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eba4f88d7f2b49edb008172f86173482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b49ddabeb0179c78d7fa02af4fe0a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f3730f322ff93fb8fb041ab22af9884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dece10a94b342ac901cdac5f31852d985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640011745e8f3997276b05d9afd08cb786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55281bddb03dfe7cea7f5093d05fa75b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddab156e6ee10ab2f485411c7a496388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e1943a5c2046e2dd800423740619c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506235a9da9d0be3d9417e30ddb732a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ab210d15c5d1920614f62856bee5591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766520762c85bdf395930d142a8c0a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08ae5b424d5cc8a9e6be17831db42793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf23d89041a9e10055992de748aaa5994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07603ef4cc931bc2cf65ba7dd33cc58595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37701b097a92ff688970a99c8c430cb796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb44b3c169efb0544bafe121e095bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b638521e1c3d4784ee37b9f91eb70ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1df45c0243407d9fac617131735d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99006856c79581dfa89d041b84064de8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1416e4b3bd37bc76735c39190ea49101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899ea44c95f480244b8a0d945002cd0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86761bdabd938a3509ac53d6ae646d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa772466b5fd70c317f6bae6ad10dee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff9664305cac225181441410a3b83b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f99eba4e108de3def875b8960c5a6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3641b269aa831903e6dbf689b9df6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b6c678e69100fb961d1ce82c988ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c4b4eeed0b24f17b617e49a7d49ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f1d92c22acc57259de2cdbcc06ab3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10114bf500e90180a67e890e4ac56ddf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe1f18ee2ea51d5222966a2aeef2c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126af85e9eccdd824cbf8a5c01600e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82768d8d8743dffe4ed83ae2086f510d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0b2adf6d4008367b267dfefe81765115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41ff74b8b0935d572a9cc1ecdb83bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392f6fd2a539e198e186d9b19faf8f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe441d8ef1f08ddc3007f4c10b17842118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88215e5b8048f4ff48e80da69d52cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80753b199a8f3b45edf905b6515f7af5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96229a7db9dd06d2b52a331f6d6b2b54121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779566daebbf76148b582c4d9cfad52122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9c10e60a4a817c2fad5617fe85efd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6877dc7ab54be01e8ddf8efb679b600124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d7f36900baa93e0f3f6aedbda102b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6682661d20b58f4ac7dbe014c57303126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748639ae06c597f1bcd7871fbdf4e4bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77500e1cdd9d20406e6f4e8e7f17bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdcccec142fb85097e4a6cd67cb01d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69c1b46242875f56de0a25f3972563130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f0ee68ee7a644744c984f9221c571131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd16ce4250e831635f39db18bd8eda8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f0a22f768fb51cdeee4560357d7b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe4e64c3e6837d48fae23347157836134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9aff7e0d8332b97fe888420e8b023135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a02e319193b2acd79ddd72cf3678e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bc224605f72439cd1e96005920b38137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51241405a0d06d8f4e5d1962b10a53138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2f30eedd8b054197a615c3dd0953e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1393a0a9455f189d75f8ddc65fa10140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b7903a31165fd480cb02b21fb0b65141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be5c29d62f27abacdc6583711c0985142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1168d3593bdc0e1f3ba995139ae03143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d509f561d04346124d3e4930d955ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f41a264729652e7a6d2fed8f9c88bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c4bd56a6a81f1fbb722a2fd5c04ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c815a6b73c837d52bdfbd94d16e4f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3a31086fa1352f9fd572e8b5da158148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a7f54678e110e8f5e083de3395673149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2c30d16e497fb78e9598fd66a4812150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325857b86213a142364f952032bfb9a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1355efd3aa7f393113db5ebb5bd6128152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd441d6902fd1653296d33f63fde9e3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9b3a653cb6084bd0772e0bb3d84ad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0c384e0fc589abe9efc3cc8a7fb3f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f490d25a44b20c434ff6a0401f12d0d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4df083db4d1d74bc2c33fcd30d6ab1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e31cc16f5af550d60d5bfda1d5219b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c205636b701300564e134456755cb7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8e9fec1b138fc4a13f8de948fa525160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4d9a8bf3b63df54f431aaab66160d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee16236c6e03990755030f7ff1fedf8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654235f4554e3918f99ebaf910690f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c3b39e59fdcc28406e2ecf2e8a276164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0aa84756059a7c028ea4297fe68955165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cbe54cbf98bd6d2fb7a441274c774166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1869c54424122029c09c146cab62ee8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0b8137d6e4f8eae6b5e3e904feb94168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6723658f0f6961ca626eb05aef7b9a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd3b4653f20036c3aaec26b8418548170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31117b6400b42af675bbbc79981911a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a811ed727d83f1785fcacace2e5d75b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58186334216091b6d12cf88bf7743efe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4478ff93451345f916defebbf2c1d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499ef42c279d3775d99214ae94dc77a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48c234531a3c24d3393cb5238a91d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fc08f989a6cefc285e5ee1f225e35177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7add90e458e0b68d1a5a4cacf7ef69c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbed9abb56d8be917a8030d3796bb7c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0e89990bce337d83aab3e5465c92d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333d7ae4bb7d8082784e9ac9f2ff942181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012db07f143132c908eb5c2a2bf6beec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2863a6e070ccd9888dc4a118ef9a1c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7686b2bf5384996d738a9438b510ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971b14440187a2d08e4f903dd34fcd4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d61e50671c80a10aa1327147a38a4a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85b71a997957234e534e1b3bf85924187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979aafc0adb3f9238adb2fe3b76c281188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49459c95305f8316f990343f0e4838189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e020c7b2366ac7d30402b65ecb5c559190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c52ae5d9a04fe545059951358303f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb1ce7d9ef6cc92a49a4fd94c193bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a0a0d6cb47d5a1554ec270ba57f66193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7244def6305503392d77fd089c83020194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44916d50e716e357517836eda732696195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadadf07061035c722cef1a1ff713af196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa97ede2950241fca053e476ca0d56197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ccce1b6817530d1b69df069b02484198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e04674caaef4512176dc8513bcb94199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0afde523c83c4117061ff862d60d35200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478b3ca1ca34916146e7f893a495c8f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa250e9a5eb9951a746aad7bc10cbc70202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc8ae785a80590c79610c055932076203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b31a0dc89e90058aa1f7631223a5c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f7d52d95db8b2cf983d526deaa945205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba107495603c9560dec849e04e6253206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a73d0324ca444a225b2bc8a3bf4d40207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badf2010502eed4c61e12fa5ee70ff6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c20fe0ff7de47746d858f20efaafb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454f23fc0e6c290579df28de8521a83210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3fa6d8f9ec51e4029381852e3e80c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475a5af07856d6bc485cab68cb3d1f1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec8eb2d48d297a27c962c9f25abe72213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f163f7c9a0cc98b54734ce422c1974214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ac8cc725f4f4249f4cf8319cc5d72215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc40e73eef0283be5c259d89bd7e5a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12156277853b84d84bfbeb5153b35569217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e72bc7c32ad517df44700048d9b5e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ba0e7f1ebedcb5abd17ec883b2d21219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6355879c9c8d34c62baf17325fa76220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93255ec35505dca794f3a3773aca9e4a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f7158973f08ac4ead7a9176b383a1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6132e862489f52e1965512366ae06223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8fa75c9572b5cc2d05ef9f98c0f56224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a24b4eb41856246c5130e406bc501225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37304f92c438741d6e437d7704912d77226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e87b582439e99792f93861ae25eac7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b735425c057461bd5bd48b0d70e59228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63baab1b1c338fde1405c98fdd8a1c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e55c98467ddc9b6f40f556a37ac4d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d174637707b6a3370e85750d7f39193231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d45334d9048bf163b88e44e4061ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c83c2736d5f548079057777172f69233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdea158bbcd8b0afa7fb4fea7cb4f2f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01efec833671881f19dfb77d134c859235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79ee1c030b203e74cdd4c6df2bc73c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8175128dbe9a004355dc3e418bba74237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac84659e2f11339bb2834718228402238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81891b0f7c0758674ca08d2b654bf9f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e3f2a6c958fa48fc25883397a6768240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f991b0501e36ae90232161dd08f062241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47c84b24bfa274cd42b17df0f45c4b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6e3f18f7d822324e967ddb3dc513e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fac920fccdafb8020b035a21d58f8e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64923070edd4ca135711c1fda347b054245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e1e4a73fa950b9a29da6f97a38e74246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde20a7d6b157fe273c4342c9865d6a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a60b6a18537c8140974dcbddfe0175248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b4ef7c92117d68f383782e86a9efc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a4115dd54a9bf41396702fe439535250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6603405e343defca2a03bef3b7f02251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b488150699694dd15047a158bda74252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46363d6b6819f048c226b6531a5ce18253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da554b4ede731844762069825632f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3728a8888d3a96cd0681d3fea1c292255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e1f9e547d8b0df41bc906eccbd40e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e65a62f9dc6f8a9826d47a4e1dd51257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e0fda05a799ccffa1c64c067a641c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8dc95f4eadb32cfe88105b29d34d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c683b06d27651a4f59502a61dc0204260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3cc19af34cfe8549d55ea24c15044261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab2a7b2777a69d712904b0a00463a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf055e0fe5086b356977f54badcce2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5591f8e112c18e22d741ab7d84b3188264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858938a5b0926a24ebf1eba4e5124b00265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e605ef518af0005274d2f6d341916266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc34a44a06b10b37fd27f54120e6af4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476f20b3da5f25002b0d001dc6cc804268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf61f36416d29300ddc77ccbe22524269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcf49ab9d9b54e12464c3b89a97009270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9beb223dbf24f411a25305c3909249271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1529b25a016176fb6bd2d0c49898b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544809f22efb82e6e5474903074f312d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5772981a8969c28a6c21a2a983867274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b5a1721efdc0a0f805332b1297ca6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0c32f57ec66bb48623ddc962d74fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75330c52f7a3b20528fda636cd2e7bb1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f680117d4379490f573a048b3380f6a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6007a0321a9703bd54e06d7552260fe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52ff6739aef614731e7389b92c349d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44bab00edafd76bc7582ff1798cbe7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b795a0e3567c6807f7c9b618d16bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f74f97747e278f08bb28e8aff1f032283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684e7b9fa8d34ac9935e50688fe04b4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd1211c82304fd3bbf144eec7c8022285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda043deac20363599d5e58eca66b3ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad7fd428ad02bd3585eca83602d5f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cee15fc21578a70ead4b3375d76be288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e20a63c6b45c5abc8d18ef06b3475289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0243b92c1a69aa9d780671eb715f3ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1104677474bf13a8a11acf0cb600f30291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca441645fc267b7c299426fa6d6c113292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ce2f461316182c63b2cc213b785d7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea57764636a076013be16b1683c201294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65574b2d3d41f32aaa029f2b6a45c2e7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9791a09eb34a4118edb46cfa4c080f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a9d3fc9e8b6223eaa3878461de284297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0e689f4a947fca3595a1819538b1d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bd23bc826b59cc7775f761a5ae8a7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fb246ea51ecf1216a6f70a9c369e7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c188725e7434a4ec4f36579605a7d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61926aa13c460bfda3b05f9f24818c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2d95d81c0ca3aaf1d9cc402bdf127303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb066a52904eee6fda81639dcc62120b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56545656ae31af53ee4a35b19ddb9e14305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549861bc0fd3417c65c18db3069fdc9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f73091e709f28418f51fdd597986a9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f5776dae668b59981476b778c1e07308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5a4aa65147c9a3e7775e7ee116368309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726479522d19757400be7fa053b23d2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83df3574db5f8a2aa637a775531c5c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd6883395e118bf7a5d1464841083b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462b8f9bc1dc3c3ba3c5d5966e9f2db313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89ba0cfd93916fe990784da6b8a0f9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef5cc1754c3215092d1a9ecd34d6a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3466b2096da97aba3740b3d8faf83316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e03796a683ace218c043e9313241e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41ce6f4923b6b9510b9ba728246831318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a360d4fe188a2503f66c07a94a05dc4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c313b6c47b46d00fd14f7a087e6a8e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4437aab0aa38ee596fb1a2e7ee2b4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cb1c271fe783ffcb5caf64eb1e9f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bbcf551bfb4f7d8d20d34d2ced8ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38183ff1a0b5b50effd1e0c26829ffed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddafac5eea12ad27a452bea7666acd2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb853fcea989ef8a958557aec7df72d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b60300977789a276b7a1284081a2f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0739f2ed6aecc659e07b459c4ab46a4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1c413a4a594638ec44276ab185fa9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675caff5b6d2386956d72819ddf5fd3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2dd971470a42b1f8b847b64f840bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a2ca00509a0c4003e1b613cf7e139332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909ac62c16bd0fcfde7c50b2e65c4d4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc00bf062e754d748c09b68c580d9b2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651b5bb0dd2011dc88fbf01e9ebb34d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebac7b80484614e993985d714a39275336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1441fc0c9d57b299995b83d7b68256337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fac855783e2a2d6b104e645b374f15338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408c83bb67868c7300077f0fc59f3eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2820f1d5710d7976441547ccafa8ba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b976d3aba9d368d9a4ebcff4369c8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdf3917acdd11426b516582aeae05b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0596642166a3a5cfa25ebadccdb45343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1a36c59a5b0d7691cbc177486ab42344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c46113ddea556b318394b847ab85c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b642305142a23645907dbc1da5692a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b9779b9bee18967e36235ebac9a58347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e998a932693ad1291cd5087fb0f54c8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513add7cbf3331b36bed938525c76cf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5154646c5e04d2e9c9789ec9eff8c66350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf51e5cc260cfb1afeefc158c9dc1dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6229d18788530a2332af78f698058352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a867349be1f479259f85ae290d54f4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8572d43da94e30145fc8ae2bea4cd5f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec4207703d74b4ff12882c3cc46bd8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8482076ff7e099b88b5129047361b4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68ae877d45e012f69ecbb0b332eb6f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f73719167fbe2e8bc6bbb36a54db8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b450148e9289ff207760019fcc2512359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbca9b65f92a36ae2dcc8932598a8b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e7a09c99ca6e9e84ecad05113645f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7f500ff1f152909e2fa3c5316f8c8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d759da0ec6c5ba191d60ef2c317d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edcb0a641e9b9ea240e44e96d45fc8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd138aac675dd6d362d84538b5c08bb8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d369ff69002e4ec7555da0677e167d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19280f75abe5c9635ab057e8d5439883367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9f608c00371c029a766bc31db8727368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35c0741a909cdb51ef8d835a956ca0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f2da1aaf740958359766325311812370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18def4adad787b1d63e828d9e15c89fd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247c9268d17bc281aaf0445b2cee32c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c873ed69ba0db37e31d61cbd8be4adf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12d507acd04194bfefa56858a59618374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f56156c1ceeca427358e71866695f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77256fd27668ad548a5ed685f5ff7418376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d3fec52fe453ae899ec89acb4be83377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbab5f22b81d3da3df44328d6cda9ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a681645356b178def8e7618940070379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06097d200310b9d2f573187db7375ae6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fcaa07088068a42986c75fdfedf11381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f4e0e865e61e007bdc9421d72ca08382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fde5890d635a2dc505671e2e4ee395383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee81620e301354d177060517da3fda384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f06d90dbc93e8a3fb55d0a3923d38385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd60c267e8251e67c6102b8d7ac2b0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2acb4bdab88b01db058b6b62e77ac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d45585ef44c322f0775e091980d8b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b77c674c39202b74ebd68f8551e63389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e51b5f8de11ad3545fa0cea0311a98390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961feb441fc2ab55eb3f32eec5f2499391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a293dbd7f5f5c5b70bb979d8646731392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ce22b843400179f8170eb4ca88084393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f44a71d05f6776c69924a453dbb58c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f0b5da7a13ee7a13bd0245deb6019395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f019cad21eff4c4a060a30f9892db8b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5515ece285cf27e9693043f0dee584397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59202e0761d6f49e8ae5ad4b0825920398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f08d073dfee1041e02c290ff7c0601399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f350aa8a8600e6497b4b25072f6cf19400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5ac8baa262155dfa25687a56df351401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86048aa3b329bb6f95fa47122d820edf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728432646d6758d1b677b93f78b28e16403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5e17cfc863c5c486b1fe6f8197058404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28beb0e3a295d6ce4aa7983eeb29937405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8db1de7a844de07846502449f13af406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade1d888a49b2e9aa5ae74267274c1e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026a2374f38678001f5c3200235275f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443425b1b4fcac560cfe4598c6c8c59409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d013acf2b212c3dbc8b803a27dd0c1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a821c9c04cccee9660d2c31eebfe5b1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8170a423521f20b108f7727f3b23a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cf2a940595cbc78a956f7da6e155e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e552fd1ee1abe84dfe921f5ca35e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311f83e787bc340e03df2005c33ba73415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90883718897f2864d2c0094b729e6139416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29954063a215fc9947d89053fa9252c0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4858ecb87a593e03fe5b91cd76510ea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966958a4cd4bf0d51867ca8fd5339d04419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a49be72b7e179d3f13227da7b923e2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffeb0076f4bf2ae26b8996fda694fb6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5c2a63b37db73534a3ea1f2112cde422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70039925b51ef6370060ca46bf93f88423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9622a432bc033ac5ea494e5c43619424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bd2fb4135fe6f6cbade0240c60b30425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769a42039380c95793390e0a847d04d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581ad8689c1cc75fbac93621e0f722a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3422ec1278ed9bfa3c7f377a1d2531428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08de3c7d84a77cc862563470259ae0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb90320153e665a390dfdd264202d2d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e431708f1692960f209fbcda5d6dd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d58fed97ed01eec1d863c4dcaeb29432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d687df44f586aebb956441b8cf8cb80433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce74709cbc01543f1d6e2d1ec02fe23434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329b9ed1fc3da116845e6af2355ad55435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6274695af9c4d18fb488e6763a1c29b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99dbfb44cef1b03589264718d04cdf1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b5f7b6cb0ce6d89b8f4700bba0925438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000794b850e881a3c81c18dc7ee2dfc7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d660c31f780881c1930c5c4be507ef3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d623ffa731aa792fef324f7bcd63fc0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b345005be4d9171e56b6df2efaec0d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec362798aed2165209076a4167e3f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870b2658b34481ca54ee1e3836b6b18444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac0f29406ed81b4af4ab5746b67eed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d623397bff53344ddc90f392110e71446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229cd519b3d4a3d9395e2f05d044dc3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898312cd396c13757aeb6ff509bb6bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05564aff3f8b47c449630e2a2697b341449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d30afbb729b2ea29d840177545d5ce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cbd2ae30bb065fce1c69b2cba76e4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033e76adbab2e15c1a576f82fa23264452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bddbed9ac59be1a16bf449ca1df5d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac226f33942f719e0bbb19d6edda6d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c717c763352faf95588cf30efae09455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4e2f221a28b29ff7dcf5a26c0a3f2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812161224a6c7e577ae6e13024079e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a32f5903f09ad55c7d5e491f988aba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af4a711cd6d2c79c83fcc3c78c725f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0022925f47ff6c1ef7e5aef6553f4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9175d4193bf294d1719022b02cb3f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01a4ada06189c42f62f1207445ea1d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f0c19fb08b3145ec63b6731fce41d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034fc0a632f7b4e85d9166a94635500464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9009d925ff617e6987a305928ee99465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15976e2ec29382504ef94f4076d1679c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb9350ea3b830f2f208c36770d0eb9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dddaf29a27a24bafee878f26aec578468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a05abec56d2cddc7f7710a1f2180e0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36197717dd6d4f90d9c296a2f1c83b2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a411005fa2799d4fd2d1d9aaa625ea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9b39b5eb5ef91cb82972e6e723678472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4a8499b1b1268ebad947517112b7e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e61aecc1295c6d6e3e08000dd30d2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255b73e560b7bbf3788913c62a9bbcd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821a3803471e8c81c58ac019f9e1d64476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209077555508c6af05e546fe9d5b895f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7c0368ed63791ad7d26a91945bd55478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56346d0b84b6112b043f2e529ac9955479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ada6dc666a17f9d0e2f661acf92a62480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235b6cdd9473d8a2e9beb1e4e79f18f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c79c8b5d36f976c316e246c82dcee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f26e25bee4a735f50c12c41e1d559483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf31943ee7e2c72e39d5f90528a8db484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea00833bef00b957b927ba81422a3fa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4915b413c29149a6ea1ca6a50611c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e191ea4dc18ed34455ad169e143aa5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a115e07ecb69cb1333a7f6a1356c8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab309867453cbd377152900836238e62489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea4e5bf526828e02d1dea550a5eb88490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6258d510e5d664264e3af7cdbfec2c3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7d64735ea59dee93acdb9f3135344492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a67d08875fc74e930f39839fbbb073493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682b0545ae098319f5ce51e0d014174494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0abb573f2769cdbdc64bc57a06720495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57eee87970bcc4e28df30eaa7a2baba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61736de08afbc4cc65830c2a540403a2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6cfbb3985a989c6e536010948535a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269dc7490abcde89413ca9cd5827b7f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999c39cb0fc38bc2c52267baf587a29500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e59d253738f7304003e9611567e82501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1929caa36064c1ee6d1a657a51c1d9b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f065828bf862c8aca6dcf9f201d47503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405c483d07d279870f5cc7d29c6f1d1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948a481882f7e37a9fce72e851e8375505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8605ffdc4c317a06d32cb36f2884a7f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0327f215dda8b1f1a574a8b570763507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdef5f8807924cc43aa06eaccfbbc33508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d061096078fbc97215731f93fc0b9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb0d65521587514f932a507ea9c6c1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916a6492ce1d02611109c140468a761511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583ef503e36a45a33fd8fd9dd3f9877512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee026975c91e3fb0f89710f2515aae69513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1e57a985ae8e14163da8b2a99ba65514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a2483696ae564ccf7787c001a5fea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84191d2858073a9920cb3cc2b443e7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84456106c2dd14a0c1f4b11a67906c43517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f57619a3cdaebc4a13c215f0331ef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b516e9f3983ad67784349dab1bc5dc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbb8c8f17691fff14260ebb173c5e2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e50439e2531bf3c154e624418b1f4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d85b29cf4befe538a7b386437947e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362fdf206284fb4237b76ca14c56151523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868eb68c9e7ccda7eede863c06c58355524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a8b2f8b7209a8110c178a80a9c174525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77ee91aaa9281d3e56cbe7f83eeb65526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cb336ba873bc48a0592c39a7f0401527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cec6e25dbce69f8d070e51edd631c6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8d2559243f55a64f3023b6c85ac26529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb91fe3393247e38478d1292ab5494530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7884bf34b19ac4b0b1e2ea64bdbc87531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812b36f578add431aa3662229b3e44c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc35a306b0c65255d6c1153a31395b2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7b90ea861ee5b58e928722edc9d65534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7267690f54d26efc5e1105e3372f964535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0dbab9e93b58b62114c7ae8ca9abb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbf263bc66feda4700359ff79fb42f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea4c81c6a350e392f393f62a73297b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ad8a3d4a812ad43c73a7320ed9e9c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81a76591ac2d2f32009b4a276d53f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a34dffe0c8933e8b26d6df2d476d23541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb556287b7d385669b9502dbd3b8c6c1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9b349aa056224f5b5ad74459d4551543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6348d89dd79c1474d9e4dc85d8f327e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57ed22b71dee790862deb637b0d128545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d6b739a9861243c3fc458434ee6e1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3c65a2e7f3928d3a5003605097072547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a5b3b5001db4d0592aa048b280c06548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1215bd73152d4d878b72b0282f37c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc556d9acd357c149fa59d707c5219550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2907c2f972e48bafbdb830a50344ef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37a827c7dec954c3fc6e2f54267fdd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fea1c521d0de50f821cdb751bb0550553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51007525b00a7dc417b48e7151e6dc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a26afc17f03f2eb4cd2e34b9748b6a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec3f5f88e5a73468801c8027ec4301556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766ebeab3fc8eee5d731251ff84def5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3409036e5e0dea77af1af7360c0f4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60aad483610498e8a802d780da85008559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697005cdeefcbd9392ffdd4d8ca3f6a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a846ab35bd7b725adb0225bae4a545561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d5a626261b32648e611a2e1b1d167562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013ddc386c4736eacf4828a648d4490563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc1ea997e6f46eaf51df54d8b7b386564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ab53e50e3c5150b09b4e806d10e63565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa495732f82821a3c9e2ad58ccc2c77566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3047738a1b4142a1a91c3fe5f5402b2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158e4a82ae279b7c9b47d172d3caa6a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad9055da8f403cc028f7c2e2128ecc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125003ea2677e42f30455ea6d4fd2ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3260a20794b0d0eed8b75521d1844571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d542e40c491353b74a1013aa8857b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51ad2510974ba26f87c1bbbeb2d167573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafc05fd3db15b441dbfae4e6301fc8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc5e71f278d4e91f83187d4204b0ac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ab77c7dae78a3e67afab1ccf82923576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72c53acc6dfcf793b5f86e330b4e35577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fc0842762f47714aea291f38a868c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954ec1588539ff0d9b99eb42be93f7d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc858bd7d8c926c16b6ec1ec0f9493580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f50ec9bb2d952d76f4e747c369e774581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd7f55c9e25708d02399e7a3971adf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe3daa1434b77c761d7e18b1fd8af6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d3461de604ca24a2ffdfdb99aa84a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ae295d9f9a5108da62dbbcaaf112a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a5c51bb872ba82b46cbb73383effa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b773124cb9cab2a476f288430bea7dd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7d80264b70aad26a9d8a46a2147fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334508f925a6c426513573ea28a6ea6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e784f606b87dab5c250949e89e4b1e8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bbbe27b51b87ae3f922b35c3ffc72591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638100ea46d0e1aa19bd9114eb0c01f2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa33c694c29b4c64f171205ada828a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4504e8b2f136bf5a25d34fd65e07e35594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed7de17b8a16309058973c30a0ec25595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054edb6e8b4d4e34f1f0c3d45973c06596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f2d289efbc845b66db7ece97d325e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccf6f3b04f210d3dd2337d1d34bbcb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9f4bdf48b4a478bfb5f1c013a9a9f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55d2b6699d254f31d42d1f3c4f5820600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290c13d16a53440e32bb67e14b4027d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5e646e51e6e371a412f486e16ff16602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288e57e0df69e840ad30eb95f1c9d62603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ac71c6df45f9c02b67498a3025617604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2128c509c901bc4a6b560633f23e094605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772542cba518c9445ca4a4961b22ad2e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25d606b63690adb8c341c1de842a6e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66e667246581e2c2234632b2112abc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de96655d4cf607eaed631e5a413625609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423cc81e844ff39983073da84959a1e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeaf131c02ff78c25c695e752f30334611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3061d314963767bba636508702ba06c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb785bea764ae36e1a7a0f9de24075613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c512585cf179c64738d60d3ef526be614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf272982cd0e18a6ea3e1200de7490615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b43263f687c3b846c98532657cc48616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d26762e2e64211c745cd8a3aa26a8a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36f175da8507a4f3b3bc3edf6882a4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd6842150ade8d4c5eaa9cb664e449619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18bbfcfb14993c650b9a1973251f16620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed704dd3357f7bac297cac32a3c99dab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e00b383052ccaa029128e2174298c4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8f90bdec5f85da64272598e7edb87623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267585842db81acc811a682dcab8986a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdf1c079364ad08af4860b91631c24625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf34a87e0b2979c63d67fed6132bad6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8abcb879402551c4517947dd79689a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e8027819eb50055187a1e30507358628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9611f6c98c77d6143138bc179143a3c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffc4e8db5e99958a65e39769119415630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c649fea6d55e3be7b4b4879af5191e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14bed9c3a058f6e547f8bcace7c6b7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38e6947c152f40fbf94d16ad607d18633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74888c06473487d9d9c4f56d177c3f7f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bf46376d245a44722e4b25fb975ef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c141f1049fb3ed7cd91cfcc2f8bc704636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca06ea9cc7a879109b421343668adb2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ec28d3602ea5ce450defca020e336638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba865eb62cc6e972a2b94a16f7c80f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f3c271899be6547691f7c00cc27b4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571928c81973354ad638708f0923eb5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d07fb5426ac014db8217d7f1c0615642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdbc5bfec3bb791d70fc9b31126432643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f97b07e7c4a4c0b3d21dbdf36eb45644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12439124e1aaff9be8379df213e1456c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb0810f730db38c930b7e27a984d3a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa0b7910f17d14f968ab555b203363647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858cd18a155db85dedd5e1ad64093460648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8549748850b076996c9e8dd2a2b9f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1f37bf655d49a127cc45a11954514650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4cf0f09466d2b19260d5936562cba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab6dc3bece82ad1519fc5186eb808b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411b63d1daf723d68439867a88f7836653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e73d1daa0927948333e7c85e80f2a1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e159cba19e905d8e19f6d32be56efc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e246c6da04f705d0983785f19417af656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258755a7d4c4700e5a3da60f360a80c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823728f1b27bf2adfdf8403b07ab165658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab71da9f6265a4bd108a47037d720c6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3826e1a575559c698802f4b02eacd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece12b305f35c838049cee8d0b33886661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002160673bdd9be5f17aa4d979d279d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142af7f8715dab541cae025e61c0791b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707a1beea0a52f718f9b50ee3092abc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f003d68b86b0e405ca91165bc867e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7314c2f39962d39c23b8b3abcb8598666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9360be64234065fe7c7f1d41402c42667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba4665ef715ac21c28cbfddb48dd64668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f086f4d1760e3a652ee2d47c45362e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbaf4072aca7aeadeb3c501a07a4d4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165982b3b4ef49d2820d237c3d163da7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd744652980d003ae033df4725a397b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64002819429992a718fc9d1cee42a8d1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899440f0133845aed843f3279be1bfff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fcf2eb69a666cd9f375f17667d71b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d8b559445994d382374336c4d157c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b68fa843c248069e4b320c8292215677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04dad12527403d916e12dce4182074678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1463ffafb3cc3836af28f2c4c233d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee5b676d4bffdada8bfc2f5c59c70b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7adc1cf24d06e5558ca8136fedd544681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf557f4a2804a63b8fb30edd10ef474682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d6ac6800f3aef18693f2d19dbbe80683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90866e4f6651cc8eda4c47f66fe5932684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68fba695925d0e8bb988b0280172ce685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0d7bdf6e9f986ada2185575a5be05686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d14f1f47e7cfa304ee5716c1e9e75687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f36dfe63a11e063e12a76dc0b3259d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14de85a3a263cfc7552fd71f656dcfa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243169c1d9e03288c6aa2e58c1183721690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee1aa38df55052595d85eff1c75abc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6b368ee9c932d798d5722e1dd07fd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae041bdec352b68e206943a40da4eb85693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8cd4c16772b444366acceb880823fa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28643f677c5f6b43633bec008a4ce605695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52061832f3bd155dfff7f494546519696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33473995dfe49851fcb3959949be52fc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebd7a92866b533fc5106f48467f259698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38143432d8af369156154320b739934699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e5c5c1afe28d7216ce07bc433dee9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de580c850bd7c36a79ce4fc57cb993701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61902fbebae086d56cfbd9995d91a2da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8488fdae190b227e83e9c5793a954703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d67cc71f6c18619ccd225248109251704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3faef3d1cd99858d361c6b85d79d1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde776762ebe1ed91c3925c7c21dd3bc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70406c66722d0b5150f5ac33bbf44d3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7333f798800112a38cc420f44ee3188708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85cf9accbe2032037b7205e860aa896709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34052c2339383d99d7fc5818ab5e07710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d965f8f12707da9df6aae69f0ff3c7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dab420ab9e605e9f867843ace8df01712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362197e2dd11eac35bc7aa0d16a2f7e7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595085353d8d3eed0f73731168cc5bd4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1562915184adff06049b94b79bf11715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57846d1c18d0a4e1ba3cfc1ef4eb9c8e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82afaaf06f23dac2922b8a54ab8778717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c10b58e3efcf52279c5c2b7e086f5d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6a9ef33b7c66a5e708add3e564019719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f710e2a6e8e77f90439eb3e7b7cf1a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643748c46bbd301d633b6f2ab462a08721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64baa15997478d21b0d425b3ff8653d2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7abf12819c6ab90cd280cbf7c4dcd3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734b7065cccf6cee793cff21d3a7c61724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2af0e051b0e72791138d80dc64eace725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35976842f3d5a18e2ed68df30ad5846726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75e258f024d9bbd2756678c2f4c2e9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127116e7842ab6a9584bb62fbb3cb45728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94832480b1f0e0bf067c696b0bdd6e8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee5d8a6d763a38ba4aa14ffb422738730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb199e8e8d30003c9d9506ac43d87db731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65856dd3b6894593581dcd3a2c5da406732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f9fdd549d817c6a3278c0341f4256733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc07a216d359ddfc7c7a59377de1211734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f8f07acc1fad25def26d8c3064cff735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525c02b56df7fa03e6c7246f8a8483d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051932177007da771ccd735390b06e9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42305ed5814efc045dd7c4a7b46af5b4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964d81380967c10c96c3d585de3e906739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d561f6f0c003d6eeacf08f0e86983e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f390ba8374611e3c2b53757934af17b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830fa52041277fb06568745c5ebd8ad742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ec6dd12965dd7bd95aed9228d3fae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22f79d5b6df3bd12061690555d39d1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda161fab158e3d7739b049e8b70a97745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f041a2ad3451bb0452da91c2b9d1685746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8032d7cae995179e388be1f3bd8335747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4fd9bd125d372a135049ea997f560748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886acecf723936401dccc9c51509e61749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1c655590f94ed18f2f91cc1a4b00b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252015bddd67febf924cfda2c9c41add751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74472ab1372225e0973ea203facd40752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cb97120081a32d594683eb3319c85753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceeb793b1f4dcf869b1aaa8e94dbbc3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe91979a3c872467c77d43e03214b2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07901915c8d6696996141ef742e1fab4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00aa14b2b591e2d6f7c0d2145969f07757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707df38a16fb0d5a4c81ba78bfe87ce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b72d4a4221890fea2f8eb4abf69bdf759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>