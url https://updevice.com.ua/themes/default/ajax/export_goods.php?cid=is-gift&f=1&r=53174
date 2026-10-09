--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a28db5f9d9ab61c715b25520f3fe81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0d75dc24dc4ecc7e47a9a01a88b592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c4f64883821cc82c1c9d7a96c089d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143d826432c5b699be9f3dd8827a50a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355c550d6a4cf8a472eed7ddd840af85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c33129b8ee51ca56e90fed163a0f2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24209c98eed149339e17e8c92eff0fb57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02e52bceed2d7e2befcee69fe85d838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484a806a608ddd8767cd1c0816e87859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab35a58fa7014352a1b13d42bfb67410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6014e340f8480ab4a5fd43f96b18aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162c48e9a15ddd73fe2a3b0638b9e1f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3776fc5875991ae405bdcccb7765bd313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e7fbc02af94742e7ee287b8cfa3a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacde2bb13c51e873997cd68b6709a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9230824126e53ef662355ab9d6a7f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a0e1c12218ad1663858f6f365fc8317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba1152061193bac987688ef13237ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c52a0c0ce1488323adf7134c5ffb419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d057cdced81123f1dcf786d40a5e8b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33417e3a7da2561e2c70af302f1f08f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac29b1f3986bea1e939c578790415722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312d806c2a31b49ed9f1d78ef3b481623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ac478085cdbad1b7cb741b8ac395924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da7672b16353197090833918fdd61825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1afa2e932e219f293bb41adb9039b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44de21c7376c2d877aae9dcc9fdc9e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f61f90097521584fa6a20c2602fff228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb7169c9fc3d39c3480d3976b8b91f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89bb2720abb798258a676732bc04fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7d2eccfcadec9d241aeb169bc3cb231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191524ca74e13a7ef58899be573c9ce432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc6749bced061bf43647605f47268633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c0838d49611f95eb73be00ac9572234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c50cfc1fe56e2ef9e69904c11e2e0835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bfce265582f3dc29c757f7b9ec7c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c08c03b4f78e7adb4c3f9db228bee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b572cecbb0a921b13877b5226703238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe814b80056545e2d1112c8d20678c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8eb724f7327c4b767b9aebbaeade040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e8b49afe9796fe437faf39bb94c6141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6aed23682e9d729160cc45723655cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d56b023ca67685350e27750d5a2be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a784740ea083ac340dde3681b0e69b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771e995dfe56039bbcc5020bcb16ecc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ea56a647186ede5744da5713b79cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d258b36a84f5047c9dcb0f0d9725d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b130c91d7a06653687c58b653b06748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682c7d3f06b4877f9185b6f44b3ade849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1691980c87b33dff41154cf583f3e7450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e67e6655fd64b0f56f36bf93f0d2f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce690ea35fab5c90e41585fd2b00fc852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e2fcc6711f7e03029235dc151564b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623d854ef5f7d1477c4f769588b168f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807903e669e1dfcaacfe1d3ac2b491d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681debbc8e8e6c5cd89ee6eea7906f1656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd712a47a3a2b895eb13429c2fa2f5dd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e7cd02c2e8a8fa70b283eb94eceba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92010d12190fce5bdf09601202e3c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c3a1a6c6d92a5a3270572292e17c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fc034fcc7ef71c711136cd259dd4461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23073521070ffdb0b6d3232f5bb86ab662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f810b2229e901c1ed559e67aa9e94ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f23d4fdc3ed4cc8dbae1c28987f0fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f816b0b8a6b2339656b3341d86900365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b897f051c789595c6dd110a284cf666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e0570e2ca216cb7afff157822b9e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4e445a0eeb13eacc4b30ad3a8887e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476a2b98e0bc3cea1187712f1067e7469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42296b758a9dccd25f8577f0fe0b83c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfb27cbcbce36ca6e2c2d9950803a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158dc672f35287c5bf256cfc2820ff972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98f0c5be04484db1178c19537cce2173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cc0ab2bbb740d70a0ede493267a6b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0134f76d68575495d8c2393d24a8b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63219d0843215cbb206fe34402479c7b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cb1056522d2c07b700f07a0e2a72377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7986db30cb6efdf9da4c2ae5654929c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba6ea85f59c01a650d9881a6e10e4979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400149d7ded8e454497123cd35086a4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b810918285602045a053669d0116e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c64f91c3ec3d4e12d1933dfe1caaad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0323edc1175a803f0d667e34b402fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cf16c7ef6d29fae7d9b175132e99084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1630e7d97ad09815fda95cf1737239b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66869d8932fc7b02382a6f994618b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81b682afd9c8096aa78811dec90dea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bb5e2c7a2eeaca000b3cbc039fe8488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2736288daedd297c3169bd1209ae589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0071819740a5b4c1542a09d6e266990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f793946c343c085f27ce6b8b027a3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88157be6e8b91310b1b2562de89bef4092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155dfdedae8262dd8ec04f724d1d7f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96b6e8ee46ea4d551a36d6bdb086d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5950d20f54d4e4301235d11f74cc2a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4cb5a1a4b18c8f4ce3f3ad52c6fc896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ee8c4b0344cecaf0ef7706bbdc33497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc02603a4ad1bc566fbe85ffd7b11e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050e440f3a879d1f2ef701bf61c94c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8073578c3a15288157daddc0dfa011100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6183518c0736c8d8b2ef5358b8aed5a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4f7e276d8593f30f064007b069e18102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e3e23e25fd81038cfdbd0425468f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2841d1d02a004b298c661c1dbe042104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd452d33c99db9ea77053993680844cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0dace0c52c5e4e8a19fc967f2fdda0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444cd2ca8af2f211a8bdc29463a5ba3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f04d11e8c8f1c04d480512de27f0b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d388a13e6b4a6fe23c470cd84442f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871f3dbf940d7d6ac114b78a72327b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2d5c11e31755728c78c23fa1713f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de564761b5d1b1491fda0655af8909112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52d22dfa802a901b83accc2eb85917113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48202403612fb5e90da469bedee0e78a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303ca50a36e70f22b1435ee63106941115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec8c5ceccf67132ed9a5fbd5a13cef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e4cf6502737dd7471630a1b1d1ab2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e15c4623a32a35bc9d99430327cb68118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efff229db51f7b094a55139b81eb311119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7433af2a5bb19eb1cab80681be280120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a00e0daeca55a7f7639981bccac1d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46397392918c509d933477985a6be266122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d8352622914c73936d600c5463400123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2902b5885e4b8b830dd78d4fe8fbc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac7b28bf559e23c57048c238a9234d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a210cd924d2ce0f595d29438bbc7655126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2052b359271ba3e406a961ac76a518e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74494277da93e39872e220c541be3e9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76477d987d822f3d5536f7260f5358af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da928997a93d9f137eca5e3fa1c01e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6e8fb9068257be3e68fec9525b6ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578346d41e9f19cb493e1b602ef99974132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63dd46fcc3d2caeb2006457208ade9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c69d0fc041ff3796f4ddf25b0dc6c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ee729fd313132de37a9879719a419135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfaa111f0051743a27b9764d17b652136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5f913866cd3e45ce757baafbfc3cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3859c734312a79f5d974084479a395d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca455bd7f98b417c6325663f481638a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac40482db2d10f48a0ec60496f7ba4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682195f71dd931db74ab8637e220d01141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f0d0af502c43816de2eefdd1b033d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803f0b528fefc9ed3d9708861ac1676143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183054a3cb51eea6c3f5c9801d3a71b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ec2102e0b0eeb7180d4aed96a71d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cd0d5b833615bc484451c01536428146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7c7313c9be9d53bce1f8b6f0f4d8b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a3e2997db441fcb8e2f73332619e4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aecdfa002c7cf9076ecf585ba40aaf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15186089016b93a395ca255761a54dd2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2669a5424a6608b936f1a59ce45a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf2e99870290421ff78684093768cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7324f9984eec708d2721be352db063153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14270c9c1f217a6e53d123796d3881b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abae7c3185f3b7e9ea6787051d2fa62155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac98f455a23050f85852afa46a4186156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46943073f3c3c0f2d61658c44cb2968c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36db06c8af30d325812c70d1a60000e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd743435d155eafbfd17c8c67ba855d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d27d380d006ec48d3259c6c82ef0a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990e47be8cfd9a7a6ced1b7237ba440161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e02c2f923f207a0948f4870b042390162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5e54e342d29669e6183bce3185539163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739edb0f70230351c1da5a8a643b0b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbe5f16d98cf084c7938d4a0bb1e02165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42e83a0af72c7ae9a035bccf85382d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b9f219c3399dc614286c3562a84f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6768c2d252e302c9e286ff2c40ab3d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82af3acd8e9526543acd99d963ad5c9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f22aa4a6ab0d117f0bebea7df2c7ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e78df7635d28cbed25a5007f5b563171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144b3c3da7f4557c33c323e9dcd65ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5f676a6a3edea344872b93dcc428e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09351bb7e46f3f1945984123ece1520174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc5b434042c30bc6878c87d603b2c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea2d1439547e3357fedb4b417e18e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb6c2d10267fe6e5cc31f5ba7d8e43177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13688e1f281f21f20eb3db31b8e542a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52367f4b1e68bb46dbe7bf9aa7499b7b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e436a4f112a771690839e1b0e75e09180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34aaebd65ce12a0a525f1dc6ad0e86181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b594ceb69829d9b9cd23d0b5801eb5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e514914d29b3d7bd3cfb85830233b2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba21711af1057497a17298929e0bc4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c780bd70d99d4e758a4df9e4b1285be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6a3c26e4c9b8db0269f06985b08b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50ac284ca7462de4bd753072639c2f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c87980716629b6004d566ed2e48b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63813586e67b38de21c3418e90fc9de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6434c020cac46e162a477fdfdd20e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9592cc1e23f4b0a17ccf4d0d145662a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c23da3e15958e419b1abcbc429336f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f5294a09186dfb39d33a0ab406d91193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c0fd14d561f72a0076638dc451fad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e3a3646900516a987e49f6f62e267195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73d7743873ab9846f505d945c23313196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e35ed3ba4bb9c9d25b6cb328f3432197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572e82eeddd781e2cb63f75f6f70988198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908770c66b6610b2be834ff4b1e8a290199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189529b93bda55dbe3a8f37284a7661200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f9d8c185197cbf3a6ec8b896eddeb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d164632941b3b6d35c07e2a7cbb2b67202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e09a21ea9422ae3f8383b99f31f75203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06946547b3c29daad7b3704a61aeec14204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b101508c5089e11daa8484319704ba7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f478ac9cb50ef0fd90f40b770d8aa3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e485ffb3fb5b94fc12fa5157f635c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2804ccad88f307f05f2e62a36bd45a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93895083c2af5e2c1c8a1dfb9eb656209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47e3f7c9c0cbdb75f2e5286f980419210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0be1a6467389ab76c23214c947eec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd570c82ebb6a8b5a0b3a63cf0a956212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651520c9632f2440f2d928401e37f81213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e8799030f795678a4e2f31547f845214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7445a57977d899963ce27a7f297b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad039c83614a2def225ffdc6cdc0df2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090ec595677c1c1fc3a3ef183a2d357217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256e4d0a2236ff96c655324617ee0d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879654bd5c9154ec13283bdfba8efffa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49897c0160b50cc4fee675030185c1e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41b815f43521d5930d8de027a91856221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00aea4a5b454a6e27601d77020e35ba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf55522c17f393e63f664694d8d0c35223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a704fa98d233fb3de3c3f895f8e35d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67033cfff62d1e0c32ed6c92a0ef0e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4ebd4538c08513d1bc892ceb46e3e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a66c0427e78f106701cc163aaac4c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f2f8ebbf82ee435a32b8790c76889228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c1fbdb448b1ca6bff0877d3dad992229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91947caeca13cc979653f00699995975230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df4385673d409d65dd53dc76c0b3e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fc56cee86bede8f669d67a04f1f29232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92428667d4e780291858deacafbecf65233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac39da555c9289d34c0544bd57934c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c77eb7e978bc9b2e1790a29645a9b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad4b91c4ee5549236cde0fda87f639236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02faff3d01a7ad624f3b80830f9443aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9271667af2e98fe8ed8711ae327d8e0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f6229635c6c60052830841c570c65239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc5bfeaf37c7b34127f4c1f053ecd5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30306b5ffda71f66d7acb17b77e755241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e570f294678d0365d5322334122f77242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1cb0d18cc33c226ca99ebbfecce88243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a09a7bc35f166d414cc636825899a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e88fbb74a6cd016e47fd4b9e8efff4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c110328c2aa346d45effbd9d9aef7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f92918445f74a779278122be14b42247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918494402bf3ef7a56e9f495d02759e3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063779bcbb594f5fbce40556dcc77e06249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbc67daa280dcdc6f0edf89196c711250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9c26139501421d3e09ea6937bbf90251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56dbad99ba276857f2413410a43b854252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb26711a0ccfac473892c20dd523a8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d02fd54d1e09f5dc975c51b2b287c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6768cc820ba70d511c2f1829be6f1c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f14f39d2d9e6d2ee567ea8471b5436256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e432a9e273ac57688cd058fa75b432257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7d2b0826e463e765fe56946c72e63258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3d43033af73ac2d7abc5db4afdcab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc182693282b795f4b525c2ff327ec9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdaca3cc7483aa8ce77e5ef03613fca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0e2d7d76b04454f9029656c491177262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa7ab49c7b094bd6d3a495fbf57ac0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62c933696407a7f109d07088a84585264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb548108ea3afb815b5e6f3a0a8ded265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8b53281f52e87c6f74992ae5ccb65266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b5f0feb8124c6122eb8c7007bc4af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1000cdf73e08a7ee10399b590f34d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd417c685404a7c91790ad984948c54269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0fa545d5c55111c301078f1eed971270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434d50221f8acbc18d1ed6865fdc22c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6430b37531520e536b8d6ab0d11d96d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40300a53460c274d885eee05f89b8a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c64294ba5bc75986c610eec2084f12274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb03071b2edad47204271e04c30218275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014b9257df4963fc5a321650749b4c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b61966a2972c4ccd30180575eb400277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e94ba1192c19df0961e6a66ef2624278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309d536c76b9142a4bcc24fb0ce6681279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8448fa835f105fc9f2165dc9e3545bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0049aeb0dfd99caa3676727992f047d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba233afd301b75ab87d813841d4e23f6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc729353ae01fe0d5261544648b251283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe355ac19f9828042728f4fe7a433100284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df38dd432314dd32cc572d7f6c97e4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cc22396eaf993e4505fc3737bb8e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deab0c85aa8c7a63e5dbde9184c36f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c3ce13fed15a7dee148c35eaee0dc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf2ce93691baae0e0a896eb0bbaf49289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ea6339758c07b51f35afa67667653290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89de47ddd7e20cba627fc91c0302331291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b3b16aea6314223f25133bc0381da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9e426e04130b01979b7875c797892293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539551eaa6fd22ab69606c47c60616c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f55a7d09950cc9646715f891a06f34295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366da1dc3242650d1618b438c438190f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c0233efd2597bb635123408441d83297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb010d4055021e3a77a31af2b4f0ac0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa537ba2cfdbdee497cf1afc6b33f1c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464077d812f05c2bb525219ec6ef303300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d947f542d182bdac52dd45750354e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b101959f73cc0319627b8857940e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831da48d146a1ad344534af601369e66303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810d86ac72093db9462bf741a60a0aa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd659e7724c82fa787ef88c6d267a7c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891279e3a3619789cfb6c1d7c6e3f6ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675fceada04d75b27a404eba3e99e81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429feef96d3aacf69bc6f1211a47e94308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d1a3931a7a6f2f128a1469566eefd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50068a14d19a6fdf83a9f33471ff4210310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952dab9ee4ece5c168a239dfc91c8ae4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6e30b495d5e1389dc29cebebb455b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f012d6aa7d6ad1fba3d2527d8fcec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd322e1936a842778dca1fbcea6ca8cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60ad45102e54e31c36479462eedddf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cba3fb9fff226764c1c46f1394274316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61637f5e1b9aa7e4eb1192a8493213b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c37980d7bd744a8137bf038649cc5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49aec7bf519a42ba20b228d582c1382319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041fa09cac0d4185830998672db6ec1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3217531578b7235595621cf35c93e3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e2b5e6a3e1e4bcb3a5f76f094d490322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab25a047b5a7b38f4277793c75584dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690d2a3b842d8e10651bb429b460c21324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51a28e411acc79eb70a29aac3911d8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ae769517e1022f84c3c93d0c63db0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70736af8a280f160c8d5a2b6eed9794327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f070b71fe4dd68ff65697ca1dffa3b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c28985024245099965363a6a6a824329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6041e0d49c51105764a691c60cff76e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96176df7fbd3c924e294b2cf4c0ec39c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233dc6acafcf03896ae61aa09bad040332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b15c554569d7c60400553a8269c8fc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567905b2f79d7cd4bf90522924627eed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e82c23e7dd0718c2cc00b0cd998c8f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428f2dcd95ec58725ec6c4f4fb259d9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca247af4e00116c867ec22706ab1f39337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdb1e4f364cec1f9bb89beaa4ea179338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bd50c818da10597ac082bfd829e1f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82058cbd717edee88f6b767c2f80ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163600a9a8bf192340e9721c6f2c1c9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940b23390faae09d057ef85cb0ec063342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c05333991cf3ae77b6d39c281e9bd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf62e6be92e1e60f4a56361cb958b3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0196dc7f3afb19fd2c731f2160e4ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720953ee0045d9f41e8c876b88217238346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec9837cf581019df8d3ccf89224ab4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196874327419394617bfa8e0a819621348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbcc53bf16d5cd3c2626187b33a8c2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0c9572d1cc17e596536dc612e3b42350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c94f0530f1581ec5c1e537964b45c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a658b78248ce42d57df2a4561cdb6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f7ab02033a48bd5a95d87249d8511353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4569b4fd181b1810ae722aeebd94434354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41d986a3d78f3c073706108c463c60355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9318ec5bac07aec4696040260bfdf7f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f275ba8723e2173149a41dd01f17d3f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ab0671c169fa66254c3625b572587358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7101787974e9706ffaae1b752a69202359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1168468a3e0d6b550fe949d47305b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5f6c0d6350d7257636b6ad77f7a97361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a88467d5d4dc04bfd7bbe6c8900813362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e0be153e67f22d43aa75c56dfb13b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea9bc62d85d6d4c79a2398b0c10488364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2f51be637c2c660e461d598d334a7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77649d468e2a3e2f104442dc90c27a0c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20aa01d854cfd3a8dbca4c731985fae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106d98095298e2c17f95d699f37f8c8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29149adf72ec5959edffd25f54504844369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf9cba7451c6a4570fe332307afe2e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51094768ed9cc174e1246c090cb8312c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33cc927a01419403b6fb9d66fd614a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d7d48cc3bb6962c97d3fcaa612d9f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfeb1d88709029dc3900409a61ae00374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04899035ebec9a6f299afeaef83e8a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663e850ccb91514b0da254c9c0c4658376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e5ca35628570e4130e5ac4ad7e532377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b4195c8fe92387845b8a23fc9b285378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0adcdea5a6a17bb771a9682960ce6f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681408e83df910a7ee946a87d96b685380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e96ca79e92a4c5f306c985b5131df8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0862597884a78b71e3416d8f95eba2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c09ad7e55c2fe71db26d1dc8bcbee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da06a489849958cfa877bdf2521faa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4dd11e554be8d0fcc2ffde253f000c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cd5475cfd29d373c8f268e1387c2c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35952472d4e4b5897a7134839140e5f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924b0bb0afae111db6502cca1a34e57388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094c9a567e79bca1ccc4d4883007c6d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec92cc75e9346e8aea501d41deea23c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c5cbd23bb6f996e7457c2fee7a4ad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2babe8f0b27470164838939b56c54c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a62e28dfc9285808c12a2b8d0caa1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600c6919593fc95db553c3e993c3004394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72462d5908f224233a7809445a050420395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33125af4fdc2e62df24679d733492d6b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc45ffd4831d41d57b516c9c05d2ce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0d5905046c6b78a143f7f7794ba03398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd8e675afbebc42aa4d98ad8acad67399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87e7e3342463ce05bf588e2ce6ae83400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960b05f93bcd68105ba66f6071055b3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7e9266ee8b006365545aa2cbf7a27402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13234aeada3fb0231f54b2be934798c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166fdd34d234d3d6a9428e21ff8dfd5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ec631dcaf0934d497a846d783790d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a5e11dd30426c8590726be7757a8e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ace61903bee1edaf20c3dbf9b87c8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2f7803b4022c08887efdcbee102ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2b3de5d4e28049aeaeb5ac9e90863409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135b6a7ede972078730ed7376373314410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120da3b1f8652bd1dd361a96b7d93266411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe6d3db6104b608346702d1431b0de412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf76c066fe5da8aa73f4c62b21da21e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322b4006b3d02863cf5691353fbfc03414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2b8feaa8b8fc1f180d6cad3e5e405415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842ffd98a843bc7fe60d43e07a0d254416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbaf008b3fa6dceb58afee863f4537417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24990aaf7f6cedc8b597df2ce1858bc9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939caa6c8251d1fe9d82bd2fce0507e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bef361f2839190903e590570c2bfda420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04d9e56c05e459559068fc702e0486421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58dcdbc1a1400844940c753afae113422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0866a983f3e46ef37656d7673e2ac44423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437a4e9856bc385cee852664b15c5c5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08dceeb0a7cee7ba00043bad2a5d2f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99230bf4cd6ccd74528f618e119073426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8515088f367546c66b24d2ad2484d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4516462b5f36c72dc4410c21a4326e5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb56cf70b89543956aad63d623ec26429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d31c953beffccd925c378fccd34ab3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcd5407ce773acad2b8a08ae3d46a8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bc9b7982440fed649f38396732d2e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e2c61e6b36e5c147a6c6d3dbbd6b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48627e2c0ec602bc374b05f03e30e08434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe369ba8cca8140376c689417c6ae8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c1b5852ec9dadbf9e07b677501041436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8a968d610b9fd144f8e8a95ef5083437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b1e4b337bbe730d094ab20c950ffd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e2d2663ad8046be15e0c09dbd215e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded755dae772f9986563cd33af49aad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e67b006c55fbe9634ec58e8185107f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb605c3c03f29574941c4815636485442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bc1d9bbb1ef4ec64af9b3fbe3df6a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3c110c70ae5332130bed1af2234e2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2ca0a9e5549370089d38b1b222e90445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1ba134a072e337108f4d6c96d1971446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4f27c579ff74fbb560b57a8cea56d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf6ec0f4383ca31a1cc03a7e5c59fb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9057c77bbcfb31e6ad4739910747cd7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522a28bd6cea3df95a028a2cb07f792450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d35eeafba64ee10fa2dec208953826451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe842f95bb885aa2199be78718d16b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d485622d7a3da5adcf65a55af8d91c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20697ab55c1f8f27f888ff91e2cf2f41454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a66dd2f8f9e9c23235dc0911553cb4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9071e59873c2718668edbb03f652bf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44032d089d551cd6a8d23b63b8b0c76457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e695650bcfd8d7ca41733e5669bf78c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad9215c5b086a710ebdb156871e9f3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f220691bd61b3d73d2482a6c53b93460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74f5faa8f97549699874aa3eee0644461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb8fa06283d25d1b8d22ee4129fea1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb86be4028de60a9e56e2e05e6a55b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5f1a32fa91fc7c2ec58aa7136cc4b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f640e3b07f9901df1f8a657324574c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ee1c3327e20e3d0c2567b5a40dcb4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa650018b538c067c6d211376b122fe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641daba9ae9652a709fc53a1e5ffe168468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958709c0150bbb0f0bf6613881be0c8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72acb05026110c6ffa77579f50e875470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a90ab3263107f5b610bc55683a291471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d43d31f5973f8d5c96772d4e850fc3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88008b99661f0994b3d3ab0b81c1ad3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523ff482106556619df2160bc22eb6a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193776be61a71582be135b628edead9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3fc93a724fe028621535a36653e8e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5c15937ae110465fb5ee2af2dc691477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1fff7a4fef993d58c87d396892f35478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf6e0347df85060bc80358a23aee6f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99158f886f58d5339bb0adcc48885c86480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf26331955dffac3d3a0324267c744f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f3c8af1856858387922de6bf91673482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab277dfe3398e7caaa6deae9455280f5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a44910c028ba10c5a11084ec37c48484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576524f44fe23a872762086c2c57de8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ac7d46b366804b42365c3e04ed76a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df07948277b55e348f660df34bc76f5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063176d1d8f1100c6e2c6bf4a7f0e6d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd0fdf076b87670a17c093c4464dbe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071b94ac4f86cdff131ca0e33a12c3f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00858be8c8c776885725223ba3c4b816491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179483902a11455bd6ac26ce7238df12492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d55c0568d675c2d3008b0c840a338493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d186568c6d6c28d1e0aea3d06227fd1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb89c95fb444d0fc9ebfb2cf505425495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195df06e4759edbed690605155cd39f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeda989e2774342e30e98bced52ab05497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9557b67c5ce006775956fd84b602024498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef116e073b77b26e09592acc8d79b04a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebeafe0878489dcc708a7686a44a8c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb1e691acc67db0a5370dca74b8e09501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4e65b7f355159ab3898c79356c5cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8e4d16d30d6b3f5ddd805d8cf8a69503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a4f41d8df65ed93de3ed2a0ec9047504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe3c6af6a8c9df3326f60f362fd862505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a321e5337357a05f8e1a07aca48974d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196e4307e1b2bc24e76c72ad39800f4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e87a2895b122f74f8e2bf6eb19b1bc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddea6b62a998084fa25a584106627d3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54efdd196762f6e26ddd3fe365d977510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125dcd841584013c38005d8c28dfd0e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf991e752753427418ae92f77c3426512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4136f5f71337cc707e3895682ff178d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1080fdb1aced0dd3fff75b7787d06514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea5fd062eef4db9edd1f4adae662b8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a6b5ae67f53c0fa21c9e9e30dabb1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57d61cdcaacad43d90cf5adaf8d938517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfcc397a463d23108268375bc1c82e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f5724df77dc26aefdf619a2f6f829519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52f4da616c8d627f14810e686cbd26520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca006c6c3c83c9ce3805f2020fd6596521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8404229571014818e0bd48fd40ccdf8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d202c2f86ddd94b49696c832a82a9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be4fa61dbbfcd43fd3f18335c1ac8c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf5db0c8e7dac8258582d7a3a6c28f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704ab882b54c70faf8c84fe7727f6ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11b673fef1dee0d050162e19206a9a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2e4b056acc497876c9c4e7355743d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55591bf1d2442981c463635977ec5fc1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112ff39017bc46d302c8a17f451d260530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614bd805140c70a6976930b04b0c6ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c336bccd3a2ba134b850c7e9d6a62532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc828b3595d545279cadaf4aa1c52ab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1bfdafe8e820a8f666a9918a5c9af534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10e65503465152d4846bf01eb565ee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054540cfadafcd265b1665ec8983264536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b08247b2e2be7c5ad3cac12743475537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020402422277eb55f774aa3816d4ef9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfc8d6d9bd777d821533fda854876f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a3e14814511584bdd3b96727fb3c6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30bf8d01b80bb216789c3f8540fce4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343073f70aea23549ff092d0de69cfc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ca58596bbeb4820b2d57c0ccf655f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdba322f34377ca81903a57513d23d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814b2e3cf83c69564d41a4246088d9c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f6ff3b5100370ebe7569b898af8f2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302c2a33199534e151ea664917d2c1e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366eee747d76994e9f108edfea29526548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8bd3702c7c19327d7d719ddcc25a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141d01d5804437f19eb040a690c3b9b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7065ef4794ad1fe68f87a83c7f35df551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59db411e28253806a9578b4dd189d0d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba223ff12dee582182d4ea1cb679a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416c86cacb87ca970777774992e6ae2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf0263efd8a270d92ed2d033dae082555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f81ae19c2463dd94202cf35d300c53556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69289b3e7c8fa8f293c2d62556d0d4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a531dcf9c7d157efb6b9289b7732a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a335411f4fb20b08fcfb18f93e839559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae34613b99cc026559cdaa652be1ebb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6535358db148f33fb3d0204f0cb6d55561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03763d2c164a76ebf375d77fc2a526a4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677372f2275dab68495835245fbf555563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec65dc81ebecf0cc9809d85b295f85564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab91350ed761eae5e04856bccfa9470565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12142951ed2494dbe75fcdd5409705b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8514bbcb9896473b0fb4650bdd33000567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d94ba34cc648c2d75835d307d79e0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfa6174c5b7e392ad7f3cbf0ba5470569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153ba8b6ba9df2e37604ad9ad5f6122570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b693b453716bd78f200ff29b54a39ec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca440ccb576341710cf886a6ac470783572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7c1be39d4996c2d9b2c905d681cfc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f98eb1f3c71e4a6d1c23c0f4952d1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190bab2f07aefab8aafb3f935112d44575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcf598937cb8760bf3ded268c684f5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8857ede4642cf8de278c5199cbf43577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9f0652bb9b0ec9569dff29a808137578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269037bebac44a724861bc978fbcc63579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a51593e228c78a0ad880e5593baaf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ed6cc4dc28964eec090efadcaeac4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed362c1df73df058db34298fcb0ff3a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4723b310ffcd0e92c2d729264649419583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f3ecce550a2590f841811c5a2b566584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922075fcffe294b53f35ceaecc3a8ac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c218b56f6756f3e56d2b152132ff248586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d20efbee8b6a22f57c03536ea7d59587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afb1c8810bb5a6749df1d0b6ca1af4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af085d9477589b70878586705042b11589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1c1624d95eb1d5583a6f022ef0ef3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c372e99a9af90b4659a9e19e1a81c2d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857993b0142c6a1f2a784e634313e2b3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb47dbb8fa7b7f2a8a5e4b562be1f9c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1ee9b0a02ccff34132684a1055131594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe3cdf04157567e85023e2eade9d84595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c32be22a2a3a1bf732aa2b6a9a247596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e662c23e14428f3faec01e8bee3f054597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ccd979b7889ab0235b95c97dd31c9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a06904541d3afbe1ed6901140807e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a4af695f5ddc0e393c858dceab463600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ec1bfe4019723a4f542b27eb93220601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a39ffb3c32ab462a0c4b71597ba778602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d631a88a137695e310f1775d973bb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500aead62fb29cc7a40b902a0e372f14604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708de3d818b1949cd99cd82d28a9d57605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c4ad6c03f5876050482f93886d561606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4571d271852a952ab5f3d79be8816607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0e9fd7d9247ef070aeb7f2ffde551608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce568d4d414a1515daebc34de19850609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a05272c4b927f61d98505b75153c9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb357711b9aa478b100aaaedc86b5e6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070b6aebdc7b1abd75bfa7e68b28b91612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c271e0a853a296f6e35bb981e7f7f8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a721d487bd52f2c92527944252f82614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbd460a81c3f806e9248a3924617e9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657114c7b5ea45e78400b9401c9e3175616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d63bbe21068668fa6bf0c7e3489d19617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ee6af17a419af32c6938ed2b99aa7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d6a0caf5bf352cae7f0b2fca26c12619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed1a4ce89b243636eb13f9288f178b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8919e58ed3c8e1d1f9fb750c414a73621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd84a11013de89eb5675c0f6754a3b1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907d2e242313d32be45854d01d852a3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4134d8db3154b9d70ccbe3cf261b6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466aae02af2c9150843fb1cc7eebbe9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0750debdba02713d4c7a0fcb5e9ce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7429e664839b282f20a79e343e7d8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af970cfacf4c5170be720ea78965178628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d808e035663eb9209e7ccb95736a94d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cff32a765cc66f52b118b7dc70ac9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be7a90b75fdd39c833be9f8203369c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0868f4111ebcd2b28bfa188f251bfdb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a689f68fd1355f28aa356fd8ff5a64633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e77378fc2125f0c9e48dc739f16c5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2e65a9c10f86370593942447965c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422f2479f7fcd62e20657a6665e6ce0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5e02806cb85ca33e9756de77cdb51637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa868052be8fedf732b571a301fa8c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618bd373b3958dfdce4aec079c9ea12639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c80ec02132569bf577955cd8f35981640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275508703940f502726a7215dc7607fa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227e3ca97bb4d85de80e12c32dcdaac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bc32cd9e998e1f8da0eb6b75feed1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2d223ea7a2fb81885d5e68a7b4638644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc340e4b5bfc0154a6615ef2666719d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107e280e15edc995380137919c17322646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed6995feec18317333ef2abfd1db34647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a7691623cf3f2ad3b41943fe4759a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c76dbc182e71cf3790d270d8cb699649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d871348465280dcb98dff734fcfe7f5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43774fe489a3f517baadbd3059c3282c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096739accf360970709594999c984cbf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a257be622a6e3bc46f0bcba532567c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f00fd1ffbe279f1de9d4b519e84012654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173035b1e299f26eddd684302f3e33c0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb96c2e667aafb66da51056e64b4965656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6193e4f46f34d59492087ce9da83d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18418e6c0e5e435925f31700ba109119658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a903515ae927b6c46dfa7616d6bd7e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9cde5cd46e8930b20cc54ff686fce660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bbccfe6a9795b816d390742ecb360661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd352690d7e6b8b2aabc3f24854191662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2aa8c8fdc5d3b7defbb38f5cd917f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182525d4e22aa4936fa1ea2f9adb2fd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbb9df7f1d122eae35cae94a81adc5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc763f3a567d7fce6a0b8c52953a766666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c565372393010f651e1b8348e0acc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671411c8d702ab3c686fa2e04f4c3838668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123f2fc013e9f4141ccc7aa33ff47f6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26024bf759b87710f062b660e3b4c8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eca99d9aa47a7043f6298db7269b4e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772cf444771925fe15b7b65204425e0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e9962a3a940066e62cd7389a4b31f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c34e6dceb5374ee72c95f9623d3d3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd677644e06c316df1ea39671eed3e55675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78775cd09de8bf862346c98df025dd9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc9b444ebb6ccc0a10ab109c8b866c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dbdd544989ac4cca78d89b80d0126678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108842494e25e201f38bb6a3972d4e6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f5676e5804e212cdd73acb2398380680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cb6d27b8296330d33b11b2836235d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fef2be09127c2e05530d217a942fb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdb76af601a0bb7302ce1010bcf49e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9361aafe102b642702e86a3aef47b97684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aeb675007941cb5f7916670f465e2d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9205b38a7f134bb83e78886972ec5a5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c60d4433275cb97c80f41d40760c77687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cc734be753f8dfad21eb5ec948fdf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cfe5005e95b055ab0927fe0225261689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13e91943f19f02a52957dee7c47b8f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd0106715ebe220e5d045ff01d39da691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb190cba15f5160b7c8890c67d787acb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fcaa8e240ea3c70d68db241e24b12693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593d957ac2692d854360f77dcf67d73694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18072b40331d39ff9f4845cc654f2e02695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a66a9c2ef89cc5a5ef0cb4f6590c7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2be4fe301ddfa48b09a037f63a992e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2af354ec60183453e3b921eb148285698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038d59f73eefdb567930ceb9973a35f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8643620abe7e53bd2f926b86ac107700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd893ab6033a4ee03c933b39d5b13a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59ca30b94f5b2f5c7a3c657bc14d83702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921bd59513febcb7400d494c61316a4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc307f2e153c31794a9491247f594645704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfe2548e336ec7cb94ca97c4a190e4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67346930ec852bfcd375661deb0b56ff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d53a63e09bc79b5250e6ebbfc6f52707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552a3c69a53d190e49aae790e11ff45708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890094ad63cf9d9d3e297ae5845b601709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fda574784b8627d837f4be48ffb1d4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10770738fcaca9f4b2ae0e718faa903711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97deae1bd107b5746c5ecf076dc15fe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3a29dd420c274e588825833780f5e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e427df04b2c34e8a1885d4769951567714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65a4ea76a0437087cdb93ab3a97ac3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a555df07211f5b9f33e2329b6c26bec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f051fbc07264d82754286a0e78d2e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26e48125040295e9aab954122b04d9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03753a99f800907fc95d7560fbcbc751719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4474c866f73e1432a406fb0190226a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bfbea7706e79427a5a32f03c6a98f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ae3f5cb7db941ad344546ba2609f8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76653160de097e669e91073f4c6589d9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b286afc3d4187478e3e5f202faa6ef724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83de7d13ad539d66b20da505de1394a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5731e74d71fbd242f9ef96f2203f57726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f1a07e578a94d2ff5026449c847ae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27385d6a62a11f8c81f81d3b62d4defb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18abff1d645f9572784ff0fa965585e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f71568435895cc6033ecfa1b548707730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373127912b2ed0e94d7b12c3f41a6e0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1de0a8cf6a19b4f3bc43ccefad10c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2eab621d3a310763df446d27186ef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d4cd7e6ebd37d36811c07a8badd4f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1d3d5543c8f721eeceec2cea23810735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0f43ee8e912c1ccfcdf917a7a298c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392fed4d9c8f8d502e2ab1116ebfd13737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745aa46e18e7edfc9adfe8ecd9d00650738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269ba6073739decc7ca79084194dffe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c1f5a5573c60771b84a6dc5dd4acf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efec93ee823fbf62cb9cc8b740e3ca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fdb7bd1a9442a7ceba8da25356549742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99b20924a76a71d17a782f3e2d8f7b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae4577e76c0ff98c5de87fccc6e202744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90ff602b52fa5d9ae6c71f5ade3272745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513370988a880c7a3df45ec8b39c8ed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7372e649018c340e4add22ea1224a7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57f248982d55fbaba86b7d10c95260748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944e11f941f8140074292c7b48c6657749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41da25cc053fd427e34147e3aab33c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba680bf13cde12d9bbd024c608eac3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bdf8aec2b86af4ddcbbb460cac740752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628332f5c865b7a5541301eb7cd312a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4dbeb3e2f85f341296091f176cd05c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ade3791da48784f77b314147b5ffd1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcff8615fe6e1cb5808053466ec240c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18966de149e59a3051359e56b3bd301757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526c6cb8aa33af3bdb7ba4d09972aef758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c3f893fc3edbbde0a7bfe59fdfff8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2ee1553411f3e6537ba518118ff531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074bdcb2ec99f6d40552d31f031f2522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5c4b5636e1abdea495666fd3fb0223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4c7f7a555f5ffb71a56f0e259fecc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71174b7d4688d1e6956654ce8fa458415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5110da9935ca707087ee03784c0256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654977633275cf6224a4c26c67e575f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157dceb621bc7c3bf0a39967cd960f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ac3aa2a435a33786fe6b274e7c9659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b8f4f2282ee4f0d6897b01c5c64ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6bdb8163a78dc1c4adfa059eeedd311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0df918f20c37085efd7f8440fd12512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b2301a36af45b63032fd1283a72bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451492824d2032f264a364d2db1d541514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245e75b65b25967cd6c3952ac0afb8915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad785d049f30eceead3a52343307d4816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c668b7e244d4e452fc21136010110d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b7864a1166af9611aa40bbebd98ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf758a66242df47f77e0d3ff53198019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd8de9c4ce7753789e2173e22939bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8127e3e533c170c8e1878174f389d8f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1fc5c32788ef40c1e88a6308eebea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ca784d6b5577f385bee0a5da1e25923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b14e84a0f8a99c8dd6937a1ffc4c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f373543c5bbb9f2a9a84e3cadc9bdd225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfed4893bb4213ac98aace0e970fed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef7028ea64000cd4c85a3737a3d2cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abfb1bf43fe05ae9926524eea479f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c86fd0dbb59b85b70ce650c0fb40829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cf40783e5f87cb40a7b1b7c7727a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f7be171abc06851a57893a4bbc57931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9181fbcb6a42aea8b83e29f6441f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c7a8ce40489624bd1861c716ad05233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9e5342bf82e6c0bb9959ceed71bd134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2ecb015c39fd8ff597a1096c1644b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270529e7f234a5b627df7f680f050d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fbd1bf83caf0957a981a519d9597d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d0655e5ef59b4370959e95b34102f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a72a5df51a4d3f1e5b77d31e841f8b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238a66c9ff97bf6edb814c8b764d08c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9efc4b1d7a3bf1f105fa6cfaea53ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b9697b92d69ab2a55e0179df739be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cd329095c19300bac08c6d9e07f8f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ac6795208e34c4ba9993a3c0e01fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52541dc49b2accb80fc1faaaa475412645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2358d2f0a1b933930365acf7973465146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268b79174e140b014536ece942d1ede47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e335c797780102ff7e4971ab555ad0948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f2666b115533d478a381d1d00c53349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f4c8bd2bb572882123411b9abc05450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0eb33ef9a9cb546766f7bbc6c368d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcbfa7716bcb7ef5192832484e933a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09affc3f2397450ebf0cc207f198577d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bd685d1772876873ea37a06ebb3cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3a6ab96dbecdc86d5b3cc0b46763055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c034d948828777ab98a0c608fd47a7f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdb03f90d3f99d7a332a02d624630957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c905e59213a0cbc67ac26a75e7ac8d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbaafa702811885a4e0007902d4a7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bae303a4372b768f860e5bd3f45c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95085053f20a1811db69860a4c348a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61bf8fe116a1ff89353a5b9ef7f67662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa529c96da3edc7f565991ab7ba35063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34ec26ef154dc0789973d384ac98d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbcad6861bfed728bfe473eb7f25c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2c1b404a46e55b6aa32177a7a197766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805f9b203f2dc1da28041c6ec8b601c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52f8f12cafdbb996781eb4c02d248168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a45e7d8001486ec059104f19ab23b569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb00df6aedcd52a30514070279f7d2a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b12c1db8b97879dadbf7dc9acb71071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5b5d40835fed97bdedf33731d5ced72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3cbe885be41a09a575305798c47b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e8534768cbc7ae5df8a5a294308d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4abd39f8c710be21559140bac0abac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149d4eb4405502c6e79988725994d5976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a180934a9bb87a35dd28b6d12d745e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3455d0db6acc6f31080e1deb9365478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef25b15b64152100393bf3e128bab1379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022fd72c3f1096703a09e070e52449a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8646ce0e63920f37831a4c71e8ba281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bcb59210d668ebfa6e24a5650a7e882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef369b9f29d9de2aa80d1ec9c794cd083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60937c20375a5a3a64c90972df4db42384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8549b3340b457c295a04db7de39438885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19b59a0e647e837a20f98b8d18f71d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c886857f8a26caee16c366db63d5387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db694ab6c8ca03e9dcdcec4d7a0f2ab088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda1ca5686b83496ea574391dc0a41689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7d6d95046ca3a85fe283562fa42e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4a4bb98e5115aec34b681b3d0826791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d90d17e4eea0c1ff0644ebc53153a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a83d31386462229737944ec617c6793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1409f4a7545b017dadfe763070639494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab7daf0bcce85b2e55f31ffd9c1a9495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2a10f911cdb44b7a271f811de754496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09466cbfc0a95bb4941996695054996497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85897e9c7b63769a90bf89a8cfb5f34498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1411ed42f7e5d8da8114c9d29dca999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efe626e2a79a887c738b29f01c8d67100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29548edc7a1d9c1c635e5f43bb4d4342101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861692810010c95840575aaebe05ff2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2eee7d9f1af637bc3a049b094e47c3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df371d25f094eb764125361a66111c70104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecaf14fd67da6e7237742c48429403b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc9b2be1d2ba709b2f4b56f6b9cad9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15223bd1d5649db135c14bacbf622df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8ede4df8c4ade7a455c1024bd13bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1619368f65c5e1834b11190b1c277109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f33abf42cdba88cbc9119db79bca06110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e0680ba5288022d847d0d05993e18111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12984976a60263b3396e09a2eb1fda1d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fdf94c317c7782fab5e489ad2e16d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a300014dcb8010902451704e9653d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed1c43ce818cc90d5ca0e011b06bf3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34f9b04e74d91855fca5713f0b3c28116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37920ab4f4a46336d03cff0eb24497a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb6a5d79bf332b26f480d6c34ea9a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15a4202d2a095add4b85994d06bd2c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f785e1a823f17a7db83324da011d378120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed00ded8cc3957ff2d8b9d6f3931a4d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd93d8882d7b2f2bca2234ea4fc2dfd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554a21e1c35fbb08ecdccb9cf211aae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651a6d68aecc9a39b498d2dd31f352b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac754a3bee53c3c7e34999ddaacf1967125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e1197a3d4da5e3d2b397dfc647a7a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6eb90e16bb7e2a6b6c56d6f1d9ba3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a90af7b5236e22ca4f48177899998128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cc8d944b8f232d05176c1bf8e4df6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e81b89776e9feb5882b5669172faaa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee597997a69bfb9da32701030cc20c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1817b50a84af87db65742e0bd68834132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f27262f2877bf1124b8c19d0a1459d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62856118d2b8b83a0516090724d3e42f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494e726890a7ae6846f4d30d339c9be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c30cabfb60ecd33269e58c6b231a69136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcc9cf7fcaae7c7054929f4b07a132137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad20fefa90571f99d243e7868b5aa9c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff782a330903e476c8ebe6b239fca3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec5bf4e18ab7dcbea7f4f63b16bba7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebae1a3ce63ddbcb1ee2b68118fd60141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597d3b7513589bda24bcda3ef62f400142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab24adf8fd84aa76f38c5530cbee82143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bec07df9a04034f33241409b10154144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9084c2b24e472d0ffee9311b907415145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1509956b68f6f3b94e23fd435750e5b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4118c6275cb65d116e7153e411e99d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49740564a32b3c15825f69c0d1da3df6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822966a82f12d9cd04cdb872f2174840149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7170c5be23a295bbbab39c5b3cb32150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d55d76abd093099dcad7bf93e03e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528ab9164fe300d9b183cf4ea327660152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab8a5e4165e56f2b3cc387409d44a7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d996c31ab4163c9a07ec291a1d43d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650193a6255bc3ab803d220974a3c82a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba65d66b8b3040064f295d7362f1b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bb71b5ad43ae6c05f84cff2c9bf65157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a1cbceee1cd4329818c7bee1d300a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c767357db438c7b13e4c4e3c766e69159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691976e4bca5ed61242320c9719d645d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ecba0596f8cab6e2dba1d6f77035d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fe8d9a483349c6b5df203dcf5c043162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cfe25e9dc20d32af339412879186d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb63a7d7516247bfb39e4ebcff6679164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e00f9a0d654c574e45036fffe47fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51017066f9a961e567af9ccd49b7691c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b493cc5d5c0ed3af92662ded5ab6ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a5f249e4b4fa8101f719964ffefe0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095be4c94bddab70f0b4b8717cc373d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3126a38e69c3c4e53a4f0c5c5154d83170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839877be0c612cfa3fc8c1ccd4087a9f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971846fd4117a55906d5694a1969710172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b477089baf17bf1632147e071e9af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09675c366ecb5c7b9788407dce1e6bb2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8494109870138eefd099cd4f52df3b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb392081071eca6021a4b2e5424de9a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b01b021245447c3cfbb8f8ca56cb81177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97c44c68804b72253588ea04df4505178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2a2d5560ef2b9d932d25f03a110ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14def426be5ac95dcf0b7958dfeffda180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cfc08e7fd67fef8c0d635be4701fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b26e6b609b43a49453f90476228f5a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5048999d7ab880aec784335890cccea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733800b494b5b6418edba00c0cffc01184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8b3a145318d3121ce2ded90f43c9d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7472407102845b03a6cd5ef5e62724f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24256b7342fdae66c4f7901d8c5124187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2678af11d85bd8c2b861270b3e81fee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2e3473c13d7186c2214caa95a9857189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164f1e53ea2ced4140944509a968f9d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cee20f73ffc2408add497232555117191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10494831c11736b6393ed34f04c10fcd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab42f353095e11417d1a8b57f63b40193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc69d043204b765c01b4fad5c39979194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee8d7d9dbfd3b2fe710b914e95d8ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa626fcca8acc0983a61ff8ad4989f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e423de08686c5980269c7ac8d080408197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5987c65667e376afa5c42fad9477f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03334dcba7ea1d6ea6ee28a4c1547730199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d3d24109f7419185f549657b4ddcc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef309ef1bbd4190006df81c7445e61201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1be915a02ef9ee8ae9bd5a8dfad01d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfedce0e0f605ca428b51416a56224203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9758cc9224686d50b6d171604f80f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70511cdaeb541d70d0a6742333e31e6c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6567664ac52519b27a15ac6e8301be4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5257a35649ed86ab89261d65e0cca24207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401fb8718836acec3797e7b406044da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49111338494f2fcc274f5869867e24ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1a9c30b661e1945313a7f4db73620210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38086ab1c14215ade01b2e78a5daaa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372aab924584243ffe0333690a41ba8b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e828e32b82935d3436626db94c569213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fed0ba67f2be8dbb0a97ae7224bb59214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573ae214814b600059b5522340973ac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8a306b02b73b4509e5d2acaaeec2e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2113bc46c399a902d68a63b488e9a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392e463d5751f6bd84cff919ded9497218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc909ae916bfb7698286446743cc36d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74fd7fa4b7f3112fbc364339c022f9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecd6b0738238d7ede7234d940add3a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d486e41389b20a68bb23bee5caa93222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de775875177e218793e1a408a4a4e77a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e372650f66d0dd8df929e5160e2d5e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21f805283a3fa94167ae0dae3824e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc0ba5252aec103b49f15d31f1af5a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f5c2021c58a0bcef819fe025b5222227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea2f6edbe9a760da278630392d44ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73fbf09db420606a64c076cdadb0d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b839ca257ca63808d64f7384f5e57230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0eac091868e82b86f3fc49f5be5c9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabb2e0858144ce6570839961ad9816232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9b35258c80365b7f82de541665742233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff24248be2b0bdf6006fec7d3279201234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4568124cb4f138a476ff9d7becfb9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61abb5bb7fd820fc64c8ce78c5aab60236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad36350d38502e57d5382674b6ac5fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b1087c548dcfb7026c8ac0b81b9ec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b76cdcd4eb658d7b26345284030873239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716015f7a457489c0f1fbfff0b89025240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922be2fea6d4842d2290f0c09d506599241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b9970d84e39981368bc4ff1a9c1e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3e26acbd8b7d402307a3c43529e23243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230332a84b0ff2b3aaaf6be5efa25e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bf90f3b311d64af66f2035c308c8b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef831fad66e854d4b8b54c073a24d0a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e32933575bb4f7a8e0a877837d280247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6116b5f0c1872770d9b730374961a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db73dcb3aeaa0f417fd3f50ddbca721249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20377cfd753cb288d0fc3fe3fa2bdb62250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350905a6f2561e80dda69cc307757f36251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a667086462971b0749aed9f3af8f52252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039796bc97c4aacf0e1f6b61eb80184b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f801a6d460f5f9cc4ebca4e0a5f3dd7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3e18aee10ec8cd1ffbba74fc27263255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1b1b8ec6c12e4e663b55e64b2d053256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebade102784f47f5a65249e7df2ce5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20314d76b440c8a17ff73044d651c9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650a89df0fd48c8d6681455773d8700259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c7f3bcded39b8414069969a77f498260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f03831d5fcd0e8819f777b943a740261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e9e8271f58cecd0e55df7a9c7221d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a91dd3775834754332ff713b19f10c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e17495c6bc66907b46192d5233142264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6890b4ecf8c6f64e03178e2c43df77265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d428d0fdfbd6634fdf5b36dc5d3c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017fedd011ade8df9a434e92e8399ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f40e1bd9d8d8f88bb50ee46905c767268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd1f3e7e5797bcea577450553cc648269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788d3e0bda3843d259afff46918a654270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029bf1e0d55ad7522a75143f8f924f2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ba36005b606806e29770f6308039c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c898efb235d3c8dc2a4d4239f1332273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ee78aed5d6e6de0a4f664b41f2d2d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e533de4ab3e6ec5f14a574d29685abc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91446c89b19430975fa4228b17c331276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b5af8b4c90716ba487ef5055c4a58277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357dc0e9e52777675946fb7cddd4433278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf76e5b204ac221727b21537530ded5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a06798dca009272769cc3e7235b36280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efbe2127dbdf6b0e5a387d83e7f3db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618fe88a652bb1369b01b5a240ed4e0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2129fbf05df94692895b47f7719f56283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed2878a63a826a7da7b2de6f454590284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bc0b10ae9612f7713f8f7faa84105285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a791b08ac05c6f831172f2adae7868286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f999e19087f377ad007bd1bfd5a36c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176e42100b9633aa211eefc36c541ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea797048d4cf670dc79850a5c4945b97289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c8059f2675c4782d46c23507df2ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef980eba8ec973573ade2dce6a7ac5ee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670ffe98c5c57157f37a87ed6a825b4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fab760413c1f56db2d1898818d750293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323377b8783d2fa005a59715eb00de29294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c528038c69d5d0da756216ae96499295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e80422406d1f6162ca132d3c79a93296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0524f69afc53d441fcc2cbd1e57f3c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb311460f1c959f9691eaf9012badc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c45d5a117881ea9c6dfb6b158d9d1b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931ccb99a7e65a0dd61fe70b2d2f940300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e15024b0af65039272ccdabbc77c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa4b1cf913109723d35b509fc16049302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cb578cb030702b01ca5b6c437bfdb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43796160b1020149d079e8f5dc385e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e047267ec460f3c2a6044a204a9276305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aee5fe699efef964cf541234050fe0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14656cf7b4e9667833d1a073a3e51401307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b463675b81d81aa71d162079ca9e6fa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fb81215283350b2cbaec66fb00be3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03384e59644acf39fd175dad08603313310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e0c7c5585c13eb64bb2c3a028d1fb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcac9e2886a47e74d4d13267483216312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368a6ae26f38ff0e052c20162363c2b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fe4984e07274b0070601917df6090314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eeda7a3fd9cd3fecd85650f8ed0c04315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a38b3ba5e1920d28d32ac8581a9e8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723acd633443dcf48537249960172e7f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221d23a9ad4677f41dfc5a266d328fb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659eaa42ee544c31d1472b7c2667c24319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f694b08364d58fbbf17a0768f3b7a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02313a806e0fd39b9cd2a7b4d5798a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0696e2dbee4fa57eaa9a67dee7c968322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608142818655a5786f82a5959a7e22c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49ccf4e4db5c83fb1ea04310eb92ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a7c14df17b1a89a718cd65892b049325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810be98a1e313a1eb3c26e34f77c54e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5f68e41e942c21ba35637ea5d67e8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4acff9ea7d1fd771276846a30da02328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e367703cdc9ee94c88c3b2bc47a55b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18472d507476dee675c76d05802ad48e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0886ab63dc012bc83c5d6c54cd06b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1941f23d5499642f6528a111a3071e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa7100ae459a5b055b91cff07a3522333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994553561ba76a1bbdea4334a40b6057334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c20b4880e9ba79e70daf2d96ef91c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18fbc6bba916c780a7512691096c88336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb2fbc6365ecf98e133c34e0f874a5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfb30d1c4c0c91b1673f12e3020862338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166381ccdefeda1a8127b289976da73339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ceca62c2b590110b15d2848e727b5d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f162d74d454271ef0572c4ecdf59f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440925ed2ae21dd37a06def56204358342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e89ed5ad3b587959eda65cebc19e38343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78090e5d09424a1ac43050c3f37818344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115312b85126df2c92a68dd5114df3e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f44094bd443a64c67785dc714b216346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac9e2bba13928706d24b6c11896f48347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de65c353847266a4908f128186d928348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0442c55120492ae61b586bf23d24132349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e233a4d43c49335e93b3d17fb916402350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b33f694f63cb741d5bb14d6514b8df351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980942d57c5dc7708cfd7d9fe574bb1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498403d8590f66aca8ee37e045b999e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e08c30d3138a04cff129ed133913f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbaefd8a3ce718339e4ffd1f641e06b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730c3592e579f9e1c60fb9e7695eb4d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04519fd6f288f6486f9efdfa4097f7a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01c76dd61a835e3a42558b5b150bc2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9a77d36ddb8ed8cbb56ef00bfe0e4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58d7076fb1846e55b04399f69093b7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70254cfbb7a3b6c3c446b4aab5d8ea4d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba005763057187e5461e1bfa214810362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bad359239c1b2c2afab015aa427e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ec59f57618c4e46408b85a59d3cfa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ae7159662b7fb0b370a9cd9691d63365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316f2be42d36bf0c6a625a49127bffd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70caba7c08e5ecfb6194a246408828ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d751075048b9ccf3ebf197af9a5f28368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442017f19cc7942ee55f18f242977c1e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aed70e5b01e4db1f481d83ea7bedfd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291099857996ae44fa9f8c20d88638e3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8e99b61b13dbc180784cc85deebc4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31280d94bf8d176bb55bc9d083285c62373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5dfbf72282eec121cbe1a678ce47de374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3c79e69308322ddc36be22371dab6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978ef7edb939b5674cd8ea8e29316c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151f2cdaebbf97db304ea8d72acf9a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027db1bd998bf8b9e7a98f68f46332ac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29692bb2eab7924354a70c7807422519379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0a81eff3e3c5598aac7eaa474373c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52041b386b40bc6045cb5042b92d041f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be34de560d3114f3275aa20292114db382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e797b8bbaef9231a919a35d5a7c9a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad120acd5d41857adf2a3a288e689bdb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e9793ba4e309bd826e754672a9fba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0e1abb8a163ab052383ef8079c8d6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8156ff8191c9cb69a3aba4d7e8c6a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0e683776d74c8e763dabf8632afe0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08633b514f9edfb16582e0b27da31b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f356286cc579214457ed38ee5263d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac2263d6c34f868263aec92be185f7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ed7334e1998725500e115132b382b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473842e923e19a3be61801fc148a848393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78a7aee8a6bd4df33de8e6fb6a520e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073e8bf8cd01b03d3e0df1e68bb08ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280a7d78487d3cad7b05659c5086c6a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e356d01b718270061a4c03d70c03b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fa7256ff7000cb92c992d89df376e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc03e3fa57926059d756364a90ed1c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde20790a954b9ed38f5dd23b9c5053400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685615bb9556bff6a784c469d6f24455401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdd7bc44b8a68f9a4b499aca547ef7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aebcef8a4e2d2ed64ba82cd66463c8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50229608ea17ec69fec1bc98fc003e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2dad0959392f8f658c56247ae8df7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23830986ac9b1c0065ad39058373ea86406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bca56010b5d388785f6c40f130c92407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5851e44c29060e00c40a741a4f45f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ebbb6105cd3d4991e7413cac1869e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129c3083643c5010557422250a8f38e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489899c1bc91ec61a03af46d21d3616411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9d5f5f0c9bce2fdd68a23b0cc038d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6922324ad1c486e61cb85a60bf14d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16da829705f42e217378eb6576d23e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660e64ef5e41906d0f17c347b2dffb2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e525538d129b2261260012b5386d9cf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdf2875b11422b6184523aa3d11c05417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fe6247e57994edb16cd7de5c747df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f4a02c002ea3fc5e9cbd7bf36d5ff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51edac8c14856679cfdb6143b967d1d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e73c60c72870e96599d8425459a91421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f45e545f50fc329e2297ac7987a93f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cf8d9c970ceb6081c04c52827fd47423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a6b5797d6464643914c7c01b31531424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b243113ad990079913d88455e194973425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587fc17e248589b1262c874a80e2efc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45cd2eee3027432da613cfa349629b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5adc9460c8ded8db39590e838c9b29f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5af2d91a3717408a4559c0039bfc2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa3a19edb9ed20bcd1a47c31f629c4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55c3cee2d551152ee796280d8ac618431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227125be57024b761b45763d68d2c2d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc764fffe1c1f96920551f7eb370e960433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c5a5497e0d8b260b8b20225c550fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883ffdb7ab4ae0d3cb75d292635020f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45762e884b3d3b0dae6586d12eda5507436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b874e91fc722dedcf47f0f9700fa42437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfd85f5f19df8061a38411f82ed512438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e2b719c8996b0ed4f8ed64f5ce7cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333303e85b8fd1af5a3e8c36efad8ea2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34821955b84794fea7cde4d4e94c1c1e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897dfc5fcfc85c67bdab76af7363f80442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95981b6a2dcf5a4562030eb62b2839c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa37a3df65705678bcc73933087e42444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87262123b8513ff25a67cde2cc76bc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da0d11a3f383d0e3b1425ee1b517ec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b9b94923de69562ecab3ffed1f32a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2152f8808c055271dd4ded63ae19b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935227d291773c24fec7a95125f24c66449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f226fd5a5ffd5ed3c82049f63108b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fcaf872d58a7b92dbf7038ed05fd2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e94dee4644595eefc9f7e0071f089452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e347a446c351dc1430995ab0403291453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f70d9e84ee7a2876234ad8273f2bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91611c5ae8b0b23c5d5ff88e6cc29c7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75648ec02b69a18bf7a20a3b56e69616456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada04ec18a55fce70182dc1c467facc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f4ad6bad69f1ae864e6f3a854250b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80554f1cab2eda26e1759319625e578459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea119a24f5ebbf683e719948c4255d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495515e1d9333b166f0c5cda88e92c7d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac58c4b24b139c2e758c7ed91696f75462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc702bbced9962b18e7dd55fc7874e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a80d5fda398e97ab5b94970dfb82c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55503cb65f46de1a94b4e63c235f5d9f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16543d5f91ae41c68bb839c3cc2d1713466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983312a711432b1937864b07f66fb6ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00421c7d9c9a4e40b9515ec4deaba80b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a87a2d0d860f8486901283c44881bd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4678589e94537dd559ca06a7d8a34b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021c368fcbdfb01d6e9760643b09683471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781601c62a865bdb5643585500c3768e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896c144056f9a05f3ea214f03923a10473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0ebf60d9695f6f4bcb31c3cd41b73474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342430185d0e51cfe6c9a1e66c10ea80475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e93244fb7d0d418500cfb19eea6071476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56649f703d6282a24295cad1182b6b58477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf8c029a950c2e115e0e4509c3fb8e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bee8dde54b58bb17ac5a53df10cf7c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9c8c6a80d4266319f1313871e2161480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268c06b28cf9b66ccfdeea3fd5d5aa2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287cc8367944adacc28d381a508e0b0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f95412a5bf67b28ad3232f21f6ca5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d4ba820080b382a05471daee16640484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c6bbf32519bd6d4893f1e894159dd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96302b92af73a8c6f83a129ef886c43486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fa660de7666cf473dddf686ac31c3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c419b1030407047c8789b8dca71b0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba3879342fa5bf27a3fc41d7a476ff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d03418f1b2a73578bdedd4b250c512490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bb1dd5984ea55ece028143163e5f2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cce3902464d1816382f2207baa3dbf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74a67432c4aa7499f02c3ddc6c9cba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1eb8d950ca38c7cd2e72c451cc181494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77756a333f79a8802a9428f8d01588495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d591dcb61e714862362098671147f30496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7b8fe2d917f8c0118845f13983c25497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af064db57ceaa7481c1277f98d5b883d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d684a3fdfcaeb0886585a2d6a83d59499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650787681585794e0d3ae5cc990ed3e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabb3d451b0347b2e97574907927c35501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c262e60b78edb45e30cfbc44aa23f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578f6f90fbc2df2d8a464c43ee152c4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d6b8e91f5cc8ab229ee271a7fe2c9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46247af163997f5adfa1b5e06db6240505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22569f729f9570b65b73c2e8b8a21873506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94006345198687f3c431106f216ff1e0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2c3315a6ec9cfeea9bd15ac000831508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a51f7662738c54f63a4629eed9885a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dfc8df9bcc359556ecf9e4aa26d06510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7bae28ddf88ed618e9529e87affaf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34736b9d167a1b8f4a96d08c7cf63815512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187f64dcdd0cc49bee3c317c9175fa3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b710db4431c0a07054f7af9ec2681514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bb38a8158a0972802e73fcf5f48ad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b97faa0d74660624d26600bdb0b32516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f13a6d607989e3bbfafe0601e39759517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da1cff3df231bfe6aeff3b88fadc2f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535c580fad1ac182c035610942d9aa7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d45feadf4435ba760d0bd549dbf346520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a678f62be97900ea56998de4177f2d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233c68527128609b75135191abf0cc1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e6d2d9d8fc951c2ce6a883a6600b1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2222574268da80b1d57412a44a0354524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54adf375733b23fd3b9f032188a8cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773ddba1e9ef5c8f2b4ade4f22dfc24526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b830c6519270f24bf23d3710156289527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba309c5ce76573aa8cf604ec3b0799ca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363e01cfa448188d242d067ee6ec722529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16bf1970e99bec2aeb73832d21c4e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236483eb5448070b157187fdbc28b2d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5038030fa6169074f3528ea57dec341532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3c03448efef9f4d0cbf338fc019a9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406f27138b796daf49fa429fc8bfaf0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cf999d56efd157a519ddae1c6e4b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84626946688afebf0de2c71739f891536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c67d8edb6f2392749eba8706d006d7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffa11d20734a66d9bcaa5037cb5a1a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91827b9e8d15c1b9609d67c2a402efb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d165dbff0c8d8fcc6b6b102b1d6b727540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9af02ceb4bc644bbd74d0e45864a8d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c238aef2cfb1215a069e1c8337eb0dc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0ac06b07c704d0f9f93aaaa2070b6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4e23c669b7d5eacdfed1f034276e3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211347345c41e18f4cc51c61643aac34545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb845cfa38b534d7167a3512dda5b3d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a833eba997a625af68d2af6f09f71547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181c5b766aee1a6fe8616f703a8a716548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bc15e10a9ca6cdc0cf0fa80ffcdd1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bde0d4eb9dc7b92ff35e53f22e275f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771a7bbd8e3f054df1283ee459a9120551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80919e91f02cf965b6d2bdf2cd30d8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58f2c3e54ae76c4137bc5246b96a91553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d37575b76d2208f4ce301b74b70ba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443a6f8b18db97016da22a0557e2650555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572fd2b6e8bc142d317031a8a5d87ef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2696c968b0b9b551ce4261d10adad03557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa76a3007b7e422043c57177d259ddb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc09795ab7a19c930000f48a4ed22e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d691735bf75b76eda63b514c834de560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcae3aa09d15c36bbd1fad321cd58a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491ce222f996cffd2b7a5f620d6a692562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18abdf02f0cb2b1e3613ce307e0306563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8bc6d63accf485504e3dce93985cb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd57311e0e44755beccbbda3f2217bc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd59a6d9d37ceeac700154c0872cc4b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f56babb2cafd944a07ea6bc071bd10567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de312bf4d36afe5d0a07373684f790568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8d3b77a5ec950e30baa67b9ba5d82569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f85479120e8e8c9f8937e25c37b03f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43e686241c93e7defd9190bf1852e1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459777ee65e53dfaee1ffd10043ab4c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5fb7a50211a1868041d71952a3831573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf99b41fdce3352c19b8984f8e7ff94574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5d9534bc2a86461c39006378e2f26575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfa20411081bf3041ffc2514e05f67576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a1b5778f076e2b08552fec3e8ce97577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28460a2f8909c991ad2507268f6b566f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ab9bb9febc63ee596ac44282618c2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16e6a95b41a1ea75cb8c082fd75b58580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83098557a73c6bceeb02c992f48495581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a6a541e5d4c1d7ce77bdd6149baae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea683eb405a8143fb503c0ef2bbb6c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27056cd8951c90bab045bd8bc27a1f7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be4b51ca0cee58d8d9afbbf4f328ab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f20d6e8416ca8aa4f21ebe92e5dd61586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96f5260cfbf62ec6e895004c9e1e19587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49dca7ac0862dcaebc3d044753eba39588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594a16f740e2e227856bb8b90b5427c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a07c56a41951c182182301136fdc7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62879c44a45f09559d3cde32ce77381b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e7a02b3d6814c40873e3418a76805592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e38850daf5338f6be884e1a5b01251593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725d4a067767cd88c58009d18fd4cc7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b1b5f81115df207494831e0403020595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4df0a7ffa427b11cfe562d68c32c1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169021445c372e2a85d9dc4ebfa8d83597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288df2b3a292ab55a705aeebf136d690598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31e442d858308d8b4799df74d98571599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d79ec4766f60ebc5d00c1205ad083600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1e4eb01726c7e8ffddec2921470a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acba8e32dfff087b2f8fc320993ad3a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe8bfe5ffbf535f91d21992add6b9a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60158189ef79353a65e43f72bc085d35604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32221c1c2fcbbc16d35fe6fef381e4a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75376b6c41a1efc16ed383e78b02809606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b08d5cff55af3e0b900dcfa61d52c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866ad6510bc7a182cf7af21d4ebcf6c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f20512c0cfebb584c19537a6530e8b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d85dcf61d7c97c750857c13ec7da4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f163fde182eb154e9cdd2a931cff37611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5245c2921da30d58f51adbcc7d7d745612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e864fded7f3df3580731a2e1bfb11df613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee4887e7125efbef8fe15b40ba8c18614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7b0afac91f395a492ba1086ddc122615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6186d25b9d78d50aa72f2243dd0f3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c75a5c0df9770607262d281ea68b23617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b090e57cedd759d7a7af4cd5f10fcc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153343a6291aa187ed310a20d332fc05619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894663c0adc707fba67c72089cef3ea9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866248345ac9d7a28170323d6b2617a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fb817a6c7a45c230029160a7df794622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ede2c02fc26c38269153349a956f32623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e979d708b1a563d9e15a33d4280d09624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78740532ab058f0bb05e5cfb71b2162625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532cdb5cb48ba49879920b12ddf7221626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383567da51409c9479cb520dccbe384627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf9ac6bd5976ca6998eef539cd130e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898d785c1554da5c143adbfee89293b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf13fab0237df4d74bf3a3710a963a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef400bc7740291775e6bc833c5f97d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c5e03da6a14836022223a21abe769632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6109db0afda2c8069d30e9488dff321633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c9f0244aca4af465d7830a6b4356d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ec5812af526e64de6c52b69b6a66c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f696883766ee27c72cd7d4349f650636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e25935368d790c11b9fa83d5da6739637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bfc88f809e52dc7345b67ece6d0b5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de7684c41dcb60a197188e82333083639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7046824f6ed45b2697d485b7c9248e7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4633f6c08132145ea74ee21fd4e024641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b0006d6553eeb635dfd67f63d92aa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438981a7a6551cb3b5731229e41697c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab12d6d24bfc208918fd84542b63df644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42475f0a310820b4ec953a3c0057121a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b066a0a7bcd360b373ca75d96ca3b52646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5fa9143a7ff6cedc0317178f40738647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f70dc1ac4643654cf21ba5dd896500648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797ec54890f4814a5f2698b53aa88fe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad26aa9523c0c4a5109224ca542065650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bf4c134d65f07ba520b8492a79bd3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4272f473f9c84a909fb85099f81f981652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caac65e9086e97f46b9179e09d4020b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e791af8a8e99f3525c20dda07793b8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177374b32706f8394576d52c3fca222655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f2491ffcd021fc8b97524dec47edf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3793265c572c66ae025a1720be0cb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ce602100ab12ba8537aa803553193658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b01afff7efb500685f12339418cae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a861480ef28a9bdd4e7120acd119b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e6e452600199f413ed2d39ce1ce40661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef311b62a90e5bf58fcd9a5b311c41662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2ef4772be96b23f232f26e265b5a2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e8a1bdb62e53f50d5f4bee57917c1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03242e5a77f1b57df0a169d8e6502d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3297008537a0092c531f4b1b0bbe8d5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d56ab2b88d643402ba432fa556a19d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ba5be834a9c6e11b8ee09fa192562668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b28a7c14a870afb3c1a9ba717f8e5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710242f534f0ec21203ff0d753f6971670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0dd40f8c3b9c9afdb2aa64ad7c57b7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98feb5d30956bbc8c6ad449d54a2073672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974f71f3362f2d54aa8c80b002299dc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e21a5459dbc7777fc43c67b83fe46f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393b3160f7ddd636c1333e5a4d8ec03675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf25a5783134a8b4fee08434935fda676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e841bd06d837948554024eca5fff4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ae6bd2f7c357e516ae9086a78d02c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1f64f2be7e3e954f068f2114613e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709f4ead81f92dd6b344062b530421c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19b629176908cff0cc4445b745bd60681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcd46beabfa739f3549986f483ee58682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55066c5d52e994ef2ba3a91e64a890683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaae77068cfcb9ba32c6fd7f0f60531684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e4279a77008697d3a089345829c96685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f69eb8f5161f7356d8f12d9789bebf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09083587e1295fc3f9bfead4c12b94687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25dbc55906bee42dfca438f6b108877688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d797fc9f3ff70de274ec6ba8125db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3856d5d7a501147cd1dfd3d108233690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ae949b0034dbdaed16b62fbe464a0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b956609daf17736caa0156b45c0d718692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a79c0fbae2c2742739744fb56939a6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17711e21c4f5a2ed86d64e436bc76aee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37065927cae1ebaf3e13a864da9738695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002aed1bb2127e0ae2563eda0e077ee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683a739d2e57d90e3990a6e3facc7fc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ed85a28ddbf7aa734b80c6f114c34698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d7c3fa00c7af4a1890e02609f5891699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc32d9394f4df2b56cb924fb39a8af2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6af529f17fe6e00d3bd827160ae604701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e096560526fcbbb25a268c331e3c07702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9c80434b47299b8aafd1e544c5fbb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864882aa594926179685422848a67020704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d178c8b2fbfcf0c5ce7c39b2b5be5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c33f10c04665daf9e25682a17e877706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27da08f2313c4a722ed503d5be6de1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6f38e7cf5ef43edb4a15656d3f3a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10065c881a0b9aa79122135919a880ec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5d9d2e37fc1e354d943434e1c023f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8745d162613d52646d82abc36847b6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557361679e6d041e47bad1d625dd81c4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc29c9f06b41fe6ccdee774e0675435713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b914eb644e5eebd23cdea612012e408714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4ba254b23cd1286228116410a862b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc51cf224a67873e43602c14c61d27716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c06c9e595b421fa895cc5fbef82e7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031b76345f7e56965bfcd6f9a5eebf0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c79a0da0ed8dee83a06f87dd3f608719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f698e0c146f1167b0295b97c8b5c609720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0deb60adf1bdec24798a7724fcccec8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993a7501ac96b52a66efa048af843ea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2bade41c04ddd36ea3d00f44ac47c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4377975cc3ed8c135481487b743720724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c67f961323a3d14a897565cb895ac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6db5cfcec2260237188f19c7bec5e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ac9ab7b6605baca4bf5ddc0aabf56727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab45f3d5d0686aff8fb0a8e3e608a3f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9863427625f393252c6b8fb75c7af80729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9c54336b2b7d3c0433a132e7ebadc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f9d353ca389fa4b523261e84d418a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af6b64c73bbbb7ec92002ef67e6eb4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74598bb9df4b7eb91cc64fc01e26c3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe3016b607befd34a950205c0752a4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a8f8948511f187995e5a3694d07bd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e502c592f83c5946e121fff135d810736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe329f7d478fbf03beda40fe3595479e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b41896bce7246e69a3c5feefdbf7f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c2f0c63b7e8c9062920d989e3df0d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4918ee4584bd365f2d593de8d6d442740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5c3e0585967a63a6c00d2cfd064f9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca77a3e568569bcf09679d2819ae09742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42084b61c978ff088a9006d71103e79743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80163f51ce8cb50f4ac3e92b9afb99d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baeef7b7edfe779b6aedf45717b92c2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717534f08150ba818139a8781012374746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28baa0af8c93358be4fa3f5a425a7b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56873b6fdd29949b0e09c7ff90e15c6e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989d1b5e46af30df582b54def8723e6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdf3535360fdb5966067839f4ea6e4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e07658b227bd8dee6ab2708377122751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3449e8aada1bcde8f6928f948e78b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba596034f6373eb651f0c34f897b835a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfefcf8595a380ef429bdf5ea87f11754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06ba47c86a039266005f6e6b13f9ad755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697dbee65f6385d5d7f8e16ddf2a4701756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36264594ec3c00d932b21143439f08f7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967e2a35a82e2a79ed2d52d0bfbde8d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5339cdc24a143f83b7e4a1a6cfa6c8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>