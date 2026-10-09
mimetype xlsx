--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60ee22e559583a493dec9a8b8786f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ca864f86d5c0dd14ba15961608a1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30c95efc8ed3f067c18a268651a1623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7acb253cc2360e23921765897cae44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d31045eb129f4a97535537c9b8d905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d69ed4615fe41ac7c02cb4a591b026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1840df8394891fee9d4e6a2792f6bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bca1899594c516912fd761ca824968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7b8e7980e6def3aa74d235e994a239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddb9068cc9b2301b9d4bf79f9cacd710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb989e2dc07234c7e01e02ccff36439711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30957e25b2fa01d3da504cd24868140e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d49d78144a0d012edd17ef7c955d5013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd1e78a76e04ca00f67b49cd01835114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7c4864264224ead09f51daa67296015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515c6a4343a9c0dacf9bc31ca0737e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0481bb175c037ec0b86acf8ee7d9d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414c0de36760609ae5e55703f61fe2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026c4001b449dd7e48e7e71001a350119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1e1865000577b6a08036e156c1d6520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6b2159c9292ff2302246ccea9fd4a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b504c2b92df9b913571a7882170130122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855328a8ebb8e1d6c4e6ee28e66b3f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b04c149b021bc7646895b3d24dd1db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115f9159447b6933f0b433e81c240d325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7242dc2d2274eab6ada7d4d02f11b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05a2b87f511a6cc7c3286906e645b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80393b6ee62294c45c088a348cdc742a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0802ea902abc55270840b56d4832529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8f31edb2249ad212a475a5f3e0eb030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0609943e062f970825016455c1c0da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61a331e0a334a7e36d7ad466c081cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f424dfa14ed3d1a94bcfebbb499714933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04086c3891793a71d65bd5f5abf17edc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28deba932cfcf76408b4deee42df25835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38f48dfc918f8e411118e7873c13fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97370aad0913c81d93198b038d05d5337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03734fa2402f59dd5e10b03b3ac81d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1fab31ad07cb56028be64e3502f4539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e0dad6796255797b8f5ad6dfa352840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18df63129cb5ac5df57fd20cd021da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e71a38f93d7c4857f37bd4d45c7e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4438d244bde9140317e47c2476c1d8743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69aa7ee17baf2a432da8b31937a29d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910b87c93c5804073efae05a4fa82fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e4fc268b70646f2c8567ea559d93e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a52a5ddc4aace28d83f0c6840b484447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191368e7f7c114e93a6311ecba25893748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45c08f633ea20802b816adbe2488ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64474aa2b840c642b180348bbcb812650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315dd016d7636cb7a375128c3a94a08151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fad03267e928721948fb7fc2caaef752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaaf5d662413836fc5e0382b13eb94953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c55464f4f625090e98780dc767bea554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee00f8b4f35f6339532b6d903cfdff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d91802a7bbf1077bab1ba03a56a9e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff97600921884ea471efd1f51bb961857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947a58d4bbd70d1525a8d65548aad7a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94823704dd39e837ec3cd0963973887059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea6927051be7b94457c34d60045c8c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff318e01df46e5e261509ab3bea297e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00368f5c644e2c70b74648d1949fc9362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915784604f0f3e0b605384859d960dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee536948dd9f05bbfc416b19c3d9e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647cb8eb6cfce99371284d6adcc53f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb7258f407583f769ad1ca7c5305e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35195f50374e904c155ceed0087ef29867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314b9c326bf71f737408bd8bd1bba4d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87062a30c56c767fa8b9f56a17aa9be69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d536e6ed520241ee224209986a419de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb81b486cc423934efbade262566dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250ae38e70f4edacd31e252cfc0a62872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a625cff6cffd1372b9e6f9aa0bb1673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d19af57ebd19152babba018a9575374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d38cde9c0aa821af469d3a6b892f4b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248c7b6fc217ef359deebf50dacfb5476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5713696436a20814f79ba5c7367f58677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e057174f0df14acfa85bbe451af4b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815dca2887de6fedbc93e74da35906d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab56f5a16ce1da4208931640db0c1e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e025f43231b11092c17c1dea7b060f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b0bbfba12ddcda78f653ce4fc339882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4412938a8fd0ff515e179cd0b096f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f728060fc5d5110fcf13c89e2e2714584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18006457c0f311ed2db9416ee6b9da085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db785e17cf2c55c5a86c79494e83ef986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b1570115b16d5c92f0653ce06c24e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5b79f2f8ed9aaee7b43e98d37c86988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645011393d84d3f41a9361492ba65b5989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8daecf23694e9825a13d64dbf1f63a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443026da8c7fa012e98721544540df3091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33301785dde5c5612d70e74991ff30492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9beadf7cd1805201092ac3b8ce0f7cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47787eec7bb89ad6d8deeb6fdb1b0deb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afed38ad71958428aa9c7c9b889753b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1670803938c61cfd37b2be4572f3596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27a25e250cea585e79d689987d414797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165aca745c2596c3208b036bf1c8e1d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77624f07d8fadc0d18802cae762b09ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b752d7d93216734c1617335547d0c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11841357760eb2abdcf3148ecb6212d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb012bfcf59e9f7dc6d50f45420d49a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45dd822ee23397c33c93942c2b04374103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40371f7818537e8ba7bc6c73fbdbe7de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0dac49ce77242ae201002ff9eb13ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f3fdb2319bd99ce7d95c9d655e9ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5765720035b52448b62f535345773107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359b8ff0e07d97c66341278022bcf2c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea70ab91d062e54b8f53ac20363663b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093b5fc74faece3080c0107c550cded110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11b411f97a84032f28d9c7e2d8cfb0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d627d7139a80cdd57a70ca9a067732112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36659935c0bdf372c140118cd562f87113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c3518ce8998d929d08ee54e88b597114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3b646bc9c04921c687cf932ebbff4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01d4809f315d6996418b3258624faf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed7efaa2385a1988667338223b5c9a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f926339a55f7c06b0092e69d5b284118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f09f4c3b7205e373aa7a13ea7d62a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389996209862f7dd9f27a4007d7aa2df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67b8149c4cab7a103a97490326c660121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88939a051af477c79b77c3e5dd4bef6a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ce780309d49c196a8f95af613d2ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d13686cfde06502733bf84dac3bf3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66ad0df01652d695a11cd787fd3603125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be603ba404d07b9c17cfc20f57089b36126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd24e8bb2a94b2678092928adef876b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65ee338f5050451073d352a4a132f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bec0daa4cfad57577aece3887c40f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0af3def5bd7ed82b391f5cc411a5f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e130ed36fc10577988eaa0e8806a8cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc4a89e9c4d8d3df8b7c2b4e51a4fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19517a5aeb79c7e3a080adfd2d8f89f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbd0aaa56643693a9349e808c19e63134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c35986ce1ddd6e02433f158992adf4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6031cebc0e6c3e6acc7cdd8328b408136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223cb9455b45d471c75b49d1c5d8887137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebad34bd9b51e1ec1f8387afda3c6d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4c3273c4b2e19de5494f046c9f909139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d7ede8ee61f3253bd0b99dd2029fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9363e2857f5eabec7e5e4aa1b87c4fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fc7aa41fa620c86d7562eaa79bda1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c92efaeb7d11f1dde0f25a930a923143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a3a220774dda22628cd981bd0bd65144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d320e7a964b7b7f59c18da119e7432145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c89ac1e033b9998a21766a349f9dd2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e6ebb7ee2c993ca469016e0ff7708147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc405a03e585f6de246e49f15570f062148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8dc8715c1d35b2172c19bd3ee73ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880212ab4f08821c5d15af11b2e5336150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a078a8976a4426aa621ed082218c6e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd853901de8be85c0f13af5f40b8c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bde5c7a9db25d97eca767688ac3deb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3529f1a3cda3c747d6ebddd4f6700154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab15b469e46df81dc247fd68bd90d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351eba1c77c693ce0341649db4f44e2f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebc9c070d908b382e45016c03eaf2e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65cb15f8f4af5d226d057ac2fc84ed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ea11f98648f848fef429b036fe1c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44177bc058e802d3efa2c75dd538a8b5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af10d9f2547cf1c6fd395bc9e4831c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605e82637a7e8844ee5898a7a8c060e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7a92034c5f5fce3e717a60b6c24e8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd7c77af45638fc7f802396634369f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f029821c5155c7b31f61b86b63d463165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbf05212606f5893786c53ee51dfb1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0eca8aae5c251ead81d7367da86934167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e95e984f36119488842b9b46c0726168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865707700d5f3ed2d6b3fbec2e9508c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29b7853ecd72775fd456f38288d912170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa0dbb223347ec1a497472f1f6b708171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9958ce5e92621666f316abf80badfdf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420facb749b9f038b1c59902604a224173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f5a25bbc84f062b582e1f001b0ae2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a45ad94f01ec1f96e5378f4b8cdeb0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6ea9a0ce7742711d02b6b7c01bcd3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46175b4bfa0ff491402bf9be4ad5706177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ffd893a82e62d431a33cc24ff24bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215ab2ef160bda8c35358b988a2ab9b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7f2131b2403a0bc3399c38930c487180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bd276c3d8921c0a74d26edf38ac19181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab573b982b81e3a464dad21936349b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee038aff470ae87154ae722094ec43e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f75dcab1d9719e4b6764fdff479f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cf75769658d4efab09dde35f9280f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91592c5af99b68c31eef281a835523f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305be3968a5df81f3c3491ee74510c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af092b65050f14d811ad098e348cbdd3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251bc1ebbbe6e753bb70e2e8719c737189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57438631db1347f95071b8fde2f1bc92190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affaefbd005667f0de8322116acea405191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44239faac1b0fc3e397c5e144ecca2de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa94a1d4fb5bba53aebc5d819260ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b32d2181ea9ad9e2769dd3eb0aff0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476310da3952fb2cba4951d9e6409e88195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf3f0c72e7bdabd3235c6f63e4f616196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0143c300dcf85012bd04ec6c1274e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b86b4c8387e239cd27d658cbf6f02198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739baadfd48131454cfd54cf267a351199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79229573733cfbff77d5fa710035d38200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef22948320e49abf0fbe6f0fdf6a35201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfd5256eb1cdaecdfc91875ed0d55d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b9aa96e112dfae4da82274368dac5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392658aa5b2ef797147d5318aae0b56204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b576080afb5ed2bef8fd36a8dea668205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b7c4fbf99208c0aeea18620c83307206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd51f92ac90f339d35a94d99ee31af3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad26f3b700cfb5e8f35e25e455aacd3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3e1893e1e505f1e1c79659cc37d83209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198cca26e338d31e4469640a7835fb3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c4788b474a86134b2c179f52a8fd8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd25a0b429ec314e5f9fe2c04132275212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d26b291401b7187f7bc5d20f23e070213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bff55c4168c824feca8bece5ac947e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379d21f0b6430660bd9713497ab5a0b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b98e55248c05e67e15398a274482db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfbf99af82ddcbd1f4ea5f0ab35f17217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca086e6030ee91c274e36ed204546c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0252b011c5a60067dac328e618764219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8246a7ebc8a32bbe524313cd3fe20bf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f70178954be32e930b31b40a2e903221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213d144d942ba69184d9e720f63365f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ab0fed2a1cb6bc571ce0c22a8f564223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107aba819f34e6fcce892914db999d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15e1e84dde765abfa11a8370977f06225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f8078d8a2ca70fcd06a98b417646d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2be80b2484cbffb1316d473b5553a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a3f0bbee5480dec754257716fabae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de59122e2b7ea1d50b63c0078990a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84e6bab008d3946508cb1ddc82a138230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016949ea2c2c1e94c77b0a538a79a98a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e244ba94b551237571bda4eabb3d8a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e22428f19ca82ef10daf81bd1c51b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b34c2626d95f2be96ae386561a3eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393967d94ae93aa2c1ab5997a908928235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e7ad53d46264c3ee3124b0585abf2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39919da03f8e808c4e829eec1a7291a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100dbc2d071fd75b772531aadb58a5c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde72beee84cfa5c5b337575f991459239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b67e74e537033e05ecc387d5d1b55240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261d1163c32086b60a3786c45c829fa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65809009bb70460e5df021869a2a51242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3aaf3368e1a09b757b29d94bc7a654243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2e525d7fb5a763310cf068719a9da244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830aea37ae57826a3638f847cbcc9eb1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca717f6beb50d9b8f2c6d42d9dadde246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3533f2672df7e6b189149f706d2482247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b3672d6d0377e281cb2d99b88545b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c508dfd586f6a0e111504171d9a1219249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094ded1a6491b699b89ef04c78b6c36250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d8ebe6395b7991b62281d09bdfdee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cc412a36401b4ff4a59f71488b4c0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30a190db8b713261d9d4b788d9e90253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94467d58db6724161cecf941ac80d7b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32124765012098f3cd013f146487fa03255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a5ece882269909d86d5d1b441b67a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564d93ac108ba796ba8238ca9d80fd9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91dc0a10e98f9c1812aaed53a2683d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6ec0d6b3b26376fab36f07049b6ba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461073dfb1338af5b26dc2a5330d3bde260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4a45e6b7698dfc4d0e4d4dae97c53261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2be167355fe72e4d3d692dad8138f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa2d6106e7785cb03a6b7030698907263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08377dc07afa87bea16ae801d19d25aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213bca9ca65780c369a3f8b735004fd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf4d87a7e309360e4747d935a50bcc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259a9ed1092dbfad09ef89c7dbd5137267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfe52a1ac1497bd77ab904db9fe75c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb46d5820cb18e23ddc0431de9e4ec0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ce9dad7a1bf3c2d3572ae0bd88e97270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7365b1e5d50873758c4f30798243ab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83105351db47c3395aa5ba617576b204272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155c821d5748ed6108ea939ef7b3638273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf86274c79974522e8f62d2351d715274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0c9f4252e7760383e3422f995a455275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f0485fcd9e3effce1ba95029a7af8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee71eae4bda66220e462698b1e150e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9647be8d005781e95d9040bb68ac9e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592ffa2d3eee0832d5e9409b22ba3bb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc432eb5c92ac935b1ecd09bf73b17280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130acaec13c11b8b09e4311004a1102281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0187434f9f84a194ee5431ca29ccb63282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94946c93a2be47e988f5ac8c33f2541283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c611d29e8e51353004eba2c26aa6c46284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129eec9c39dda3c0dc72f4d1b71dfe0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df57be71d10dccc1be6e7bcc23b1df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e77d69f065e60fa7789f53266b331b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad4eca8aa33c451f4b69bc4ad6a4ca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f687b926c4c24b350cbaee5d62570289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9ffd519903af86f701c3cd32fa5e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75aeb6c0b85b8602ba70be75a01d95291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e647fd2b4f3510cae79d4171c03c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc353372584923ca538ac5081d2e5e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4ea94b72563eb47918772fda10147294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf8ae653f9232957ceb236648d9574295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b76d723f6173007c91a8b797e1cb4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18062705ac38b5a84937c4012f44413a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdda276c1488a74e5fe969c34215e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71773d263d95d7157ab5dedf8eb1a6fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68072bfeb61e1302814f5c8b9b1901f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b82e64301a4db5da85e92c61f7df5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262caae8fc5df9d3d37f246868b322d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81486ac6385ae86673e9c54cfabb1780303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33f803ff6d5998ac7456dde7e79255304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ae16c8d3593038586f84035db56e5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691c9986b6f649177ae409e43fad2cd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f0d2fa07765d272e2e9d5d130c34a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3718b9bf1fe2a50c79ef22ca7d0dd03308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d424834eb62dc377cd26d347492c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7291421539a370dad5703b41ec9b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577630c5756892052c3ab8f59a2fd8d7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789a51d6f0876eeae27bd10a5cb1429312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36263740d86a0ae2871b4dc926e34ff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e614b402d943b4a409bb2afebddb89314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e3894aabe4467e2e7d23b64c043b1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61495f2ce3036990e52b1c9c9fbf8a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69d1861ea6eabe58b4c1881def48dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083470d21f7ba128ebd0e5e15046e9a4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2356c1fe39b38b52f9c8814f5e45b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3547024c3faafbec84b6073e9d6c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420dd5cc26afb2e7451d5bce416b5a91321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351dbc4777fe210cf654d3759ab0c79322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a628cb9807989d5d63a420ef086c1d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504b5555d2f1f29f774f56dc3a7f554324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3e85b80642c15242618463c891023325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8938d6759f5b28da31ee09b8465dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d932101cde661bc158a26333690d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a7bd528e07355fb5c0eabea2e018c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27692c5bbbb71210cb33b23c22bb0c57329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316cdb9998a3f5e0548c1a27c68c85d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5dca91cbb4183a549c0c1699e1bf0a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cac1addaa93ffb8dc7715896f62b96332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf5e5429e4d93f743b6adce73b3ba0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21c35b7016e8f3a2e9f7f27c7cb261334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405c7ddd479ff32926d0444fba1516c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e37f09970a5d78122d8dc1050b14c2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4f68754db7dad7a3238b5ad00efa0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca53893bfc6c9597b5b69da7d14563a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88bb9f36a5f58e9fa3e2e9a4524256339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5000966944433060ba5cd1dc0729f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf69519122763f0d3513568d88067c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d75780ee38f6c2e87707d9d8efbae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc5e8daf07da13a77452253893353e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1b5f559a428779459fad1b6f2ade3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577df1a7bdc2dc17f023618a186c57c5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a32321db920b2b6738b9a96929c5d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364e9c515266588733e279861959869347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b56577f71a633ca185819e2d3f530e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7edb4bc01c593a4f29b1dbea7d9cb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc08901b9362b4389dc90e282e2015350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd472f1f433c128a15e2f5cd38032318351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc1280ede6807d72f7d9c130e66a92352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858679528ff3b0279b6eec171dfd5ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d24ffff190095e2380021c7d4dc8cf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c2543a7ffc90e7e7c931faf3d45e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf2c2962942861424c1f541290daf8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba949b584def02b2a47d557c2144c99357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8bea75a51345be805bebec069c2f4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409f1070749b50e09e9e523f68f5f07359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e30c1468c61a920318fbcf623d48e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9bc4ecd37e0f0c1ff640c5494fa19361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e255ef8973f23ae171447ad6adf0f95362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f8afc94da5d0e6d6039ebfbf2af20363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd111e0530e76d014ee99c8ec20dbf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545de829c08ee076f0275be14f732930365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d44df5b6ce2652237e206e8aaab99c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c28d751a5082c6865cd31dc90b8a88367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e9d8276596abc9265cc0757890118368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9245ec61d2cbdcfc0f2ac2f2c545db369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3e1ee024cc6d16e0eded3e9deb632370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d52c71852f417f57e672a128a437d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438e4b418c082f53783073dfae641f7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f91903e8b1aa0d0ad64fbab8749df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bae2297838412cfe373d0e704b4060374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07aa9303f91fbd6c0300b8d7950aa3b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd9b4d556fbb4eb2efe79d176eeb7b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1e15b57a72124934f85994a7e0e58377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275bd45b41f0413edfc122fe1544c88378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284e5e37acd44130804696edfd3be9e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6720dfc8460af723d5562924368ba1e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349d4031b6985d20bac610693975ddb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e69ff231baa97ffc584245bb8883e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b916f3f2985c4d550272f00435ccbb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15075b03fbf1d97880ec22cb3e0bdabf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee110582a5f1591112b59936d61e82e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882238c691943bebd3e8839538db2d0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596b41d2734d71a76daee7b5db71477387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ffe5faff6e0c6b92d8ad33f916f9d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459bebb372965d13119f066a95b8d72389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38852bb34476c58391028308e9eeeb20390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12206015204950bf4aa9791c2cb2808a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e8e544d966104ea4e80c67f48cbe9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ed584004119f16393ad767e4b8cb2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24a37b7245418afc21a379310fa3cf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d9e7788b714f69ce555048a1cb98b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458134895a3ae4c7e3fe869dc67d29be396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b7f83ac7ef640d9446764e235b98c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a45888601b125071ef4e6ef3ba5a7a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6947a644a20bb47b45d171b4b1e2ebe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240881f2f4bf2ebaabfa12bdf9cdc862400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc657669f248aef82c3a98fcc49d19401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc7407da97cfe784c4bac2dec733da402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2a3eaa6aeb495f40e9949333a3fff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023b75f6c13be3ff7195f7afa576856404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0bf67d7edcd279fc2cf1b5765aa53405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c254cc48dfab18a21c3bb973d7889406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7dc380a4db68b5f3c5d1b615a34c0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679736b5675e4cfdc296167e27637cb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803c0735dedf729e531a30bcd746ec6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620441d424f2ce0f4d3d497935ef4f6b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f536d339725de78723f9e5d01e676411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba69f77872403ea03a74c5b59fb59a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc0254785bd668dbfe3756cd788477413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502de9a881483d3e235e4166aba9bc4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5239f222e6ca509368b051fe84fa9aa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2adeb76f3a40bf15d3088473ee0f60d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422bce6cd234607f2f9fe70db013e0f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cd5e0e2407e000ffd384ddb0c9b6f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa470b68d9e357b19df9b5aeed150251419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6916bb23908f7486145c31610a9bd0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a345da507d5af2b7d20e15febb221e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88a2fa7837624923942574adacb346422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a79c6fc61b4b9b6b55a59167ce3341423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fd0ff94e8a6caade9be566017e686424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f26546643a6d003afa52f58d45738425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebaededeb7499cb3c87172a45db472426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd0d11f760687ab55cca49a2371257427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099522d89839c1675ffa33cce6b17fa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a32a06cae17517ab6c45574f30410429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d835ff4f3c03f21e574efdd3db8f137430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcac46ae99404400bcdcd0e19b8c441431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7efb93b986757b65c3f791cf23d28432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2282f824b93ee75fd0f7e98a79512433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806d1ef0b618d0a0fee18396de0a446434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed93c2ed635a7e94d6d91c826e9eabd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae5d89fee1b48b5105ad24f6cc117d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306ef43b03030078552e3b044d10155437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16923fff6c317c908d3c11548a3932438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9273e6a72cb334a7f3864ef26f1a37439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99803201974cd8ebc15ac4efd463083b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732518df6dcb14752b5be750aadcd63a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e8ed70471e3b10247bc147bd00c28442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8769de9ae8ecc590c17875d9276bf9d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cc1efe28784321e35d033980f0e1d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc71d349f828bd989773a261ecebf9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4dbe8ab9a433d1f327b4f887b118a9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da744b38a2ba023ae66b10af2da12b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2525e843a7baf6cc7f549d008b8d6ca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b4496422294d622317f0268823309449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9da5fa5356210fe20196f89aef5ae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f3f48f70746e67fd61f892018ac74451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5d7713d1e98fabad46708e3ceb163452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab6cf26c1d88d51bb98c334549e1c8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7547529728aaf141d91713248f7ecbd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04539684c5c59da00b85f2fc5ec08ad8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f5ab344e5be471394322e619b3bfa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569901339508241d749c1f738edc5d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2ab283e46bf4202e0267c7865c71d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb26bd7eccafdf32b5cf9f16c403b36459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb61d9472c22562ca4d2d60a25c2190460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0f0047ba883ed2efede3a50fc9de0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173ff18e21324c3c773c17d6ba37629462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909a7cb03ab68e93122e0128ce52493463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874a22691dd63b1ea9174b660076823464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84409a795374ba82293026d409c1463f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a30124c6acc91fcdcb884da162aa6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483382befec454f588ae27144ca797c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b66d8213c4398d590f4e92c637bb2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f5eb8a00a35dd899a63776b78a8e5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3e9eca3b738bbf2d41cf3597afab5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47ead1c2c1a244f09859a00e720c15471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164681073d3af40662416fb05f8ac216472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fb0859100b4016ebcffd0ec0a74dc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c099658bf79cce6d70c15d21f26b494474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc235e3a7f711f59d93b85ea9912c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8bcb4caed07d2094df5d48c6f3f29476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45db1d553dff3e4e9483558552a30c1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128df7834a761b91eeeef49cb0a48153478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d114c20bc7afbefaf931ad4278fa1fb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ab49ac70cad8b5e259f594ae87ef2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932124c238c0926eb9286bf62a81d820481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e31ebc269aa34b8665b1c1f1af893482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff850ef8ff75d9916d33e29b511c41e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e3d7b0f6af3154bb344c29a7026e3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e4799623b05d7417a23524f3054aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387909ba807d94a8a669ce62f33edbe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53159761c4f5066e177274076d8f55b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458237a8241a0512b13d294384da18f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28778909246cab46b54384c0194eb2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17731e5c9ac2c3259b93f7106d0949f8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf94649d38988374cf0502d0200b9a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718776157224a0fd881bdfea2d88499492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb687d17001a23e0d9fb56b57b8b4fce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcf9b42fac44b2223f5f676f4ff45d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4d5935bbdca07732c5e50f41db72c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938ce0ddf217f1847bc8706e6b2f63c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a3fcf40c691440a71a05e03fbeda7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee193eb849295e1c7154a201a4761cfd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a873a714d596b15b075a4568278a44f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e624f4a9e8f00ea2d0ddb4ff3053db500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92dc6c0089d25df09e8bca59738f37501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f1706ff49a41ba025bfadaf9fe352502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e371bc8139b0d35e4a31eccc7ae6a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e513d8c7e099cde0a5f2ca70bb839cc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5016fb02f2950fb77fc79918cde1c5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6a82df0bf24efdce5f27caa95b5b2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae577374bcb4ccec4971a6b9270f4a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b537f092e96e34930e40f9cc6b4e647508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1035427067075460d14e5cf423e4c51509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3a8a74ee251ddff49746fc41afe2d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8570a12f2d4a8277fd5e4e7847064511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefc30a4d01ad7a09666c4c3485ff4e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ebcec0f3af8016ba2f14b574550e4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dd909df693d01f476ffb4287826e5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc549df74ff15e0d24be35131bd23f6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb9904ba6d171a19188926d9f9d8e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ea75c18b8dd290e3e55432e1fe0af517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27af597cc5d11ef216170667d69d33518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a56a706521901804bc20cbba34bde8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66362db52b77446965a7f82b5ade0d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8d6cde3315265543b545b834fadf9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e569abac718652211dbf1c99364a2fb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc0626c3c2ec20f878d687447faa13523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca9fbdb01ac35155858c5fe84a4c76524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e347098b82f41900f19b4460fc760525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23caa63c3b95d9ddc18808b5356cd6b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49ab4a523dec52c863f08ac6254ec2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b41350f5b844e2d1b25398f4ffc4f8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb3daae353958d7d813dee5c97ee80529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4821094027c9203725e13c3eb5eab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5ccd11bcccdcf9b8b68829eefb9d8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62149b722eb5db0a4009c24e1c1d8670532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be21f0bd2b1a376f6efd11204deaa7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0a3e1888864b6b93f546404d51e6e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e8b25ebde12547a97aa2feff8d976535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1037e8e817e9c97f4e52bf999fd22b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801651f441c07babc15e42a10f2a1031537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b684ebb9b5b352e4ca568c4d768ed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cb676118003fffe1b4e48e65301d2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ad233e35960ba96f2a708fb6b9a8f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42179dc101e9e789c66455cd9951e071541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f343519c532fc721ee3acef28df5f5d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421f47c9284dda880e84752cdcc275d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6ae1e6f97d507d5b7e130ded3f0f8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a141e19f0795b2cd7633a5f420ca674545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767572809eb05c3910e953beb72677a5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec54a276c666f21f742089a36054ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a739e543250303f6282c764c3ba02f9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe728aa28d83a0f609546b3afa14e3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205ca2506a800a8526065f22ae9cab3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95b2f3c92e638307a579cf0032cda6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659813a68b9cedffa51d8adf288e805e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cc49bae8f05db5e1d149b83678cd2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d7ffdc9fe55d97b99777d96988e1d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238ab117e1fcd8fee1e15031aa3b36f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365fedbffaa769dc871e38376592f22556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df18712ad80c350cd3ec744c8a5a115557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597eea347a0b861d99dea55a9decb93558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd80b25372cdbd2ef66ea4e9875024f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8846e5e9b4fee69c5b577d34919b4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c5372ef4c0875ab3f3c77f6ff80a0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764b0a11b9fbf0a8f2a7eec35fdd670562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91c98681b49e6384e9593b66e703ca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2e5d5238902bd90be69ae8bd938f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71ce73d04b14178662d9775146065e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1e083d98051e4e4bb9cf9af373745566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c77edd25ea37d5e7eff1a4fba4969e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92714bb6ea0b21382e225aca5967214f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e505c00bb302c1f63685ce148ea0fc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae044aee479e8ddc43749290df6c6ff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5d013cbfcf6b8856150c3e5086058571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f5392cc05f5db3cf8ac844fe4b5eb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67613e5cc29735c440d9f823982bde8d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568302014da9a79772cce8aa81aa4cb3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e3db3ebdaa38785f8799afe9da6a2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4ddd24c8164a1943337e6d0a39d29576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1af01d8f4bc5c9a99c07f71686bd2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6809aa17075f8ddda21dc82c716c89b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab91b4b4dba32be78f9fce2eb7d1c7a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c43d64778d14dfef8934b20cdae7b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d20644e2c417f608c85067b6fd2f4a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0be99b3944a14fc3026280ffba8410582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff15843bf2053219f4de6ae23ec8ab6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d1ccb9bdab19fe0902a0eee552866584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4566f37d2313da560fac4764835bce3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb193e129f50ca643875f2149a9a8b2a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c14f96eb264acdbe9f0884d7cf8440587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416f1bf29847608bfdcb1d817d050b3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f59222424ca25935ff351f38f56289589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ef56221e19e779b53f6ec542a3ae2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42990764d8e7dc9b1070714c8e8e43be591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43873f04b39152f230ba61bb329c5513592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8aa33d48a145bc9f797e50eda5b85a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d60674681f75ef9828b07002bfedb2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d95ea2417ffe373f4b9287c649a2f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a371952f993bde3988c656a0bd85e54596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ee062360a65c78bce8c48b3801a5b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87be2797a0c4a832ece40937c69d74f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a637f4c2924e16289d48765c17d2f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691dec0d95d9c81083356aaec6392ce600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369c781a1eaf966293ab9c5d5349210601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02648dedd9b7dc1e58bccac8cc5062c2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7841aada508eedebafe5155b7ddbfb6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3bddd19561425be8faa4483513258604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e44ef00cccddc8392896f8ff671614605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1edf9df553b5b7d374854d8bddde7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbf9fbd4fafd7ab57176376be16046607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1b21fae7d393f6c1f564aea1b85ba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbbd8bdca0e784e593d47a4a987c38609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146b170a807c08e3c445ca54acf8cd2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70efbaa92c53ebada97402a6bbd0e7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18200a4c84dcf4edb16b50d2540bcac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ec98fd9eb034accef939fad2b1552613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a1863b8d8fd1a91df67b9ba7cac9b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7445908c790fec135487c650bced3be615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187a4dd1dd373ed91cfaff9e5ef7e11616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913adcb1e9db22b9cd9a62d81126b20b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db521527121baf950e9d7fce3170bedb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226547025453dbb642cf887859e25354619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6582479ce1108c925b6b11015d53b0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d8332410969360b1fc4eb8f158968621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5d129e1cd4ee2a541239995b1da3e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2c7619ba47b73f3c1d5aebaf5039c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1b9f40c5ecae2a3f43a8d05d8d6be624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11158d40b841fdb0c9256095e2509f66625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec070aef41a6dfef88bcd88206eee3a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503048f4129721a103394f17b4f1713a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1c5e766865875307f951b4aa2c8a8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd67e6f666665d412122cc553cee977629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703cae5943d4dc03432c23c59b6c1c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb5956d94b6bf171db763fdb70fa0f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18554035e29888837de97827bcdde9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51734e56eb58d03c24d925eb9cec83c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b0556bf3d54ab483fe1ba6459d401634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a01530ca55bc837cefb55b69be155635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7084046d911d994984887621d0d3f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ca1c7f9201c9b0102ee42ed11388d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b09e17a7f8fb919fb55df116468ba4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd5fa396bce8ae6e768cb58a163a68639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7404e4991326caa9bc0b387f76a684640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588968e5ee9d959b1aaae1fb84407e49641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea6a93c2b76e28cdf33a4e2d485d16642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45237d891487d97d8e0235c14c286574643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34a199d2c77a60bda41b7ee03e979d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34091e01bab34bcfa9913418c8be27ad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f14d31b4d46de326a019e623fc13ba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa57be0a7c0fba7cdc5760a8a8ea251647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489059b52b17fe3334ba20be7c758ebf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752399d5b624bace192748e5f42e7ee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230f3fbcafcf43c150d523ec0fad505650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d579c768419ba354faedb9db82781651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ba1fcd85190bbc358a14b9de0d977652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee145c309717c8952174bc56d3e852b8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fd5dad8ddfdba01c8a5d11cd53957654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd8fbc8421d9ee5d284a68985d23f0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652fd638104a4f6e395afde2e240d83656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c374f13aca0fb3a7ebb9d2f804fcc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705f3463c09c53f948a5df686bd9194658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f776b993101bb11021492d598fbf68f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9548e16a0b8634501b74da076756f7e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e1169d599103a0bf9958ad7226fc6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2055a2f8dbfcdf5b36ecf36b9367a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6815ebed6024000f782ad5c6d63203663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b47a8b1aedfa336e671475eaa2392664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297d5630eb1f7cb0ee3d9ad3f92cb50665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4ff3e34bc6582cbfce1e9aca049d2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a5f2d3f19b5d1cdcde3b7f2bb5e4f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b2d88697107bf8546a984af0daeed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63743888344a5bf37c5138a4e551fc31669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae9786fbc9a34d20d808a962ddcf66670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754c0c2212a2a00e37a730ec178f8ab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cd186bc384eb69856121a07a58d8d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc799bf60ee5c955423aef7de46f098673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3733fbf5e4aefff6f35646388bb7ad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b280dc58e6ed550324b21d2b57d56c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ee79b6929b4899a43f358aeccad76676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20314e85a164507ea27eda6d23fba6e2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd61c94eb8958b741641623d9850405678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad971b03d7709deb3255751d356914679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b17c4e2bb1fe92bef77a95d98d8380680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a8d94a4db6fb7af4c3bbe2dff9c3c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101113a474d0e0c2a508a48922dfd00c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579533c1b96c748f5a954f187e3958c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7c2881fb23d3696eb9a2b367d7f7c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2528b66f4482ce1930d0b67055a517685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15242990448a97d7f70b0505365c0c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ee964d6f86130b00e0cbddfb3dac7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1867595c98ff1f9a79c9cd42307406688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d3168a50bdbe0c2597d764ec945f2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96fe61c491e55ff1876380118fcd46690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8537d306b7e0e52aeb02b87dfa34409691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab0e3640ba57d906fe0b512afb6f90692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ec081d43ceb0db7ee67522546e040693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed297692bcc08c81b8705ad38090dec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04fb54969e5952db3ea7225b1fb948695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e887f3bd15c2755ea1d5b330ca120e9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f32860795e3392992c1e1944d6e3d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79e1f911f3b5253a73132ce0ba54c7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da078dc930617bf507f7d70e316cf4a8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0660b07ffab12a61c50dbd41c63e51700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0a2c34a3c3e3440fe04c3d72c34ab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7dd10c93be5e5734940d64271d062702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5e5e779d5970745a1dbb2e711023c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cec5332fc9355e7dda133cda13dba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978501fa567843599eb3ba31550801c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303baf224630a5380ca1b494473e15cd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c22d6dbcb42b006d0079cca654229d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923a4217b25ae282374c6ddaf805079708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ea73858052170cb75302ff039a4cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132f6ae997207b81f3aa15a8b15ed1e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddc4670da30e79b7a5249e42fbc569711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e86256a395c63e23f12da38174049d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ace91796c9dcce5c3d77b182fbd6c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e59c58995876573ef04ec41017481714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241cbbf3eb4801ab8b255485587aae9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630024ec662c28ee1008112c08ebebc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce917a9e45d14d7831f9201e1d66d10717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19664e191153e60453d9f9c16749e3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9888525160cb67345b5806c6ea017719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e0c733d5a2ef70ccdf88189cbf6a4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2fa0b59d780cc8d1af7ea0f4e8978721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9e8a63811975d4a06b03b3c8c3212722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad5dbdf21703802d1e1084091923ea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2d9b3224d674bab8a1fa551c109c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a70971282eb1a0ba83166bcad1011725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014295be64e2c3b4f507d0e310f4a8a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aef95504d36332e27f3f5441ab09be727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0c0c9647a4f3a18c01c5fca7be7b7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468fce1626af40ec6647f81395b49f2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a482131dedab41423f9bc590c39dc4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9666a81a7f6c5004e8ff8f3609a01e3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed359577fd4a1b74178de037772a459c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691aa636a2d02247107221b2ff6bea5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacba50b664c59135072261f69865b2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f9e0bf741c5c3474496810bdcc660735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd211c13c591ac336d51694b204d4ee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba279bc6312ac1e39b793b7b125799737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d614d9ccb5a73694e0c727f0500e8f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf55dbe0e8f18221fc3c64d29c074c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b36df2f482fb52684c9d2e1526274740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ea99b000bd27f7524396be086a2ec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1eaa061aefbc7428aa70faabaddbe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083a8f24ce7882d427002c569ebf716743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3e7e7165fe9ff473baa6d75524ad0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58407b3263c9f113c8f788fa4c120bb5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7aefd07d0259e233aa23a3bdb9ca8a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8bc4999e835a0152249e755349c35747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b625fb0bbe03bfdbec8c917d50b3ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606dfbab37ad86c90a6598190fada523749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea930cae49b7c2c5566e8965d1fb6c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788cbe9b73bc00c3a41f2556176c9f4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df3a7bdb042ee9baaa2f780948a1f5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3263d3313bd0dda8cb260dd8a7707753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e26eac7c790cdad387d8ba60091ff2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d9b67330395f2e2eec24e49330e92755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6497e7420f4fad0235b154532edae1f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee44de81d5144ad6c7f8485f458da31757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff6d07ed827ea4c77680196f5276a9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcb76ab179cde15caf4f6c48580fcb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf8a13cccc8542835f1b765ee317971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c259c3b497fa865bad53c32ac5031262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8383914351afe5c507c584e58963a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bf9dc0deb1a86f08c0e7e32e163814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa121987f7381f5cf37885255d18925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a33b63882cc364f90920043255dfd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c489b6bd8ab2d815a51b7f6ea92e70a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a2b61f9b440e0361027adab4b07728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f762661da813a864903d8b91757009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fcc3e6a304656db58f5cc238f6f7c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a74bbdd47671225cc6694da84cdb8a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d445386c5cebfecc28f0cb87b64c3812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e041ee85c552044916f932196a46c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbdde3000256af11d120ea84726dc414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b26132b2adf0b96b4abcf6ad5da1415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f4efa8c242ef4f654596bab239f3f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c6765394a8f4d6dff7bf58d6a6a6817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdd45d330d83140198026beca0c52518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5c88c6071d6a8334ddf272690486c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac83265a07a259f4ecab2e6cc9922520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f88a1fd97295698f675a72dfb64e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f29030ae6dc21ac82f6c444adbf2622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad114ba07a20cd598d4a8d5fc5752fbd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc33764b57019d70c1aad4e1ea90c1024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac6b227ff48797c99a9c069acd4f3125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf3df20c7f527634211c320c7a350726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06dc4b3fa5d80bc7ea0e9c6805c41fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8e505560e66732e99f927d3aadd9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92719a4b29143024c67fd55c33602a2e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc943361eb3c63061c8c6a446ac8dcb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d6e25bc3d3e2c1f9fc0d80677b6b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef6a48459362a60a2de29fba813e7232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fead0418c270faad97382bc774979e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80843f8baf653a6897128a18820b34b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de4b543cacba1bf7b23d416b0de71b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419ac833d68f91b94b324cec48e257a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10422563d9c950e578604cb5a18abc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28579589d2342b24bf6ea129601b011c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec24b6cf410d943f29911d18d5c35839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c6fc94f738f294b710240e0f709b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1b7ae5fbde8417fc4cd24edd1f5b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0aef796d9da371941cedb1800efeb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c724e298e108926f486427133bd8643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfabdb9e1d3f0c19bf7bf808804bbaa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861ef66aa758166bc2dde50d4ec7d7345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995ac8bc91b34807ed32d0209c1654a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d259f2969d81087d72a03b8a789c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9db151ff1d1d7d7168e50b75ced06748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1977d17c69a7b32f432801d691d4549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0a64bfbb885ef4e5d6cae8e684ce150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebb39e4692c7b3922627b69cbde38451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a8f608155d11f2d67e2edd47ea1d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9ab916d04164a6eccc2c5435e4ca053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1561c89746c3e34592f9fba88bbf6c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642b72be55005a67ef4e218b31a7ae455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987958577699e239a7a960a894d45f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049ed596bda40e70da681ec65f30c3e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b597a4409402f0234cff4216f83bed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ec6fc47bb37aad99640f5b979496559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fff8abb5a4a03f71f49d68460718e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4a0e0caa320761b5dc8697e9263d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855635251ac000a8ffbd666018578b5462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50355104f2b42ad9c88373b6a5e07d8063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d49f0fbfd7a131250d88483e12867164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc727fc5108b785d9f1b376f00baa4b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfa23a6818fcd2d131bf308447ed6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84b209a81a74627f598f9d7ef5e70a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10d8d5204c25a377811a9249f1b6ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7dc84f10e1a5384710ea115bb999569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3b705585e59989ea451d0a7b0c23070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa7e9a7d36e84a3ec4f81008aa8a0271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f172632b786297b4a6831032709f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6f42a3ded3826ece2ab3eb0a85ca473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad68a4d4ca15a3869cb3843097df4c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff75b25ec0d508b3a1af66f6bffa2575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edb769285603ba88d37ed8da46495e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e01656802d7f61c6cab43792804c4077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834f27af075597b32ae0e1e8e7651bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6d4085d18c1d37b1703473278311879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd90e53ab1c9bdf4f8668e382660a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20921348012156866c46941ed95f3d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43ccae0058f868593e1b3a2231681482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba803f0392c74b04d1d9aff4e936549683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4823d5e52d036df648c54c42322f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19950374bfb1add35694eb096f085b9385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cfe1d42301055e742647e9a35fd2686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf1b7dc322f568da55654cdcb7c6e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cd59f6577630297f6f73c6f688a3c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88aa3e9e0691cd05d5b2cc04d1a40b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391c7f6599ab0fed9c3cecef18df0ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb04ab999f8fade4f56329d46487e6a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19518fb27158a2979bd69485274510cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22dd864f98233076cac794f8b77a28e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca28a4c337cfbed25b3cf3b7d0cc13a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045011eadee7cd89374d2622aa5072795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72566203e82c6e998a4073cd487ecb1d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f44b5f5101e84a7bdf9af9c455a5897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815f60dedc2f10d8d426ad0fc0f0a0b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29c5c43f9c6c781fcb2d232a1c783699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bc73a92af0c85bfa8a7037cf9997b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a583e498626e01d0c93836af2ce70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707428c3af554132fd9676c1f42c70b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc35707f6f995404b98069294a87b71103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c8a3778859b9cf424addb5cfb5523104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401996ce05dce293931d36009e52394f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dba72243301ce90948c9685d2e0e23106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3761dc2cdf04cdd2bb03a33b9329f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613a80f5fe15e48f02d2d940aa10770108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392e21e96db7985bf9ffd2f927fa5af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504ee3786245453c0469838ccd442fa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102bf8269743c6729d63c892a979080111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b167c972f3c2a8dc38643f56f3e71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17047a1b8b9a57f2f09ea097c3f725b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e22949161b785e7e9354114ebc04e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b853ea73233dbe3d8ae6a108c3b859115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78252be720e803315e00bb89108e57d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fca1c4643f80b50dbb7712f5a5bf0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6d4a694deac2d94d06e46bed11d0d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a603e66b0a6df4e1874b02345c042119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9a8ee3a74dc14b1fa0eadd6067432120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1de6c9b240b3885fa5872023ce3b1c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea89473ca2c81561033233456f9ed99122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0542b29bc8cb22f95c3c472b5cd06123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce17665406924bd6bfed828ac3e0fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084a93c39b031d7f1892175cff600fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a10d28e4cc8bf7127e7aac1f3421a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58493be31158d55667457bdedf1c8b07127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e653c909a162af86ae620340e21ce1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de8e5a685c079baab96eb53310f509129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573210c785fd301e538f2ea11ec09014130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9604629ebb35a91f93bbe46dc36dd9d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9f197055b1a708352db66dc676333132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec545dd98826f4c4bdc2bc664a3aec9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43f1b9ae6d680ad9989885943a69f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad05f0c2dfdcbd4101eb26c846b275135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cb18fae361eaa8d9e967e9187091f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9c07dff02162f75883ee4149f7796137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f186e6b3894e473e6ca59e2b3e631138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879f9de847ab355d2c5b73a67133de3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d308e429cbb0f06a7b4540af129694140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201d048f788d8749d479b1bf758ee20141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5d4eb5da62be27220804039d8fa76142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d672a92b412c8b5f91064be1ee8806a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21513a81bc43ec2112f37374453874144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adad4e7010a4a28a55cc88d3ba1422b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec0c67b5d953973101d1a4af1c12f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a511f94ecdd1bb75ffa8767d6dbf3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d50e4e9516556de18893883315e7fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2250c541500a09e1872a85b6b8b997149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64ba85403e418eef792aa3592f7c66150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502978894b06aca97dd91ff08acad961151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88561cb2f9d9a6d9600302b4c9dc0c19152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59652bbf5f5a456a54709172f737701153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e24139a52b5695e330202b4e4fce2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0983f7c79723bc00128165152120f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bcf4e2c165963d5012539487ad79d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8febc98d8a1ee7e3de234b1076274157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442cd315d8bbefdc6a054dd3d81357a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1eaedcb7445fbef7df746f543da24159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62599fbb7f5f9095055886333d86b1a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429edd2726dc3de70152aa743fac20a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9040644ea37329dd124d18ce7b4f21162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a185be5c4c75fc07cff8b842cad7232163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67331167fe8f838b4a89b29f95affd0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3993ab5a79e045b16283a91d16b50165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fca6b96cfd257107d002a26a200c10166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6070d607050bc537bcec69057834a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2e72fc3b65ae410685c3d6cd40bc2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cefe58c332fe8bea0389dcea94ad4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85364a5436560fead15e0cc90f6de7f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c23e0e16d38c6fff5a154236d0a92171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e22daa24d87a47dd08080531dbc500172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d32d1515824d21bb90efc0c46e9b6c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae89bba56efbeb2440883d85dce41fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25777daedf5a41dca168a3a35ecdfb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decb7b62355dc00a061b9ff540a8b89176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e75e34ea85db06abe11d11db3942b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe365a9af195f6ce1cff7c56a2cc18178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240c87de7711e800ac173d09cf84d68179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d0e6b9f4af296a0bf3360b5af7efa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f375746fe1cc4f25a84683ccf260ddb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a6d14177e4c205078b9d498aa00e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec542bab07d9d4fdc5fa460edf0fd9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717849f6f4ae69d423885e10bec83e45184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac8bd076dae39839beecd91bba38a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2dc3a12f85b942f96e67c892233a2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e073610a79fae94755a5ebee5e5107187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44b8f3eca450f5157d5d881fc5feb2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af8ee1a936ca6d17092c89fb04e9fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f96a07c45b08d3ba401f908251245b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be29cd537e7ec5a66486a685a8800d9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dae3837c98243488aeee2bed1b439192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39e2e69d0c733270bfa4952fb1af5c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df100a6cedaaa8b4ac80d592c7f0050194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e08ec66c6e9ace3c737620584eabb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094e547088266c264d2c21997e305de196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a406b921b83ccfe6a91e60d05a10d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d958f159e05ecebbb03a778886e03198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79e234bf031c1d7097184a11645533199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c5b81cd22005b9b948ac656ccbc5d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de3b919678f680f16b4a55b300f27e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d0a5be801a6815538b3fbbf690782202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea25737935a6c35a107bc1c32a909a5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338eac361faecf5f54586f5bb810272b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45d967d177fb85b69298c2a1e29009205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7d30e1a7c52368a9dcb79602e0cef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62698f7712fd53aeafac4805212a371d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b16707a42b429cbb1fb097245b67ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96505e892f4d6a9191013a22bf3530b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f238329e5ce1cbedb072cbd1331460210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8d0641131a0eda7e1d0d6ad66140f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a7320c9c3237e0d777b125cfcf258212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808376534e577e978abb0268080dc007213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e110d57012e964a1e5ff80e9985432b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02135279b43e84a13430ffb57aa748f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9e3fa5ce0661139f501b8b050ef15216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3b12192562ce77df0a23340f4cfd0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94465d4552eab52520ca69c9ad28c58c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540353a6275e45551f717cebe8c828e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88035535eb1eeb194744c6ef54b5c388220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b07e145126d8a710635ce16d6d6ae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ce519abd4123d2b99e538d397da30222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c9c328455c2d560fbc51f540e1ab1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91109134ef82b5de277b058eb440a4cf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90628f426862f5df9875e97f287e4e4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d6878240cdb5b558da61e603e2214226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36406a20fc91a0861b22dd1676467f73227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea58f4c03059a26e7f7125788cc4a2e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e976a5bf38427e55f6b5b35e4647bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f215ba7d58577dbd724f830288fbbce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bcdf8efad2f1724c0821470b00cef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc2e5c5fec3741a9133dbe607e0301232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f822766cb59f7ca0da385c4907e4e2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b4119d49e3595210302d9f79a2ffd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151296c9fba8c541fdca43bde246239a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b402c4f57485a10a0f66b429785f50236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ace3bb5e42306b9aff55959d5a1cc4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdf9d09abfa71dd720ef6524df6af2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d8dbe9fecc047df8f177e826f92de239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606f3f476ff66192e8dde3c97a8057f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1487a882f080a4494903187f6456671241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650782c6e832cb1e2c4bb1e7a193c86242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213d1aed879c75f5a953b349d0e5342243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d83760638d210f5a661718e0dbd8a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50e72eafdffbad6157724845fd54d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600625e772d21046ec93c969a086f76246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad6c1faae79fa1a1fe17ba42f98060247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81243128c959cd4e7d8c71ff3cf78314248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51221a3eae495bf6ab0ac3473a89136b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1535c784e41d7a674a9f4968a197b05250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90f9504689526bb26d0fbdc7072407251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4aeae754f1464fac83ef6087f430eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3291baa3d63efcebb47f203570ba449253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689b5e92638292b3aff28f854101216254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7753391af166a31692ed9f4e82813255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c798adb60020ba5e7ffc774404de2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce59363a7887234a9161feac44a25a2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3e9598132dfc1000546179cece2c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d77c5172e9aa4c0561406f89bac2d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a97c179b5434ca845f5bac76810519260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b36d62b4f7f95a41d1b42a12086c76261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d06d57e1315727a8bc517bd37dcd9e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7de67b39379ad075cfe6e4264eeb5f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e1c36832a75f3ebfbb52d8d1b7894264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f224f30b1557de3b7fa1cdb9e158c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f80aeb414c530d969314d0fc7e7c85266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01400ef2c4ebd2aacc5c11d9663004267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1bb1b8ad660b3f323f0bdb0e3b6ef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df0f100b16404b83844b3d40aa713e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1d53d37a3531a1043a43e028e24bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49b22fcd290d1f0e8f8909b231ed7a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbf7708acc01d221a0626e4cf08ef7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33b621d6fbbda61745829e9621a62b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282b3f8d96ec94e20748ef54c6daa87274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfc1641ac4c4dbd17fe6f7ae3f8869275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61241a25c93ba663b75f9e2d399731cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcda0c1beffebdfd3f6e2cc76217f2b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ff1282336767eb82cd3d9b2727658278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465528e9a7dc9cc18f128731d357d6f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45542162d888c18d00fdf05f7585f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ba544a89032ee8f301fb03b157c17281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d66ff8054aaae24e4b946015ad2ea9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58003514856dd14f106f85e3cf4a87c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abb792f4132f1ac36b4329c6460402284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90358acdcd26c699498690f494f0dc0a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213daec5888648da2e46b7bff1aef597286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a7e45b650835e39e43ca2a40e25e9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc4480c036cffd3620d263b87d2920288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f6dbbd9229418afe54e18c36125fe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36aa1099298f4b64e6f61f6a484b5fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41284b7f900ddd82563932283a304c69291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904152ea9cb28968e03512722d7f708e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188b9993dff5f283691e355096b1825293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18058f4a3481b40adb5d61061780148294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabaa6f54cc6c0371ecc2e3178e85b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad3c239dad9ae33e5a06f72cd8972b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b62af8cc6c1a5cbeb7096ad4216e2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a382e61857e06867cda928b59154840298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec92d35bba949cd7de58555869e1af299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacb84c24c0ccdd345fa9d06caa2001300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed3fbf728d16fed2c6b5c6fd15654b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487469886a3a06ad34e33bf940fc2aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b861359de07d35c5827a3d3522879a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3c2a5a2b05fa944671e4bc8dd7c6c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02dcf1ef1757f6a66d2524e31f8a6c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b1a3e218f02ff1859d0713c084dc0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdc62a56ad826253abf817c90f2681307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb15d6536b9a583a192f347fcf1616308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2728ed5b4c61fdf56a308ff91e63fd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a3f1d6e456cd3bc77d2023fd822c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d0222f1c4f718108a3d3d89bdbd86311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65741e83e90c6b97d656fbcb99d96d30312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944d2ee26333c015cf66580593000cf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab2ad9bfe5a8507949ca3fa2b72f8e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a67be866b08464e786b4a00d32094c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766b1cd059acc6825fee887c3f5ea6c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ab60f33fcbd61a9ec943713f4cb43317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095eb529495b1f0ed990b4dc78bb1335318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6511f0152e9d9f275cafdbd9adcc8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13328812bb6941708dcf5fb5627b2714320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300449c27601e94f06a74af055be766321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e18d28aeb7886d28a2cf567132f087322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21736e67d5d44b86711060c1af7b45323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525183113a3ac3907a0097f912089e21324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52153347b3a54414122f7e78835637d9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718f10ec764b167796371f57ac09e85326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a8cdc6362b2afd0e9268def83d66b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949f9d1806e80719972d5258650e844328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58923919dd1c60acd99cee059b2d2477329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f16b5b71052798c6a00098f52389d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8aeea55a9b9e8dee96e8c62e3752d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426cc90540cc2c42c6aff913a452f8b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2ccdc194c6cac88d3192a8e9d95d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a508f557f388657e85f07d7bbd83e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efdad996d94fb91813cedaf61272ec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d919aafc2006fa2159ba78002bbf73336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c56564f4f15cf183e1916417c1adf1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291a7ae7b91d8861571e59b73e91736338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c586b7502035aee4ef7443495a6992339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a499be54b697ab43dfe0d50208fc518340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6c994f886953179826e784ada4c74341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56925803568bcebb3f0257e01ac4dbc0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e32900de604548ad98b5aac4b446a8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87d5ade3d0b1166c81d6b58656e899344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0468b2acaaf6651132a53836e0faf11345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b9f67bdb88e42fa8128a01ff006c5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812461a2f53fd67ae699c1a60e23725347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b378615a82293949a6637c7788d54348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c26ebc73892faaa453df34b0e3bf4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be88043315a1bf706db14cdca951cd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753fcd2dbe889cde558387b60d6fadb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e8452c859b5973da23f9b89bd9dc4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b71e368ae6bbc0b695daabfd2ca0eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95621b36bbcdadbc9d31347c2802a16c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3e4b21a9b2114f4a25fdf48f8e2a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac43fef81e52e0406c647cbe3f7fc69356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143b763c2a3036df284b5f2171a1eca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d4cfcdf82c83f07986fe26cecbca2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610802894ec9493bca7390ffcb6f2985359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38c144822679bfea3ef3a5b9be3e04360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b6023d3743430df80918fa5890dd7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2034dee99156568288a7d7dd2ab2c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6134794bf4081de1628716cbee871363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fef1a72fe0e3ef519075bcde5fe1c3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16faa769b1648cb02a60959f7c9e4b4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283f6ef7e0381d534a2f1077d55aee2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca4bd82b2ce07d114aa088e59e0600367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c75861db5b985f097151e38bde4ae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098a3a8eb063f5d6012db43d7d0d7d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dcabba1c3a7e49a70ab7f3da28412370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2fe1ff55bc7cd963a0b8283243bfb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf09ddcefdd9cb9cd3dff394b8815cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b79871e1b483a953280d1b3fe5b75373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1be2437d5f58afd0b77836bc064e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177b40d6c628d237ad852128164b872375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641e396d5a166768cd5ffe8d1928b79376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e66302c09f014ef5547a20a8fc93f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283484ba259cadfe621dad4718fee4f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a431a4e0dd50f48027aed2a6e1f77379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08969bd07f02a0dce7f595037aafc50380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0f9b5000ebdf41cd52f1ece349420381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25553b1e0aa758e7cadfd4ad7c58ab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c831f080256c0e983466aa2267ea4e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460936df9b9bb96d9fd6525591885b55384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f05b22874cb48411bb758b621b27a0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95b219c395cfa760f4e1d99d27828f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226af1d96f44bcd8256ca806a57b1de387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89390c854f1ce0fc94093a2991dbabb9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0c340e5248966762ea7c2978242f5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b22e903568655d70186678a968843390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb399539461f18aed8770f136b29f17391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6077d94bd42d893d1b9f288b628ff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ff655be88f7b424bcb022f25f2464393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5b4be3a102ad35af722ed97e13eb1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cffda588efffab405c1f5353dc365395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f02604ce6809581f882aef0f888d8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308f077a8edb3833b12336a6862614d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6973ad38a1ee47c415f910a4dd120f4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de46546ff1fe4065d5ce8ad9d1107a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9330b1117e337c4cb3561b57a00e3e4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b620b2f9a8e861fe5df18138e280d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2048723a9035687f3705e431837eb2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574f813f67f5571b14cbe186d3beae7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbe107fff483a3602bb8f9ccdb5778404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21065b2ae73620e4d962598f9646c13f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37ab6bfcfbb4ebcb404994f54af297406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7045ef4bd3bbbbd42bd58e3598fb4aa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d262124e2cfa268216417fa729a46b2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a213953757f30be91fd192ba291f35409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25c7c3865fa72c1d0a0868444e8f6a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1a5b504dec62042b978c611d89292411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e998b6dced0052ee8f8fdb6c17fc159412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65eef8ce5a430cd262753eedd899518413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49250a082326d74e03ee1a6a2d8c97bd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fc4e8fbde36342c67d4932dfa50bb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c501e82166ed81b227a7272e4832e5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b98f21527cffb65d87da93c47d2fb7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9739893ee942632b5577fdbd5c230418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4bad463d1b268a58f71f800d2f5c3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fa1899d51e82d4e31d41f95066855420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e60cf78806dd88163d75883a925fd7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030a6d9a91df7132d6a74b7fbff05cc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308b77cd7d1b936495a338f37745590423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c2028719fae1d68ae0d7c9e5d46c9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d2242b8c64da395f0f7254a92b410425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90446c1debebaa964569a2c882d976426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a081bcc845e68bea1f8eaa2a6f4c8d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad9afc174b67a9d47ec5b37ef5220b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6312ef53c27cfc816a8c948d8ed1e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac133bd594000204ebaa69c2257eea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3f96574be089a50408c8da433cc91431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e9e5d3a26291b44d330faa4ffc1be432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d823e196a849c3d2cef8556966afd1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccef9f17eb2a4161c431081cd9a5932434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80052a01a944fb7cc84c2309214143435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd46b6e599ef7d73f69c877b85d69f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73392b33061f96234f87f20ab7ff7e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d20cc8fb3fb41b9d0e5c787f1d0566438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8f0baff227fe64a1430828563bc28439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a8e5c708ac7024bf52e70dbd80403440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e2cb6da31d8250c732d025e9ca128441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902030888b5a0c0bc48d2947f46ada8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaeee2930d75aee9949c1871f7f5ac6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8f02078907e3fbdba44816a29f457444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3fe0484bd0cf0ef96617b67a46ff9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1025c36c8c790add50f0ff97052224446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9bc7a7976c6f2f7dee6a6875d4b15447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f871c0e98a5f637135854c49a68715448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92de4a219ba648ed8fb7d55054704e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42644a6903bd7afa9e0584b93e08c9b1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a90a3a3764d082d4aca06a8c3e538451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14237d99c8218dd3927363731eb75e0b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f416aa4fef1e7a5f43b6fb4b0d99b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7c537ccf1de43dceb124a1bc5d6d7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f5b2cfbf84b098969357957da2a3e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a631f73847722cd5304e39c635cd6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fc17a2319ab74289d070274e1bdd8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a55470506d8026ecfae757fc20004e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806b7d7842d8c8c437e213f5a520c99459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0230d8905d0ec6a86397b3c9494aee4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b42c5d06db7f363ce2a7934bbe2a0e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b97cf723f14050f3cec84c5e7769f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39fddc497d1d81d81c3ac60db8bbe1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50aeaf767c837333518cd4366c98408464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd3d995c88e5de08ca57bd683fc648465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3567b9792ab9031da9a76ac4fb0b02466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9d2d1fd2d5f3a564c527cf56eb445467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2024992d8c8220283f40c09e999f243468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbbeead2dc456303ff2fd82f7d0fa7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637f19a3dbae4ea2a441c13a629193e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440d597aba889d51f05cd0a550a1480471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c47b1916c8942c15bdfcf18e2f7e2b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeeafda5ce71f23f0cc139b34afcf86473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c15e6a4b3007b1bd1fda263638defa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74d068872f51bebc96a223d39e7afd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713a8b014fc8fb141d67581ffdc4e1e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144b2fb062953c601f4383046a5389b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876e7b15f723b4f7eb70eba3c8f2cbd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182846e96ac86eaa308fdec0a971f5e4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80423322ec157e1c5e76748a442cac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e10cb8fbd9c5acdd8a0fa09ca58d0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8318fab7beb56d7bc1b87aea49847a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe6b0e57c88e840f87da4196e0cb4d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf4e55585a1bddf2d33fc9097642d3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0994080f09b8820356a6b9dbe260bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9dd346af1478bb901e8a18cd6d93ac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f47a91a3f9ae7e4c7a6525cb87571487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645398cbfc2ca0e88fe7181b8174a673488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b862d392ac5943997a3735186b378489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9c734a1730acf4457c472a9c8296f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c111242e7acdcf75788045ee1bdc63a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d7d9d251fe0b9b96fe9002997fec5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afa9de4e8be746f31e15241e3302e7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951febb9bfd0112a12497e7536f3210494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74f54079436f1142a6f2e16824f01d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0bd1edd202f4b4c926515f4f873da496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edb60e18cb39dd0f0b9cc9eb3c8755497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af5ebe4720eef1d11258326a6a401d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1ffe2742a1acd07c6778c35a6709a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14652d6f16bbd034b1de20e5bdaebb56500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dba694a37ff5b76ebf21b5fd7776da501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd26ef952e192bc278c4b6498afa96502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c6b6023accb42384132c664cfb7ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb356d6077d83d2212eec2f5ad5f2007504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df122a405f26ff7359f0d9570d23c7a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9824aa45e26275415759dcbfe661fd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433cfe6278a7fac0ebea20f3e003149507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660512f04572cfbad0bc4f2ec68b4e21508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754a44204f81a5fd3a9dec91218ce5e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc87f623eb6e8315336f3d20f6c92c3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886cdae115fa6835ff1eecdad2b69a9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb748b04958a60cf797b0e6eb0cdd72512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1e53fef577bbc9097ed0723de3c39513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411894e4819e15003938fa43c730ae3f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3246ceec2b0aaf6843b6f3c1cddc6c8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a4195bd9eba1755446063ef7b6448516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3202661d8315c18e4bdb62efc1ff5a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c0bed95ec68ce1caf3a2f02c5746b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dc8c0c7b70cda27d8f3bc645fb44c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b15da36d480cffa95ca8236364e30d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf362528f04dc047596363939f9b25521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971658ff31b4b1ab61c0acdcfca7b275522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027136e7120753a6763cdcd7b1d8c91523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079dd4e7db4b3bcb6af31d1daeaa5ca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde66ee203e3784860c60a2566a872c3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a800351edab73f5e3f72f169ca4b4cf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d020b07f5b18f7ee1e94283493bb5f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120e9cdd9d1d06c0474a4b9b7b23b52528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ff269be90735e3c85cb2f0cff2a36529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650a5c5966cea51db15a8ea46b5b8d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad3ef086e182ec84c585c7747f98c2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40393521fd12815892c778732081cf8e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81715e14e605a301541ed96713ae96a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb693caf6947df39279c094704d59c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f9e4e675a51186a04652d3f907168535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee876ae115df640ce52116322d22ff9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380fa32d4e0923532f97992eac9333c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa4f2ab59f392b7b0147950da4337d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daaec923d3d8a899e837ff7c3e7e11b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383602aea98a7dabbdd9c8bb257b9a1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5218e864545699a04f089a80be85d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e8182972c44b1b44c9ada13969214542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6700c35fe1eeaf8a4ada8311322f37543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1417af4b76cb37eef316183e7c8640544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb793ec1cfa8fb0e5e4b431b92cc62545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c9bdbf9067e8730810d8b1571402a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf321f8a0c2f65d8d72960270b83445547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e96fccde3a06ed4fb6065c53a01b20548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6e1a8ba9b2fe3df3bb9e833ffb620549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fb60215288201d5df183f8918bbc2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf3d2cf809ca9b675a736ae1e78afd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602987dbfabdfc26282c89c41fbbd29552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebedd5d0ac26e65625192d1763cd89553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8e17be9ce8da66231ea5261480901554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf260416ef5219839689d33dc62996c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489552a2e932c63fbca1204870f27a7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571cc1be419bc48c280ee4f71ea46bc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ab3ba08494269bd73326607f67fd4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c6a7b9ec7c8315922c6fe8c57f615559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0550c985573a2421beedd92d8cb5578560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59427931c07c3fdee704359f5d135821561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e42f2be99c167bd07ce84da0efbf7f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175e401bf8251aaf9ff2bd323db1aca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b3b777871bb8f9572545738ea7f85564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3657d6cabe00a9bd8ae0b5e36257b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6aa0be45a6273ca441cd170434eae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3cf3fde6dacd9110f68f6765acdf8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee7feb1e68b42d400f44a75f287264568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd821fae24926e336ea998df5c149fc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764107e4b5c3cd51b782ece9b4e1f185570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46035b020c4962e63edc5210ba9ce6a1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3650c9574cf460649789d36d98438572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f371dbec062017af470473c1249ca0e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe23554944c886febc3089ce8810e88574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce276b8396cf8ec77bc4ebe6f6096ebd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90f33583e819260f7831ef0ec254dc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8072fb7802c27f353acb1bdf6e1064577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5206668abdb847eac6d2053d92cd760578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e9880faac1b3491df7639c81db64f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71264278fdc208687f2afaed5592e8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32881f44534c7a195fb6db4475dd755f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90a0fda19cf98121167599f1b76e5a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b89187bea820c6dd9aecebf30a77fa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75d51d91e8587d5e397fc16708fa33584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec433cdc31d788e3e4a3af1fbf4835585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d368d272bc893bb79d92c63233fa749586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a994603b5f9f7e92adabb560ce67ef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace0770063b48550705f95385ef5f45588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39003b58c081c2f660e9ba1c6d133e3a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aab47ad92bba98c98b19eff88459a0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b08d4e693a9e55ef2769118c26759f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676b2f6e455904091d54d12501e3ca1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01731830baad4569ee521a0392dbe36593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b0a5ce033561a22559c2935049a14594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8e1a28ba8d8fd9c3bd49dcecfcd07595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a8f3fe6507a6362245134ddb80a43596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa99204fe436a1d9b33593922370a50597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dc0e9f5b84b2347ae717be0978cc5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b1dedd8750e13776ec06404bec1d5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d661f059b02043fee926fe64daa870600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb0e498b86af9363c2591ed238610a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b75c643b60439490359dd0f3ed9a82602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7f49665474933bc77f7a9e76f1d77603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5949018748d5fc85cea2da7a035720604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d872529f9f44f19c1d48fbe44b2057605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddcc3178f24826479e1da62dd7344b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3fadbb6ef80bb48739e66b9398fbb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad6e00c54cae9e4c156b8c634fdb0d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83bbb70f31c1a3856e64a3b595e00d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc661c6d356a022d2273423a44641f5e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fba2623509ccc059cdd5f7c7722168611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811ed12cc66b692056d0321fab56d69612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19543bd8f731a42b5a84a9d07b1566613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e39fe1229ebb666f5e61255955fcf1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9183c87137da782bcf2413aafd2c11615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c676f1cbf105b51f1734e976cb607b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714035e487c0f10797cacdba8026c18617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2127350888cdb0d41ffcbbf7934a996618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51981bc36ad5e97d58899c668f008777619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c042f4ae09497cab8897e330607c8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9afb775eac8e33a35ff213ed2c20a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fdf7250b61ef65a1ef8a3c7c144f4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ab95b685542b2ca300aff94bfe9ad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4935c5497c722e8470acf261aa11f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9eb946b1e535932d24e36f743f346625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca51c553301e95949a37644103223b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52a033fac75d995f4a7cbb9aa2a19d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4f19a24d436831dba2cf4e27f59d2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34dcd37fa29ec2f69e2ba1de35dd8c0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05653179530040fbd60b8c1bb540f0a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c964a3e6c556c64a72d154a05dd7f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bba6ea661c73f019effcdd456226e4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09741676de81b8ae420cd12a83c83812633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f611c43608289785eb61aa357e0bff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bb675421c91bebe4b26bec3524a2f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0736b6fac85b9f48d44f8cd333a1d33636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7897176a11b2c38a7047f2e3799441637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbbf91df8afd3c449607866ca34dc5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59bd4cd2112d0a4a7b56ff0f41b209639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad839fd0311d31727cb6e043241d70640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4194a6fb4240ba1f911191c97e35d1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114928341a3c9a61819ba58a31d8461642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6886c2ec8c6662f596763cdc46af8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6255369c2f21b3748a33b716707e0a5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50f48d7ade2a4d805a93ed0fb607e6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca010b90162357a48e060f41db20a4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22e7edb651c9146ef2ae101437c1b1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249f2e512d7204bf4e54740352eb038648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525e44b9d3c959a4cdebda1287f2521649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b24f2bb3a3140bd0949cc94e79f6ec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eedb0423368575f7db5e5a2807d324651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d589ddecf47d7aa1541c674b70c53c7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88790b71b6feda5110544aedd4401e21653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda24611088897ebc2f3a54837db810654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da81cd731d19dccb1ac3fe85d621b67655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3dc40c47f448188c1c6dae815e931656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cce164edf416ddd1c3b1e4f1166f6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ece7bd48814d97fa11288a827d351a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb990b97c7243c2c92ba5e6c3b1428659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29259df11f50a370c2f0493a21decac3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0b6efa6f3d24b7d9cb660e78e9e1f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed530cce6fe9bbe9d734af6392afd315662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140086296e882faaf3097152916ddc80663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0432d5608ed9afbd61d4cace7767a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b257f8aac85cfc212433b5448ec9f8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5bef3394836a3843a98d2092ab081666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13dfa067288d80fb4aa980fb86a4cb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d334d6f33a512ef2427d59ade9032668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660258a8a6fb7a84ab3da843099f116669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe2a11b854f946fc651bacf71f3235670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f99564342a1077003b5d66f9655998671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aee22149026c0efd3de4df05f552c2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e065043431f8cea7cd65ea2d896186673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc289dea3dfc8d9f9da1935e08325923674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce83588b92213dfd0f4d2c243fd57f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350036f71ee14da36395a9347bb2fa6f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e07c6014fdddc634931377893eb354677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e90de3bab98d6ed72dd64676ee4bb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f886249f12bfaf8654457db98f53e41679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c30a0874c5c9bff2919e15b2ee48a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d4749573bb8dcb1b32ffd43fd31de681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5bb5ee7d09b00b4ef4e4433ebf683682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155de1ad2972c1f656e813bc33eb6e3d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dc8448f490cff2440f652589beca8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b8e0f64f3c60ba9d8370c8ff0b5a6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e48d1569d41376ad362ed5b201d856686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fd723e40b61124543481861e0f02c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f90d6a364534bab95fdee7f4e704e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e557e4581ec1e26df205a3cc246a9eb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4479cefb858fddefd37f43263818f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6ae6145a001044575dbafd6a44467691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a90bcd206754a548755a151d883204692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b93a7b798eac205df546d9795ac310693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbc8197b03e39a7e1288eee57d35e6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fee6fc688f4a9fce3d27a3bc6cfd6a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448de9aaa83ad51430131cb95dc0b8c1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d53d55d8dc5e95bae7187215d78ce3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603ff1a27af5163ad1601c4347d1a1d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e0f84824e45632b93c623786e88be699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf2e53fb43a07e8aeff1ee39d3f304700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5eede7aeae36f708cc9dedfa903cea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed6b356814b306f7b3618a8eae2702702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b2322ccf17cb24242f3c18cc85096703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f43c473cf42d10789f6919751591a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe626034b82c80acd5e5855ba5902ee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e247cc7f47760dcf26bca0a3ca594706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9402dd07d8435d2b8b41206b56aad3b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcee0dff0db379485e19c276a3eb5a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5c0fb20627c3c0668e9bd9ddd2576709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d2b4e8348fa72e2488686396fb63f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9e961346410defda02acbd4825328711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358bd9b4095454732f0bd206340f741712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942dbe564a831db7f65451bd0d93dddb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c2994cee13e9d87c17a9f8f3a1b93714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbea412153fb971649faf714dc37e7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a73462f14d0e5a41c114626bf856fa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c6e1b2a92629cc63780474c0e6055717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd17e2e5b4b4b0f96b82bfeaf60fb1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c98bd4089fc5c631de8205f3c3ab8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f3934fdbb54d964a0c3f40fc39912720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe5e3ce54494c8e942c106f4408939721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1d0dc485f2dbec86c587cbcf2c07e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4775523e4a4231466151b2b9a1a40b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f9d1155944990340cae2225bc936e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6345a46e8b478cd23d89bac6f0c6fed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670498b603be365e62e9d9fd6350f43726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18c3285c639c15f2a66327155d799b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8acf6ad9034e75897781e3fb54d1f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b3792b2f702709819511a38d1203b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c5ff4229c205df0e7349441cbb78c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110fcccf52f2538e5aadfca384b56fc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8cab5652d8ff3bd048d2d17ae10b7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98560ce047cca30a032ecc859f7690733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf949397e74e7e887af49add792d2a2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6f7d32712ec92181e40d0e73cf731735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd157ec37e2228a9c426840b68b4af736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c874f5b1bb5ee0ad2ab5393f10a6e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48448ae9b3ea681dfd1ce87398840f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a984d4659167c2dc97b2a769f056e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad54ba81c587813895d66c1a5e815ae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0017b16b17eddea61069004e3dca292741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45b7ebe2edb31c5b0c1e25a8a8a895742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76708d312413a6738d9c804797d20841743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10f868378ea57fdcddbb89665c5648744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733ba5ba00670d497b9f3ff3896101d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5229fff86019fe44be1650e011e34746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c00287cd63621807340bcb724f582747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a6a64759fc9c5b7058bc309059852748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05488860628d7cbc731dda45d1f1f074749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a39d2bcb5483650e75d9c46bbfa07750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcaa3b5f07fa742a5c4581b25ed3e0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3d3ad7d8e7d5b288470705a520df4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf46bcd25c45bcb78532f73b52074d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab72a4ea694387b86cc17aa3f518aff754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e389541234bb7011946d4d780323ed6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afe9d6523c554d3da25d6a4fbf9b0c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663009037579469bf3fa67b450bc0b62757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8bcf68586791e96b13dea8983a27b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8262125e07f657da146b4df3fa7baf1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>