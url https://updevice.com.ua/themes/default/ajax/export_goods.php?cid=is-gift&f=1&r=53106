--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61198a45fec5c03b9e62dac18814e181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca889332a32d205497706af657bbbd92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5106a8c2ac4577bc7ed3a3042b6510e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ae5d9b27ae48cfcbf5f6a4b1046b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaeb05f82d18c8ba41042ba1225dad75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d1c51925390e1776a91b49445aff56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78351e22e77b958fd61cdc933eac5ddd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95abcb92850518229c1ac986ef9e7808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57911040da8f365b6299fce66a97b569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9f22be7749db5404b8e6585e4a5af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf67bef253d950c663fa1d7219e944b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed106dfcb2c621c25e6a4d1727a66ccb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c1835c37b3429e79219ba1202dc7f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa8ac44d434643d41820d4a8697d6614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267e4874476cff3a1b859c230e68da115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20adc538894c7cf6ff4e3c4686b13716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278ff7001b0e0a7e1bd6f372d90859a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1f7d96c44a7b3f9d7d9b01caad1ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613760513246235cb317d92a12d11d1219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c9627e6b7972a9f14c9f0b22ed63420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544906e975b9fbd194fa1dace6c2ae1e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36daebeb4c03f7c68f501e73732be9422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf54ab870f33a857a0c0856cf74daff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c7fdced833e3ea433a472bc60cd7224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f482a9954b23cccaf8d23c56ea077b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1175f0cb92bd6524bf7718f1b5a7426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28234a1682f6c2113ea28502c253873c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efb3cbe2b9aa00e3bc4b120deb00b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e18dc26410661335f14c58464fb4f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7fc07c1b9dfd462648aede6e96cc430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85ff3552f678f2166a4c959786b3b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b613509deaed914a73714cc95eefe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ece25df5d501733ac4faa6dde9e0da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342475d60274c468c5000172440b80134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c87da27e822583e4625957ea05ade35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace8e71efc0cf2589966f47eb5fd12f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41438f89db93f14e4121c04d9044910037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b71cf10b2f10d2fd9c2bb20097e4038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022559e0bfe3496943904a4078a96b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b145ee803cc9bb268faecece3c4f6e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c078ee2e687a0e06b9dbcfa5773ab4941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70030d052999230d4ef6ad9d3c47f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21d405be0a16735e3a435069ba6fb643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbc340af69515a534011264fe82aa744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749925df121aa643687c6493e229f54d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79897a5f3e97d8e93ed282cf4ca941c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5156563d5b65f061f27f2d85a8ffd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb235336f5095f75aef46ec8339e0d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517d483f5e4d1d909981b5a080da3a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936266a6a47535a9eac6606972aec3f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7561b1e5c46cb6dbdb5fc48fd051651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069780b430042efb49bd430b73ab9d9052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1d021168e9e864a42ee6105dd853053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ac75cbc92271a630da930cb600bc754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fc1b75f495309c11c65fc640ae83555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe30855648a6700feeec0bb5b2fb3356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc412998137de415cfdbc81cf5dcb1b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbae1658d347240f4c5ff399f76b5658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc037a70cab190a71a9d673003868e2c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a36cf4920315ea47515d82a41876c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e63690531374791cefc40d6b8d01c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40a834533a3ccb08a9630c4c6660bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e335f02b552330fee07acb2131605263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddec6de1efbb58f71a752dc90b874064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f96397b02e31f463adceedf2c2dd365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426570d5e805a669a26d8eef84f1a4566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644417fd5a546b38a613c1ccbca24ffb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a27f6cb1364e4dda189b1dac88a2d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930aeec971b5120d58619729dff76f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31394babceb29de2f3e0b33cfcbad470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09374c18ead3bc0bebd15927c791f9371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f19d040615367f963a849d473837772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5092171b0006d2c604567526a59775773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125084aeebfc8800dbebb5936845a1a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c00117685ecef6772e7e0c4cb117975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e1bee37e8f0a7e103f50eb119d55d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30caa4123cd1918332db79b75977024f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dba06ae5457c209134a4084adab9678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5f0d3aa241379b3d4b83df57bf11d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da545b3125c8de06f53a694af1f37ea980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6941c40d172ada52ccc7a3903d5c4d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec0f3564949e123cb72198f32a7f1e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e82908b318854ffce9db29984257c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b1cde3f887147535451768eb5531e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dab94d49cb66848d4dce040b7b541885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b1624290e6b8b1d92c7bdc8adf28586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462817719206257c852ac45746b7d0187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4e6ae95352bc3e083d438c7c1b18a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edefe8af991e3b2f53b4556147723c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da924763d28aeb8be829067210e2728b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c68ec6d7caf2a5688ec8f63cf7bf6d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8986dc8ed18bf1f4c2bac56b231962292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024126c51911c80a803fe2e08c52ef693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2d65bcf848e08535a26487f78dc0894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b314347c1386e1acf0346a0163d4a2995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e79b89e55c994c5f89f6d152cc74be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cdf9e7f27b4a6e6a0bafca67d003597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a80215f2e64838619b94491591ac398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ed2d8074736d76a660b672aaa0e9999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74292217dbc43d4e183953926df54ae3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07f8d1415b059088167c6b87d7fb2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1f2f6bd54b894ebdf39344bc27902102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af0afb8d53ac8dfccf72a6114d0266103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0640d22d06fb1a9420b493220c805104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6a9659e5322ced55ee4be005d630f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986b8f90c43c87b65c209fce21d7a07106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a45665faa1bb7f7f819af7d6aecf7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016938eb7d066f153e04cea78222415d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccda527a188c7f027e38d5b3253962109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63540cb2feddad5c6f122168e05abf26110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15371bc5b9a7149673f294a5918c9d5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74412b2a02f76324f1c15c13d5b7fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8dc5e2851904e4cf3d714dac0b5671113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0ce88f80ad28a8877f0526e2cb5be114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d7be60d72a43cff99d388b80556ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7ca834efb1626ec284983a6d2476f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07dab18b23556012d5e5ff62f9c9f4a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f54de4f42532d5e4ed00d6be15b831118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8549b55d6b358369e6b56450babf074119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58dce120bcf9d1787dc799e14ecb3cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6e016213f3b942f9d2d1521d6e960121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f723ffcd80516416e991da24ea98dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03aa9c5af75e08f9870423a1aa038a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c707c29617726264fa0ed5a3a3e87b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55237061946658a942072dfad4b97fb7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3550d0463894aeed785ac605ab1fb8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ea4097fedbe6f9dd8c6edfe004c95127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d2a4c4e39313ab4e658757859af92128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75193cd79e781a887073504c7c7b4c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f23989d94d08462200176ccb91fc8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e08897957f325c5f0211f4b638c12f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1623b4c63b6c91a5101c27a9b4a549132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec08eda2a81072d943162cccade159133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920fa69d9d520640f5a0a5ad7ceee73134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2566203ad5660ad7bc70f5a4fed0dee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a846d553b84a9b5edbf2cac556e5f14136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418993423b4ea41c1fb7a71b964a1c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb713bf7b4dffd94e23abfdac1b69e9f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805be96727c287e42342387e279cc356139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2486c79348403e53875e221c9efa5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63878d89eef1d06ac02e67f7866e36a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebdd2f646a756a43e9f864f4423628142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75efe80f3fd6024836232384f65cbd3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ceb13def0190fb27cd228da3cf7626144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62501c8feb4874fd317dfe322c9a27ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cacff652d95f3c9ed925658eb33b28146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5a2ebe4833153751076c429ae5d0d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea60b9e4afaee736f15d72cf97c845148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d652d638c0fffc315c9bbd832a7fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91856c33c7d69b7932694af90d1259e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e60f7d721ce6711e24c59d73cd12c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c66566277bce0310cf615853acfb33152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616af212ecbc3cd50f49c27261801287153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20ec5f1a557f2dd6a4140fdcadafe8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac3a8418d70b64a4e37985b9ae806f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f881da70cfa74aaef3372ac684eb8f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b9bb1966a1105d5e35117313427b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78f090489df5b8569a2e412b2d2d7e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049cef3cfebcc8de896718849a14d0d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58162d1dbe243c0b95d173b9eb45f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753fe2da2c5453c82e9b47dd4ed652c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c7964dc84f82087c7b7b900c693d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd0fcce6ca944c542793879dbdb9a4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc231fb1826f3eca16f92842bb2cbc2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d940397c01e2844cb45ade780f45afa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820db6bd79556677ebf82c4addb9a71b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b6d0d915fe5e3fcea4940a9908d8d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1260177da63a91a11eba0a952f003f3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd2e22c06296be555e15a7ef45c369169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd3f9ab47d6780adcd1f8a45ddc343170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8a86d71546c8748a80c9f5ef28686171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da661d463e0900a7225d820e124df4d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19f63aef501f773930951d135780a6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc342b77d010f6b50b9647462aff9c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2cc798e6b22e60c254cc22fecd923175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59c91c734ec3ee19b6da38b7f20c57176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c18ec443435613320b44746217468a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce225540fe9904a96bdcc8b95476102178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb740af70b3c3d78d727365f872a2d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cae7629607e5dcb397a63e92acbcf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3580c1fe4f52c70299185d18e6ebc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66943c032e183f8a2ae25490472b1260182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28d9503ac723fbeed4cff0597d90c0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eda4e94ee901684801e41d401f8f1d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35735ce9984f951a1ba7193698d564ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a9147571168ef4dbb8abbabd8ca20186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77a36019246f0c5b2289f87cb640b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0e479f2d0848e24474c961a70528f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be558d56bd7f8f21b5df0461730580189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b931cc6100e87a6567fda7123a29f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd95a50a4196d8b8daa571e2132772191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42098e86d13c05a73c5a9d7260a896a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e159fd262bab2a53dd6eb39898eae7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976874356e21150e0d73b7ff60e727a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb67ec704a5261e0896f1ec654789b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5febfa12f736c19e68893760feaac2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a9d8c029e3c5aabe67c38dc281b90197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2583983252f13bfad11021744ee88198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef5e1b0bedc4b7fd300bdafa543bb0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877112b9b028581b6d270bf636fc857200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b530b0653099d6543c4348f3322af2f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d51067549370de66cb0805d7d16474202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c623bf77ff75308144e6fde9e29aadb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b0692e70734e7d22db41da1bfbdf7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a9feb39bd6747950a9519aae49f6f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63493cc492a4201e081f104461c39ad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973f940e6c3807804f3b598719cc502207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bf320a411dccf8006f0af277ed09e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e8c1f9942b791213c7141dd36307f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfde6fe840b091cf00ab103a32a1d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c446a60fea2b577cd1b36d943ee65b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdae45499129ae3637b50d8d7daf0d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d81343acfa2e494c71e966c692685213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14bdee6fe533493e79184edc577114214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc013981e29bb483110f75e43ac1b1a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c038349710c8e8232a8b22be6f832fe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa1a17395372acf105511255b40f67217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e8cbd1f7da13911ebac24d9a6651f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd1de59314225845e65cb8184fe778219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a429531465bc9c43fb30a9b5dac94a0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39403d0358c3a97423e0bbb514a0ea6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bdb3a7e06a2804897c634c982a859222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ade573e217e2cf31c25bc96f3e43e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821a189bbe320fefdb32966f6c5c1a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c414155e0896d3591b972006965ddb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96634ffa2fa161be769ebe9fb3b1e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3463ce3fdd1490dd1404ad28e571fa1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b56305be66b43e43ad1ecfc532f36228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55924c45068fed6ba21403d75a51a6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61d4673d0dd90140717b326885e241230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb3ed7877a78e062c77cebba42e155231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6612cfc285c0dee106e57043d2cfc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d91c28c9cdc0883fb84108de1b031233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35f3ca1414767add216d9387103678234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3935337837ae26fc19b850ceda49f0c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf737ad4247457c77c17ef2ca44cc8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca54c980e17f8ba2e106debcdac0536237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874a0d1a41543b4aa36b330d43b3f32238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e9f28975279a1ea68a51ded8abe0d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c19b423bf105851d35515d788835a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742968e8f34039b7feba3b412410e751241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc768a3fada83fdf770de9c1b94a8ccc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5f1400dbba73488fc399793ccea7f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31df2c820d52a6fe83cca3d38785ffc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe7f4ff18e53f8ee299eb56ad812f3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d0475993a76f335442b2db26f69c6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734f65eb99c9850cadfef6ac3e8a0b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856ac739b4082fff35ab8f874b1fe35248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c7635438ba56d4f4ca7f802c28a8e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2409a136ae1059ce39a022551d97a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d901752f2c7596612e3ff1fe93cc70251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97f81d93ebfa6582e5d177b3bbb173252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8610cf26c7405eb6f8ac9e905e351253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76ae967db43dc0e0e8680c963276ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635da6074a4e2fe746eeeab73e4713b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5197ee9812c531fb86f34d8804a67256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309b6f20fa50dfd2361dece733d3153257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcee5624742941aa65e41a1c431437258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db833f95f138796ea505008f5150de2a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ae05f69d1578ae6bbb3ad3b33f098260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284240aa5e66eef6ee22ec9222819d88261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43438fdfb7143e2bd4dc5d228f463f84262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fdfd08744702b4e1fcea5864e8fd2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a990e0f5517708362a32302fb0aea5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e12ffd49616523c4ed5917df4793eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f67154d98db709454485b8bdef3c4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08ae9ca65ddcccb4125c83d1ac2889267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642e0f7244aaa6180701dae8c30b376268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfde42d45a69ac3ca642858720e08e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca231cd128e9223efdef5faf562b71270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6a72720f14b4949594980033ad4a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fb2a92dff02721be4e61644208337272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0f4316c05baf0b23f684ffe53e3a8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fc4e67655cfc8beca5ab467f1d206274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdca4d5213794a603eebc98a765c89275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290f4d17985461b9930c9cdafe710b3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a49bf5044f59e4fb03a3907d022d99277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfdab65137b18c3cf5b00f1c2d1770278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb9e02ab73c536e8bcb8967ef663b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09345088858ce4a3d2d46a09d1a37c70280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f72760eee074c4c2efffcfbeeccc8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738c0a6fb37b452d6278a4789a20ac9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220ca656442ce4dbd71e91f4cf76526283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8bfc7ac561f20e3b2177f6b50848e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cba4f7e22b1da9d0670353d4769ed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc6c91650993cc50d6b5b526e5164c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b864b3fb6a17273d3c3f5b9387b3048287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21f7f831404970cbbfb8254a3a3b6b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a2f7e521f419cfff081b0bee78f6c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275172da755c9bf63352f9b0b888b40290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffca48470c9f9eabf91155f3be844a7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5a59ccafe761a587f9d2a0fe76815292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45109881a580b37a46621400d6b15b1c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecda38a7991cba1685aee544bf3fded294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5b617a71351e125d8523b63838289295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9aff4e5d0582b550e23bd510cdb47296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59dedd93ff2ea39e683fe8e2ca55aac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d61fd92b58cd61159d08d1c93722c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97880e17aaa10503277449cb5ae1a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72353d0e83f0e6383485a2050fca825d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa5863bd726be7831ad2758cec019b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764318c9ce1e095114a0cfdf1696f5c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3c90ae1023d9c1a225006afcd7b0a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922efa4a6e82218bad6e644b4b19ba7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e4d850e74923b09b40c13a665ccd6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef44857a99b1e2d95f2d5f305111686306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1a809bef5ca409eb4ffd70288927c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa457bc98b8ef6fc5870017d9f9766308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229295a2f14cdb06157c7082774c7c4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95a79896615c14203a8e95ee133c8c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafcb013a0025dcabdddd55bf11ec8a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce00e06bcbb15f12cc48feb28c73698312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeed1cf0e783a781459308592a8d928313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e047cad5f9e1b9a955a12a980023d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a40aa1838b57474b9d96c45a3190f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b296e0de724e84d3a8842a72786a84d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c64522595e64773f595a0d34d6d18b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beda44009682c8842b006f9c950db4c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c10c334fc9e7654e0742f32c9a48af319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9eacd8a8da9f86fb21fde97f6e44f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e17f4f44ef69b84814c64e1b44bc85321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f6dc531f21af3e5dfacb84397cd9d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879fe0d2077ff16e172c27390b2b156323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587401df39ef6f8bb9d4c769a14a4f0d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14fec01aa10facb6f00d9fcd9d4955325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482afe8daaa9169dfbdfa15877eeb538326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cbbeb38eb2eda339ba35321646524327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992a915c10e9924ac9295992e9cb563328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c001d75f3a961613b773bdf63c4e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdccdf2ec03b573b1418e97562959b73330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5489a58faa727f72fbe419b9a2aca2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b036d2efb7a295ad88780528a6108ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8bc48ce2a447e8164143665397517333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8d1b15a36a37b59a80d726a53219e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6eddf17b843b81a08d3dd217d8bc13335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c291a106d3ee2fb266a73d0592f4bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb036d293142b41cf4285dac939ffd1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd02a88bd86f31ca4a3ea0c4a3ed00338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7d564c6d474cdeeb4213c63d4d836339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ecf4c8dbc6ac8651210920fb6e1cb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a63505202721b6f1f07377d63592a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b86b9488691635ced4752db23c519342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725387b328fdff69c7f981917a489ee6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ac9f37cd1afb3670bc9716212d9e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c459cdc09e6103147cec815cef5cb1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9553af97bdd6851d3ecb2bb0019b319346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a001e9f452b0be4b06c50dabe0d9f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edc22b638ef04fd4124843cc314cd5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3ac8691f9c5d13c106cb272b3459a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a41c84c40a537d533f09018eda3fd2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd710df10b27e55a6c094a23103fbb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d4421106c197cefc91048677b97ac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7335e9d2ac46d67413920171167d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1242bf0af94c0be3449cff5d79faf5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648f8396bd299698d149dfba4c953b2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935df80160efe0c8fd32dfaa47dc8e37356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d571787c5382c04a711977a4df6e71c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe067ee3e730efc41558d52d7cb204358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32c9188bf14b2d7cd010693eb16a49359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382e5c52d1134e5a8b3e9da1ea4118f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbc2605783eea0fe8b67d56a6ff634361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca737fe3971e4a075df8ef21239f2e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bda5cdc409b1afe72e5f15cf986e9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60840b13d4c3a4ef99b127d0e829e3d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5be581e4473a2678647f137e19580365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0ec07d0effe06bebd393df6b54aea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a2192f7d9f7b2a2234f4b3c8b76ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cc3e1f248afa5617182760676fce5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b475f4fcd8ff3d5fc5958cc76f4124369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23db54629c897e6597bc1cb5794389370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe49871a900be8e9dd0b181ef65236f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303c162d88c0babe64fdc3f00dc5d3b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840b434ca87ff4f77456b0dc73918e1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83f990953e07ba730741cc47d3d88f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300372af5016a1aa7815beb6c5edec4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88bf7e0a3b04775b9b731dbbdcb1be376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63843541870c700f105f2b639b6d40b6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8004ea64417ddd0f3599f1ce0953a9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d0240b1808dc63a06ab6365056072379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b124e3eec04818efc143259ec0fd391380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd426c07aae911177789539b7a9555e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75f7c3dfbc46c7a2878f72dc8bb86f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61bbb583a72431c3326f738194eb81383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289c0d3897070e26b1401a2da8fb2ac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a89e66ba6527950f8c7948c44e3fd2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774dca5ad224fb75ca7924ce912afb0a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47641ebb0361edd5210cc7e62f71a69387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c458c3892d346cc115a60d01e9e0a84388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688958217979de40453c8a07130388e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe4b1f8382b2447c80ba1af388d3b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd96205f0dc90ad67c11a4a6b7c0af391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c00d3937e886bf7e43155ebd5af6ef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d05b3ed2ab21ae9dec7cdb7d6ae03393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61ebeaf7efff77ee0f5b20645866c5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bdf520591129df7111f95719f39f2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c038dd91aedb4ae8539df10e0fbd37396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5694d2b29d1acd6fa0c77ee06a85b06397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14715fe01a6c658d61ab85135687f063398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c94c86009751050a58d94be01d35b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6bf62c687fd23f68ee8a70f64ddcf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9c86824268619a2496060331d810f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad4a2908f94d350e815ad4c188365e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b57300dff861d4221d66f262cf29c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad602dc0943ff3fdbdde0d3fb0ebfd6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109897c1a6edc7f0e4a46bb151388d2f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e95d1e69cbca495cc9e3df2ac5eee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49682e430fd80edb91c5b80bf14f80407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34f9d8f1c189bd243f004b173f3d48408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677593ffdedffecaab2a1eb255f504a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6146e064ed3a125e02c8e4d57fd1813410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9da9d38aa7025184fbab0b63680d6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb11d412d1fd0f00521126168d94a31412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73410ada914ffdd40e7b6966c5d89bfa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd89c30711402f82cd06f775dd53353414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a9ad2cd0c59bfad982727ae2a3a2d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8417d9d1a5093beefba6a9865e9de7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69acdab70495d91d2705bd5e01e627417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611fb7ff154360d1e8863fdf1db613d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac5e806418f314397543007df981ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4dac9328810e31a1cc6b08d78da964420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9accf8f1b6c85301d56014d97e504a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f1a6c7ebe2b44e7dcf3b3dfc94946422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5037d889c644f8c36d40c08b6f36aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec1f5d0095a44ff143f6920c1364ed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12740673e685d9c019cf1209830060b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300efd786b25f386cd930b575c6429a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283fb4d8401be7127453c7424ab4c8e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32c6fa50c1d5138921e3c4f63d8e31428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a917cd03388dc6caf0da755629d4a24429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d354a33d8c8e266bedfbe2e4792397430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068f496e22ccca6d8edef14e4ca4122431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6b67424bcc5ffdd0a1f0d090d4acd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984f8755aab1f1898b4a6edbb5fd2e6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f53a46b468e06c427a4728874ad25434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57843de52f1702cbd1b057fcdc870029435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdec49c17eabd7cc8c26fafa7a2335436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa18d18a750052df695e902142cc47a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5fa3d6477cb23685123d2a94060c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed595058a3df5dc401d92b250d86cd8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78897b765a4f0b43fd8f7d9e933cb1b7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0dcf89030c7447b2ac23f681ccb270441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f1be623455f466f28104b4c0a0d80442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2084e73634b99354d432fa03b04681443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadf5816767d1889cfde7a86b8af077444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3226bf701662db39be03a91dde49638445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a180a879dcda99c50df1a2dd779beb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a6a74c815af01215e328f1e95ad45447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df2c8c50e09d2e6d491fa5d0d253a8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71464fb71f7c979ae21089239dc3e1ea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b778005f48b0184949ec487f7aacb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601b37d316b348b9fcdf7e9877e7814451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821f5a4a1d0fc30bc0a86a8b7db70a5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ad2f868aee70837113e8d8e89e9cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f06139cc8517fe4a06dd816100c4ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fca03316bf19537c1fec3b2f2d6d2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543107bfdc488a21259b18e94e37fdb3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a988ca6e0384543391aee2582d166457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a23c3ff7cac832a40694fcb51d63f5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbfa1a0bcc3e9573a6032f37061585459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65bd9b39f3cad273ab943e312c1e1d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b702d30c1d3d90df08608dd1a4df4e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b95282317f4637f1b788bb288859a8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5844ddaec6c2a8d04fdaf556fe7b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008626426b8434e9703886fb3dc48fb4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87940dd9e0b1c3cbdc4ff5f359fb365f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c917393479d28ac7d41080f2d711839466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657428047a068c308573c1687aa81de467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb01567bdbc366a6d8a8abd695c786b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70827d30ae859b9d38eddc18f729406c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea39a8cf8498af20cdf5984322443e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cd43b1838f31e7d6d13b9213da2a1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20364435829256fa7ac80d090a0bc390472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2b370d1cff87d9825fd6bdb7888b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acad130454a878cb48202bd7a20d3b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597703d968d1e1fe608cb368f113acd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcb610d0a9b5a72e7b9fd247d88418476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129efbc75fce07fa52b4bd813af1418c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b34fdfa45094da0960953fae1291a5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2367d5883d2fee252370e60207d306479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8d90d58487562cc766ae2d00cf32e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807aad4a69191ca4b2f587164ba12fd5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f6fe5b1103e0b2534e48b2940e4fd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88027dc546341b51d84c22d03dbb8a2c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee468d7335f27e6d743e3e5417d4bdc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432487051a33e538fd8a9ee15ea8d70485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a36f6b8f51f5c31707959651f34a3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5116f189f5f7855a04292526662e529487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1f6898fa7d3b94e921aac785cfee6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0723186e2c125007a2a0b1d65057555489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fe926ad0cea87e6e29be3fce64b64490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4d96fdccbe6bfe07b3edb9e6b13a4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af8fa84b01b3c2c1d498c74c3cb9dd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fef4151483d96af79ee2784a4f614493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe171b87adaae718826e6b524667f3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a22c9c4f887fb322b92b43958c4b8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc15cd9256b0700b99c816e7ed5e64496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf7e3218612e0463ba419fed80ab1d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624b6f398050375747a925002b5933d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed6174880863bea82f2c630f392613499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525c5b61aaffd4fa620fccd06502c79500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30e6c43601194f5739d307b477e860501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6eb1b896757f2a81c3ca0ddda01fdc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71da62ac5481ef9b66dae89c7a994ed503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0853cd982b08a651f2b14114f63624504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96955e54b3fa50ba05a0a60c9aad5943505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c4961cf18133ff606299197018da8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c124c4062595454a2c5395b30ad11507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc912bf923adc08486a3754be285692508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3663c8e5fc9d82a055fc58ab024ef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc755b3fd81deffd67ca74868912130510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8e36d148698aa24ed32c58a263c9a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cd49650b9fcccd40aeeec50e9b476512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2809e3cd216b36fd2f2d3dd7b448f1c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a4afc4bb64055b66a640af09bfc2c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5b11ae4aebff8e088a861d52d7544515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af72a1315164401a6226714bc8d30b1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c69480d3e6d069868eed33c3f6e4d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20053b604443d540e9246e0a8ca0c7ed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf510965fcd921526b93e7f9cd5757519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc30e1b3733fde55d43e2e64a84383520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3f4ab8ef3ef391638fe7fa81bb3b2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ae94666103d66067e0d73af3b1a2e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042263a30031d5c5265398f1838963e9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442e9c3423418495502b8399716fa89524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a220ca6294a89abb3d4547a071c9c8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d23e3f2f7275eb6b78c903684ffa7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adeab26d1cb6083bb8d63f082acfed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9472b3e173b73b6f1a6946f8532a2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a88a49149acbdea8831ac6a6ac81e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b4f77c6c94cb36374f945c0cbd576530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02658b4136c65159a16adbcae6d0fe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b190525fae1621b3805bcc8252180532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f3e54624420cb239a4fcaf2309564533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03ab1d97ac5754ee2388cd70003936534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ff3b6223f8a82269031b2f70c4ea3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15837dad2a908857efce68ac92bba8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e52ed4f5532c00ee8ec4f33f2f586537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b4c8edbea16eca60f1f05bd3fa89a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad32abd2994c7486e548632c774e5f3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009e921e868e9a9753e92e101a45bb2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f23e177fe2df3da4585e279bbb7e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011c809426e30ce7f69f6342f47ce2e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21176edbb7402232dcf63a6480526f44543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2013a946d631872c30bd9ef870719544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7dc07666a2b9a974dd5fc34e0ad8d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290dae6f319ae6f7493df78090a2406a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d601ac465244af1700db074992ea32f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe44aa9813b1b5aeaf0e0d5abe6411548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97030ca317221268e52f0c263c27aa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a10d47ff167eb673c576e030a4b00550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83233a7ca2d5cab50c61087e456154d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a17b04605546d7f1a6bb396d298dc0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7fff373cc218b8630c661d20fcd3f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfc9e3dae5432682d900d583e361f0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29079c84b9f090d05c87e4665c7765555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc30b27d984d351330bbbb737d7a3a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae81732225a4b92f94a2db080c2e5c6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbf0c6f5f0a2b9ade1d28419ecdd56558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03891318932739f7f7b570bc386ed692559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4820bfaf7393ad3e8f03b0485f918560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b78f47f063dd71aaefc092c193c82e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a2e0b0220a3f0f2f051e22e408b23562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f56e381dc3319425adec46d7f6edd8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c2b9bb6678732f4cf7230a010c3e4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25828832b650777644d2bbcf3b12a09d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c8cfe2695b4750131b47a019ff918566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f280df94f4ee38335d15ae1e0bc20b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cabb0ed99b34faf0c3b3cb68d2c3e4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768acf2620910c4b95995649ecbbe90569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac962148919a4f50976f4704a723bae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71b949b201f7a8c2a4f387ea5fd054571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660fee331862e4d99e90320a30dd47d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1e5a155c5c770777011a35ca67bfb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b708c44b20df21ad60dac9bb6b533e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef21c03ee0f34e5d5cda17d4ef3e06a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107400c80d522e9e2ec8142508cb094c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b94011019e26d19cea4ef7c778a6fa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf584e9ed4af7105d2327ec68bc4af578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ec99142817f34db1c740171af33d5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da3f32b2d1b5eeec82e1ccaad679d5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8adb4a859b50d9a5f0582b304402a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759742cb80d5df82701d0d0d48e685f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd355921511f48185b72c92d91d997e1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559816f725ae219d78ef1d7454e04fd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a16e84afa2a3bdb298e03719a7acd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0765931aa016c73afa84091e4bb9a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95744da2ea068d7cad5b128a1b0631b7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9cf4ab92939917c8bcf22bab4c61a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42e42cd622f7950de8506981fd88d3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456be60955eeef83a694548920a5c67e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7798d4306bc9749353ff7035c86f0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d03de310dbe2fa12013548caa5c5f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267cece1a52f822da0676f8e7bf5e00593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ed63ea660c73b2a4ed9fb0ea579e1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed50499b66841c62130e7a69727bf5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74887dd0d55f49ba69cc29ea8ad6778596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1b4f67957ad08cd11f09f39eede94597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27174d34403da77678c9f542aaa5f1f0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a41343e3023392702febd57fc2ba9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bff786d58750125190efe18f1a342b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169b871866ff4ff0436bab49a21b6ad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8155bf0dacab84e4e14ae8712ae43602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32195d292548de33a7da88cf4d3ea5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652a7c3d2046a677402d0eb843eb944604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386de37d505055f24224d0e3f648e0c2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2462618a1af15a6dfd0766b0908b07606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1bb5854660f2aecedcd15f86f177a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463120f5cb6327e1856c080cecc20f9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a921706889761d9daa099ab3a5262cb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281de718216a9d4adf215b2c1796ebe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7034441cfd074342adf1916b97fb65d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1666a470242c7273d8831f6ece2346612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a368b4189533aca6eb3d1cc187472b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8c32558742b0689f039840a3f0c46614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81b1a8ab59394d18fc9e91260fedce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5c8d2692c066ff532ed8dd3aacebe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35008514ab7a54a037c85d561b582176617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b997fb41bfe2ab919017862db449b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a45d9123b292c5c7cd640c01ab5884619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce471d23acedf00dc39aa467af268343620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b361ace537acadd49b32f7b7b10585e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41ec1f307793e48383bbd4c9c154e9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4338bb9df3bbcd2c935262b75d8e8ca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5a199d3c8a7515199ba603f9e10c7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8f1392cfbdfe186ee74fd9380ea1e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1973bdeecff3ac61be13f10f36ff7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8970c384574c581a37bd8c8b965022627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18f560ba0b1bf6fc930b84564e3f45628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c000a93c596ecbf0a401817afeb8cb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27544ab89713e2073bb2ab99a13bea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62b5cdbfa0f56580af9b2642cd011e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248cdc146fde57ae95a41081d62387c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c811d2a2e440e75f95a4e8ce05099633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d45603317b5d9818e5337c4c13c6bf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ac81c7c0232887d3ad210225c7cbf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e06bd588cf78cc630f5123c933c4e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c038695bfce18df5eb2e6f8ee66bd0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd87f600a43c97445b402e69a2a39a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77864eb9f262962b16ed52fb55dd21639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00217566e6cc90913fa64c23b627f1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2df500259b220191d7b007d42792af641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5741ff5b3f5e946fac738283aa3e7f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a72890d7beb0477cadca64fee0b49643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d44b8e026f3a6e16ba0407d07610f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086e9ad06c9d89542a19813287f3a3e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ad33c1452c0eaff094056b4001144646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12c5b495bb591a00387e455ad82631647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a8d215ffa2820a90698fa01b8a292648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc61cf4dad749cc51b9041c2d494c7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357f42f59a7121f27c429967950b6d6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d157ec538583ea2b968d08daf131903651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289b1da43d20ae2f4de264863219ff8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca1851d87060f4c4969b4ffbd1271c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ce663780a681105cc77b01c66e91f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e240e60136c6a70ea2da2c29be3f9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ec61b9923e1fff485fef573243cd6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395a20aef918d4e7e625b01d7e40af3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10131b842cec317bb6181538fd8ed4a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379032c1ee611b710203230371ed0d8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981561cfa3a583f603e8b7d66ff54108660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cac5f112439143eda3497d06868dd6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af7869b856b0b8b664b8a138ceba89662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537482d7a20a06674e07c8d0b729fe7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f29e53f1d14055d77a72dccabd8386664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85901aba8bb6c9ecaed4d8ba389c865665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38c66e473f93f8b15c0676599f5fab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69ffce25c119142b5a9ee153b95691667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846355802ead2b96cd6d357d62ff861668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f5f8658240e6806edfd80d8c7182e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d352b9a58ac6be5ae3b49f386ae46670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76408fd9549a813d6ff802706a614e87671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b3b76d2eb81fc2586f4a972cbed0c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8956f9bc5db39bd3fe8e4892b0994673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3160849cb50ab6bbf332a0767695c6b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283ef02a93efd806b44ad90dd47a913675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531fa7551e6521a2da41c7cde57f2db676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38bd0f5fe5af2accf883405c3729c7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334efa8077a4e70e8dbd3914bb168bd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf312c32b0cd1c54f91550800ce0ff30679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53fbf6ccd01e573b0f9430c73cdc2b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128ca8eadd87d00744b431f419aa1e3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addccfd5ccfe933ef959d1cb70f93e6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553cc11cf1e5c8428fc2626139541ce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b0e3e5e94242d76bfc8fcc1d64f4c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da3a8bfcde710c65d94301b3308205685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd51e43897223f1012a456d95e23cd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27851e04ad7c51668280afd7eb9a242687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16278e2f26dc5ba9d1d8abf3bb1d6853688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd6104032260fb36cddd9506489034689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f59e90a1217e2c88912f9f4275244690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd6d130f75be59e22b6f18687239fc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e97ee4902b0be603bcf6af4faa7f3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fc2201e20e0531ed2c8dfe6ef4d00693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37da13d63546ee395f6ffdb0f2041c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d5a46e2372ae418ac9b4bb6506189695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572d6939f0f350c6081193a3d5700fd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5fc04eada75553aebc887ac5b1da9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439905d487f723da345148ea78fe1d0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d566bf28a1aa07bcc0162ad0954b3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddfb708d926a432a0dbe9da5671210700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1acd23de385fbf1b0f70098f3d7023701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20969372231b67c1f4e620fb479c581c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200e83f4a4d874e51c1094ffc2517f4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148918f789f114f14035b423a33b7fdb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01dc540802dddd0a7269b32c695045705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f02971626a4012d97e4c948f1c06c0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e30f7d7cd019c4bb5aafdeb40401e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5ebb28212266b933caf2197919876708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8e4ca3f4d0bb60a0135ea23f08ce4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8221f5f9b09f17acc44df4aeb4d689710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ecc328bef7fa02c769cecdd0c390b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc522b98ce9c5f40bc5848fee6e330712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a258553f31ba478e35737c507eca130713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62ac81d557fbd56714f4fd8ca3365a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2d29df72522be7e8113a02b02d886715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af254b183dca1c8169b44beb2d25e8e9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188c8b6b22c200b5bd1287811a30e81717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed944288469030acef1f4a80d7189e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedf8144d11035dc1d04de2afcadb2f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6c6f81bad8ee16119aca9083c0812720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bf2bf40aeff57032326c7a0911d06721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7f27ea04e6899a7cc89ce900d0b14722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63842047c616e11c0c5bbd3d5c80aa6b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6046807ed7cb2fa8844cc79ee8acd8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d000c5e392ad3838206c7f00d32462725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddd98a96427dabe6ef89314b863d49726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987e5379ad63764344ad3e348e72236727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e45e6bbbda1b11cdc1c0d70c2ce764728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfa9cf7f4d5d5522ff608483b34f7c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad50fa9c0ea48a3b80d9e3c450f06c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24745227c1621df5df104f76c060ceb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953c091d1423eb468ee36d47a9d54b0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56d3c9e81d12d6aa7faeb40d84f9e7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375b7d05798db30bfc7f1dc71578b71734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fff4bd735f4421963d43c1122eb9d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c4dd9f2f2eeea57a027336921f97e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4df6b27838495546f0245fb211223737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7df9afd6cef6c1c9f2dd8257c0cb4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c6d9d8c6e10fcd52cc9d51047522f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115986c38e9ab92c6737899a917d116740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5f4e1bbe006a82399bb9feb66038f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259162b92d1e854db058698d7d95d996742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62edc9a8a14f7c5d0cedbdd504a6a1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef05aabe250d2f9abbce7d5e435cb0e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252a7edf07d6dc63ee8a888534b9075745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8391c0c4259de38e963de202db0bbe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee54129904e3f16fd164750409be91747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33083258b4fc8f421e59750aa96637c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb54349bbb72cc81f2ca39a92f1fae3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fe5491538966da58afd3a3ff0611e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9080f6fe36e684a12edcb4323032804751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2923708517e61ba5bcf8975b78e634752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b65daddebd0dd16411d04201caf64753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c54dec63840c11a67ed37f99c227801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a464a9580985e37ec894db995183152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76079a84b04fee69a9c2a2730e4bf0bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07b623a5abb908ded5f03481d942494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8829b5998e1c5d2a12092f059689ba05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf3a5e72878dfdfeb00b6db26fd5ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8da516234bc7351889dd7b487b82e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b715d0fff046e0499c464d94a3eea88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209b4e7cc0eec7c3ae2162699dd455b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bad440b00540aae14fdcec6f0202810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e912372c9b4053bb635cc5a6da010111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9087e52201e36b9942c2f646b44780812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f87e11ec900fe971f8a59b678aa5013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654016d4aa1b06edc9d60a5701b151b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91af9436f389068f49433ee16476c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d160040dcab88622e39a105904d5616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114eb9f75c55b9c63dc68d39bb5c59a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc275f012aaea61aac1f790324fd3e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c493f34477e70c1f05e606b8cd397df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575b9a3f1f5cb2aea57ec35740b126a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdef61be967086e7f86bab33dee4ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a68302ef2d012b94c20b6eb98a5d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ab71da8d3414b74bf812f76f1b1da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b04dc6acdf94134b24495b5b9223524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef0abaa0b00aa843683c1a5eae43cf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837194c5ac1ef7213c6e5c3e35240a0b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021ff689a71910ce087e94c1d46189b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4505df7686b3c644ce92ae98ae7d36c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd266c4664e01996527e3cf58bcb70429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b13046c7607dde1e618d4f4f2819e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfca9896590c7c860f664bc68e073931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a6753937c7e45a8dd821e5c3f855e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0514956fc01a9d2a113424d9a0e433d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af428e94c42d08bfa3d369b9b44baa0334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440cbda4e880d61b527fb3fdb25cd8135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2bebd334cc59c31ee0490b780fdee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf2fa0d57f1377bdedad565a5477f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006eb52de46e26231b7af59d7ee01aef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5117681a45b69770a921eaae9ed235639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904804d1554cd6c0ca783beb2faa65f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3594b099815908b59e124271c6501641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abd8565bba0222971b87d880aacca642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ce13670538028f5e10f7a4e2e8ddf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54a5cd1f50b43210cbbf5e19bab23d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e141495a588e7ab5a4625ba42260345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdce77f6f1531deabafdc6922751d3546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530e574fdd3772557ca7a2de03d68dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793bfd818b9f8eed1484e0483bec58d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4346b91f792b71f55aeeb8c2dccef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20548b4943aff3430a74e5681737cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c78082d2f2afdd3cddb31f31a96fc251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75403bd37b69fcc0461696418793147452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8062b5a467eca2d5619d2272b467953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae501149bdc43de99e2e0eee610e5e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e7b9ddbc8a7637d0891fae761542155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fc5b0963ab4e6141197490b1c54a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fbcb194eb2887e1ca7873eb47a48357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe320eecf591affc5934cc41b1835858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf822131bbac380612489419765c6b9259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2164ae56df04788faa1b6df87ec1660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b54a573ba4adde8a22df622c99f5ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75ee6f0d931f0f425cf4e69928b17862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095e1441702668ae0fc4c12cbc5bd9563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed83e2d01763fbc10c388dac33bb8dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5127626774bbecd828ee45165d9ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f48db90f323251f4aa5046a8e7bb8666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15089a11615bebc2ef8d32273fbfe75967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6129eaa0d0e9b2f833e7e23d2c18d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d61c4ae235f9123c3f3d1cbe2f57569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8655596a4df19e93a8103da0cefa670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a0464dcf004044efa4d48044cf85271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3fab908910bb7295358662e4d3a5672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df28714eef7afc7abb8eda05f4449c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64770a47238907317a4381452ddc9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec8552c72828d30c797b85650b12a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10c81103f561cd9cc5449348c9a25f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fdb7618274e5ac7536ee9e700526977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb326d1c26140da96eed1dd07cf8580278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d63442d2d985b82b8d0d7bef198c5c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb64c581399909a0dd2b5dbec2930e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d3105b27fbbe411bb2af323ee637581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb86e6dcef1cea9084b503e3530281182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7962c6b5f3f1ef668dd289f881a98783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a314642f26eddcebaa404761d437184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4786a5fb3f6b51ba5767d31dbf39caa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6444a4923903d6263b42b28e664647986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261ab2214ea66b10ee10883c20e314587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3343f1495106908c74464e5531ac92988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319dfe394d9281625ea4b617e8fc9f3489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f2126b99da3638ecf38db7490720290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ce070b8f25663249a08ab515bb14691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087141679ec1bce9f69c010f12cc0fd792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ddf2c62146475717dbf43dc1f5d8993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f311e9c9749119dcfbba823f1d474494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27663dc647e6d430ac3fa27f0a969cc395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51c41d26103f3f7bdd5da9b1dfae5f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff89096ffcfb3833df5e2aa80356ae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b413d9b1131bd05edb2ad29e499d598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704fce11da542badf55eeabe16ff2bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b5a44b700cc0b32d03013527d09ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34004edd481226dec4f892d67e03e7c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d59e3389c5cf1e282bbc28824d09b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ee640bb23382f08761065075ab420103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbf658c386cb308c7adf40498144c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787f8aba037fa6a56fc004bb9c05faf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f189fabcf4c9b2326658e1506b1428106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1f17e75237cf8d6f3b9188c0c02c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26beae057d3d230f7fd07f212f1427108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b38cfa21646c762dcc1a2f67367b82109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ebbd9951712cdf8a33bc04aa6347f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c3f0a6a03dd4cf1e93b3e674c5689111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212e7cf083a401714bb6ee235c068f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742df989994fcc24505ed42cf08a7830113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e695aceb3b2a9288d213c773c2a562114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c3c0e4e158a0c1d1946712560e4ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b52f6eb9ef20a318ba3af290e7d404116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3db98de47c7ce14bfc47dd04fe6f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ca9238ea6eb9959e235180dda2ce4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944673cb7486a79970613a0bc6e2e893119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e07a4fa5ca1026ffae223f4a8831b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377b3abe8af2ecfe508cf62c5d8af3b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc59781611129362764442e2a6f7e99122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7fc77241b7860dd8b84df2bf322b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa73dafe031aa0da20dc015a4e112b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e85d84c8d91cb93a3a0067f3bac4cf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7352aabd969cf2d12de496f759f4b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e54341faf6c0da34d772348451b54a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707d2d870d2dc6753cb7676d42cf901128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e8e2d60661cd32567b4912b957f15129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca61d89b1a854614bdff00379f20fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd4da47e4e159b245ba1d4826fcf0e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf80dffd90e93bac5d7dd0564b12c28132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac85217d11480c3015eb1370e270251133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528e8d85b7bec791cbf7963c8843aee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c19fbadbf06263600fa1b16afb264c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67940f7e0d44b84007be1a2b76e722136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0ad21bc31ffcfe83a2134421fd3e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f03bd82a56fd43bcce89a52b1bc8bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203db0d398772d48caaacc9aac0a9bba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b983c9e0481835267763d994ae6ac0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8337c53508e7965b810a5cbda41d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec29702b3de94ac147f055d348b3d18142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc984fee29cca5829d3844fe42569e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d26280ed4331d5cf8df0c78134b02144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690c936e27940abd3947baefb4d1dd0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009f3d1fd861151cfb7378536cc2d4b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19181afc99d10447d03f0c67511daf44147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a4f33a3c8fc0e2a0831653b838d56148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a670a9adf4552064d1e29ba9054cd7d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1a7fcaa58dd7540d48d0430f3b106150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09881b3be13b64e63ce985821a7fda1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373274c168de42fdf800c5b6506031d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd7eef987a44e897a5fce81af70b47153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6620ff3743e67b45071fbef8c85bb1f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34903cdd87773cb5c9cb7f85c259fb08155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83003fccc6fe636a53224b935c2b4b41156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19156b62fab488b9534fc945091c8f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39584fab923a256231c0f72e2f6b074158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8bb5efcc04e6a9e1f00df11567dac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf2f38f396b5fae5c60d643db7cd3e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc92e3dba294b39b4af84492c7f41a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b20756fdf6b4e0f9c405e6e905ec67162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f016f3e9aa59c93abdd39c262885ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c3477fc971e8fb64611193d0eddfc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c766c69652582ac4d00fbea4c446a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98267c232cbaa703e12ecc2edce0a0a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7d0e7f55a64881a83eebfd49839ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f887b490d6f2daa67c60c61033ae1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0113299fb836ceff97109e02d764760169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab57d3d786f5f309d03ec87409cf0ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf65723777eb6b424a13de7a744dde4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda351a6499d98ffb472f3cf7322f1ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6784ab77be68f9c9e957d66d41183b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb3a9ec677551050180c722281879e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead1de472b12f384023814ee4e1bd68175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2ddec558fbc3920c5da8bd4d385be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166b953e72e7374216aac7be5b846b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81174e92291deb4f31ffe90fe5b86c42178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422cc4b953b60777e6cea36b25b4e92179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2b9d33fdc978399649ab555568aa2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677cd2673c197b4cab4f20847b9c627181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9850cf88c0aac109b7ea0d8f6b4c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ca7231893701fd3b8dd0be60fa4b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da93321c057a6673fe052e78fda6055184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2173c3447ee67cbcf4b0004845399185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d8e1be9d612998c717bac78448f98186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2f5ac410ad39e2c4caf63f11f09a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4c224dc70d1f85b6ddd58551ee6e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d00bcbed147b5ee475f39b5aca6e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e2e48d0fa44b3fd4e8cbe0e56aea1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15e3939c854cf2928f8d3b805cfa53191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc5cafdd335bb6be259a3b81fb0c84192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4758d2616a2026b80ee86e5e05671193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a79711460d2fef032ab2513783895194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdbc170f57dbfa1da2b4ee9d383e6e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828df90a726b694a6f6662b0ed8501c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebf9465504fc2bfc9c0585f43edeef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef39efdb9680600d731233da4a8c709198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02de999395176ec291ad18f84bd1f20199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba8668ad41d397c79ec9ad1fdaabcd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e988166c7f021721fc7a2930fccfd2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf4daf692bfdb569c54211deb9f91b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a346d3e41816516453f50c80598980203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a50a9b9362ee355245a8fc8cd3e8c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c289ae768c77fb855a50eff8274864205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623af99e2fd2d70b2486ccda7c11bbf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9ff6af8047357d5893e69e2a52fc3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16453ad534cc7d1f1d93d9cc1ac21da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb67c9c4e499ee3b478422c4ed776d9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e444c6fb45c2781f6cb5574f48167210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf607e1d92e037ddcb281a1db0c5d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082db47588bceb70357167008973a0fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5e342861d753b798b59c38bf2baf0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c0fdfe2406e9d2fdf7d9ee2c5c5ca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6789e286f4ffb9739443568ad26cb2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e202ab63773aa423c6861f791895b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69d619413e603ffc720df3366a3df5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2ae641936898f6d5a51480bfc90dd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e959e97bc804ec4ccb9e1d6f03e1917219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a954a29e6709bbe246207e0c323b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321ad74445131e3e63e7906828d3c2c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd91cc41da5789c18a876880321afe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7eae71d3bd220a2997568978ed759c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f26bb05a4716b3c69e201f1807005224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c63917e9f9861f0b3754e686900e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc0e436bac03e9e2030f89176546a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9113127a79491ea7177948d8a041f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5eda8480ee580005c50534f7df96e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2c27e4ff34080313691a86d7972b3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23359e6abe0d747d803fdfdc625f5d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de5260f9a73bd9412ee7d0681c456b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5155fc3471e177c32020047851e4ca8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64889e23f7cd9df8efa0a0eb11b06c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b172554db5feb39a625789aa982bba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6e9d58ed813d789353c1a9d32ce0e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6480f65c9bbfd0c2087bba515cc5d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0ea263f5593e026596a869204dec1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb6709d62975fcd517811ff61e868a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb32b0a7e4a708f7e7c5852d0006ffa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47975c489ff12f3cef1ed1c0d8c12370240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2c3b34e3524a5ac34e4704c4ad0ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42fe2df08856ace6ae2b3298dec8fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ad10e5fe139eb334107eb7ee93a05243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51002766fe02b11c61c09a18dfa9de7f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb508f60b3f2898f74e55b850091ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df0b9e4917ee03acd69e709f9118ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd4479090e8451ece7425043dc18bb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae17cf962d85a7962edc05e9096aae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dede1c49603852c13cd01bc161fff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d388d2509286fbabd2e1ba48c14b5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb21fa9673cd2e213dcefff5025630251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b083118ce1e1033dd826ecdfc53a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280388269d4090fc03b1fdffc7a24f09253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89872e7bf7d85adbee1e69f9fd3f8db4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db719b36156abcdd3097009ac3373df255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703885a027126a27144cfa6637e6870d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6897b67b69f286a29ce131f92149f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078e4a661d0fd4b712307f29ffb5c79258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338048a626ad032165b90e24136a444259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485ca5a469e3307322938a0fce1cd77260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39b50d77aa48ad50e44e9e9e5c51b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7b887a0da26ad883a6a870be111aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f955f85bdd702900f5a8643057bf1b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1196cc0f8bfdd67d64ce400a7c7495264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c86cd9f117e7fa13a603651111a788265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8f408f05612403238e99eab7a61be266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802bc4e0f58570c374bac98ddeaefec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567a8a2ead69d99e1ff628d26f1f870268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc21fb81a163216695cdd2ba07188ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16852a6d5909976662efc59345634d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b71fff339319ffe0b322507af9f4b3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92231569e81ffa1b8ea4cef209b6d908272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e0250577ee66d420f7648362b7266273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867503a5303ce43ec5fe686dd41a202274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbae4817d99dccf35f5885f235a182275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7d293058bced81490f973b13bc3c7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7f519dbeab0613142ab46af857c65277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73980530b852df14028a1eaac31efb2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330dfce064e9aa92e339bd3657b12eae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7909bdcfb34ba6bdd8251d30982a26280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c4ae0cff8f43628c27fb239967e7e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cd9cc0aa9ee238bffba4f5a175cae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf6792c8d1142eef463ff24a875561283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a9d2168adad2b9e6eac90b732fcf3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8ab7b09127f3f3d290e0dd0a84706285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1749914a1f5aa7920c595a993d3b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826eb9606ca8f6c9b246a8275e0a63ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4686809ff37c5cd21b87e078b8065f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21c76b29d195747e0672060913bc18289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd80909ac7a34b2d26a8bab7fe872e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91023674808c679c32249ce41eb8bef2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7643af75579022d7aa719a77829d75f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc166c936b36388fae69018aa87fc9e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb7be45e2d8f5b859b2ad60c48427a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5f0aa9382bfea21ca1ddbe3ce34ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8b9af304b68c86122bfb872889ec5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ff1dbc9468e418684a609514c6ac5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e57d23cfc0e04e211c564c84c2600298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba910ff15107549ff1df375e81294c2e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368ee291c06a31fccb27a1274dbbb8b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc867cbd645758cca815745c35046877301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbee560025a607a25b3f5bcf8fab7f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e6a998b700a7a6c94847004b745b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18936c800d40f28f88f7306a29ac9317304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe899ec6fdb6e22a3852e0e01e7df5a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6488a822e6a734c5f99c1276362923a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327aabd078cace030b5a4ba8f53aba08307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201df11594b6b8ba16232ae51a4667ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42ae9830c3c29dc2957fbebfa4d502309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274036d7bf37312ebdc6f1442d55f152310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf610d62abbdf0c8f4e6888078ae0afd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef26b2eb6ddddb6da9c50890259b844312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021be7ad5857b4aa4b097d920f2ac5cb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5934293163ebccd467c6dca9d93e2e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c5d7b7de5cb71e9480cbf21f1c68c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2b3cf017676a24a7f03cea920d0a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98532e258b9d5781cd94938d61d9b7df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02df289f8a540fc49c33680399dfcb8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c29cb8073b3853480373c56b33c177319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0924c784f593a8e74c5ab357496e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3a045e8638e2d7f446d08c9c167b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8c282e5f61ca4db461a2bccd671fc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac430b56b088b990803bd7113ff73c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba62b8afba4cdfe9eb011ecbd217e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9006209cb1784949f7ef295f481778325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba2df19d688c958f5c5f47a31f8827326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42d37576e5e26fe78c167299bf34ea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301f466fe3579a1dbec8d85c0671c5b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0adfde5732720a5275d8ffa679fe0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53e2a33407e5d7dc27d23ec8720015330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2489c8e937ff21514164f42e4a38f37331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a20ce0062a3c6b77f2f85838d0a763332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c17885f58ea059dc6842552fee04c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c767dae4eafe672dea9ce76e9631b7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a712ae991a7d622592eb9e83ad5f80d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522580a099afb0cb7116aad712da31e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20c82c9730c8cf7c86853ec93b3902337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273fbc253700466bbbeb3f1c43d0764338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87daed88d50af61b705be1997a44b1be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc28148564908f10dc8387802cb102340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c159c9878da7acf8b3915928a499d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ec16c233f2dd7c96c31cf841890ad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9122f933f17373aa7852aa5c20e8bb7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fe1801849918613b60100c4f67be3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebacee7aed2c8031af859fc30a2e066345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705caa884d40f8b5952c14e51e9d555346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9aaa87672f31f95159efdf99f77a9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2761a8d19add6983c1b3541a3733543348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46723efa85dd4ad418665dc2115ebb4e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26f6204e97a93e2eb33f7b91392666350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c285135cd3c276b83c09dc2d55f4529351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e42aada258402781450a3b7955d1d0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e209bc5d7cc8180e01ddf92d12bc6b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d136526680bb2e947631836916eff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58296fbb9873d2c6f4e7fe38f4f08b86355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cdf6c939084856bd7183bb4731c26356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a0c8ea0393f8d6d9deebb3aa9091d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c23f76e1dad99eb0d42b2909ee2ac5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e24d7a6d212b19af26d1a82ebb3a6f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b004810c89e674c2e93762c5e42eedb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b8364de1c1e955d8be0f609896d81361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7a6dbf4bfd29bc1fec153ce4c1d61362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d7d386d152e168af30a298ccf5676363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d240c0ce234150d00bc45d3ae6ccf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b56402921e56af377abbf6580d83db365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be7e37be5a47f1bc561f684719fa31366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7cb1885ccd299d7b2aa5f7950183f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80410cb5f368275b8ef04ddb4cd2ee2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94d49dd8a6ccf5873e38c4aa0268df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf8c12fd0b83417fa5738876f9a340370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b81d08dbd3599fbea8b2f44ed3c7d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4e9ba302b3b3d6f914070ecbc9738372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35074910a2492f337d1a1c8b4141093373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49e739ea323192afafd94fa153f599374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47da6f6090bd8dbcc6a4d37b238605375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3247ca0154766227d426d09bb245a0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627429e9dd9326c877a2084a331c586f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc095531f79a94e8fc2e242b83ae08378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237972fd7816c3ca4c710cc5456676c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34514aaf638f9df2c4e06026f1829b48380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db329b7ccb39b428bd6b3cd6626164381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0090427ce186959ee33e6fcb28dd3ac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af37a0b759ac0070765a5ad02cc2fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4953744d66f8779aa9d0b3714bd24384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01723f15535bbf3ccf978344271767385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36f325e0d6aad9dea5ae40365bb1c1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478718bc2582d6eaf45691c34f05d70e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d331ded7655cc7d86ce8426b42c4c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938e6e74e3cb4f9982476d6270db3c0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d608244e23d8804e492a062480e909390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00414e5dc732369de0eba35ce1c8d432391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d664084f18daf33dde127ccf45c9e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61203a0f6d4b9b3ee2514109176ad3db393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb91417080b2f300f34f600abb3fe57394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834841aed70a8fdffd17bb0838a33d2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af9a512cb1bb28625f23ea0c4e9bcd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7effb49aed10c1151f15f465536b7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9783cb71c6f513cbe9edcf8f4fc80398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a640ecbc0564a306317e33e1c37f1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a75816e2835d45bd3a44c4afef0a0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81cf9fe0c8485654ce2558c0f6c2d2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b541ce5ee575a6eec0865d0085d602402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d327e103930eff6c1fa1844a6a4315403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023078b2fa0e5d2d0040cd8bf5eabac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc1c0cdd5985398d31436318cf3894405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbf8f325e87a923d09104658d270b2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf09300059aeec72a4d3f83823c55c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e086dc621da75d9895f13541752bb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b5cf655f3a33946f561dc7e29a2f3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b71e2072c8713f3cc58945c151332410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac7128c5b0cd7eafc0f7a6da8e3efe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b51d775958e0d55377991a172a590d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b076d93d152041054bbd00f0e9ff558413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2340d35e7b6b1038c0bde4974a39847414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66d8c3487f21b6abe7b179be238948415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24a6cce8e983a51bbc533b176a415b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd6c3730cc22b525cb724a5f9c0be4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48146203c57170643d157b06ae1ea8bd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d10cd673b4577c275491bf58e45a8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400141cc867279d2c22fc5a6e955fe4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7342345bd3fc914b2a1d8d475285e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f884baaacee750da1eeb4b8b90ba9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2655927a996d4ca6dd9fb08a5879a3a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1496a0d1a7210d359dc0ab418c00c2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab785d36f77336972a5b32b504aca6f0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03089d0f56b7612288bca946df929e23426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4f8cbf9338e0d9c3dce3a1bb3dc12427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c40033860c9851b10cc1f6f47492c4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338081b82df57986151cfb48fbe0aad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d77336f7a75f4586978d93cbba4bd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5081cdf9aee3d922cd8578cc1fbaee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31d5b1f395677ffedb1f22dd12eb72432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40357f7cc7ff72ccf09009db8332d4e6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863f5a4c9e717a79b108c54c6f33127434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7365cb94f36251cbecc8cf865fd4be3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e837803952f657e59fe5cea84c980436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a2d93e9b28e68f1740d505ddfea82437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22bcb24f26e4d07bf44630b4a7fd78438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce0fba048868ea5c77ee56ad4c9c9d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819a94a3a5a938c0f65a965ad7efc97440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3c96c5cd06945b2ccd274436c9502441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab36c1032e070f56f1980023345cb4d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d59d8596758d89e1c5029d157dec7b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6553057e59e8ed67254a3bc18a8cc4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f52193f055ee9eea4b1157b760f39b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fca8e19497f054ebb311bedb179b5f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add4d522e8865e1584441eecc10f14f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688977c64fc7529523cfb21620da544448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271039a4b4ba10f728ff8c6dd610229449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26ebca6713cbd182eb122ec17c4534450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e7dc22733b63da31b52af45786fc0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93090ec01e17adb53130d12f8da807452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094f71b0f2b50506332a95ebc151663453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716097895d89efcc21bd5e59ae32a5be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3570513c46440c1ac0a972030c88a18455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da35280829f78258f707f5f8f3be9f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3805cb9630df5da5e57952d0b8a1b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7390b31c41d9d4303288c8cda5ab3c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757220b3366eea4a8999e24ed30a741459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a27e154726cba62ee1b74b9a3e8b6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19d01bff6809997c4a27a0bc0d5a90461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cf8b0694e727244f1e8b967f78d39462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e1f48e8615c128cef56cad9406f7b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a74d762407fc97e50ddb20b40c8cc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296fd455770d13d7827696e221e3811465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e099d6b545eea926be1fb3db5898f8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96f4f26050118b110e321131b964ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638f1373c73c8301a9ea57dfd0c47e7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e1899d243f78ecebead205eef8fc3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd618de553f31cfafd4aa3c4a606b9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1825281789083a2aa016269ad65b702471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95112b70ec09917d861cc841e7be643472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde080435ebc654af439cb483461f9f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001d492a5dc1c437b9049bade72c6d9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c7e597d36fc462c2031c301ba3adf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8dee08bad18bbe53ad180ee6a057c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96448ba78a1757fe1df04222c4302df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc8c2b5c2c782a8d7bbf063ef4656d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb19e212fe28d78ad9ec7a46f04e318479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74419ca92d8387b2167f60f7a31debfe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1866c9e39898eee78337a79c66d3b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c71320a143340f32238591105561a5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ef876b58bfa4447dbce1ca151307b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045feae9382bc57857ef028b2a0f7ba2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490537c3a8ba602672e8025363b6f8f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177ccebef5d44dfd6367d0b7d69ff8a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b5d0aedc0bc9fe9a11f6e02ec812b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6088688a266b6db4a23ac8f4042b6e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08366bad78ef9d357c49ec31950eae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fae2118f0c704f9f1f281156f0073b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0301a4f33cdd4943e40e3fbeb98d775491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2721f463e17b66ff4b215b47c1fe0d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf03b7b3b83f84d83c0d77ca2b37ac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582e75ee07027fc80445c000b4d3ce0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267c2a05f7f53e315d09978b0ffce51495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f4ce3a6c958c836604220f41df10e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff17940df47a24f195cd3fd7c9e31a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa94d0504fbe110e34ab13ad6a2fb7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182057ddab066d6b83e2db7d0c89d7c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165ca94eb5e6d7fdc18ef3f91da6fb2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f569a8da4318ab31e4b43aa32340e8e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e91059cb38973dfcea8fba82431ecc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d22cab08cbac57b425cd9becaf70d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df415ed59e40a793fbf208f33cf26280504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631a8e6d0f9240b2ff2c505ee06e934505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1eb1cc43d6c08b82b4b10f40eb277506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6f387876626dbad3f3570d1045075507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61052488976617f6930c0aeff4d00b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce35667ef270e3a5baa79c18dffd32509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71491da71684249f62f38ad2fd5dc0b2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924a4d41167aa93f5b39995cf23ca47511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f329916134cdf3515f7bc1ce4726e35512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed35d8fa4d760e933219b5be5b6da3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265f6c1420aefe9688080071c5c4ea2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f26ddc105f420feb3afc4d82cd2f1b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54a6982d63343b1dce522ba849faa3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c150753a635aafdbd54aa56c3dadb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b71d51c0ad594d2c17ef92b47714b7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de931f50b424cf3adda2f930829b894519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56888e7767b5bf9ab298eba049a25eab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3a2ef2fb32891750f3e106a6b35dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67b69767772970614f5edf01560009522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2bc5310031bbdc059f85358024435523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222817eb02dccc654794e5738a8754d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31d73e612a8c7fbcd2aa7562176b4c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ec544e6040931e98b9eb7483f80d6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c461dcff07f1c57ecb41cd0031ed1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69128f1d8adc7f5a6fb600a6edcf422528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbfd0cbf7e2e84790ae3beea5e3510529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39209e465dcd45028d8ed34992cd82530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979763a8f61c71dea9157bd413ab74a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746dbad9693a0c0e8f3e41c5f749da4f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6a6fc031d87674175346b00c913c6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab583ffa4b6981123c902a13e899aa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4d4a5e18ffb3a9f1c0fbd21bd0368535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e96e18532d0223dc83d680200c3f1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37772162f4ba0cc5d067259867aaad45537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c414932ca72f9a412facde62f065336538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d85c67212d2cbe573ce3a6f6c8f864539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60368956ae88bc7f4b83a870439217d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1fd082ddceb9f2655add8d91cd496541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91ecf33e550003b3a64c6eac64d18a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b439c41a5e214e6fecf56351e09090543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271654012ae69cfb85e34837713bcf65544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36ffa0695abea8d1bcfb93d1c00e90545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d6f43c5916a7e113e45b3d8b64383546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e02fbe1e23253de11445a48a82883547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53850a14ab73eab7cccbec600cdddb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022a35024310816029b40214d3f65d1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b827c5161cecc0097ae2d580f11d064550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0a5fd0ae13e11e505c6d4710cee05551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2e2080dc0ebc3b07a9f1abe5af00a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c25ae39621991d58b3cf57588808ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13538c6c2bdaba4d5e884a56edfd225554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298eaef38867d9a152b37380081d3523555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d499e9e18c93c24ebc20db22de026556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e28da6e8e2829411fd906f0f8754f6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb239bc0265f69a44a80f7ec1a5065a1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05588fd808959bc8cf3878e643e619cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6acf586f1b3cec9ca96a1d1ee1594560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf193420511b04ab77e089130e9c3aaf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36183484c645906a4e4526968183a4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063234c19a77e2d009259d0e7ef4651d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4065621ee29db486ff01a2c971ad333564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae57d276505be389ef21ed3e662767565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b9b1e6637863105d36d90825afbc9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd0a1fa67b7cdfb17579208b7e6898567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e593147ecdf101a7c52cb2b0ee1c7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e61375156293b03471a5c3e1af7e5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85e9203433c83978c5bf6c9c311ac1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a3e89c8922f6fc95876120df48446571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833345387eef4a68b7536ea0c8b42f3a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b71832f836cc01de1abb37a5945cd9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba1d00afc7125c0571895875a25131574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573a7039132a2857f1afb724d73de1c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e8c994a5ba118916f48d0eb50aba7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdf9fd503cf289c89c8bf1aa343cda577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc00a800dc52070da0eb01f576e6d64578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d018a12f4f8131eeaaa174216c68ee7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9008c1d65bc49a85638c8ab5bdbd70580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da9e5c85e915b2126196974da88232581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f507bd5934df6df201daceef687f98c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c946788950acff8e99977f771a1b0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f506b3df6f371354aa13866ede5bb15584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e4301b28e35797e9464a655217d5e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b49788a05d26ddc90f6eda8f1a73a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2ecc1bf26d226af1f7ef31889fb2f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984a83ff7fe39aabb3ef05e557a539a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dce389ccf60530e98508a956ee58b1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344ee63379e6dfb19fae732759c3d92590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c42afe2aa4c210ec52b285c1e07fcd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab7b31703f6bf091c3c2660d92f26a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273adf5725145a4575566578f71b202593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc45492501b869714c8088fb7c521b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d59f55ab7354b181a67e9ddf7154b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae282fb529570dfa1fbbf3597d56a71596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7dbd317461aa2ed2825123ab210ee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7581dcdfe660f2f3b961803dc43ee81598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275366189e7949f0be3c041d8600734599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d28fa557eacf4e52a1d88ddf923884600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151158496c53c161c2dd859f863d51d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66bd79357603ea27e6e05afcc40529602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19f8611b812808a79b2efb92dd4095603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f2aa034b7226ca91dbbc77dd0216c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa304ee055e19f48231c1bb90f497b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348ad443a80403fe8be902f08147620606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff7504b37ae540ddc7564dd4d02cf1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664ddddadf2702ba0c6c06416bfe470608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea99df0eb95dceae201e99a5bfca7f3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42c5a53b44cd1dd148eb623dcf8b3e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d5250c220c195bb2dd9ff433c9473611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce87b5fbcef9c19a7944dd652a77d4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0747b8a2bd934c707a5d40e45a9df613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ff8a0675c85c1fb0b5e73985655db614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea3d20c806c49b8cf66a57ba9063ed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99621ea9961b2b4fa516ad802ea7ec34616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232e60c3e201fa46a686e4f6d72bc6e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3c9f60db7471af532591d76a730dc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420439e295704c72add3fe6ac7b1aebe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29cee4044fe4155283c93d442464e8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e58dcac9f14ccad323e6ba32e81a10621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9388890f8fefba274ca969fedd5f0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0f0cc30f862c594457ccced3ebd81623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4e898fd6d112e890280cd435c1331624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b1978e8ff32b006bd63a6c36566c7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5cb883181fc4daf4a10b07aae8a16626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8227dfe7029804f2351c5e26035c518627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9208ed7a09527f5ca66adf5cf250b48628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee607fb6ae3ece1158e250d28b17e0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca7109aa9a80e4a36d4efc83d968df630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f43261af36702dd08e957f983c9a2b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87517eb3a7174e3db5a6d5911cb53725632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55283a57c9e680d54f13f259b96679c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bb32582d861e8fc4a9f60da961489634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a0937929f91ec6d76abc4792461ec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459af0282304c37e9591e0f777176f2a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7359605db8cd08b4801809e56b7692637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849c45f8a8a6314ed3158b70f770a26638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595b4f7d9de4963f7b0641e04d65525639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69c51a0950f3a464e50c3ebabd3ec5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123a4d92d9e6fd752a7efe3b8602a9b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd62c148ea74d89b936f2dd719a9898642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33528f236759ba06dfdbf38a896ff218643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1744800e5eb33827219b46d1634ef1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a93d4298e2f66bc279b8f2b5a48cdb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2bf26fc3503d184cbe079181be315646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a668ebdb8262621ff90e107d81f34647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bdb04944c0d653f70fc9ada4452da648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099dabdedf867bac7c8376dc0d84fd70649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea0870aa21b6066430a65a435a77c9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc8154f14d1a233658453da4659f53651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b31937d9cea0da00e43193eb7cd68f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9c9b16c69586fb1d3cf559852afdb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f5cb9ede54b3c8fb11bb6073a706c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160bb715abe226b1f57580c6d76d66a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa672131291a37d132ec92c83f4746656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c804f74aa738e658db46842068dcb6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7249c670527b21ed47f40682f10fb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bc566cf0b8790f45d017aea966608659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070691b53c8f913c07d18356f14b6e92660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c67f11f51eacec07f497a5070eae51661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e42eed5c5458e6198278e284dc209662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fce7d0b65205d35390cef54f4ea4d1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a4856592ab5b720b873989b7a4a5d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d54ad8fe29d34b52f986d45f6705ba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9514a7bfa2f40ae81352da4ee2c0604666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64e7ee3152871151809d7bbeda9812667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88c564aeb4b072f3a78e0e0f72edd0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f1bb15712ffb2f1befdedceb09e97669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ddc3a67c0e429135d0025a173f435670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58aa6d02d4e318e745ee8e4784cd04671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e5fb081bfefe87f65d93315c4df21672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5c2df35de3b61676e27db93907672673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4689939d3f7a08f38b75589c9beda674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b592aebc6835c7e2639a271fd6ee2b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1bbd070c86a011430ec8e907e5b68676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bd4fbdfd28b3cdbbe995227f5423e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5489525aacd4bbcae888654a49e4a0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cbd998251015e50b2092e8f004bc3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a66588c53d7c568eeef97f1b7afa48680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ceca1f78f2ad62b6ea2d4808e8763681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e14b3cc6ec19cf09c4f98eb05a090b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965155e142e2a88b16315c5b0275303e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a65dc10b48b54fb3ebd985d59245df684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b899049adef75533a768b7b4ca5bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1e423758e8709d097c80f5a23ef90686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa655a59a640352654bd236ce571e03687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8298628f4a02c5d3b952b4141f718f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f579183a764e0482274d42d3eb3db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56785ff178a784b7eca9e8918cac521690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7a9a2644836acb6d8659e51359ae4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5d2a798b5b777ba8034a1813043a0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965248efac6520febc602cc5a729afc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd4d875c08bb9d28cbd0d29bfdbcdb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343726e0b9d7a653f18430fb273f1a3f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c06f6078e5d4098a1e99464896e6e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025dff7a287622af256fddea90b8f37697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a6c7517643da69d5f1eef1a0ebb3c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95dc8ec1ef67890f0126559513f660699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c429cf660dd2164d77473387e0e801700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9647c2133451b864db4502e97950d9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674fc5087561d02b201083dc00758b6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341d0859ff12bf75d30dcdb948bb1af703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410381549a1634524686a4f5c75a560704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59ce677ba47952fcc00a1b16d012d4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695132c53bda8558a996024031232fe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ffca31552d4f1460cbe978a151dd5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27947959f11161f000aebbdf6665a0d7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627dc1f3e9d5b2dcd658559c1dcb209709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ae82f15e800853f7cf4048cebe9bf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48482fbde825933e5566467b273b7aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b39080bad3606f03013e51b05f2dc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c415160b54504447d2e19fb79f5819f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fd148c6583637f6c540e4c64e3c30714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846d54644017fbd497f81d94d80fb83715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcb6162fe0494ebaa27dde6aff9c49716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c084bc63862af7fbbb455b93697f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161abc38b2a2b0eda0c85e06f79f998718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edaf4c1cfe29b6acb7303ca3cde0b7a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c87cfc2d1660834e7d46835f4131c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5fdaeafc83871faf31ddb81e7bc57721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f367a0c5aa3e165764e9381e1b5c4b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1dea4bfc2d1ba331192d88e44a6fc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6472fb7f0eb468b5ccb363be47231724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ad9a745b54a644612bc23ce3b7606725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab48620950f3b8bde4a7c6d9128ee3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b2916fe297dc663a40cfca11590d5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959eea9071843aad74359da5b11631c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858737b286d923e22c4d5edfe228be2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b320d5c1fff1e1b62562f72b5985a65730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2ae0b23a35d66e4e4b4a7aa0a21f6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911044bf8b5909ba55bd2db89d62bf1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be46dbd24a216df74880642481c5add733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c5bbfadc63570708f4f9c8e40e92c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5be0439b65d50510044130b7fcd78735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01ea07cc8bf32d9232ddc8b1d0dbdf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8becf06a03e2c760f6f5627bb46cd4b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00594187dd613ca3f1bb1d1f9bc049738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21664fcc5edef8b6974862b9063d5565739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f3357f0d7d2d86a58d98dc4cf80a5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ae324c79f4d44b2de235c6d1343ed741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c0f531cc2ab7b47d22004741cefa9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5faf07e12c20c13b254c12f624734a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de43223c50c708451bc3adf8bfbf68744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e0d15d3166be1f00987ec944be37d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9709c97c39a42f0b08018bf9bd100746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336229a5d20042079f983df0805fc59747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cea8905ebec405f12551abde7e59ee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88267f2762f97714fd5e0d216c18be7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955d2ba44285b1b78454fc70a54bbb8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d486879a19662e6243067baa29d551751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f964a6bde74398ed00c3f7131c411b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a902ce48ae64efb8d0cadfa50194f9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be10eeb6a41f5fcd958c35be5d36e16754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ada385f3483e6248aa76028626dea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907a676cec85f76022034f2802d06a9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ffb2e55d260eeed1936647ea4aa7c757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>