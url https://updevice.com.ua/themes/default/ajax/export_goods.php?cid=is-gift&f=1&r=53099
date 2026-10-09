--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c45ca5d394fefba72ece7b109dc5c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eccf4237850b9fa0ee4bc9811e16202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e9a2d551bc836759e1ea72b02cd973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1c75381d760b0a97eb8780620d0654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad891557067fa29a47ed69483b6cf25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afabe63c79cfc1737dc2efdb0f6edff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b999d8a26def4a65f28bd477448ee07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57140bf243aeef1b59857077969e258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca70157dc534efc50dc4f94e17588129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f3010c0e949bebd24c1c437cd5b6010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74606fe159e90c13c3fbc400ca294a4c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e69cb9d169fbbefd3de58ed1c5942f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef52528b1c0ec44eb2ca85dc9ec90213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f51c6f276d9ceb7433595afebffce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee3130a120ade061781178ff6344d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae47f1322865dc1c18687a44c0c550e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce72b9c4bdb5a8a8c02de768d34ccd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f96bf4ede162462f62b85c059b9a1b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90befe5c801b6f4b8b81d39025727d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ae20205df96e3d2ca68d98f2594d120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756399bcf384defdbdb8d0ba0238757d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f16e425e32821746f7f51cf796e8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ce99bfdfc7cb53c01d978ca4f69a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a101877ede252942111217ace6323124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2d0890fcf665ebf4b2d73e9442df425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a2865d04533a0701d19f485ea66aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa27126c0871555ea67d5e8328320927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e714aac4bd5a4153d30ab1913919c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62065c07cc0984058abeef99a50185e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83869021f330326b697af4ff39a74e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688818c8e05a3c793fd4f4878b8dd34631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b904c9793ec9b125a9fa3e650f56a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de34fa573a6dd5caa2a3bbac0da6bc933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf875822ae0e33b1fae641b8f3ccd1b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e0142798e717242fca5689eb9855a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53595efb4d3f5643ab6643daf8f428d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f5bf13a1b072c756d60ade23bc30637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83081e7964f19817d2cae6ed1bda0ab838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8029fc18c267016fcfb33230e433639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa225b4b06f3096193853cdb76012d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7622ee86c5dc975029cbf9e17bd4e5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6931eff9d789b04d8e4014be0158b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c85e36b18f3e401c5d58b6d6759a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9891ac9371629ae3c0c3722d0fa3744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32015145c6b34889e65905a90df774945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25618f87127b4beec6b348a7effca146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47ab4d48756c7ac8ee9a43ff72356847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efcf43844f9135d69a46e503bbb3b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2536013280ae32ba04ad6321583782449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd0b7f5edcc061487170d5bfc7ad3350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076a27d6d0f15208de1c778a357690351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd417c20acb2d2759743ae5b20552652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198bc629bd16b2eab40f88111ba384a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28edaec72a6fe16b9aabd3b7ecfa55854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a1a6beaec2da8d03526af4a7b375e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c436d6ebc94f2c1da5177d3b361af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6243564bad6c67ea48bdad3ca3f2157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004e7d514d2baa11c4086d053e283bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf937914541758d246ed708cb2641259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31dd4bc70a8a344da8fd850f30b43960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27ca439175f6dfd58ed6efc256990861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b3227d38227bc07d482e124897cce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e2644f9e5a57dbf820f698122fb2263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77955e5db0fce04993563475adbe410e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33822c34b07661482bff08b6d2801f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573888e39af17dc0d48ee13dc429a61c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a905857fe9086c66bda7dbaadccc0467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bee2c10f8c9993919e9f4a1d2576968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b33716f56ea0b0bf6e3c849a9418b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73cbdcb2efdd0a9e4457d3b2b168ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89c1a89380448ea5e415d1ffe9191271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6480d9120987b516a93e4e38158ebb672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3016fa68848a5fdba3e3b98e3ca029c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c552d0c561048288b88accc979de9174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150d7916d00780bea9b1bbfdfbce20175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce807883027caf1cc834513086cf91f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe32a85800c846eed61571956f141c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c199749a33f2b53e6d26bbe06a862278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3b29f733f24b52824dca8786fd76379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08329915d7f62b872e414460f012fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f9e478148c4969a14e646cdf2d02781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff6226204c15522f176f30bc5dbbed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e598462ec82739dd3380515308cc4e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38e54f35b6f79c94d53e09739ffd2d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0843c1589ac0a4f30db4f14a9efcb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74ee2b3ff9b4901579d26af8d894fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9c770d682fc10515fd0ef01c736ee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69215e928ad67f494748b54efc83b9888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6028be1d1f672448560d9f2f7677a089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae002955497ccfed6644fa5c34b8b4d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf285f43aef151390d54f6a5ddf2c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091c9c5d766b9b6eec71bb782738fbd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec33422f24360aa7154ef15766009993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61503e49119b481d6acd445f9f44b8ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af953367415bf4b5d4e218273b97b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916282dd4f03f4b4c51f1661ed9e37696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2d13347b9adf4ae324bb3349ac7b497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ce02e6358096f1c97b8d85a6bf50498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb20a9a98ea5199f25c54e4296802699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9adff5ea8d17a1116cd43476efaf5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231695f6858c91fbb33d19ff80486c28101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b4f14f6d17357e313d0fe802607c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f66aa0f33e3fa156cbee1205ccbf0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c030b2d44be4c36116805139b9e1b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605bc5ef94c2f128e8c33926cb2ea9f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c0d89beeedc0b5b64a609717c58c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a09da7ad0be49a7f8bd224bfc4d83107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22922a435d9bbf0fce2b331fb25fe34f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb0a8b4ea67772a6ba0aab8a152648109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19a95c9ccef995bbbe7514db3c0276110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43262e1eb77cf1694d8815a62748cfb2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c97e623da6ce033b161773f54aaad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4275306c096dc60041127ae08d4205113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a47881f4278e91c7d572be5b22304114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3bd6e9cfabb08cbcbd3b00f55b223115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17558299a776183e35d846f778783a70116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320a7ad71c60435a09892c3acea40d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f59e9eebc897072acff87df967268118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d8a7b789928b89ec815853efacb35119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c131a541429ac4a2baccaedec1b1b2e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc21da73d72cf5eaa713ffafdc0b9bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de11cc0d3c2214eeb55e0fa8fc0a864122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9f3302a748ab50ddac832132900f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aed9976a11abae635fc892348802b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890671dab51958b70092135e4220a65125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828154dd5591b8874f49fdcd5d786b9c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59614b8120947bd66d22406d7a5400127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2c8537a898aa984678fe383fb6cbc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f612b913cac177a3acaa3ce632626129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50c26fc31b962d7901799477a38912130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07678bf7c9a539f377447cf4449f0981131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cac86cd7a16254cd825f132e844e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88f6bc743231a1425e00ce0c8813cd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73521e34bfb0d72f3dc19381a0faa50134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95441d9ab9a5a95832371e56ae6df872135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15c253ec860f1dcd4f35ac550cdfea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd4ee43776cb5b89bf7c46d0f8cebc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca43b831a821bcb06a1a0412a2fe1e1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2b1ba446a4003b23cdf2f14866d5b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713861a521393569a1fcfd2c600801f5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96aaacd5ed7bea743f8a9ee05750edb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41cc8db3e775e25396d7561741cf60142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf09bea804dd40b0ec0cc0b52cb4489143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c10aeb3172fe654963d5df16006f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1906d4b2ced75873b44d4af8be41e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e2e267f12b60c5be897a998217cbf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd84d575199dd262d9ec5c15231ddc6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359168747931c8751f1df0913a177e3e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18bb1e972a893c9c0bda007317c747149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e554f350c55e9495fbd4f280acb8281150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616c3f9da988b27e908c6a7dc089ac8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca09f788b101ea295063b1cb0de44b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030853671f73eef78494fd8168eaf750153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14238525eddb2707bb6adc0eb81ac99154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceca8ce97e6d74e4a77aa002ea59e5a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d11660bb07657e5da70d0a383b685156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a76e29c3a3e30a506344b282fb8340157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0201269d261eb6dad7f30eb96a9563158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf847ca0b2711696c48ecd09900449159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13412b2180484309e9d21732ff29b1ac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84cd10a2b8bb039b08635505b5cced161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d493e24f65cd410386fdf5e32082c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679325db4533da6dc865c59b9950e944163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06914d5e6032e82cdc836d612cce63164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719aba70d456701c46a640476123c8f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178cebff7babeb58d4430936bb72ff6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba69620c6e2dd7f7d9f472d376ce3e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f2db97b0d6b1b2c44b93f1bc171b3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf0c93ea308049a3da7dec13c9bc04169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e9996daa02f0b4d773ce8e8223e1d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fcb14efc16bfaf42014253d6b3449171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a235067967068f6900603f0614ab4d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38fff6ce69780eda94c90d67d55b85173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e7d4b8d04a095dd98ad43b2d4bda0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f034fb34d99dab76ab244121acaa115175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e605d04ff39e4c393553f77097f9ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb5824de62079c76112d929bb527e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff1aea109cd29f1c7f9b58e34e5007178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c750972e613c5ebc69bd743d1995b1c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4c88f83284a26fc8260b0643b0858180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c921001f75bc4f84ad21e57e77acb3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780e94c9a4de776f65d978e39a6dc4e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b394f96eeb71bc9551c0881c1bc0c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47def26d5c773d7bc3e90cc7bf11af17184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e11a47031fa5ac173bc6aed89da67f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78506eda2dd5055086ce2b7a179f93c7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdb5b11e35e0bceba4e5edcaadce7a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371f6fbfb4dce2ef0110c21d933fe6f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef16a7cf821317cd21f93d3acaa8e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2be754afd8740b2b99bdae10aabba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f567ed97cc9db1f363fb14e74bf039191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b9bc25c169e29beb046f173dc2e6d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa849d71fa625184956a18c3cacd0e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cb0c82c408218b89d986990fc5744194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955d75a1fbb1f7f42e0f7902929d176195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f69c3d4f8809675193d16a01a11ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59634cdd892b7b7941202cf3011811197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81121cb50180706163752b2d6011186198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863181c2f2b93c40e0351056ce08cc6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519c5bbe90098ef96e23ded70fe7878200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de652272d042ea054b5ff82dfbd1a07201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb75354b62dc56d6161c71c45a78fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e7f57ff8bafc18e9644d5f53ac2b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6c148575ea1759a4bd3c3045786eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628031c0d64072b0e9f3d796ff86edc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518939302cb598fc97eb8c115d7fd14206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada9e954f15ddc6c5e300b5b4e3f929207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7967bae034a6d7f5cf0186994507f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f5347fb2acb26e5d2564fb153db44209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25863a293ca6990a6b7c8652c5b80417210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd215a950cd7491af97a4f0b1e1232211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76144e7759a19b480214f0b8c54651ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0160bc64e39001916682186a65e02213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3b97d4480e622f3eb507f161fc09f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ea07c3e38c7eefb67d0e1932ece3a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa248cd70a9f9121d2e1673f393030216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfadcd6368d3825a92cbe68c11902af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d24278444792520684ff60c923ded3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe3a3c43f3ccdb7ed95f7e986e889b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d79f2e08f27ac11c34ccce8789f46220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9e73b256ee24f5c53aae3dfbd1f18221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb96d5b26ba90c96b2ed93895b14bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507c23f33db1edd0b4ff759894dbc52223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1af718b47b13bc2104baab887914af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8ff507b8c8fed874d31fbc9504c1e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903681e29529d8779fec338a91fca149226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea38dad53c771f503d0e84dbeaa5be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a6b1a681928005c4d921bc9a9739d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfaa560ea1070a7c9ff58ad101400be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b2ec7a55d2518eacc4419f45bbeff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c5c60339fd8cb96dad970a7d1afa5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a154b40499d0e3fc5a9ca443296af232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f312bc72d62b3cecb71fd471e6ec79233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77442a834aed90914a92e429e660aae3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68549c89e4e005e40bdd90509c981493235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc441eedf3ca844d4359b0457698173236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f5da978938cef8c77f91496d456f9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c2bfed4fbf56386a4980652e7cbbd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207c988a7e81d4416271f4de93ba5d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b485cd852cb73043d56fbc392f503d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066bab087be22135d65016cb8b01ef1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf10a328ec9865b6d97bce6a64c577242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fddcbfbfbe05003984dbf19b635af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d5db5e36a40145b8c4753cec94998244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72badbdaec73483feb277de14f43c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ad3e06aa0ccd529b21d408841f6fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5dcb61f8fd0aa6cb84cc9690a05664247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e97d84edd35461605f97b7f6046bc6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a23b5aed268161bbc37849be561b2b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b51cf2de42c877d98572768f13929b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6be46fe3d0de231a66111fc39ecfa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5385166f83bfa2ef4700de8b9ffd7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c31761ef350c268750b7fbe25880f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f93ff357a0b5b038a8ba3e054051f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb571414c7f3fd90f4a7d6a493d479255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f32cfcb1f2cfc488bdfa8b8894220256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f826efdc7c219498f5713a8216bf36257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdd5bb54afa5c95aa7c8919814fa3e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d92d373307ab0a7ac64570398b409259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c3eb31a964d0b6e781ccd5e7f3007260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec240fdaa89992c61febee0aa29975261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bf7c77e348cd768f07576185ff6ae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff491700a0529f12fac5477caa3594f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c90b7980dcf3d6967c2117ef55f6c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c8b81681aa086a820483fbd107089265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563b60baea9424a81d07577a1641eb0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa52a6a8180863cbb08c90968ec30fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8d5ee6badcd917a7211c53980ab5a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f435ee71a2376004efd2c8c5a76002f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd82e77cb8157770d1887e8f2c57d0f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164cb04aad1125c6c0b3ea62a0c51c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff2f40c3b335999b687a79330398d7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2e842a78464a033c758a6864c4418273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5177236bfa2826f02ebec5b3d76b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2c8ef10474b181c92076fe35fe66d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1745057d43754f330833042ac277e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7dfe73b7cf67e92e8d1ccedd23957277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d821ecc04f00ad6e7c38bc1b33fd8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b3cc9278e25dd2e926354db3fc902279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6a7a3713b5ba5045df3557d774e0b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb571badfb394ed5146fa9d4f343e8f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecae50e0f856bd3373ab6746182a16282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d8298ccecc3ce90403ac25a768812283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de9dcad5e7f60f96d445cfc2dd70cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc22dcb9bf9a69f13af9007cc69f3d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784d35ca873a95e069400513bc5a060286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f001b7ebd471e8c5fc3d8780d69b2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec871431bcc484aae2601f55938de1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1ed520df5b13df1bfc02d488cd6ea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61525da0b70ccfa2e39c5c5805a0198e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947949b81c45b99483998a846f4ed9e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb39f73103cc1dc9c6abd80d9e7a617292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4c9f326c0e68e2134fd65e6c24147293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050b2d3434e417fbe41ba8f10edb5d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc02c438daa805d82df5e304367c99295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3917c3788724e03ec327ca7ad7b4f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ff03933d28f3071def91385595072297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101500e44927379e8f28e6e836a9e23298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3a59b9a8f9f90e1b6780a0b0ef7e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41670988c4067e1387588cb15f30919c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92102d6049695f76cab8504a00a4233c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196ffb7ca5c36bff1d9678d7d0d997f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78d1b560ec0cab9ae6e22fc8684b57303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ac73762feafe9228a73a68dbcb499304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e50f14bf757e24b270b4acb9663c5e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c0f92e3a6d339198ae3dac9323e01306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73530fcb765c67f39808cb868ad5b4cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c3d5cabb6c66cd026a6efa047d693308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff85a4bfc184ccc5edd2e151df84e30309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788d09b42e85c20e3ec0852f60bf0be310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f800ee4949b6d4b25997f3ca5e511d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91feba83ed07b70646b66a4a7cc09b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535c64e98ab6e3c17fd3e9e17ab554e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b1bcc758d36cab5950e709e61ca2a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bdf8cdc5a8747266d59fde4fd3676315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131068318d313bcd05d20be9a9b9c975316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d02a079aad00f84db0f4b75b113d36317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab1f54d06b9067803eb3149ffeb842318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f90f7e497989470c3f2f89851959f3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349404ea8ee4873212be4ee2aa5560f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56a36deb4532669e1adb3aa9b3c362321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6d0a0d99a1dc8e36b6834e988d796322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a81dbe9342eddef5e653b9c5f65093323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ba02639caf72402d76934de5b2016324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2f0705c1742264b16ffc38f9d902a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedad88df99f5efc731128014444d369326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd1cf0cd361672764eeebfcb833ea8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184320334c8bcaa580b538b96fe7940d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e15d4ea8b4a92b297bd997f9afb02329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2638e3631e7ed4681417acdca18bc5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9427e6f2f9931bb98d15cead3c6586331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a750ca4832ea98b6a1b1d4cd17ec14332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab357491375f0442dcd2330a085fdb9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9db74c7f4beb7034b15bfb460d49cb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261bf177e4f175e79edef57a4441562335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b27ef83177f4ffae925548ae91b7a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec77e980be46c0cf3b8416415516b4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7c0bbd787374bcef8019f9b462548338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03484bf8157102bf6f49b372d68e06339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8ef42e7f5a545b2a985b54a301277340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da6ed6b5a8be9b5dde3bf6ed8d7fa1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8f9b18e54c0a0ce0c1940153e0a11342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602178b4ce313c7ff58cfac25f71cbef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d950a0a60de054858ec78656baf885344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1faa37c76b210a3da29a5e5a13f691345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc855c42af927c115816caeb9278e0b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b23ec06e0e1cc13860298ae9753933347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7253a79380a64c08f00a67dc5960bb6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a56903e07619979cbabd02a0da8445349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fb18c843333385250811297a14832350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2262d088380413e5b0cf9ec20302e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de058594b8e44f59804403c65248f8b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba2f2078f322df4f7887ce93ee114b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e0326d352a55b8524d51941f4de73354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d0d66c2e5763d2320fa53af2a96c6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880cb5cc7adbea90945596a9b5d53fc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd326e7f7b620bb559c0f6443a77f3d7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495be9e854937d787b9cd677b11c309f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97836258b031d727a2137834213cecbc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523d07ea16d2162d7c8c57fb6b23b1b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e8905f0c57229e5b8a21c5dc8c9ff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371b701eec67519ecc7b87ed56a0400362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280aa29516cb55a0b5a6f1cbec9f21e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b82fe755f821f3014d9c18b1906f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916dac7def2834e845cd958b78b3d14f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d015b38e299f3c6c4c411d3e38411c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2be8a91d625b8cebd0b13d8045318367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20236d0a9191bde9a9bc19115525f6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd563c0c622e80838cb1c36640e49412369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29455108c999b3cc535bfc754b084c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f4255ca14316bfee77f166fad3508371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a62a29bdcbc622fbd17b4e44e2f872372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210758e40d1e818e63097d30ab70be9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e5347ab90cc658b70da7b3cb54a84374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20beca20f91131f6f030f624e80bd4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371f1ab51fc19a9050845155b10adf6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e4eb06a1664d20990fc4aa395a810377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed153288bc6a439397ff3a9976993ecc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26165b4895bf6b1eba7f2bd6abee9cca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e921b1513cf9ab6c7d0f2d37bd6fd8d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db18a03cd2b7087cf96c6cb344ac03381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de709856b99ff0fdccfe266b3d138e48382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084095f7dad587349efd5d34537030b7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2cd458b3038b4e19539871c1c8ed0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce61ca831c7c58d70713fbe9d4a44c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76615eb287ea54c16f2da4b63763264f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30516f9ede90fa9d970c5d68f3cebc0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ea1dcdfeeaaf440d1c2d8da7a6ccf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754136abd5ecaa38528d7bb27c8b88d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7cd23e4f4337dfbc67e48b104578c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5e8f95869c262d74388f83e28a931391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a19ec7fe54f28a866fa72800df8fac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2740d0de19f1343fed889d84e08373393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec62205231edb6f77ce177b1ee342a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc9c8b34f5ede851d96a7247ba1bde395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3438dfe9da39e02e83a225aa2c9d19396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c9ec2442efeadd88d848eb6180f4f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a8a89d11fc657fae8d541d5a3852c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a204158460c0dcbf9ff763d1fbf58399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e503b74656c646f3de61c774dcc09400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326aca1f35792faad33401804f0b3ab9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881065ef4908f1f0f379403623654364402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e9d6271406bb63f2d5ced466ac281403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1a515a3ac8c579de6c2d2db10a14f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95c9dcac0b66f28515e39bb5f06d7b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a21ee0bf429c512f7d87c4ed47d373406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fecda8ad78d8240b8c3b3673ec11f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dff0b9b47f1a9ae03af76c5e74e2b2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced6b4737b1ad9cf114503480feae92409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cd1ef35306fda75dee2051982617a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246e381c2202dce51efca93c4fbafbc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c1c824a42abcb596642d3e0e41692412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80797a952fbfe6544cf7d6683240e134413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dd7b50a6a5fe5b2f9024488146596414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbde270f5e744da039286c56f90b21415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3544e754a759e01d374541c6b2044416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155084732c2067f79c37cbad493f457417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c1dfdfecc2bf56c1758bb8360effb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b092ffe9113f275b8e0afb2e281b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f19d96c7633629fa58b83c3582248420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd787da9442547cf82fbf711175ce9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f4b8684fd61b6a73c43860ba30fc8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da7ca4a94dd4fb15d9de00333f9625423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548e9567071e811f5750c6a65b09fc9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d0a630c965f2d93a18e485d865b8a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bafcaac41e58d05223cca1580fa132426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e930553331f6340a3d3cdd7c5badd5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fff52b959fb0a39440c6501829c81428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f95a82d1a0aab875af1a935157d1b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7e3938d84b7f3db2a7b7489a1af48430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991bff0967feff0fbdabbe86e1ada3e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57274c76d9a56960e82265fd163f9636432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe7a61039bc0fb9740c5d72c167620433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e444886c5a177c237099788c37c900434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae860a4c78b015cd7bf394d68d1a13b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730ee4c6ca107a91361cb6abd9d9927436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d296c326adabb8cd850114761b5c7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86dfcd259580f0062904b9154c73a2b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505616de137922b05c07d571088dedf3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd9c6b6baccedabe273dc9c84088cb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefd69e51c04f1fdb4e63563d198b8f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6faec4af680a714b487147d448369442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4e9fc8175c2ae69c64dd84279ab8b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f4f47f867008287219bee2eef37ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae18302236f08c3c4c7bae9d20090f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0e47debb803a86eafa8159dfca17c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27be9c7f0b3a2faa659d728bd20f6d3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7faf8c98585181dcb7bbb979642a84448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132f72323f443df5947fc54eae20a6c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c8196382a79bdf5603cb7681ed7ea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f78cc43de4b1f804cf859fc0168cc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a03a8b410b6168ad2362b47c375104452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2633eb169463933582c06bdcee076e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64ba05b1e5d8f4caf3de162db0770b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d1a6bb1946c3148e1a32cff3d8010455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ca8af8ce28d140518fbfc25906d53456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02927550aaa4a11e0ba92a776fc15edf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326412b2b619837ead6dfa653878e49458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da538fc6774db86ed10b4ab51403adc4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075228b464cc42428e7b1df9dfb62e69460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049567bff1eb669474984cbde247236461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fbaa5868a1bf4293288a854f2b41e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bc33c61d5e8a463fe5e090a344358463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026a7cc2db64a3b5930fff47100f0b2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865f5903ffb4a787a43f15115cbbb7c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3706209cdb8aebf67c0f376bb11ca27466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d625600348bc80c0a0108cbe97dec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0c00e1633796ee6b75add06a45f07468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebf435fa7ba820dfd4afdf581a2a60469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4a729bec4bd372a7ed058bfe63191470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af72f1d276fbee5a1fe9bf880d85fb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6155fd00b5c751015eaf14cc9ae11472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac639ef6f598ed7383cd83841f6339473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb5f37b154033d83ddfd36f855e5bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c7a2f375905136a4268ae06992f86475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cba13d9d1266a80d7474ee066b790e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba596e6ab087e8a9e9637176f339ba3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc667cca7bc0df4945d1e4cfd1e8aa9e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274aedef0ccb23d3c26724d53b05da3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c837ab6731b892775018a5f3b9239480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6562241e05183e8230d2b3d0856ec7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a1de2837e592c838bd74064acb34c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f359fc381f3b6f793819d6c280a727483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25c20b8a219fe88e7398912342dbca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e921c0c7d464f26776741f755ebc10485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ca3a1c26557e64f5dee7a8c0ff3ba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1dc1c73b2a46a28f9f5241bc605594487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ce4ef1d2627b5a3e1c8397130f279488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb42a5908b16a5a33df574540d949f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a52f6a61846029a8b5c5ab29e0248e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69458d24f3c5d8908ccae8abb34ecf3d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de526be00588a4825dac32630d4524c3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6f4b0ae11c3f06fd1bf309959eaa7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf285c7f13bd2bbe2a88c6b7a1dd434494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e51d5b370e5fc3768d6cd5312c277b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51cc8cd4744633cfb9cc507d25823f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2738f1b8d25b8450d619293f3015203497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2903669538da547e981f799f1fea39498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b725babfb37698d742289072a8c741499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d98a4780138d07f6f678d784190aef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbb55ca6b24e0197012568ec819697501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1ae87ea953397bc56d39f5d439574502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba04e1c86566e6afcb7b5dfe461571503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afe55520561eb30a5aebfb753bcc52504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea701e9849fb393b66e5cd847226aacd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297139f0e02c97cc1bf52c1a5cf9800f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcc87bb57c213417c69670947036b1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1fe7c47d05aab1e735f64084d9cb8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f36bdb93b53abbf0670896b576862509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872dc7ab9e6bb16487a8539330eb2095510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ea08a5203ae18c4c6767484af5469511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d7b8b47ded400ac5fe813054dcb28512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626da48ea6e7605ba53a95e1b3b522d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f666866cf5185327eef3bd473c9f1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bc00fea41056e998a84b29d617f63515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debda3e6823da20852977c8314274c02516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e7560543676abb82f213171ec0047517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a5060b4dcc2fb3ceb0083a6586af4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37fccfe276ecffe2cd49079ee7f46b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ebb148d707d67d7329bfe03365aa3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d2f8292ebcae99b548ce13dc0f048521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b064e93ea925e108d1a6b4ef93fba3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62054bf7fc906b5b8b3fbba0a7b63321523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063221095efbccb77d38335db43ed28a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc949f3fb91c7f3dc7dd1eb63ea5a7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cecaf9f3a03a5d70ce0996a914981526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70d7aa8d13e9fad7943d40592f7e75527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bed324f8a2ad4ac2e57c3defc43a1d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdba3cc18f2ec246418cff689ae4362529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1669d2fb03df175e72a01e8af2234530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a60169e8a1f5895249e0c4e39b92d9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ceb789c046a178c000d8d05a39400d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb784d4d2246ae4cc6d5e5d6c553b9b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ecdb86224a13d641ccad4fc503da4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272154883ca69db0fa898e1187cb82f0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb491dcdf52b90253dc2a04273dd7b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882f9e7fb56e111680a99582fb87ea7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136081dc4c0774efe8439b72659a1ca538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c87c6ff6befbb46733cc55db63204539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d49773465678fd06dce5dc5d0f643540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67225a5a9efbac8b445d1fb80dcbb746541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe68c03c833ce6567d72f7cffe750e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1d4a8f19572e6d602ac08211e1f93543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1dce4052e5e525504ee8fc820db0bb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14669edc70b80e7e1dc29a46fd4bdf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c71bc813f370be6369799e6866e58546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d19b15432ddd830eac4210d4bc12a5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f591d195bbc1d4722ee8d0b7281784d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47130bf18031cb04bf7f86ff00b72b4e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f13369766109a9696ee8d54422ba1b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9701e1b30198691e902873f500fa8a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ee8de8d445b2bb9f3d04d3b057272552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd99434f91fa5fff622bc2e28af6a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94227b5fc48484d4a3c2dcf8259f7ce2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980df7ae830d857f7822fbdac2cda50555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386204b03703d39afb444c9f72f2370556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a2d42210186ae8ee9b8f906083d27557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb006c92d4136a785ed8601be66c33558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdbe10794778624cd8ee5bda870b16559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e51fc3c8d5b19d7a077eb20308f82b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4bb6a087a86877d4935835840948d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893f7f57d70e4cd3e8d04597471eea5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fadbf30c7627b432020f1459c1a7da563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45937e44e8f3822e9d30e4789649c7fa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b713adb265c68ee8df6f7d17baa2c7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98329a82025757e689d0f863e38cf20f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cdd71d14487f1c9a9759d049ffdd6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ada28a4ac3df6296dfcd929119071568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350188ff84bf25ada9efa93ff4924fc5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076e68bf4bab216d05e3d36bc9c6474570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5010e57ad487f5f21838b217885e895571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092d6d6e9d2fb434bb149b2bd208795572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106baa1349c86b4a65fc2df6d664ff8e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dba83e133f5b9d5a61ff917d874b57574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ff98bc1f33d96f6dc275534e017ed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20c28195ac7f7c7e4e74611fe0844e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd9e9c373d9344da9450a5323baf7b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2349fb9f66732f838d3eeb2036d7f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863368d03a30e474bf268e123a0da000579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef36485d8371c1b327ffe7b3966e087580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbad176e76e3ea4c24308a5ee8d3071581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec869367a28dd24a4f2cdb6586b9bb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df73cd5ae11b40888be09631270cb3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d354bb2d888c14411c189906c893ec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66ea487c7aac2602e526acef298f65585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90e1465c5fff3d805679e643970c90586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf47e34d3746f63bd78f8fac6f0633c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9839f54de92364f7c1dc1ece09e08d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1ddf6c4ad727de8e19e94d35d672b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8f13cab5c85d3896288875b84cce6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0bb89ca8f490f8b48f65c0714a04a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8668575cf97a09c920174f8d063f34592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e55f4f49b628514a03e66a728d6c8c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33812df44f0ccabc92e9f9d725e1ce19594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe77d64d5f765a464e710e2cd9ddf2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463579e73c9b678d412c1843fbd49e5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353b0252fa506759f9d1aa50cba3e3b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341fba71b02d4b2fe72cd13d075889f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e297f97622b96143894dc822180c4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c69cd18515dc267c99e622c0557f43600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256503503fa7903ef8783f2b708ac21601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b493f9d9e5aeaa96a264afb89d790602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fc4697229d25c77a7cc1afd021a00603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f10e6a0997d7116b2778fce24589f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389019f7b4d9234f50cded67395ccbd1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f7371f62bcf63a2e84e257145b191606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddbab5d84ee7eb49d13af44f2459bf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37dcb068e8923b8ca05cd71d2f333d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a480babf7676b2453fe2a27e52700f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77955b9db9a398df025869dd172399610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf342ba80c4bc8ff575cff855623bf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28ddd9783d73eafb7caf46bece8a43612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a916df1553dc24ae868c8af527433613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c66cc8b7468cc262d76187dd40a01614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507970e994017bd3c3e81854c8c9683615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13715905828d70c99eb188a1e35925616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfbf4b8a00abc5b00ccb95e47c4284617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac57701581fcbb3da9287e0145887ba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89f1c2a31b8381550f92ccc2f1761d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc8071e011de2cbeb4b99dc59d1d6d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e0600105d7440f3a7239c6da83c6c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509e6e4e45c4cd0b6088a6c74fd1bca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa6108fd2f0ca84464989b735b1960623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c108461f3aaf374222e233ea7b3175624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747242fd2b905b77e2bec3dc96ca8cbf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6486b04614493280674c9e2d279e692626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1537fda9f202933d08d64e93e3e107627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ddb4b800897f74c28143afc460d94628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6427adeff6fcff3019326f5a1f9541629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d06578ec9baa85278b87d095d67a7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c353417e77c9e1281e2bfae3dd928631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1dcdda39c89bf29c76dbcde247023632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95508c92a836fa898ccc395a7e0076633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9716238749bdbca737840d3290f6ac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57e1d943749da3091e297ce8467b1f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226ba4229c608325be917899624e70a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c41c1a6b34cff4876cbd6803475c0a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0a64a9b105a2cba96254f167d0326638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27c4bebd1d2f799e72340fa6ad9b3b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53162e038a822904adfd3cfbd8d77bf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c981f02faf10e74751c450e5c0dee09641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226f723854b91d439d6c0e91e0ae694642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d894163a43c8c2442dbb40b7ebfc320643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7d0f5ef4f03ec2889758185be6031644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df7944fc7705859ed1dcfcb1a8963a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf24df73d30f061596f7249b3fa032646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b4ede44e8f3e17f3cbf3361ced0f9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046b291efdaccbaea5065e53d379510648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e239ee8d7e9fe04cd1d3b7a3845c09649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1825e493d2c1a4c5636f8b8f236b8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a78db825e46b294d500f1abb63f01b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ec63e047da24e56986a77a59d365e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf249133578670d4e0cd20850d6592c0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8aa56a9e60eb073bfd5f715ac7efa5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee9ff8a9101e63fd04abeaf4bfac81655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ec6f2bafda5959c6c536d80455f50656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184492069e1650187fb2d525cf2bef9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa681365e40799eee591d7292c64e75658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c3605e67ab6d6c0d84090b9802498659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb4a95983345ec7b9ac1375274c76b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed43771dafcbbe2a2177279a65a7f8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12ba2e7a2a630d3cb8844adeb91409662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed274761f56fbd64613bca9eda394088663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0e2b121ccb8bec419683fecf15e73664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2884511405104ec8a62f7722bb969c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e186f7def143fda8126b9e9ba3352666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70ddd7928140596799973261324d5c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901747f1218a853e73342bdd1f16e2e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7fddf69e6279f8f99fac32407fad9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee4ba2cb4956f3a8f9f2654add463e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fc9284ed70c8c7e3b7554d080d9cb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d08cf9bec21123680967ed1f731d82672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893ca7a947b26bdf957f64eecb41c99673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1057c503bf88e4b400bef5a5d4f09674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88e613f802df7fb9e2ac13a8a0dad6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255c0dded0316fca1389c1f236454ad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773d17788ecd32f250437a6e0011d7a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc5a71c8ddaee3a04f4e4e012d33c7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54644054cbf11fafc28ee95b7f36dea5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96dbc0471a0c6d56bf5ef3a1def824680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a855f817cfc7602ebb5767a6fb1fb44681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66464c5ce583eeb5c8ddff1d82a8e536682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0b800ee31e236ee4f4b2497b97c5b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a6e4ad5bd890b3bfaee25ec2db9d7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ecdb2a56dbbb7241f879077a4ac77685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0c167eae0d2370fed0a3efc94acfc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7165f48f0c273a30fb04712a927a3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c66328d5aeb841bb71ebfd40db6f88688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1449e24ab2e01046cd7a33a506e87fc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805f130ec2dd6377fa3fdcc09bdd082690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ea36cb7915a62a756f42e54a77241691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edad667a0ad0429059a049e4e9f8f9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dec28bcf230212ceae286561cff140693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c06db3f721153aabba8649e010d122694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674daad0173fbc3011f6561ce83ee456695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17ad837e810086cc84d0fab81eeb9e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f54e0b69514d09b5c168a530034e0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a943de0395765d7ed755b2546942a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74bcd14db37dd6a8a26118f8b4dde1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6eb8d3921de6d2b295bec83c086d28700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efbceec6e768c693f18d98cc4c9e64701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf6f874cb865e256bacf9b57dc5153702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522dcb44bb53f24c511986f62fefa2c1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855682253c9314b1f6bd62f8ad2a6a9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459667430b763d472d4162aefd8b0bc6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d89a07569d3c12d4b372eb9c39eb64706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991b8ec57c92842f610fe489d6bb80e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacd80475ec4e4fca1a09ba5b425946708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3d060ac3a5228aa9f53326d6cfde5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca0f5bbee4f0e7a9a6dd75a7d74e2d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a0d95a6bf9b8d82d89f9e3871fc2d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c38359bc2ce21487c5f45b6f8b2c94712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2c643e176329ba16e6fe7bcf1de8b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a482b47d93caab30a06db2800a83a1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63079dddfa98ece0b479b36564b4a577715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b154710762cc6093233a1a43f49ed8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233b6ef479224faea78d7eba449f73a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20838aaa885e913c1f967ba44f23898e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598283e4ef9418e0925272d423a1c65719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a885592080328659eea03933cd8ee27720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794875c7cf2a24fbb3ac07f3096a677a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0bfc335e39dc80bab17c5e6bdb1b6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47496ee2cd85f1b10e1e468605fb5789723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d1ecd6928d4edb4eb3a5206021829724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb493ceeaf9afa0720e2391b665ae57725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92fb810ae8bb630c555fef30336229726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752911d8bad9ace6a7918905d4d251e3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16e439ed51ec7c526f46f19230453f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebfd7ec08bc50848b3b365cd206811729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005e625b447e3ea111a051bfe3ee5b6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1dff1d3f76b436dbafc7276c80508731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3826904e30f5fc10ed76f3c789487732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7026b01ea2939b86bc96d6980d14e52733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6af8eb23572d75752d2c1842d4eeab734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece80fd0aca5e3d4a99eb8c23ae36b1b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c126e2a52569b394e2d8f4b0510f230736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baaf625c2b63d8b11f2833ae06e6e39737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed6f8eeb0fd72b5bf29b50bb337361738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c613bd6bbc8fd0c6b023a7a5df1ddc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce271c8eaeeb6022939ed063724d941740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ca3201637106f3fb6849582d4a108741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0379bbd7320d47a1326525458f01f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebfa68d01e088e1f3326070cf54c8b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69bb84463579432e009316d7174e0f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce397be52ba2523a238aa2dff097c2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af023b867751a54b683798da71dea71746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326486c802087dd349e12d048c891a1e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af94fdd5ea8e4c795bfce007266e704748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f37dc184302a904146a0e16203abec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a86c2221e0ad2ac67b47b281420e9a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fb4bad54f00a3e5934752ec83035c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778186ab9d53f52b29e919f45b30d4a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7395500d706b1cb6a40124e154a87753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ced4661b349e833dad91647db3af7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8243767bb618488e5b56ffaf402a35e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9903eff3ffdc87d5d2f0e86c553bd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0c8b35fdeffe079c8909fdf836bef757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd5fdfa05186a954b78ac3a9bbc20c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a71139ad0e6f73936897ad457055c3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da1e67657bfbca7c6a33527bf1a0c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af052bf3a12bd8c50e62410e0cfd9fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdea478d8d174034cef8e51051a33d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4524bae6d83d9794e5ae31acb689984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce27a6cf92c6503a1f0beb667974d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56170992aaa03f33aecb8bd67fb97c246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c558f2e54514163605c78de9600de37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2a16f2e10109d7cdb6c6f311a0f9a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394d6806540a91a5430ab51322d2bf29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21551d8466cc71cfa3e7be12c497fca110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ebfc1c24e69274f80ab3ee686c5a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7825183ae3129c620a160ff47581412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9eba614ebbc8e12e746761df81c0713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b75df67e967116becd208e4f139e214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7010bd8b2ed9408a54a6f2e05d917d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac7402ab32e192fe06a746f091876016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcac99adb8c196ea97e55b571ee2e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65fcf9c27295bc226464233153ffa118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7a10471f6a1f33e7b8957c036bf3419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f410761438d4ed0a17565c521bccbcf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7eb9ad0f49b94310ebfc7da564cc821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b56ffe16561ca13e114a6487c8022722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681a5e8b96f8b7a48760be9ec403ad223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854fe3defd215e38e0fd1deaf74cee124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fb0af5a699ef4cc6ab488c438f06025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04dd4cf0c8e6dad3bd6c94957dbf6b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7678e09ac6643233020b9e9e7504f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82c6c2ffdf54e0305431098b62ce6828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75b2a5e336b9f8ef219e080fd46bf329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558dd37bad4b1e84efddb91c0c36b26d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5cbf393e051f2ba72a3b25d23df0131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4460bedc29370be7b47bcabe9e2be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88a515b28dd151eb419758484b6df633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607b85fd1868bbed8d420d342aede1834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f7e11488ec46479f758e07f9f517635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042e614477c3335f99e204afaf0034536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b4eab34c29b75a19db3cbca4e7c3237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ac8bb03f0447632a22034c8be468338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a0cb8901e26cadca3c6abd226073039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb13cb8a2fd5d4b16767f2a09e5ff940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b31bf1e4c64d5d566d3d31dfddc1441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff614829d0ac2a7851af7f8e262634ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd65efb98d905c98faf27e92d6fcc5043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28adaa194d897003992d29c8501107444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5bbac6ba91da14d47163bb8d62cba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2c7068ba294806f44eaee07f180fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecef257eeda9c011032dee8181515b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d2d72b31facb41a370afe9ab9131e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23679129b6420c1b1bd97c3ab2b78049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331811aa80df6142ca6dd71d64ba4da250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bea093e69fa0c44e6ee6402320095251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a6282862a9f2b7cd275be07f0b56452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b99a314f964fcb49a84a7fa3255ebd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5b539ec8048431d26a9daa73e275654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ce69373e64d1381d16a203ffda86355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6430b54a207607887b3abb86e77d2156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9914f66f2c5ca8bb82796a4bdd27f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bf6cc1591e1eea65ddb32da394c3558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe50b25e8efd5b675a9ab1e664f989a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344aa63d7d5187ee90b4aa3fa315846560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800154a12d42c8002ca76bb2e575ef161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b4ba8551e2995fc5f441038f86e2e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484df2e36cd03ee979580fc8f30f659363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8288e0c84e8febd02a4a074aeb74d0b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196237e96c6d74bd8f42222c1da639e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bfab9bd4329219da62ba85718192a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bb9f9843dd51c3b4981b390132b7667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9125154dd139e17310d5177b576e3e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb3ca0f99298cf5be916e29cdb66d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966f1a875be9d882d3be75d64c59c6c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d36a569a8ba69c4d691a81d52af25071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6959cc90f5e2292d128f22df140a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19529006fbdadd409220b39bc6e481fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5d6107a5897b832e09621538a548274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670374b3d93a83816d75da3b501b03975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ae8c194f113657a8fbd4ad5e4b6c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90db28dab851ce0fe32e220593667e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64ab318f0e4cb1f1defdda64aefd8278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f0ef04874b10e0e173a41087ece0e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416d8a55526014c6e25e6cd764a565380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c457a185ab033d096a8b742e31c6c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bdd25f644831be2bb765e7e2772a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace620655331dacbcd7f031d5d738f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635d7734a6ad41a95cefb57828e18bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be535ddb1c66850f62cd3f50f5c36e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bae82ed90950b0391dbdfc5a9aca1e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f96fef1fe7d9e94c949e0782904e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df0d03e881592a2d658ef00163ad9888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ee831e1c8a3d17fb348ba641a836c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae8188fcdd5ab396617e2cb217751090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b0ce9cbc25a7304e550c5a640fd6991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9552841c67b1f2f336e7715cbeb5392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef01a7a4c9f47a7c8ac81a8600a51b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279c7ac571785cb84aa16eae6b9a43994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e12128e72318700bea71747e8fe2bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992add814b62b42b8bbb8ad61ef596a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98108bb955676152b17ffae7fd0d118897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b1ec86e6594b7ed05ee56be1fd18198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f5aab996640776080b150bc50a03999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cafd73ad4302e4b466a5b9952be26100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d32f1fd2430a700bc25f9cf96da22b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b5d02dd0d301124baf6d0258691f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea7f4760826d8c14f8fb52b2ce4ef5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106209267103b8105fcb63e835a7363104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd7ba2ffb504c5f4922f140078aba9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731627751a8788393af869efb095916106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6420b51f832c16a67a6ccd660d0924107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921a14c2b624ec38eff1993cfd88315108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7c1f6d973c8c42d33b842da6e7da8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdaa59a50a517c5efbd38575ea4377110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0b0a8559491d18747095c207a78a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba047618349ccf408c8ddf26e894f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550f6a404927176f24a4a873fc3277c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46101d843188f6046553df72452ce671114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb41fe71ddab24670467f99262f6341115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8403fd368ae2998632b71d2ea1fc21116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633245c6e2af5ae199068c7387fd5ee4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02818abe660e5cbbd7278a2ccdc36b17118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6531c15be98b57ce9f2bef5e9030981119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d5910978232b5b5d0c31e508091cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd3170513b9e08edfaa64fc4f14221121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbf67ec8b893c8d964a3b23e60e367122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d1cbd4d8c16313b6343d8fe9141a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd1ce1f29e9032892d5bee2bfdf4ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fde2122c56bcde5d4d5254b5e225ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac3696a851b0c9c745e7158c645d13126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d756d339ca9bf1fc730128278d00ace127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcd174fe93def1aa94e8bfa03b336b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b2b40814a16fc55503da23622b853129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f1b4787f4c7668df7bdc1f6f3d3c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ea0c5d9557e1e0fe998a1b0ad4fa5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2f026e96a74af439ce4fd5f864ddd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7301271c1134fe04a1dbef6ac2b992133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa5be270406c9f22179cf29fc392b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5b458d0091fdce6847f1166b01caf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af345f49188cc5f2291ec4e66bca82d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30214c9bf7e4a7766187f2186ea05375137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b142575f8ff2ddf7150c60edeb223138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3300750906e55c2bad4e3ee9f6519139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d461f881cc71b95d76059e42631d022140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2c1a9d7c11e3280da3582b28a83ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d30163684a4271e51461fd6f7c6de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997f25b848ba6f60b96501c37885089143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf48ebdc0a1460965add1e9a98386c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a14862cf0c1fc271b7beb5406006f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22846db5e7ae3ff919fdc13d1d5136ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fba4e21a3934f1c0581640f985965147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450c0b84e3809d632c05bb0e187ddd2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82726d4b698dfa5e5227027e690e557149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4a1ea3b40933cd094729e6159207f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22792bce30e657e233fb6151c631d06a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b65360c45eca3db6b7129e681e6da8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420429ebb1c27f702c355cd5984d6b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cc08a746de72c1f3a11719c8182cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0644344863ba8f2d241596f7edd772e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ea2cced157e579edaad26c1d01856156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0f67e0af12fcbbc569937a492bfaa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9706607201a19febbd7223acf9382a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1db4a9b2053df1c80731dffbc83ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b2cca722e5ba254b41b17c93e1956160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7d39eeffe467b1742245451163468161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f332f516cb0c0b9ed0f4675d96bbe05162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22191aa5d0ebdc6cbc498b69c51269d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d37da241fb0ba23517f07477f36964164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eced136e6fe06e15bd95393850b2831165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3626c2f1ea31e26c164e1ed1f5ac7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78670917bf09a2209fe9dc01565b00c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266515c94ba60b56c4d154d50ef0e34168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1044d524ee3f85b0cb4e6606bc370169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0f1dc8ec78d480e969551c47bac8a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac22299deabcaa058a21f302d31766171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9169eecca0abd193e4d3a7df2c16e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c8f0b942c4ad500c239291352e603173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0c0a2b1826c0af3b166cfd6e7f99d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d50b54a9ff38a8f11e198522abcf3c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd30a8992759e84442d833b15952e9e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462355544edfeeed5c2298e9a5274876177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168f66471372f0bebf89fe758f88f23178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12523ed8d202561987b9bcba089a9df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095514352ffd683cd3793bfc4ff56bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7f1a54fc50030e1dd56cd51b549ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef29882e252eceb095895e83cf8c75182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127614637bd0eddeeec1a956736131a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c30d3b242fcbe8495e0f491ec7227184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277d17469a70bd3a366217406651a77185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce1cf72ba28960a55a1705afbc7ee1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1159e43ea59ee83a41b505bd8e38b76187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe3a9e2e64a8f52c185bf6b6827478188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048194a824a2c11faa3b53dfd044301189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c724a95e5591cedfc92197b4b3787190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf810e7a0d08fab72f387a298e418d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b778e1b03cddd8695ef13f8ce586cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad16359a1ba4a902edeec1753e0d4c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5032eec873363aed8f34785aed38747194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746153b1d8e95b725d6558ccaf58bc0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e71d6a8f4f143953a0b3db6bb8a9a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c436653752234e6fa4066822750b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3ff7173876fef06b2c7417d9de520198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb2566d7b8a825298c35fccf1f5332199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624c0940c41d96f568a21c5cf9c4845200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a462cec7b0eba2196164d031c03190201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81435b03fdf20457db5afca5fd1835202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed8d38cb6eaf7e4374c00d432c42e3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1ec0f6492ddbb85e70fdce8667c9c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3752697f68119a940049878a6bc45205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928dd4a254928542a687aab437fb0d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169137c5a74e13048c15dd0d26c16560207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd748bb7dccd68d00d698aa27685fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a754fe1d8909834cd8ba4d54d0539209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a069268af09d9e5d58075f1e5f4e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc82de268cc13fdfd0c6ce7080a6dd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7b2233c6df9076c8e1ca409b4b4e7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdf1e96a4f9ff020b33bfbfcf9ab99213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1233caf40e8615b90d8e5e2eabd451214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef67eafc4682f562e8c5f0f45ae1e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca6be84e779a032ffd2f29c14514f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fc3e31ba4b3fa1c919c43dd6a9aef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11848a6136f5d6b4084765add50b591218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc86e94f7a59103dce05539c0dd1491219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df925d16ba6e7d8bc30111376728f746220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6cb5c39716b8aeca7a0dec2b5e1f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a1686ae99d399b7bf7523af432a83222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46736405405c4cf821014ae4683ad7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b1d3b3bc855077d473e7c7e64ae37224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738cbeac49aaa640219c193a69d92b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab491bdb051df3efb877342e5b8fa9c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b35f034b29209ecdbf77d58e7ec389227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844fd2147b2f7ec946e5d7943d8f58c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e6d9cc32ec33019200df17667e6fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873b23e70f72a16cce98c79dfae2858230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45443b5cf2b2af6357171635632077231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5455aca61ca5388d75add0cd931ef54232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc588e516e547b5361a623a9a1107729233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff5ce6b2064bcd77ba4e8bac22a594234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c86fc6a2a6071fd190c5bd354f2ecb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abff0aa6a1d68ed3d641568ac72ca4a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba55920ba8a906f7386eea147b13a1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3c876cd9a6acfb0e3248ba97415c2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8dba7358307c8d7a782a5aa77f0b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1854efb7bca89ae091a00be2adc894240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfbe2b8e04340981a77c0c5be9f53d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bdb2355ea0286b8a0bd02399c7baa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f02553c2aaa59597f66866f0dbfc0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7018073d6c038c6cafb870d0139c91244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55d5aa96a08d418b7d0a59649db9b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d536a53b6296b5955e9f8e8a8c5bbef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92059786b4184cd379417ff5857f1b80247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc268b32af399e18ec51b38e295a5f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e23b087d1ee50bf90bd2a27c7946a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771903a5fb6685f186156b8a2f4c739d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf335d77167dbead7e2c64c23fd880e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82088f3970eb6bf83bbf38afaa589fb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7c8e90a55def6b813d20aee264d2a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f268f544f7fd68fc38efd06cbb08c8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307282c9d514dca637a322bc695e94b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce360d1edeb977f91118d9b5d7f1f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2f5e5076c9b6ad837fdb69014e771257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fa7fb8e66e88d93a15ab81895f2f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b885c87e8d53fdd2318ee32f9573c8f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020675a122a6b0e585fb77ce1449c485260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb612a22b0158181f660ffa315c1ee6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49426941bc9fac0a20674df5422778c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272af5abe479065bd7b493fb6287984263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a407721267b5ebc671fffe3de4c0cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89338cd1e6f68371f4d9541e90f2f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689861b7bf85da7d83c3f4d8032854f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf723d30aa20f82c1a47951f095ec0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060450abf993a6fc89e95e6a84e718cc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4aa7ee7020518a136e09d1579772b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ef3078d205ca9692ca5e23c5a8bde270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33293e1b4049a299fdac99b79405f462271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401902705480b0b254e39e865c142e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20848a93dfdaa8ef7d008f08beff3e2c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0cd35901591d01aa721f25d1117c2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039a95bb7623df342feca0b5defaf6c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78646d032fb51a14918482a660aa7e52276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1feea875d09fdf7d052110ef59de57277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c994638326e5f326d56354b21398d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a64786e0cee957bdc89d87c59d54e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bc7e300243b84743314db0f7c570c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fedfbe35ccf05725938db03ec5741281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfd303343917ebe4912395138eccd9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6228843a5a37e230b816a7a198059283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ffeb4c85792944cf5a0d4109d61f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066d38901e930ee237e79c05ff72596285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018c30feadb1f637a530ef475094179286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ab2b4cd01966e944fb6b7d6c96b18287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65650e1dcba9c847a26b690847517ad7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92274d31bb6c90450cbfd35b2c21a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9f9ce606774324f5aa9e501f065c0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444697f96f33c64d36d7c79fdcee8c5a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba1b9da1500b4de5b7f46b47fdc1cb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceed611c5bf652b54d3902c86999a80293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3df9a3fa5956407e5385474dbead5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21837b535138a48fd6f1e7b9db6bb58b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6010e6d0c7d9ad21fa41563f741ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266505ac9f6e11378b418c6102dca2e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa0ad16ceee64973f1f2ae94f91d24298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b7b20823aedf943171bd3cc0cf727299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978718e25834637e8e076ffbceeaaf97300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a1a8791969eb238517709e0315a11301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f5258ff0b3e1ca7ddd23fbab93451302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540889b40e2cf5c66267f32cc4978f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9e67ffdfd0f42361fe75fffa6251e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd824a59fe3fc2878df17484ef82ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db60bc90aafecb1b9171993982e7d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1c7f264fce227bf8583f7bd7affc4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbccd227b763a159a14c148e6c6dfa1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90b702a14adc99d3ffc2304791efd1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62320ee446eb383d2246a17f29eaac41310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16168b5fb065766eaba3dcae239195a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368751c96d548e68334b69d1c840cff8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2b46ab80b4b71c8bb29ee335d197f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e88a31f2ed9dabd66cb02aeade9ad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf2fe5b02e247457d86ae04b7734f2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a5c972bb4bc6cc0963df6df406897316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69ececd2638a3064235d28a61b696c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59433274815b512bfbcc2f5be04c736318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767ddcd7db2045535f755801d39f236319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4c58e50303f7c7d0824d9ae5d1618320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69363ec159593e97d859402c3d32694321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383719bdc4577df4ef5630739b153332322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d366d23bf34eb4332566ea21174d2be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd17579bc557f7a7344cde8a0693597324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10cb5d3a76c4e78c3bf23bba2151a8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257241bd0cee1b9ccc8e34f253b3723326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c39b6bb8cba0b6543cceb9dc68b5b1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc8b07236bd7de3fbeac0af327e4fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41469e7c7bae87f09a04fb59ea01b9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10cc4aa8522c7e0cf3c4795d87d7f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b4b83b239764b2fa924aa63858cb6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3a49c33a2b79425c78e9461b1cd5f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba50cfbed7f1579fba869ecf20c101333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca46a379f418132408e477d4dbac8e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771a71b0096facb0213c58a80471989335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dc0a2d3b3014789029a3b86efebae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a1f3da4bd4c33a58da2c25b48052b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea801820fa44839efb7a15981f55ee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954a27b7f8ea28d977d8f3358f286ab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667c7b76cdec976edb8a7709ef7a36c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ad4cff115c7dbc8f7c1bf78063011341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14b9500f6a0b236c86cd8fd8f63739342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac318418525b3bed965401acf1b70896343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3525b089adf5c3366f660f62768eb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d74c64f30c921f9222532e87b86b2a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ad8aa9a642f53906fea355e515890346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70542a9980d1f7b3bef45801df13d001347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086dc66b21fbdbb9e30098927f575f77348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e9b4c7c6449cddd99a4918e902e03349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772cf3c2f751033e3e285f98e50dfee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663d9da5571c4387f3749733711ade2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb42e9960c86e149dcd92d2bf499de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b13a78f52cf6fc302faef52ff3ceb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9eed72cad9840d86425cd26442d92354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7304a55b855e06758b5a35cdab82860355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf03e4764f25bb61586f5207ac85818356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8fed5cea4f47610dcb2afdad546c1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e425fc4afd3375a4c203b9b09dd4521358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc8e1cec7a55553e57fb658a54b7d4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0402846a691870a287d3cfc008ad71360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178226dcb341bc7ef9d85cd01ce6ae2a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9666ee0147c6d638ccb215843c04b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26919ba6fb3bd73930b6e6b2b8f0d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79aebdf0d7cd170d7475ee191ebdba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c50254ce1021b1ab42cbf3952c7632365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ea043e5050cc6b5013a05da0a3c4a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd656f0c527af111e2c5f00670d3953367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6b07ae9f246f36c3d2d2f34c390ce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38997393e363d07252512e00abba76ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36367b7bc004c7075724a6604bf59cec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e43a3bfff6c11dc069c7c8f75b4d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb5f66eb18bc98e5d5846bcc96d053372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fabadbf0115a730e82b9365b4770eb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c13859086d051a4c58b9c6b3a6d800374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2a52f495925f8ac08af176ce5f72c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fad128ca7f29d1a5640bfe11a7d825376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9c19bcd6b12c7321a51b069e474aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d00abdcc41e273923c33024ad1421378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfed851d3378ee06a4cab3a02204fb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118301c1348d9f242822e0fa7aaff5c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd192c3e8748dbceec5d373525bc8353381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7146a8f179411dad54c1c704387cb4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a741bde76f8161e7d9668ddf8e9012383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4335eb8aad32246eab3060dcdd46c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab3c0b416bb4a7539adcea7de8dd27385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d2e3e8bb9309f24492d54299a8c38386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b265ac8fd2e96bcd78cad7ea215d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4aaeb156ad5fd32a180e57bb46316d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c481902d2144531672b49c1d8b6eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6aadc427b2b61707fdaa80fcda77e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30061279621360589b91d22253d850c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481efcbdd3319458edd8616e966ebe0b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd29c4c5d423f4ea17bc3b0e0e157b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2866a4452d1a596294528b8fd1b90d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742f3c8390b3872a58fde420009b3ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4240fc95d3d1779e36aaa9c64b6fcab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f4e4e30a3d53d0c3d07813790575b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab701f35737caa73f95f2a24cbeb61398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623549ca26036f0b57811969b5011d75399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d7cf43e1e2112e326b382e1dc6b7b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3e4865d10dc149a8e14feb829b099401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf450c61039bc1ea30eac3d40c4518f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591f00689861758e58a98ba031dbe43403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfa08e36545688a6b60664ecfc7be4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0c15885a70353fa772b80467650cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f2648debbd944ff74f9e893261a47406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc08c5667819643f26b80811deac7c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93851ac6e96cc8df901e5ac1f55ed20408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77ef5259003e1d41aa9b85eb550009409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5d8acda6cd2b1422edc8679d07d16410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbeb6daef3baf475f031cb6b57115a7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca1ba8731ad529ad85cbfc8edd5988412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cae7b64ce0e9a4dd1015c52824b7f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4370e244b2564cc77ef7f9348c62bf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe383c356194974fb0d92f127959b89415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76377b4662f8c8889b9bad22cbd3a513416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6c6e29b3d1f31121f9e36dd2c54d6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04b9361612d5523008068ac5017b9d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061b93cbe9aa53f844e9e700413543c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbc21ca8c42e9b88298c301eadd60e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c87cec1063a5f52cc64d754515c6a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5a7a8f175017ab9e9feefe2c802ee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85685594703758325ae945067f7ab5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83d242eff82bc591f9d4ff21a335c0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671ee09fa18d86f24ae57989282538e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df6ac340c679afc6289ba05e9d36b2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9781ae52ba5ad0da8982a4b94393d0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f941abe3e5f12da3ecdc03de4efad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a383f1ac0979b65c81a7dfd2a61652429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51adb91fb6abe839c18ad90907ca8d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49641f78b0f37997fb6eea1bd84c4a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49902d479c1489f2e198b312980d094c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359fcdfc6018fa7107f9d1d337f9021433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59150dfb802a6191f545dc4d9f1240dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ef00ccc1fac4e185424d4b7f79f5c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9eca585620bffddb6da1c6dcab2e2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40d591381c8ab0ec602f64a80c8b80437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5fc4422a056e2c2d36aef234250b4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152264f511c8bd28653c2d79963b5ae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b7bd799cee1950ac14281e5bc23c2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fe06b4f31a82320ea29601149316f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cedc2b913f5f12d37946c2594d1683442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe6040e457536f3b17b76ab6edd843443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb175e0e9546c1282d2798bbfb4b906444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6c2be62ad4fca3c886a1f4ab3434a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3542a566d244537da32c404374cdd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d009672ffd1e6f779a2ea928fd983447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563927e65608b97f4a803848f025ee8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef29970d4a526d52f77a6392342a573449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4d45f66489f736349985bb9891b35450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028524c4346943fa4fb802933c76768c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffb47b79f1b35b5b6a410f3a8e76d4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998cb1498c6ee6269585d202240c86b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed72d57740b0883f939d093047d89e0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7292e9a5c3c20a9178294168cca420455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141297f1dff1d744082db3375a10bbf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613203b135b701d3924ef7f15be4e02457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef30f1a2ae2c36a008220d5786bdca1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b3a2082d5a64ecc7a10e34e8d66e5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d96ff164de83cfe1f954e2fc217c03460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719f1c317509f0fdc53649c25fdc2be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979cfaece9fde99445f713246993c82462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7458d2174bb9cf071b5d2a85de06a3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a5ef3d7312024ce80cc30cb503aa6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1eecc0aed37b56e3ac00be875cb81465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93a2e4c844e24b4b39f18dc41a97ae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de27ac8cf27edf5a2b499f0bd6cdd9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa38a71c73e4de28cee5911f22a171468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f94899398e290ebda752ae97986c46469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b3305fed9b9ce893ba6c6cc44440f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f18d8599cd6aab3d3e89d1f516da3f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754d5a4ce941363f01706525a45bf33472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69034253cb5fd7c110e5021f0cf88a8a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361e213624cbaa84981878756d62e63474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c368c508df8a709eec1a9063caa8f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789c1df369ea146be887457c6b258d8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c30e6dabb50b469736d3e094ee4f59477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4290baceba45c3b056ed2e43c1dcd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bf517f9d66aae1081ac80c9a0e1ea479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc706b5ca8e2b6c5c3703c8b61d4a8d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626b8e4f5da2b9db680dcec8f176984481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfdd32cdc6a3fddffaeaed5d7b1b4d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a252fb25ce8cef2f2d9022edec93a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b671d3e244964475b93068e2312fcb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09badc3a19e7f912a843eb6be68a2893485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a7865bf817d431a84cae40cdbc9e0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51093ad1efb4cf124e024fbd01ddb7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7ca3dca4d418deadd22219ad80c9c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78f1364b13f37529108012eea70d87489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf1a23c08a4898eaf544e0e683e639490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1f5f5ed8f69600f75942560cac58f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f302c70524ae1b8a04da863bb239b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3a7e3cd954845a034aab4ff5672d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1690c0bc530941dd8b260a2b3c2bd45494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443342e6331b0bb5893317902c9cfc06495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94eba481aa11d0905746eaf0d63653f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1e4569007b1856b1b46414cdd9928497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a0a1b01a889370cafec20b7dc25c0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c62a58b344f7dfd6029de5b11a69c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6aa4dc6edd7e43316dbba207f09de6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d934f8a3c201f60b40ee244a11773e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fe3ffd0e92ea498f8b14d8f43c9ed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059e5064c1f0484004a3db72b163634503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0defafc951d57fa757a09b65f26c8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93def26ec0cebed35efccb95fb2992e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2adc95f7dbe114091654ac4151cec65506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da916c79b950bbb5842814123e79581507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed829cdd38441c16a74edb6367a3318f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cf0aa28cc22edbfbf906123dcc116509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d2941bfdec50ecb2248194c33960d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cdf5229c1ae9ebf41334a5c1b618b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5fa81678ca19d32f5a89956ef28e9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11bed5adc4608105e5ae3d84112168513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f90ce1ca6d59375c446d05f521aa3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e7501d9564e822425af3f1ac390fa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ea908662b009f2440bb6803426dd4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2182e7247e2a7bf82ad576aea7309f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e64a3bad43369b6c682e93f17d22d8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6b9d4ba95f4195ea7699a6eb86f96519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d553e0110477886bcc2b842fe4718520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fa520e2a42b6cc848282f1e12e4f4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527f042328d8e6a3204b8f8889dafce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18baf4fdb0ab52ef05e7a7bef4cc4c3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae001f56966ffb957af5993bbd20e16524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f433e293b34c348a1e6c05f64958b8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfef0851a995eeef946821dbd60c4dc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf653fe18d23ece71b98ac3f818c2df1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5f3baa0ff554dee397f8747470031528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2736f6ab770f82941eda99ac88e7f7f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b51f6a10d3405a77d0d8cc2d79c44530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9edaacb85e5bd93e7adefa28d422cb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021538de9b23dfe39bbea343437c031b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510d6f7436a40d39a9aaea3bfe7fc9e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e181340eafabbb911b6cc40c8d784c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560387908d6ffcd1441adb06cf0c6ffe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17b7d879d965e63acdec1f2e687cb8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66db7487f54a3225023fc43db9edb16537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66aa2da82a1ff8b2f3bb2375ce1056e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c77121d9842182da3d0f08e7172d0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590263349a2147a4dd83990281a0d93e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a85191d9a80cee1c20aa278d7151b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a31f710cb41812fe2f753358865cf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265973771ac57aec8af18473dea5799543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1825b1c85001e33393f5e53013a8e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd3c13f3bbcb50765e5678c339a945545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f2f8b912a96aee1069086d7c2c139546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318d733a7d2a95ec1d24616d0ee6ff5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607714e2a3ad7e050b724a29abc47afa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8991a35b6c6d45f125dab697db90fe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2674e13afba0356378dbeec631e419f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838e69607fdb103bbfb29cfa82d1919551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d829f92f9f29cf846e0e72a72258c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211afb302bf489896b519717d59cd1e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feba1b88b220033f23fa8208729576a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba9b8051dbba8306c8c3b10765f2c3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e2f2e64d2e586b6b6d6379e46198e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45572396a6cb3c0c42c42f95918596e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5540a81cd6ce3525957c35f16c5de72558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad820861053d9cc19aba3bb9e73cbf37559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e689cfa448677a7c185057052aa53dd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f20de83b8c5ac74c972f0411446f1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfb5993d1671fb80bb8ee27c70f680562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b720d81eef50c4ed1d79c1f391b1ea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660cc2e7a85e454e2de9a27fecb990f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221edf959894b8e43fedc5ee728a761565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f7600a05eb84b1cad1df314e2054b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cf7eb4f7a8468f3f0c88834c74ec3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f79b34de61ac5dcb900c2af35d6db568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142281cc3d12da09830601efdfc05dcc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76376cc44a6122987cfd3a48a62964a3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884f9708dd31e2ef54b0769143e5e32571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a092fdb8579bdf67bed5ac276330a8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da926b436c69825c4eb47b830e4c7e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73533095907389fa4f5185c5f81463de574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc8ba97433cca2f4a47991331a8d44575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dee3b549c8e3e52d062af8dbd7388f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503bf930bdb648ee794b1fc937d6a5d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a273cf78ace52a4313faaa6f55a68578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556693ddfff57812075580a1171557c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8e3764cb40bb7e4e02843d6310a1f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb501fa8e84a06856a7f19f5838e6c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2608cbc9feb807c7ca07db0a4b55dc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c406fbc5b3730810938a334e222d9ac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94108903b085fc0651b227cb6271548584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb2418787fc90f4cb022ede59eed98585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44745217c83489dafbb7f2325870eccc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e01327f4405a6fa21ac61ec58afb3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe298e5d51f46d44364212c72b9939a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13703a0b4651e93e1a840f106248ae31589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41041dd466cba0a26efd621d8a3dc8bf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee8afcae69ed3d04c8d6d22510b9ba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27328efeab65bb76b1e333425847f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9508c68268c967d6b3ca51ec974dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad437a1dc9a6b07d364fdf17eb45795594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25706fa974f477d33fda4c859020b126595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced8a6cfd8a8c37131c613675da98f7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082b7e2f7f098d1b83ce948c2cf4f90597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9bc2ec7816d5ae8d1fa9d210a58af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45964c9479eccde2ba2d361a2873ed27599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fe192f3b45319b690a50b63edf7b9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec963dcfc9242bf67580c95f120424601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e530097a04d8060c2759a33f8fc45c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087542cfc61949cbb02de24b1912fa33603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b37a3a62e5f654c79335dc8e3101d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326e9b95ed801ce0ebe5822e5d3b595605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577706bfaf77bcbf5e5ffb5518cc100f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b15248aa930ddbed914dd4ea181b42607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28db682302c4dfed4a52bbeb03a69f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2be02c3af4d6155de0beb75f5b54c5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849ad2579422a099660b80adb6b2e5c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91738a98d67a28d3afbf952824ca822611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b29a14d9c54163f51bdd12edf5b5d1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38365b62d1241dbafb6f94f7187e50e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced3342b389178f889ec04633a5aa44614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0348f017a676187ac8cbc62b02158615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee3cdd414af763755bdae3d9be270c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2aadf52642cde60f53b4d5dd0f5506617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a6b4a3d943138e4d32dc38b091595618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5611cdb9f9aaf278738c4e886532fb6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ca6f9201f843edd029d3b481017fb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4903b166f0a4d42be444f90c59f32621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea12b876b7939aca0c40a6305439b9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29efe860e7cd1ade05e6b1fa198193623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844d453ba56e4e3586a982ae7288d07624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c095cc7fe968cd7c4fe5b40be17a9e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fff3c27e72061f6ff560d84d550bfb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee990a349cb6cb43c7ba5451e117b26627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22134a329704d4c96f3ef75f56b558e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9140527d6674dcd0e87d5ca88bcc8f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c6f20082addebcb56940498d7caa2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4579de4c8c8495bd75609aba1b57c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce0159e63512882774fbe0c1844e4c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d9218a0d604def09776c9893a806e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe42f6c01d787656696410b9fd6a62634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af6ce240d2c5ea6bda2b08b617079d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fd0b46cffc6ef0c7c4563afe517a9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7610b90ef1d1279155c197e914d50f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0eb667dc2a9d17b7e0e10344098593638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1215407b7b5d86a7f12c15b049b117639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8a8f70247f8df65fb2c7c9253f2b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59edabd1026a821788b53e7ed9bfa27641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83c85c1fd183756545b1687f06681c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afed606249fd85979648c07a2661613643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f274076d3a7ecfffd973792ee7564644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cb3fb57ec6c99af8fba845e6bdb47645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a784127070dc9086acaebf24ac238e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fbb9bcf99fbb416eda2db8ca04bd9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499b9ea080b463b9f373e655ce523ff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5895cce229d455cb3db9c4cf073acc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce0aac00b6b84dae785bfa493c10ab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7eb41c71751c83be3078e14c8697d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed6dbf56ddcf2dcad9d2519bf37d15652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d93b16104be21425991c8d38f04c15653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952f466899b659620547adf34f9f01c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72742b40ad5acaecb1b5fbb953ae9f42655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb71824a4f32fbff011e85ab9b3667a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0478406cd2b460e267930ad592d05657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36e449d9171c0be23514bf51c11e81658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5256cf5c429590b1bca7e1efdb9450659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57951c7d9bfaa801cf8d13d6a1bb3a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3de03757bacbb9da7483584d5b1347661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4370bc97947b3b0dca07693bfe57fc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb3270224098a4e861072f40655bd9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce806a648694abe7477fb1a0a3a91df664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fa4fed245b8e2f204be8b12be6a17665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361c791fe5c2869aae80046f987ff21666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b81246e29f78f67a5a2ded1ee83209667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5633134ff36f6b4db3c7557c988eb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b2f062c29bb13318b3a6b2c4d0768669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024274fbaabc5967d6dacbf52b0ffd98670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587e141d43b3fe6e6f8aca06722b04b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7e03b8a546e9921d04469d9e2e352672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc94b22944e2ca0cf1b53c3458ae902673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ad2663aa6ce07ad0c747389a6d211674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f102fc6b5a4381494a2adba245dbe4e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56751ff3bee7a4c9c331bae64901c9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794803d8408ed4edcaeb32df589fcbb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9badf4b552f2de5835663947ffdd41678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adaee961d30489f5d80dd275d78ee9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2f19703ce4ab479a2456d5eb19b2f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cead3b72863f3c0d1209cb3337b903681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5baf1f739c18621eb623ee07d573d48682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515b38ad0f45226e09d17c6fec4ab84683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0f5d682f0c9d5cab3db08d3828f24684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fad7575d4a2f9b8bcfe4878631b0b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba288daab34a89dc07ae7e2c00c774a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadbdd701ce3fe9156ee471d64ca3df687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b585c94e239f55c0763d2d1d7331eaf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd276972a6482bccc91d7b57ea32138689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c4d3db4fed96bc0bb434850a17ffd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e779b829f604ff6fa5ff0fb43c79c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef005ba3f4855ab1263244653c62c8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af677fa8c11e67c95dbaa00dc6f1a656693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b8ab78c1890e562dc3f5b437cd20d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d44286c5ec103538a23438a134c5a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56a3ace670fd4ad133a457be5c3722696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7af15733c9d0eb1ff71f88d8d8db8e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715a44416000617b6579e7e05a8b2fd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f56193fe6a748e62afd665a110a9c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb36229d5aee60bf2e60c6c7cc96f3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a6929671d563c4f2bceb6b4adef93701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d13ec9fcbd2ce59bf36386b9141bf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4582f21d930b4bbe2b5dca3220844b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772ead55ae6215e7529e0b2dceb9e70704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65b7ecdbf6fe9633816bbcaf32c1dd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258291961a0a87226501dbdcadc8fe90706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca13ab1c1de26cccbb0a2d6908c593707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9deb8593b51c83fbeb6cc1831dc9666708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a91cf21419902d37a3842bcaa6c205709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757a2c607111cbd50323abed1804115710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05408322c4bdf2d322542b946fef6e15711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb64f681aa30e3bcd0a95574838e1e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c3a10f4ca9ee39ddbd9550de8216f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238309328a877be838cbdc19afa8140714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a5073196e886190932a005a6f44f6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622fb44d22a847d5a9052623871cc9a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196a751af7558774a78b8642d9688b9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c827af1271bc1f61d0640c81c8b25a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e713548bbf1334cd5b27fe1c681955e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f831049050a9226a26c61c62ca245720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f0d26131be1e705abfd9d16849f05721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8c5773380ce03efd8b5a7b03c0370722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8d278f2a678e3f2ae751a8d9c2d98723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b7e7cb1cffccbb3d6ea90fc189157724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bbad86c0871983635a0711b605ed5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12cbcc7d6feaa9056a10cd8549b879726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b2c822fa47ce90fd1ee96f20f4aff727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631a3855e942ee2b80818c8855a3603728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0971327711f241a6b81f09e1345c1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47956ad0adc3ce627b7aa15896d91f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f3339620547b1b31ea85bbef47ecd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b066d9ef51b1d76b7924182731cf0a0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c165bc2f673de85179b0163b3d96bc0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80831f1cc5966790c57e70053ff890b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07458b8e72a7dcbca9f9aa93cb9171735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47f614b124c3a323556f446f85b45b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11f12e22362391e0b61d7f87d45e8f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd0e164b7311b7fb1d8f87b1f9c050738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5d1ac998e0a8d7cbd8627039e3e17739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21cc3ba4eb59461d52b01b0472f912740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125dd91735bcdf5a1fb81d53660a1fba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b23f49a1967e4bdf1f3563824f37f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb0a1db858a9a9ee91b4fddfdb7279743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236da8359c39c16f74eb7f04f636b538744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5925cf6f7bb94aece7611edf5f857c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2bdccffd3f67c377f84e4d5598806746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a8010e6cbb47a9f06d4975d631d02747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2362776d78b0369920c8a6cbc6dc57748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c527f3a961ebda6c1d2561f0d16a3de749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d0ca4c2023e1adeefe8a0aacc247c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cef394bd3621ec9579694442e626e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47162bc4c509159dec4575253c9a96d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee424bd41e1ad2f275dee29451c4270753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b9d8314ab2791c0f11d94bcaa3206754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a62e50f842ec31befad27f21b1493d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05752e1100fae3866232f0e3343c7aa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17eb52f90826e3f84de78fa9cd980f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17699d170274bd917a45aff779d22c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557470ca8d7f9a7334b116b9d70314c3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>