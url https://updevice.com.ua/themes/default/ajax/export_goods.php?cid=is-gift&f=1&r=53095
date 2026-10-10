--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71c227fe5b9a374018272e6d659aa11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8006309f91fb893f9e884e50801702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f45d867a808dbd274bd5b4fd7556dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baaa0c3e1e3326d5e82c3303983aac84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82a8859c250f073ca024470cef64b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313be2f9aeaed37c97f282a7adef12eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46779575c410719ed08f4e99f65a5497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9459775d099a7d6e84bbcfc53b3b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e157ef37bf779a16db0eba0e9eaf5b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e3c5e55d8c59d61190f49d7d847f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93906f056a94dd7767985a1338dc6e3211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f5ae354cac657f75e01ee7587b2a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68ccf78c9ff6807083cf30943520c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10000808f249000e12bf5b2ff0f312b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d151f83ad176b9518e4a9028face3d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01851d191915730f037839cc1cea93916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb5a7e41dbc048cf39a7cc3f4f668917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800774b04b161419e1a76209f29d82b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e40a2d0c9696bbb1cb368913aa63819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed35ac95f22d00057ee63fb8b8b4d7b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e91dfcac15d11dbf41da15db9ff8c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1d72564a687bba1b57164a59d8cfb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10035bdce3d52dd05f34fa2dc8da0023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9903d24a831bd5f75429498ab8d7b4624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa9752687fa56de5e1518e1fb7141525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d67bb699cb542ae69d0ad8e4ad5cf426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421f904798b71331285c5f0525024bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d461ed028fac8b54add3b0e1c720b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1ebe65bd162085cfe26318dd7bf0d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5015b45a3e714ce13885ff5a255805930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e1c7995f79ea5fe528fdecb08551531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8eccd51f9072f02527ee42cdbada9f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c52acfc33402a12aca699cf644fad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfa33a693bb5a000fe4ae31ee8bada34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7def2caf34cedda35ad670c02a84c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eedcc5cf83983d0f485ea033b4a5b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96291170c0de7a4ca2fc525eaa6d8a1e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0087550787d5206fc037bf7426e74338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25476d59849c6ea6fc94ad6072f191d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0808643f9f8ee296230eecfdafc207740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0dc399d842997e5166accc9c5261841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef2ef074fc37d33ceb8ea1b9328e0342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2660ec75a2f120eb238bc2d69230c4243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363cdafa1a1e30935d47e82e4a202fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae54fac720ff01e4aba5824338c8a3845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146a9323d838273cd7365c5ab35c96046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e262ea0344abc4ba7e6c111da6a7d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b4193c18506a5c7b3e226a837050948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c13a76bfc6f8a139dcfd53bace4b3349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f4d14db88d9eefc37922ab5ad4de450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a0f6a27a071172bace55c763a95fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e12aa5564617fbe179e71989cfe81152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3b3334abc5026a2bee781bbd2dc2353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58de854a7c3e9819b5a0fff708bb7b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b252a5020fe238c79145534cc971b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f0f6e31010146ffaa705766ffd9e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7951130a767e6919d893a520607266457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f9a8decab6a9056a24dbc891b251458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb77bb75d50e2ba06ef59ee9d1c93a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb65dbc14dd1c1124341d9d29da7c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1402ff5f82ea0799da200517fe84bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1673197e7abec6694f9f1d71018790362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252280db42d395098162dfa59d452ffa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd614959ae8ce16ef3e362768d159964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5624667a163f25b8bce4b7c5a243365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6524d4c9889cc14cf37aa8edde04f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c5b493947a816bc8e8b3169024f5e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0ea10a27b23d906f09976bec2a42468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e407d73444dc51449ccaabab6307cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5a0d483b7e0ad74eb8fadcce3553570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4878341d22b66e3bfec0a1448dfd171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99344d57bc074c00cd3e990f64abc772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669aa19cd5c98f2564e0602b89c353673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635103e09c47d913d43560e3d5ef2d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8feccece7e6314b66119e584ed43775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2047560cab34e9742859567b321f5b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2b5034326214fb93244081062576b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fbdb40bbdf40add654e8cf1d7745578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3104e9ba298f1077eeb3b164b9200f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c1d92f9602201cbeb19320f446f0680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4422a06a7f0dbf316e5addab77637c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c4c1f2e2736e11dd3962d75b2215b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb039da0674e9fe6941114ce70cdc983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97094963bfd2845c7c145f3df576f28e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af56c1e0c400f29d51a0b49a6f874085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d6e8ae840459b16708c708a0004ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a65e151796d2c26ea28220768aa0f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970993da0dbf4e09b066ae74c29f8c0888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed57fd641451ed58033d65216d5a3c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a9b880456e20c46113e4fde35c51a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57719f1f3a82865f1631ea875a62fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6cc6c20ba96f48c2c8673a737d05692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051c666107e87dc3de438fcf6bf2cfc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b855aa7dd427ff1dd0aa9efdcfb6e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34100a8ec094c643d9ef1bcfdcbc3e9f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048215cfee1d50db4c88316de1e5b1e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760f2912e72aad422d2545f54e89edd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c25f297bd2a20a0d0907377d6bdfa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9145ce7c8207329878d2cce02628e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbd79843130ba9fbf767f9ffc8bc7c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8e4b5f9115d57443e22da3c1b8057101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b28328be22c45147a344bdd066fb2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004c2d58103045044932f5dd1724250103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd757f06eefee0fca7a9bfb5bd6e03c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30290a914cd689ee9038420f0a28f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126af752758bc299b3229c627b2a041106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0335d1d6f319570026fc10324991e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd86854e75d9b7383f2c4b9a289346108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c106e4ff1280ce5df09ba3eca14f375109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fd39c42169a27a014dbab82796ff1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c35bd93f780a7cc4b1fba3294f1e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583acab902511480669148963c12050f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea0c3988ca096a688d695fad510d84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a59fc63e1e51dd1e7029c2e8815c7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a014b13a3ab43c399bb413e12474eeb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e742a0d3ff926db7998b269b83031c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a8ae2bc1863d87d5c839200e98028117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb77f762e2238a002da2b2a9d0da0ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f12f3c560fca9818ed0c38069a43e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b8ef8876fb16d9933f999796ff8bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2c5ca0c70c030d91858b3df91eff3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e3530a79f27ee12fda0f73519e129122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd7b566457bcaa5ca0547817c3e5ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d429545dcc91bbe3455c6d90b1298e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca17b57ab9a7ca74b8b3c23d4e5bcdc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455dc5039189defb54e9164d492fe2f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cb1a670f5febea79d91f93a227a59127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2d3e7aaa8c23e2179c7a46bc73f85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238f68281ca51de9b7bd5d43e06cce4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41d607b4f88ebf1da0d2e5a7cb26c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187862e5feeac50ef51a4e7dbc99b865131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76f5c26c6d4605bafbb83d4f64c226132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090f294c6ad81719d09cc3a2b11b64f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f08eeea8680c5896c3baa38fbf6b73134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148fa2ab46af28bde9816caa1abc757135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae242641f4eb2ed9e1d57e2b3f0198136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99af3125f15bfae8058ee994e3d8be5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefa5cbb871f7ed618f68ea1ccd7521138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaab3f0ec231108345470066b1f5bdc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425be83c67baafbfa2bb1b98fc1bfd5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9ed092c33652b4a6d44c71b09d2c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e9a1c7f34f7b6d74bfe21da5594cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff66be3932f2c56644d1caa39df9da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f367751ea06dde1c7f311625b60f0d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dfa26b9339376563844152b590178145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be94ea52187e2245099f16a2449de2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c5076c7170b48e4d02382e50f3ab0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c5765cf84a6dfb94c8846d89b9d2f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664653b0356b33e10cc364c22c61ad4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce3ec5908e7d5829a8e11b410a0681150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2910a2e4dad78e1f0db5d82cd6ee1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a9be0039e2071c689859bfd355c4b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41c675fc01275064e6c722ad803a7b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019203b6ccc5af1df74d8773e0a8de32154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326da81a890a0cdcd206032471902a15155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ec4ee92e087f759cb43f2e78b8449156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545fb9bab7314132a1578638eafc13b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa397d85880a5f0d411b98d19f217f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69f1b1f24a0ab8297b718948076e54159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d66ff35e3c598c63def0ac8f7d3a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5a04f9782df2cac892b0607370f59161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393a3897d131b334bae622bb73226ac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c3d841678595ab6390199785db965163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4956791bd6c211144665623b2c5e473164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5d2bd1c9bb357ebb900e8ca95455e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ecd94996efd2aaf090644cfbb395d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68430a58e5e0857a4b8145fad45b7c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad6907b9358e9826b5d1585a56bfb0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd6da0a059fb870d7ed22c7114a8c0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6ce7afe81dc3d9f80aa1c6e794e98170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89371302fbf958741825e17a07dcdc3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe81cea2739bb42d46d5cd77e9ad592172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf48898806ad51a154596e18200edee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6d4930a26c270e791f856b1f159cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2c062ec6d54bcac497cdfc17d8413175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011fa98f0cb14c442e5ec886dcaebfa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04c0443ee42cd0205169cb2fbef74e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c90074c4e99ca8277892852c33e13c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5238d1ca1545e1a8f12fc9c55d4830179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8f4c85e326bdd1d307d6e7b979a0c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0a662c287e081263c102877cfd761181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354af43bc48a8e0b400a078f3b2ee378182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352910c877d566952b7e10fb1774dba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ca57607b7cbce47e861164641f248184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc758b28a76601864644d779f3de913185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e674b64b733c2955279af4d499901f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de364fb0940ab10139ad552e7d65f3c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b08e2e3be97645eacb048a184c12ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9c76fc13196e3acb2637dd7f5e752189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc37d9b385149d1182ace8db0c9b272190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c3c31b3b45291ba8b78c6386de51a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633692648c4f481a4293e2f1b4253c5b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a2d8f463d2202641ed0074391e5ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cec9b902f7521291ce72efc2474c2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc7b1fef07242769ea5612b779519f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce5588c08366abe7a014d5de3833b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee119fbd649d000979ad64cee3ae362197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fcc5b619137bc2dfebcbe229f1bf7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd108b325c4da3175b1c1384400031199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d12c8339a12c26be45bda86dad6923200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190995dc562d0cb40310296d3349f2d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99e41c37595ee35f1421545a7ffd00202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22056953a82bfcb33988e49d0ef537a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c7de38e9e57fa805fb4fee5c7e956204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e862b7962abfb3770967b4f7962dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c0b52b4904a3f492c1b92e17b7771206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec7dcf0c7756ca5c10f8b186361ce4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a27e7ffa918f1c3892317798925f6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f07317885d18fb852e1eaf5e4ee4b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f32a4cdb56460529b1afe1b38a7cf5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c422ea1b9a9ee79f602f4d7e0986b61211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5dec98bbee11a08c2af4a7c60c54e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec4fc8a52cd50fddf741b89cd7d485213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5867aa742b5b83c6105395a11cf37214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6476cfc9ac114c8d12aa0bea99d08215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fda8da38a542745918d7b219990467216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc15edd2d61714db8a282aacce2caa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced41eaaa9da7104df137908e3077e92218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfb2e97370384be183ce5885eb3fea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17960a7fba9b49808a3282d2cb2c9692220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3217bb2110773a08687330dcaf86f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db3170e27f0d919b9dace02f35a1b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251be300ae813a9506bcb0e42a5f5f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55672df9712619dd17e1ff87d254c24224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e0ef1db4796b97d73f1fd935214c7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0f307c97d37d0f2cc28e98dcab1e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659acdcc071ae3b766697c3099b6041f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a26aa0e3b79750f89d0c5595425f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023dba1d0574c8863c5f502b40597e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728f659b037fef469bfda649fe180bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4cd3f2890ed13b8a73492ee8e0823231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5177b32e9b0884cac932453124142232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90a1abc518f4c0b1d779416e41d0e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd47bb682fe5be1e4c35e4d3f6bfa32234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487af451745aeba6aa745202f7952baa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c6ebb3c3f58c4eda662e084a003fd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d33e3c0318bad9a99d307e783bb119237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78d71f5418576b72b778a339ee8f7f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7dce096743022982275812b179d0b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2737b1017ae92b1211b88f44b4d125240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141c0cd9f4d23779f97d9e5ed29479f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d632b72a9de3cc8e9937343697209242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ea2329d1ed7ce9d3da0262f233490243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2bac8e9f3b5300a82ad736d422b69244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091fe15bf00196c21a83c5faaa263ff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d795acad78ef14c32a6c460d46fbc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbb08a7c41cda22573ccc458f3aefe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ac1509802ca6afe6fd7c1ce1bbf80248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f49beb64a25d26f22677df6da7e68249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efaedb206882d49f0188af79a9d970250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d4af864377ca9fe44db407e77d27c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590fb9236c5f027c2b0ae03ceb60793252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a566054140ee4add6584133098db55d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a683ad01daa50b2f12a469d9102c79254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6b1f2de6426d8dcb07a6f406ae840255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43a62404a9e037ad80cb57b4a4c774256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf13c89b3d8806c6bd4f40eaf11879257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2510530e7b296ff96e8a556007ca691258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fd3bafab60b27cc2ff7b88fecf5f5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414442b1fbea3a81c084b20be97a3dcb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be28d4c67d52318d31e75723c301f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d262115cc04d4c3ac9ccf91073436262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f37c89b7a1e82c316bcd1a99c2c54263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8a467c6b6547a4dabfed8cbdb159d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf45b1b9bf2210003dde5421293875265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6b3faa0a58c9b397753eef1c54a50266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad2260ded0feb69db54bace6a4d621267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ae887409220c3f92138e85eb73124268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c62545e1eeb87407d058df7795e84c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e368eb712473b8fac31cf8860c36944270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447049462c51e9c1ec0284164aebefd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58b40089886e583e33018e10e29721272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc8fe6bec6285c93b1ffa10f9b1ee3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e5fb9564d1f7c2b53bf998a3052ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3d3145e3ee7c0e8f8358304c311de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfa418c9dc29f3095cb34ef311f9b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ecdfff63221e8d881d8cce8efa0cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8fccf2c3d49da7f221710a5065e3e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a470c19ca2a6b494332665f8a7d63d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a062cf99d61f35551d047952fe9503280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c818d3dfa82dcac6169bc84f43f1be1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ec691545466daad7aa525fbe00e5c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe70027b011a6804d3d27a9d1f73de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf62b2aa13ff8d4f4c6e3df2726206284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d76353c5f661d194a36fef5d4e873285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580ec5607f6ca90ff4141383d3a44ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce93cb37713b21a60866443afd0a78e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ed952740cabe66bc7e2135128cc0e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e10eb46c0dd9ae88e42cecdb85020289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa7298c5b991b07b2974f9a02c6d3e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb45d171bc90f89609a5af0e9f40ccd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e19e8ace2a3fa327af0b51b4a7041292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14032a83d35409c6c3cfb26e3cedafd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e9a0d7a08d95fc0f39e8a8f530226294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b146027c17b72c6e21a31d4289f33295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ccefaab8f3c9795d50d596b1987ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cec5ab0336a37010e3f9bac419b4d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba1816c9b68f46871c44dea67e5508298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03116dc970b4f67ce3ef7ff44d970156299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bd37568e348c03ce7ea37a12b6c60300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8613e86b0061a9b8a6f4d1530940e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ae21dd886db5545aacffaba624b4e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaffde009e4864059b1ca0eb320be0d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182d40513632839dab275ad1847797e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ddc0c3fbd8cb8d65f05e3ab3003ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6443db7d751919dac88b7de1303ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab79c8526362ec1960527801b1b3dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7d65c10e66115c04f01620837c5ef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e6301121d6692ade65254e6d6ea8f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433e96e052877117b09e7aeecf416d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8f15cb349ad6cc9e479c4a580cfd8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ea906a728a0477702b01b044e3621312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b529f67ef00e06b136d7d77e33fc0d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b106cef56a7cfe7c190296d73e0bd1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2461924a3c25b82518affc9d81fc0b4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6db97d702814851dce50b020337a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4e309681165c7df32bf352df49021317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0402633b2132be87e7e565f1b093656318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c5e28673ed5f8eac8c4d4b037b89e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588078975299fce74591fda47783634320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a886a8b4c0f460625ddc1c33408e07321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2769835dbe318a409e7e637b262a34322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed6da8993e1301a6332bb54bb39f97323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e04d044638b5ac6ec86519633e9775324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f945d8852c4cee555409e92dab296d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e46d507a51f32858c4c2e04da1e60326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee8bd54dc512a3ce45e31e64a35698327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd88a0c5309586290cf6582eb0d8042328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad9002374d46a74e25e74f34fee863329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b158ef6b07011b7efbab0a0ead5042d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4cd246f7a148f322bdc14439812fae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4403810f45a9d867052c610693e3900332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0ca514ef97d428d0dee95806145a4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3f5c488069379899513878b6b580b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9e8f58ba4640d0212859d17cd2097335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff71f96985d218e9124ab8258018a8c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7d25feca167848df067eac30be2f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6e683663694133186f9730c9b7d70338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702b996f20fccd6c479589f099365fa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d175a5ae37cf979abeaaeb45be007340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757c10decd898eeabf49855202e3dd2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbf2a636305ed65b53e2f95612fb07342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6240bab58dfbe428d0ec4c0bb9bff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca45229389f7e41ab399f74392fda7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546f8c515289b34adf98938fc790815345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c336be17dd3dab565e3fe948f2760b5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd8fa116f30fc2c8540ce4ebfb70dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146031844f8b1ed55aa258306394f14348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ce35deb7542c5e725ca7f26481471349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3442330f8d2cfe215edf0a9e974a18350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63800d243fd40ff6d42aaaf33185c12351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f6ef4c3614516d4c86aec75fb7387352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cfa8e2babdebf9d5d9c9521f0a4ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248ae25d5be4e4a6129c391ba0d4401354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47cf0965e049091991e528aaf819c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43edcfff642564794c4b06af6561c81356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4f211226a52eb5351e98ffc1929eb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719edce069ece3a7e416533baf27e26358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fa0707aafe964e534e83aec08e3a1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968187bc632c5a99f60d354bde549339360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35172b5dad4b942a278423fb605a50361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03e16896f7715684c45541f69310bd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b92c13392165cc48a038c98db51b8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b70ba9506d2802b600d59bd759393364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b75e281148f283c1b0cc754999bcd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567444418a215c860a45b41376bc5f55366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77619c55abf5f444db83ceb765084e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfce1200e9c2e8fb1ad8c199f937305368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf368d54dbe4b12d6dab16f2e4f410a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232bcc86a8395882818db91b6cf4ada370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c4d3743ae139976799d780c98ccaa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea497380db9dffc2dbecaa520b09c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64374b4d8fca178f89120eb0d3cacb43373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d23444fbcca7891683697f569ba526374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae4986e55663192d8d1e0528341023375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89121a34af49439d52ae0377b7c1e17d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f419004452905c8c6a5688bfb30bd9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee4393218fa2100e3f6b2f3da6ce8a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc615edf155f532604ea981724cf93bf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1c5e6ed56d5a258fbb8047fb75ff5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c438278f22f8e68fd7adb93c297c348381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392aa86228fd200e386c595435f47492382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e113203ded97764fccfda4aeb2fa7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7075b5f00ced4aeb6abd93694ca6e9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622f91fc8e6dbdfa0425196d192dbf6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fafb8f0f00e0efa21c8fe60cddc806386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c0a523dd2944592eee494a642bcf4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2f1a86313b7f60f8e5f17bc3b202e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc73ed559d193312b18f398b40756a9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d050f80196da0a79f4dddd4d95ad3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cadb8cd17b3ad4c2a3beb6ff60bd3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6021dad21645b800b5bca5330eb82d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81739f8785190485496bbf86cbc799af393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f4bcc4773aae09b7a18a4d166d8e0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d2f0a4632b6840e567adf4e56d6da395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbba0dd658ba641e6b67bd6787b2669396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13685d888c60875864df249df4a012a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8dfae2aad76bd1496d4f986ac83fdb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39156c33e535c6e6f5847b755f3e5f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a01f09ce98213e7b901b21868a966400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b385e92b3a100dbbf6be209a07cd3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75034c3a85f0e3c15a8d3fac13e52218402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c2329f0ca3a8544f27aa9e4412deb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84666d58afb4e78f5a132835bc80504f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957c102ec5782baec80da862371e3df405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d34719a3fcc5e64e5d4a017ba310b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d1998435125f6cc537b89b60c6d65407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612e8c5113ae920fb3b25f7b6b11de6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc26e79737f4d171a1c862f1394248409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d354141ddc4201fd42f96c620a188410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66fa0a7f79f21be0823aa26d857b2a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4130998571f04849611168871f9ba26412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398ff38c3fe5a863d71ef73be0feb50413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067bb88a672ef64ecbcefe2cbf9c75d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298c8ae0da25028a615aa9df287ef17415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d405724b2b949bfadd3b992397303416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87314f15b4436091878416b00a68bb9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31152c679099aea68b32c413f3611f6f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2dec6a02ad9531abab2ccc70697d0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a011a9bb1477954a51be2f42d0cde0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d38b3265e4cb7c43ca0e22f4be304421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994083b344b0e132db0273f03ca5b1d8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7a11cbb6d3f54bed473faf5254391423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91ad70cff0071f10a9c23c0f25ea51424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bd3cd945c9a5014b6487cc9eeed2f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2bbb56dd40635187d53b704dd6f93426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1704353688224b6995cf09f065b2e40427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5c40794cff639fca62107a12ab651428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2bfd53c8125ef035c27b57679ceb7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1307616577e14036a9b0813f21df8e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a9e7ed162fabeae3b0f7a4c6b628b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a79d2ef6798342cfb33c6b359a0f4d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe05340adedeb7087ce339df2565c4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8f8e98b2c03305d6412ac32457ab3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be210a5208d973d14c669ef0e57db694435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16491a30b6e4097dbb27f16513999e19436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d1468c474f5c0050d63a37eadaa47437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491a2e4f9e69a2b3264467185b2ea05438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c0bda6276356c001b8fb55b6498ab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc867c4967db09e6a74dfe8e7b3d479e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c02b0def98ce39ea1c480ef6143ba1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a896a948919e07a81cc8d73664a0a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3799f4cd7dce7a9d5bbad97c64c6c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995c0e5fc64bd9afd7b281ed5214fc7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c836d02bc624b2c3ffa33fb3eb1da7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bbba9d1b4135776e86cf2399c5f2c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f990f3daa9c1772239f499aa0b329447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbbe7cb022feffc571dcd24624c5d0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e54728a12d00d9cd6f14551a80397449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5994d767d04cc6aa2ecdd29228cea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f4d71d63427aa9f001cf87189e587451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602f9b5f53ab2782d911ab8013042a2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b32a608a34ada1c85133ddc421a7f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478895644a9096e16c4be5ced51efad7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f54f46ca7668fa9ffd9c4bf4af098455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a8663e0566ecd6ae1971b16db7d88456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a455a00323958e251365c1986cb192457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac764877bcd5a697b7efadd7e7a0b4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee1e2845f26edb81ccdc4c0ca877bc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fec5cfd5fa7cddc5c5aeffef39622460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadb82c88e56438e2679dd8a8936a9f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aeae1fd9394b5b50035ae67a174f39462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175b180cdb390d9258468800baa420d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c27505191c5f2d80d8d3a928245293464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb83bb99751a8eb3b21a1b97af5cbc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d897d4cd821dd7b61e7eedde941e8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b4b4c42ed7d0fceb1c1c1106ddc1e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825868587191f9bba75d2ff9261ea75468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa530edfe58d4f3af19780b82ae340cf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c956c9be98fc51302338e2f7e9f787470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568b5ed004f523c4e31a210423f139d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c87fcf2c8562bd106a1a2a739eff5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a7ab796f680eefec1c419dd3d457e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f68537ee040451af24987b1a282842474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161342f84ee0541a2a70052e80c1167475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad1915be0d4da5e9c032e00446cf02476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033a080713ea7b1f14a4ac8dcbc925b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0b6e85279429c0cd8d9201b268754478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdf963797c87afd83c4836f8dbbd1e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad87826964760e2e47acdbbb61bef50480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebee942a865bf84d3073f9deae38c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815416cfde6795a9b3ca25c40478d4d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde45c80bdbc7895218ed11e433e8434483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab0cd9cf7b88dd6e025cd8c1e030e8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3585480a26d82809912b99bff5ba12485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73358d7b15375fcfec191c6b311cbb2b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa700e00ba9f2d4f5ca2e07dde082ae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e049551787c83d695b046427764b6e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d653bb426bde82a61244b2163d3ae9d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606d3af646a667327a7e1c246c2fd8d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597634b3545db2674aeb56b50abd612491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d5343686b13d3c5eea5ed203218ba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504400f1875159118cadb79addb13d8c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cc22a611a0508c35d03b0f3c4914f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa5e1d292027be707537bd797060fc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d92c24dcaaad9b8b3b74da5d94bd6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d589fed7acf2e6ec1742cc3b226e49d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406dc1e6c970124698dc2defba22cd98498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08994e2505dd8e3d0b2b3f5b78a4c0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88335cd16b33ff5a6471c5986f14c968500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ff237afe1f512ed7b8ddf897af29a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643101fa08ac2672cec19000e495def9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03831fc6494c856370066bea534a55b1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0176b47039d5512a56aeae99fe40e25504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ebe2aad41c1fbcd59c6d26fe422d6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688ec7c4c91f5c71aafdc0301651cc0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bdc0b678d71ff27319ee0cae14c3c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511dd73c7c996336c543b2c14b55451508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f3bd988b9fa01cd78d28fc18a8692509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a360399d4b6f69291d67d5d0b5ebb7d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735fb85bca1543c0804b3d7d54de8b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07333fc2746840efed0f90965c0106c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fd63739ea17a6cd943a13fa90a603513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7639652efcfd34e13bf5a8e3dea37514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7ae3f57580214da6a912b60f2ad4f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54f21fefd7755e3e6ddcda25183a39516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751ccd1d0ac1f02f9ee7d49dff73324517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ec8e613356e61885785b018b14668518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a74b12b63bd024ab1580cab9c8e42519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d421a4e2b110b96c82acc7a3f256c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb677f42c377884a1e9e03f67bc4ad32521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9076f9bb7d4c17393fcc14175e1ea38522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24421e9045192e684ffcdc144d2861b5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc87aecbe0bb8945e0a49872996e34f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5d942c71fadbaa27b9903efc15327525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c089c3b322afa18e9f2df505e4b11526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84258cb88b9a77f5b59b9efd40f49565527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb438442fd2af1484c6fe76a5a79c5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1ec108caa022813ce08b62ea50d62529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0242ae08d6bf30be7834b15f6e656530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddd52ee92b182e5f3cd3d1bd6008d1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be335c2bfb6c33cf5ab62a5de1b8db532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70082841ac715b4f3a9722eab1c16d81533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5146448123ffabe736ac5e4d7e6c98534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910053a8dd8c4d187183edea0c6fe41c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b96ec9d4098e64917f6275673013e3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c288e576df9568493850ec408a8c0c0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0ef6f59477bb0162dd4ff1cd676a7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acac9d8d96299672fe15cf879daa17c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264ba56674f827f91f42c30ebb5bb6f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9f95f677c7db0b82a3f556f90da10541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ea2be37f17a1fc04a9a7ca96aa717542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef5952b2b0a9cb73b9d9f45acc9b43543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4876e7f20539326e83338e5743e8861544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c9a21e7b7f21a7dd785211d55c634545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400520475ff5188b8b7209fffb4918c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd9c4abcc0529ac0db4b7c6c54f3e7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295b19fa4f4cfbb29782d4a4c151fe7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cc2935da5b54401480d1ba94c3a5e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00aeae145769bfad58d00e547414671550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07881b859f74b27bc13d1d27aeb8214c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36620a69619dc6f378c5f8257b61c59552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e6c9a1d10b0f31f0c31091c8320a0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5178c64121f691b72320a7e4ab92f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81263e3b430b160c7d4eff14edbb8d3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce922df12824bf7d43f34033dacfa7c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e1d5b172c55079c2aac29a881362e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea98b9a8a9d3692b825775290513ea8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbd8cf963c4152e5dcc60cfb14d28e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ae67b322d9a018addd59d92494701560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6efeb14120673990d9635c6a97625d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa23dbfc65d4a5a514f7d53f01982ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c009f247583957244732013f82fd5c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3f3293ca3a2101eb49961f27a1eb7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bb8504504a3fc4a2e789042369d7d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaba286843cd626dfdcad60d3fc8602566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961140a55f4cdfa2935e45d83f5b61f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f5b2b9c51df87bd14c610599d5ecb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473b50a4317c43594b7a1ff7d0aa507569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993b031b08625809bb20ec94a232a16570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e9d9e2101a21036014db38da4b7c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70401881dee1c6f5884d909162df1cee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b992e67e0e9a3fd7f03c16a3eb4fd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d33cba471ebe31c38c270e604d1e2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970aad1f2806bb566afbc1db1986aa6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75523633e4e28e4280fc330e8e6dc61f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42522746f8c79741bb55413c08587f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb042edb2db37f0cddfc03b5f31d38578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181304766fe0bdd013da1f9008af383579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4e56af38318dbc019eca8ad3dcf96580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0bf2cbc19fd60997956246842047e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972da64961fd79fe2be372d7286c42b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a60bc9a5c033449f1788614ded102583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f54efafcfcbcacfa89688d529a0290584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669745d7cfe6b846bb53f0f8d3f75bb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98712f94ca3114be6581d925ce84b45f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961753d893da9ceaf2604d981a90763587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20152cd942adf38664d357180cb6a37f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349720664558604be824ad23659bf99589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fea6d90dca6aff3ad2a9e4b2338b5b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819799a6e121ad2eea48d5d3c42c8a0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcadb29d882b4b8bac27570ab16ca79592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fa8300cee4adb1eee5af00046e63d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb428b848e0db068dc5d5dd74f961bfb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b37fe814bdae3fc040bd141696b2c4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f7ae9fb887daf5f602d5232c59f9e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efbf5e6902e5c46f092b557f58324a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5f4b0f261502692fa9e0454f3ee7e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b48a1ffc2aa1232edc447e80bb79d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa51e6e2e04fe30177f742b366eed2c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81082fa8298e7fc2b2269aca6f6e710601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d294ebe3c375cadcd4b60654cb0f3d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee829ef89721d005dadb7a304c09269603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29de53df0b3f8b8c8d3d3da20c4723604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386007a23b692cd30f72308fecaea23a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3c231d337ebc31e02f7a476888ceb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237222dc3deaa6769248b3b453b5026607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0737c335c2187a6b4945abaac3de61608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e29d71e89c0f9a2163c376b289a2d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb73130564450743236c06d16e52fc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb91140dda320786f4baea5f7295b7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b847bab5ecdfa7af8fb87c48f0d5154612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3de8c30cf759085868c9010ff5cd4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd795b6998d275b7e895ad8ff8b5d33e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc8e928e582e82b84a8ad1e471e298615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3d6ad729d535866a27fd82fc2e1b2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb4e2d382e3b31f2696fea4d08f4fa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b35e76bfd1d8e9a7ef4bdb60342e96618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48534a929c8339f85b1131efc40876619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f94ec293e9ee01bcb4785edbae356620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d6d852e5a330dfb74aa038a150af9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde073d7e20b146220dbe8b0cd5353df622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951fcca3e9326ecd281dd82df94fa9d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7adbd61ec418f8d034c2719c85ac9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d5945ba6c5831f537957f18ab781a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5212789521bc5a0928b1f1dc13a61626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d2dc45bfd7e135fd5c958df6c6979627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4114f59235ab1dd07c1fd15beb98870628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948760a2a80458499e98f782a423d4b9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f83b1bc12038e89a48b2868a365290630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a193b8210df991fb5388ebfa09624631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345574611eb7308d7d2dae238ea45da632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a358e5c565315530c0c657044cb366633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34253dd012423f818bd22a0220a1678d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201b397544e43f5055917a5644a5764635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d7623291e61be08790da03d363c0b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f27bb3bce22cc11724efe8fa6ab8c2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a835884d6b019a1d8527686aeaf007638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e7ba3f95b62b7f9455264ce101422639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110c6ef609846e021c054634df2c17a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028f218fdcff7a40ae0da8ec2fff1d5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bd8902300e6ebadad1b1244335e1b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05d5ee34de0568e676647c842d4891643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2c611b34e21b125b689e025464a10644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76e10d7717c202fa6ca23a4f8f479b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b92e22117c83d693735c0b200eb054646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11708819bb2d05e3a42ff8dce198690647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5452ce776858837eeaaf9d692d8becd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75450e88c50f473b5636c68493ed6dd8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb56e44184eaa82c347631a7385ec9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d54028f99d7a49f0aec16bacdb0264651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12520fd0b0ddabaf7f8a7315e4e6f3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3858bc645f811ad1bf469aee20331653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3b00b1db85959dbae9ea06ae7551d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88418599cc9477990a3d22c83c51b64655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1682e4defaeaa287feca5aeb8ee66656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a653dc9d6d30f60789131305469431657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b63f87b06429b6796da6433208b06658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbf6e7221c2094cbdf36e58ecd4887659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcdf973fd3ebe442cba269ad3089dd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ef50b16496ee727e85bbcf0d5decf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e50ec06c2747d384e3891ccd86f6c1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c87f71a720203877c3b19b1fc8d959663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a60ae5cebbdbde0fd67cd28bad7eab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764feaceed176e647728e52caecbb587665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffa5d54261cf1b785771ee4d33ff9e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38452f8cba213b1371731a15cd0422b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69418acdd08d8ccbfd7337613035aba9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7a14ed4aa15dcb06911d567816b3e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6ab9466e36f4e04ab58ec415f2ae6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9656e7fdb40686af410513d179075671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfdf6438cc755a2b692fa5097d5d25672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db8c91c7c3b64d171c7fbde0492dad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06eef4e7b6881ee6655a4f2cdb7b32674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88ed6686240d57ee3284fe8660b699675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68560bb9d9b1b66b3e75f963e68d08676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49223fafc6404e3b20ad03f803a51be5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2203348a00769d50a4b39b7b5ece5fc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de2b564c58251d0ef48b90950f2b67679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03120df540f0ce1421a1062e7b46ac9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3f49c5872dc1c6e4dce603bc7b1a7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d1a85ac6e86114853ea434f957cf6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7edc32fa8ac4f581104623215042ee683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994c973334efb78a1178ef73196e71d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba26b8882863c73bc45786416cc100685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c0ad7862a06042283f5d3211d7f3f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bc495d6fd60dbde09c87ed4c2a394687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3256818c72cd6e4fb4a906704e4e51688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d10a92de9b6be11f92c6e38934158c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c302daa588ecc591458d910a1653f7f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b61e256790a6cceeb9052f1ab04c61691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6123257d5609805786738d5029581d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea131e9a6d24a2cbe0d57dfef9bf13fa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50bb8112db29d8527e7ba36ece07cc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0144111d0b9a382b62d41d320f84998695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a251e7f8e5fd7c9374272a0208f989696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9112967fb6ae6c867479737ec4f44a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b8cf4d1a907909ae6226b583b2f74698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886700689dc7b5820e42934b8167d974699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e905d26c44ceb6685f89e5565be5c7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2246da1b68c75e9957a02365364c55701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c07a4994030491c80b9d0c86cf752702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791a26f18ff9f315296a5e4d1c1edb3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fc7e9d1124e3a828228cd83bad218704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755420a834a2519e8034cfb3c125d29705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2bb4ea57c66f3cc84f531846b9313706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9b89892533e3a560c6149e83e5295707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ed48a43ead7d895a16d8910df50c6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fa082a54b05d4c6346a8f6614db54709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8a4cc6b8c64b99a17200e69aa5b41710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295dcd65bb3f69d9f46626625b4469a9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b49768cfe89fc35435baca579bef0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392df8273381084712e56cd1782adc15713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a662dd00c736e19a52c5960deafd3d2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690274f5c4e34ddac7a846723cfb67b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a982bce5524109fbd4cf5f90e28c520716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f906c0326da370bd3a282eca64de077717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1f3bce97e298e0c3c4af8c3fe0070718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926d0de37987ca8dd6fbc36cc0039ab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398a136d4c603a1a84b94ca081fcb88720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0836948f886cb3e634a12d9d7e0d73721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511c1e085d1e547fae741afb75360b7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83b6bb9faff28db36fcc1250b355cd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c4fbd72c39bfbe104814ee69f63cb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ee13dd9dd09aad6a28c0b56f905ac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e5ac377dfe9ee29915ded34c18bfd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fc45f5b4a84899b86675f4f28f32c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59a78204ee6c0c07710bad6a4988fb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab5aee113ecdbfff1c630e98d3b1da729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4c1bcfbf36583edeadd8536af5c8e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923aa62d831128053d839f5b60998bc4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fdca18b7171c5da0619dfb3edf59c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98f4abf6a0f59a8737f1b867775781733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425e8a0c9b9e88ce1133777b0310b2a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6472ebcd5dc8358e1d10bf5ab3811b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ef0b9a5e01edebd8eb23689b985df736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3a9277a6652d277a40cf477e58ccb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9a0e61128b0941f72b13861f8b810738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54cafaff2f4e48de2e02136460072c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea632a521901addae52e6843da024e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5760677e285a6b3efc9ea4083d96a3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5b2515d1d1e8b34f409170fef3128742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ee9fb0578cf9dcaf40eed64d5511f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398735e001486df0f853634ed2f0bf81744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37753836ad0d058fbd1dc3346431357745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee9098d8a7f8b45b5ba2aa81948e0e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124aae3e0863b20bc7398ea07aa9a7c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb88c9298d4936aba0ea5605246df1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cde3722bfe5d0151deef8425632a0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece48b2d8178eb946d01b467fd241b4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66518d6ce4d69bd035c6bd499251fb10751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40032ca58b31132102d0902848c1acb2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d115de6453b64cf5f62cd8b7b7f50753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d438694a4c9c4eb0537a428a3858b5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb49fe2ad4b408c6d331888d7ca0521755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4995e42536f1cfceced163b1611a07756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e6fbcd9c90fa231b2b5e796c4e214757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67488839d3f8fe9e7b7441ef8b193ca3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38261a141c8018ef861b5a2ce452044d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2d3dfde5cffaf7210c1235d8161241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67249826a1023341f09c608f3a5b3072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec455047f2ac8f15f6c526b9350a9273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa4f663d1ffbb34b27ddee29d6efc04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bad9a12dafb5cfad13c3ab586e4455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842c2d046887b1c8d70f6c7785782146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bc4022938fd73c748460335e500667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1be3fe3b3df8abf42031765d9c18738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889851255f5ae2c9fe23ee9c877553249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf580e871892b5fc21b142274d334b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552b389a9a513e45413adaf6b75440711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d6a3807523d8552b586c697e859ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533da9adbf86dcb55ebecd53ae78e8a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6aa5e91fccb764fd51a6420231f51f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c49abf9ea4f1b6a7171772edd6cfc615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8d4d1fbeec4e854d790446b99b11816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e145a4ed851eb4e29b49a718c37fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf84d3b83732d359339770c5124a9f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a253845436d2ad2b72f12816d2b4dea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d95564eb420652f47819971821d8c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6627db35f9e086624442f8c8f10dacf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94236f892c7535bc29251dd5089ed322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f895951dd12a09795c5cb667d0b3fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863d4fe97613b816431c434037a4f7a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3352a1926d0b5247c32fc8e3b7c5b0025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0f7019e50a1066f75c3642f9b6d4026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0252d46dd09e6eb64a578e3dbe241b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965b78e45869bd38938bd75ab3e6f2f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2c289a4f514d31e63e414db86808829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f8b240f5639c8c3db5c247ba8cb0030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c9c24b6600a179519a1091ab65d3531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbc7cf2b9a0e7732774fced3d5242232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdedf77fc817e44b7584d85ff695e6933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa228a239b878b1f2658c64b57d3de934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f94a9f5d2a5d07a41f4392d8569fbc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b4821a731adf35cc297c29a2423b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cb60d9056068f4010528ae63932ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d155540f97c3066b56e9ac93c127138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547f5d52a34cd8f0d5c227fa5c9672839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03601e75c489421d7b818f2accf5da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463b84639753c5b1d2617df7f12988941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379c235a04ef77e23324397a407d06d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac130847076479054a175bc3806f9d3243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b47a83af35eb4d31bd02f68334b38d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805da02477a26b85614357ce85dce3645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1dbca5b655fd6946bd4592021215c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef11c8f5ce992075715bdb2e2d0b7647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef8c9679c886848dda12f052ba97b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac327e49d0c5315938e12174f0a9e1449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c896646c349dbbc13b5fc9806d6238750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125cb1cf034a9a0f244039a2bedc38351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3081f2e417ebe7a152f5c0d159be0f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a858151d13e78a0334f45684cb3e0f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a730d7ddcb7b6fdf6d3075643ba86454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834e2049a86ab1f9555e1f29dcabcd055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c729f03b5f8c9dcddaf0e9b213e1756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427cd6f03be2b6108ec582709cd923457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c010396facaaf5cb18c8f96175d3f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1940fa8a2dd93618a2a79ba48244459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb84ee1a0bb90cd189f63ee6b82453960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c563aa9cb727a832a4af61acfc8f9c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06effe5caf2c5f22300fa70b7464e0562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdda1f583785d2ac8b84775fa8a6b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc1f3c1fb569a98abce6d03fc1ed1164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334bae9605c1c8e3e702c4ce8a3a41965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf332e81c90d5b233cf0c7d917852c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1413f2bacab74be5316de86b41a0a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f134820d2951d6831537970a55c9e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663307c52ddd65c6b6c0c18be0fcb6269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f6094d1ffe68a588f9ea7570baff970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ef230507ab65ffe046884f49ffada71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6159f92d348e84785b45b4c6e000272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6dcf41d1f98c096537d4c5322683f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa03bc362390d61e7a615085b99b9274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f6d26d73ac6dee6352ade152e1ef475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9f190742cbeec10ea2d3b44148bd776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1eb0ac24ad84b3cb56a52402a7bf477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80778cc8715998705164ad9fbc520e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a522381b40747ad4bbb847a52464efa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975f0947ddb05eac0d70c7bef32a8fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e54c7b54b8a835f631d3d17a3fc8f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8466f5ee70bf7e75f8a788a1fc9b7582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0ddf26e5f112ea36e321616a48b5d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acffeb5a17b1fea03c2e961ef5043684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b2d3faeddc6170745ca992c3e4a5a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1350471fef76c5802b6c592b49096a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ab350992c1457b7f714b58f33159387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036ef0239d35192f41c119c2589190b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93769e50f0d5680bd8985bf531f053589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34187b69c216d952a047cb4deee45d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe86bda524e6460d6debc53de99384891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cda0705851b3644e4612226bef0e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990955489ec876a72d25457ffb6cb8393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb909cecc71d0e0261874a3ece06b1ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04eb21033c441c5c0ca38c2052ccb195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ee30d2d765dd68a5d723dd7795de796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c696a9d08071b489f07ae133d7f97297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9cf33140ab0cb003615e14683867798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a7fe1a74b8a959aebd1ce6a1d71c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821f703facb389e1b9ee77914665c5d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef13d3511fbef6f55bcd6833ee62d80101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd7e81b499bd9cddec1e35e8d168b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79c242f67e71c1c51bc4e7f7de58fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398ad5178c4837d8c3d6d7a81eff7f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cecaa375e3a5002c97040b8be7fa46105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e20c6f8ccb4501a5068fb87719729e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9b1bd596b365b05ccf3e216f1fa38107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe023825f61bba8f5626195a071fc1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442eef431df6aa3b9d43ec3f490a86be109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5d215a520c9b8be5501749a87e328110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a32555068655d2a96ff742c7c44ce0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca49305eec7f72b26d5fee626975108112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aafa5b9dda9c10af299b7050ae7cf3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4cbe0e208ae1ca660566ffb235483114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71c973a0733103cc7404702920332a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbbdec136dc1447b43f14ede532bcc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd74e0e76ff81c49c2fc03659625a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4e4d4fdfb5887a741c355728047eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacb1964fbb3e2dc878e15b7a683458119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4482219b1af70b899332a31f9790f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944e49c8f85d29026ae1eb0782fea6d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f291645635bb06378cb877a6310ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a462c30d83af48a2ad47cee8876f16123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ffd83a9e1c420249ba0c59c769154124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ac7741e19502fc9e806ce364be919125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78a14bbbcd4726a600466bd7e30ecc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef80a00af127c87e292e67d7ecf6a8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b390490327fdcf3adf8111c93806cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2e50c1a3c65405d68031a1b9da91a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab188a2e6264693b7b55f2ded4ec3c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea7df254017a88b1649fdd36ee0207131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8edd4c68c127c0efc7040b74ce5eaf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31cd40e08e66c7bb78d7a12766cd22133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a7de1ce7d00a76f7a7aa6f4d4e7d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cea245cc27d90e269ea7393424a708135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de1c6d9acb450b213c41bba25968ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cce0b48cb100fd8867eaea09e7831137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675c24a543e60e07fe74a90747ccff1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d1b4975bd06c96e47d7e39bef8029139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628b6424c884bdb30f5d97f87fbfe5c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97435210da200006a2f5c3cf606891141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7eb0fc1d339ccb2becd4e063397ee5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb757d2bad9ee93fccef209d7ae972e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cddb0c7b369a786da2366dc95d872c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190747c22f2506afc94a90dd36708ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f81ba95927a17df0d964b1eb42ab0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c565fffe76e785b9a9cf34be9250a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d1b3c4f71f663697c94afab2eaccc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51840abf0d97e730e1573c0e926bdc4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf154f6bc6b5ff3b8ef8172b2f5747150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34425101e855461cff0a670f2590dd8f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e971da4aaf178d9c02899573562f3d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e648d9f37979a9fc9f2e34490de0b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b985a3fc9a7bbaa93d72a1caa0dbf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ee8ec7e06f801532035f5b94296c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f74ef7682badf1feeb3bbd9ccefeab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0b939ad084ec51e2e29189e74f357157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b9e7accb3f5b9ed914fcc6f84bdb8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffb23b7b190262fdf05d3f50acd184159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ea5ea02133ca6e88d876c02a00d07160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219f293cb452a6d0af22c7dc7091feb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b93d0c756f5ea1fa48529b0087426c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15087366b977c5dba1b9aaa6304dac7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916dd021e7963c70060439521d64070164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d846086fc9f6961b22962d8ee76d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2687b6120b2b5d248ad5de15c2a45166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510aaf35546f41a041b7226e11e30a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbbc335f2217eb8cfdcc5845dbf0a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d726321fe61dafe06ffefeebe4d15b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4075de0461bd62eb273ed1e39fee6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf3cc826d9919296f045cbb7dabdcb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3425f7ccbe361a198862b2e46e5067d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78ea87c8613950578622706c87414e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f5160f7571e5759b05e09770d6fba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd410fd53cd0c6507a89416ab3948472175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed97793d9d44d623dad90835cfa382a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea398707cee13f5686c88639f5f5c63177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6a47bb926dffd8cbed71fa860cef5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355233b12a100556ce8d4a5d9c84998179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425b53f5d4ef0c2a37feb474e18f388180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38164584c8e91249aa394cde843f0f23181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adfb0e0917119ada43f860efde0285182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56808c22842f2a198911677710199d03183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e49490f8b8f5e1bd377e819b7166c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135a05f1cb0f34a54f470fc40773806185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db3f91c4375b4bf14b7cd1d608f668186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4aa8c210c7293d9cac9e1b7d7af97187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4af9f5036fd167388afc17579a6bb4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d56a1b2f5c76a7281380dcc8008cb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2697804e7d990e27f4542c6a4ac5ec8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4e119bfe9adb0ebf839e90b55e159191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee83409048b9fcab34e305464674e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70503ef29cc897f121d21a01e62fb88f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ec5b325661d2deaaff70caa78bc87194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabeb7727ffe4860c03374771f92ac2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4aa78dbebf312dc87a6785a645b586196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8a691ae3e1953d18be8f2c85fcc72197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87beb409fc7ed73dfa7dd5bdab40fb19198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468217235c457460fc3e889d715d445b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7230b5ca8a4a6ce25cbb4c6cffb1350200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d4d105da12e1af5a4babb7100a288201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a37d4a92b7f0cf65367be5514feb91202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96cfc593215c0433a9a2f59e382f20203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5ff9a7587322711731bb02eb73878204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c5b70ea23ada87d7c6ef488d3be87205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71ca6c48051bc7e9bd42efd67c5cb8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3d22537825b819d9aeaa335e1ac18207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f497e5369b480b9939364acf422bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75ccff1068d6524bbb4c40ad43c955209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d709a04774aa42c03c612528f8234aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a823172fff82dead91a6a3de5e231211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e12e2d70a6ed65bc6db647ad07a1c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf6c7883e76d177e24e79301ff9c27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4e1f0657251ce398b3a27b40d6900214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7a51677c6af5017063f8eff89e3ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180275a8c1d9f3d02da2ab1a7ff1654216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160d1d7934b0518f06dbe17b61515bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f3602d9564d7fa98719d8d1a18627218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ec619328b1ca7de6eb9d4802b907f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f073aa502ef67db18cdd380a29596220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3b8a5564fd737bcd2baec36dc264d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d51b9c698a56e2e664e95150da84e3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0ca6df694d18e3a591b4f968e780f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933158efc520dac7c315e1d75bd58c00224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac196a122d39018a7f9b97d0aef934225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699fd8dd4898772680933470c038dae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818d71dc2707af24401fd2e943aa7c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55786de405778476d7cbdfa639aa26e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5f63947c9e5a60fa5bd27f761cada229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a6f93e72f47632afcdbebfabdb606230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599b0155b4291e760297419c596db02231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae1c0d86aff84a22d1e771109eca80232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca3fa92d4e7db91b838edb0f736824233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a222be780e2b2bbfaf4bbfb5f293a2c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f94213c728b841d986b8f5041b382b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89446bb24f1a8bdea3ad5c8d83d6af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e073ab89a826267d61fc65865c07c77237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053491cbfddcdd2ef8ceacc13e6fe1f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576b661e707c76602a84205aa37c21a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769710120841f5fad747f498bf7398db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ef2eb9af84f97cee9695d533756c3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc26a89c86a07fb0d453ef1c1f63c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6003bacde5a756538225f311c75ff7f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35bcae2fa4cae82c5013ca30f96296244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b350fc0397bb0d7487e0ae3726421c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16898d22cb58c956f7a0ded2fb41a50c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5da5d368181dda6bacf6f2a57f3bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05923c05190ac6a5c542cbc8624d916b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df12d9a19c71a3c1049b03caa9c05b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3562e25d27b28a1de9a4b8530ffe1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805c5aa47e4a072d2469171cc9d98ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d25424a2d4a76e98e9951dc88d60c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1da46e11f03fd52b87cbe6cf08593253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea984940496574522f101aedd4f2e1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c8d96a1a01ff74205983f57344fb3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521262ac092da75640a6a019407a94c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e9d26be2676ef0fdb09cc9921f29a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc11cd5f54b32d77c867b7f5f35ba8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb642d9f58493a521b9d2787fb9fe8df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358503b4286963da98c77b9b9f25aa52260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88ff770aecdf22040271add93b6104261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737439c6f12400140174cdbbad9eddd9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ef840ba2ac62bfe5f772412757f86263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28ce758ec2c9064191fc5621e53a1f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0cba7904bfa8b08ee66fa24657507265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9f901426214adba13e1ab10164846266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d8f2c23adbbba23c893e69a7b07a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d9d59de417847d2f18a67aef74e3d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2292efcf0e7a4a724540546c7e9d312269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1eff7d8fd9d9ac7f627630515c4aba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32519d0ef03a1b372d2263ca01ccf2b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16582d58b01df7a43699b2b9cc15a4c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e04f320233234013a45be68a67577e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc857cd4014709d79905236df919372274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544742a91460f1c6ba45044a5ed89b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238ec052f91f36cf5a0e40b209e58ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e38a299c435ad7822b0af9a29d174277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67fe844515a370f66b5dd2f676d153278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c34c4ebb722b1eb91237a7cfd3026279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd33a801f08286fa578085e17b1ff2d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34619bad7b5790d5bba1141b089e47cc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a46c6f834849a40b7d072cf4bbd7cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd545ebb2dce098ca6eb65913f4dc1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741ea8c13d388e097513045de093bb8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb1cd70bdeb0992d7ed7835ef3c726285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b42fae8bbbd0e9e3f3239e8006363e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a65959a685b5c1cf4ea9d735df1e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212475d43c6db8ab3fd8268263d56cd5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afc1210bac010fd8647202508fe83a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087be0edde8cc735fa1e77eae0e2038290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cedcc0d8d0a9b9e6592b9b85b3887291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc61f2d61b9274bb69d5056ea603d0d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0d2d4758d212dbe2d421721ead84f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345bb7212f13ec4ae14c64dabef69ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a24e9535ca654b896ed9ea9c1367c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0972451db49354e0fbc1485aa71987296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c49044731cce17ccec129984ebddc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652bf944e23996450107f76b279372b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bbcd7a5ea3d13ac259d29d3b8ce1a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f1d5cbb4c52fbe4c27054a3db228e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc3795f795a54d40e7be97ab3af0ef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab758a59e37b883e721062956a0dd5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc09ea27efc97a6fe0817b4d79ace7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb5d44e6ca53f0631c0b18e2e4b709304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738359c1afdb554041ea148537267a10305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb893f5e545ece5195f07334abe2238f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae56de5b55209358ffeb57dd871baa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76bbc5e8e9ff36af4940bb99653045308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ca1c75e0e34bcd2da238443ff1ecd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36600ac1e6274634d2068be4d9d9061310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8658611f72a2455c9248a58172c40c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11770efd19441b9abd36d238ed04301312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e765f512c525b627277336730c7255313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21550a1c4e2071a6a35cdf93254248314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf74485065e8e48cab43ee5e948504315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350fb6d6ea33ae2872731a66b2cf38e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb7692eeac51d69a68f84072520d55317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2dc6613f67bb6ed6ee1492b7caf09318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fa739be7dc0f39879fe13dbef6023319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840440eddd5c6fefffabde1fc177b4c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121d0313e8fad442521704810c260bb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769f59afd2a93bd363eb1f920b15e38322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add41eacab88ffb876d191cedccf4f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81826b298339f31500f26bd5ce6cbdf4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9b287d29d3aa885a97d20f8ea68d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee77d75c96068b20c6dc39bdb49af5a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7bee55d62721cdf43acd67c0a29448327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c176c9e3c470ac9a89200b191dea0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c36e15354d88d154b72e2e6309b95b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359439b456cb1e962ae4093bf3190ea9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b20dc9230b714b3d339af9a2ed4562331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b39b8b477e37898f36fc7e374a1d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db68c567b96aa990433eb5e6654f2f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76817352b65a457322f482fda3b22ae6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b461b89352278b4225ccebe0f8079d4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701eb1676af931192c543b8d630fbead336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b028f4a17a463ec56943a565cae38337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee5a4ed3323a2c688c514c545602e6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05ec8648d85bf892a4e311fc2c846a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431714e218ce04e4333af890d7ce9f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39da0480d2e1f2257a345c97a39aed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098a63f38e2c3d8919b7505cca43edf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25064a87c1b7b856dd464671cb5b82bd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cb75d2590aabd74e662d413ea2bab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f583f3cedc1fc046a6cd9380d891991345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab342d502f5efea9456eb5a99e8cdfe4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7618c3219d0e986a50d7fbec7f7f844347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa4ce6784c25c25cbb6a8a12cee20b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ffc80af0b04240e1e02883fdf5ffd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259f62e5d256c3384817bf54e26846e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8588e42a8c19f32797c80062680d0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d046da016b4a83efe6b6cbc79595382352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d1b16486a8772b1802ad4cede4940353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1e196f98997dafb23b1a0514b7864354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9fedf75d8d6b31be4b510fd321bf9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb95263e5ad12b4006a0ab33daa013e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878523aac5fee900ecbd3d9536ff763357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2443729a81e58eb755c0726948c71358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e303bae2de84f2da55e77f1a8742d6a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b62e1639bad4ea4f3c064507347e5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b550d5b73a2599cb4a0118d7950104d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1f8b9bf0105ce2c5be03da979a11b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad902c9723dc0d332d6519cd4b0962363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c12655688a0bb0ca7c988ba93e362364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c0d7bd9c2825764d65b9f92eb1c8b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876799415ca7724cca86561732f5c60366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3717dc93cf6da008f4f9050fa08489367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72600873af30a47aad31eb51f3e918368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0f236e96b13dad4bbabf58967e696369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa78ad5d1056576c485303c3a3a255a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed5fa23947f2526d5861fe89475d4b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90131d006611eb802329d52b3aa2e2cd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893a450866b7fbfb785889707d54f56373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c075e7d1b92a3df66d75dc20fb2b2c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f1188b78ca9fc60fcd4869b056c8f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bba8b21f66482f27667b6641b33a1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8774eae9c0bf77dcbe68cb5ca9ce5c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af36afa6de71c541f9576bff05c637378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc37bedf0d932849b88c33555980fe7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b50c4602b4c31ff4514668cc21129380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580833ea24d3dcdd78887c6391f51eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a6c1e8b3e7aefd9239934614c2368382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7949abcc1ccff1389cf15391a3aea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ac6ba19b5dec8b8a0d1ddf015deca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168d7b1732104cbb19f9f7c0d2d2623385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ea18e13ea4d47d2fcf894f2911b2c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44983df2ac6ae4e076e5a47e2993aec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff65ec6bf74644c9dfe8f82090134d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735657f8d8f194027d43ae605c40fc9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150eaeee7b23b491ad85f38845fb928c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b4e12480c534a16af8e67e07465e0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62108dd92f68efb1254095c521f1ca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3480d31a2204e800fd19376d311da79393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4712aa8f336a2247323ddbc1fd4786394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b49de46800dc86b656af6a6c53af37395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b266cc05b917119b616777e631fc7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028f754707c4cc244aeb4dd12b93de7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1859a14cfd56988e3fdfbac6f6f29a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6f4da21db35883a2fab756428ae53399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72edc6197e8d913a5b0885f53ed131b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a792e20a161c8c9f36845c7c46c21401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf3acc0d0f15c10f7cd9996c5c2286402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30c8bcc50cf6f1e57553ba9a963ed1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331af2a5a21e6fb238ed064af084495404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c75ded58733111c356312f41bcf80f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a33e0ffc1764cfe46e6a09b378d720406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040fc9213bfd3312d4d11ccaf717316407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3393f20aa970d132e65350bf053fb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83c745edbb287341237c2821edcf18409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d9785e3420efd8dedbb4e64555815410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321af3b1dcb9dbaeac29298daea029d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52637c2ceaaeac47e8eebf711c22f820412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b40dfd5950badca7f512b16d104930413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20df5ee1507de460a9f755742cd527414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97866486eb41290466b2f0daee22c511415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ef6ccff2c33c1b751c719a0a58ce4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8e6b8a22aa7be3b53a60894a9dcdd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c95ae4cfff351070c27f7647cc9ae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbad057129bb2dbfd25a51008bbc32e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62919d92fcd37a895850f49967a03306420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ec1cf30a2686bf50ec260478f0985421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7e8a58486e12351a3365afa3e62fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f22dd90cb5d675412610f0e41b928423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec4b9bb8ee482ec471c5817754268a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66811f27a28b9f07795da784d8af40af425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7403ed15f8ec1bd6daa9fa5fe6c39426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7756f31abf37522a2b028221fd05f6d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f5b62afad988465cf4920c07383f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bcfa17f36951fc821f71bba35479d0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d427ebfc5cf721cb339a979fd0fbc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94876a8b7ffaffffa7eb7c37d5396973431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c1aa6bfe02ce03d95af41113086a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920979bf5b9b0d94874729d9e1ffa96f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb5b4f0bbef053d538be931b09bea5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591141062373fcf3d5f8a8a7a77a8de2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e775f908014a4705f3313163f8d748436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60deb4581aa8f01be3a2aaf8f2dcad68437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fa5c5b0d936350fe19cfaa3418cfa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4defd59f782b68f61aa17975357762439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760de3dc730b5de003da6aacc4c7106d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0d05bac143c0b14412aaebfc04a23441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389a1696ac84bffccf6b5f0b512f691442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b08cd735b4eed218a7bfe869cc91a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001eb536db023532925943bb5195189f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4bb2cd2707c29ff09ac0f9f022b9c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652824484fac26e2032465aaa4c7142446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae9fd37830c1e50b8e9a4727a0ba59447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce739bacfbafd7854550dfa1dfdf3c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfd4e0d5a3b4fcdc23900eaffa2caf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9bd8d7764d90351007a76d44ad1f9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe94581cff1663ece376f7c5b0e4d68451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f72323be7bcad8595f382e22b98e2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84599d167e368e4d69d1b8f20b9aff6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32b5820d2a26dff27ecad98d3b986f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e54f07ab1b96eb86a55edfd9a6b9bd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380723db239eea03e71f213d69abf346456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9a8c02d948d0a696308a41d57e1bc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178574f9b0c83f950f51f79b5d7eb12b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99ae4ee0a4909be6f9698dd6d235dd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3da72b6d5719543504fd6b99e75596460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24b724e74afb9a65197bcd178d9e7b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334684e7007d469273f1b6de2312e7ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74defceed671fec82c614d4db9bf5bab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b775c99316f81ffcecb26353786e81464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170cfb5a7ba09645d20eb0d505e4ca5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2fc006204f772b41c1d85df75414e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbd07d36bce32de62ba93991d6d304467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfe5046f3e2e2a91f469cf9db59272468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc790c03eb43995a1b478fa28d6b62b4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be8b883be32daff1aa6cd1472c446d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735015f182258badadbdd8d5daa1a0f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164848a7a804107952461a0dff410ca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f749884a1680af9a5c5fc5e4a4a348473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72764dad98e5212cd249d504f7c6f0c1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ae0a64cb7d179420d0c2c21677393475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e770c218ad2e0cabd98d0029f2a0c59476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130100d182d7fb025d84350ac9b5c2a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631d479aaced90188d55fe020030917478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924b418246cde8c63a6d2fc67952a19479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29757c38834df41a6d4b9c3c8208cd1b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01572769c7edbfa762a2c2ebd4d303481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd8c1dea9b6dc655ce2d9f85dbd135482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dade31f3aa51de37e921989891a45a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d8e957673af35356b382417196e2f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdd364f9d886c8d2922f1451a54a13485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2bd91978502d6da785290a13cc5de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bc6ac67f5e5bec421fe5c55ea5c78487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df4a2efdef4561813bdd1739b7ad18488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38603d6149c9c6715d0c5f8af168722489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701af58a943b1631019d93a53b17021490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf513a69027e3740dd3d175cb9674a67491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47bc5e31d84c801ace225bd8e888b4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8661f5f429cd25973984fc6bc6b4d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587e1d3482452fabb5c6f0d461f18c8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e90eabc15aad74b8f6bdb8b82eee3f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0caf54b87e852de42aadb81662bf5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e193063da3d41d922f13333d4ff7439497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0047036434134c5ff55ddbc153346498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1d77eaa1bf3415d1d5f048f78c39f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6fd8da6231a91115b84f435075439500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba2ccfc4646e7c7787ec79372ddc21501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8dcadd3d73d17fe996ea3afc1fe30502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8dbe56f3dbbe5cc28a5465cbffb94e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92434e873ab12f36cda7ebec17325c1b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b52084a131c0d44335f6a7b7b5cda7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85261ca433b3168ce7bf9ec6b79aad07506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91a923359ae3efda13060b344313d6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa75c8da0d2024d9a1133d6a920de8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a55ea826cee143e5b1e906c9f3c5b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c141c4512f1a09f3d8aaf6255d4db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f56178e883806bd877c515b087c1a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529839a74026fb035f93c48cd272b8f9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a66966fe71d4110def7c96d59d4f19513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b539386e3cbb8c7f27c83c31898b69a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea9aea0b854e4304d477cfc086f0f2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f06805a88df1e7bb711c733b1733d9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519c75ae9ae95ca58fa8574635b431d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d7b0cd1d0486c79bcc6d18b93c293518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1356441afa90106a8a6c8b4755690e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02774823bd97636c2bf1e458baceabe5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd4cc9ba2647feb12b90b40d593277521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c2c49273cba412b869c4dca486768522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879aadfad2050043992c927757c5123523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80973d9ea9cffc25c82ee04c044c5c76524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbce9d6b62d7eb2393634825819003e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be005c29bdbf3abc41c7e5e425d3ee6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf65c81c30c1296631d96557e4b01d9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe9cd205b3437c9a41a26f498a7cc0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34b2e90e17a5a48608b7ba406719ee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb0f960c261a5bf47c07cf98f4d7aa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87d77877ec02490e2c61877a69d561531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e670113ca459142732b6977b41ffaa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55f41f2a0b7e2d8d388f90419a861f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c168ba6d2b8edc4c63ecf735435157e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ce75d1220c04481d5cd9fe273e1f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7b0fe1f3301d78d3fae3858391909536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf471266b47464cde219d27c02936b5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9310fa7252bdd2a9da8175dbbe6a9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bf10ef3b882ad7c5845b0734b8c0a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606224ff5c3310b73d54bbf8b3483de2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb491f1a6b1cfd73d595b5017fcbdba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873137484545ef240654f7eee197d8f4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9550592cfe6f98f9bc20795cc6ce1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481860a549beddebfcf223178510c85544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2def08c75759def770f141c19646e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7e017c67946cb14bbed0c182bdaff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84678f22183b7ce18351cb35051deb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ae9dc002a29ca4f500be760702bf4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfa751fb8f94a122dcb84d6786693d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0dea6b2dd582903f2d2355ab1aee0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1e414b18d64bf74dc6bce9dcb4d0b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f609db733915f53f181a51d538e0dc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c1f5ca99e0e0033d501e9836333ae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01602f33a4c4ec074040f8466549b52f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371c6a68697969104a72da16e649647555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba5612fd0796e704bb10a6ab89b7ec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68209b4fc35632730f9aefc88792371557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75928d00cd1f838df0001d9c379aca7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9fcef1cf43532d44b6924d0b7de12559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa1b6fb49a24fa06631fd5440583b5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d3e2484158500bff93acbc044a1b2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43eeeb2d16bea57686bcb4a77ea3418562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4514389b7402dc348e92deaf099c5fc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c07c027f36609ff24488d985f4ce1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d4d0941cd7617dd57de088e2b1560565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fe224b8e299fe71a7555672c609f6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750d6954cc6335613f00805f4317bf2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8acbccb79ebb00321879ae32bf92b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ba285ccfe830a66f1cf4694188c79569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815d22c843daf3777a258ca93690964570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfa270c41a3e65f0e10e41f0d434a0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d560a538ac178a4ad60d03f9e5042572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5660327d7cde1ca56b41ca5232043573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b4fbd77895ca7e8c95101636904e6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f551d229ea04ec32ba2fd51f1aa8f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd22eb083fdbd988c3d9bb28e92713576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25439113e6559578ed4d6471925a3f0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca114788af651e22d6397472bf0a7993578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b24064d6806edab10be160fe6bbda579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403213a8efce573836e4374896bde55f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62090f4a65516eecb0d6ec65133b807581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d187f3fc0b335cd1ff82fd4c4d49022582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bbb8000b4e0cfd6674706e854f8a5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae218ac29dc9c7eef56b97dd7c5fb59a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef576adf3446077e98f3a2900040843585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35ae7dc0fdb1d76a64568b810f5db5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058756c8ba2f55799e34c20c12af61a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7f7809c0f17c018e52573194e2b3b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278fed70503f9b14230590a1dcf8532589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45dea84b55359c1b4150ebc11dda0be590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c18b5e43f3f81cd410c3db9fbd931591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00994bb36856c03c79abca84b6b9956b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63e610fb71633d04ef6a98332a4f48593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea45b6ebbac55f93af8895358dced82594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac4e5ce1ae282e18cf8f71ba422ecc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd15a890fda2b0242bf540b941613b8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f644ddcc8dc14cad1f9c3479d4578ef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ab125acdeb55ef30f8bad02a0716f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4dd061875ecec49637f1d5741cb6c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef05a09e6f2b5cd26662222bfb4439600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1590d3cec05db18d61cf5e7e8b416c5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b478fe2a2fc3b4dbbb6927d63f3c6b7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91feaa49e37044a1e49abe27e1c8d3b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a429c42605b6247476aaaaf0a237841604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ed439aa972a47928294f43872e954605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35129db3c891e9ba0944a561322beb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab917fb0ce6588e844666d17c0abdf09607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e18efd515f36e29fcf93da0f904e83608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536261ab1552314a9b8fec9d23970da609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f42f0745586b2bcef81b013e578aa8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2d837cae41b2fe57bffe39a1f0296611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8363ba9e25deb8fd19f38d1739db6e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cc1fc2364c3b67b03a1bb26a31b1b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2abd01c808a2eb01c80694482e9bad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc1ff2b0230be80a1a6981e0be4232615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f011e611ded97392ed841b8b66f20a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d32855c8cbe85398664a72729a9a80617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dfd8e2c66ce09fef429c7d2f51c8a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924dad34392fc89734c3b02a699b3b0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1b59ce86ce057d73891872d101779620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c1a66bf23671186a206a54ef64af7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9125b1f45ab86eef5a22494b1c3d7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4da63cd2ac9fb6b3c94d72c4d44f6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b2ae97afa1186ecc76ec7c0af9007624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4130df751ac82fe94a7032bda5caa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c31b9ac00fe471c990def3b63428e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ea469cded12dd3be1f20fe5c074fd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba60698870738a4b3bc058626655b4a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a10ff347634cd71bcbd40fbdd7130f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c130f194d79f47e744dc7eb2c0e332630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1dd4f398be4854b3aa0f32fc56515c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ab4a0297ccc3030c504409c324902632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2206bb38faf41a595e26e90e8c0b8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea534b661aba169268d2cc372d3ab2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75145603e6a6ad12cb0c2ab5326c0b77635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b79c87be4b73a9702904c85266e07f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e832fd9a34ac034fade3085937880ed637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7a393992da1f9d6eeb1f0a062d41a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6f9313f52646910161e503f22336b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d6061868ab1a80f844dcbd038a465640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc27d12a502b58a6bb249f306872d8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642a973341ebc5162377f5ad41ec876642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d02aa91d992770cc91f6661a99c083643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26dc3e93fa6690480b51d53088d1bb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242e167b283895415e6b10cde94d50a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cd21104becbc169004fe688d1f833646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec020db8669e4d7294ed96f885903c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08e118227cd952f536376e0a775c18648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f8cfeca38566d5c2e62ea429ecede649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90da2ed963433020057d2080eee44c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338b8460406e22bf81d1e5f9cfc7abd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a9aba00d86f4ae21b3d810f98616a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e0d43f2de4cc032ff9cc250d4dc34653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d81c41728f12b8f08b24b94c49af1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87ccb46159a5239faea4743bbd6cfe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdfc30c797305c016a11b475113dfe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48615697f2e2b13996d9178a4df29e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998c5235f7af08208d492f7d5159b14658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a91b512a8c213718f1334dc489933c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e58eaec1652c340ced4a0abe8fb22a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd1efd8e7a22b3787d4b53c796355b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f51be0d44126e8a2f0c7ec8a8e5a2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce6e8536fdedd17fb47bc40f2de438663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a1ab372aff204678cf676eea72ae6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae648940981c7c322808d29382a922ed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5713ddc1055a9546af5a5ede7b44c4b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb46095bde7182ecf474768a208967667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdc5d85eb6550f0bd1b062ef8e1929668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e43618a5557f6e64336d85f50797e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a050e6980809ece7159a3e00cfee94670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d15ed0529ac6d74227a7116c66bd7a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3c7eec970f4382e0bfa476126df5d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6797510aea0d46ff3cf6b44d1c2e1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77c78c2d55205a98d03e6ea99d9b1e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628a3c6ae63ceaa1dfc21b6726ba6fb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09d2a008b7eb7ef011d9b1689ca7c7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d26bf000638c987c7d9e9e0d24d243677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b25b910e40f9a6f8c35ec9a848b27678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473bc9337f2cb7556221994e9db8ee2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6058031193c0ee4cbaa8344268c22680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0886954457064c2073d4eef4f034140681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7026ae47782fac1e839881becf13c3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7eeec2d3a68b97327fed54caec7bd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5ebb0c848cd8a315467ad374cf9a5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19708b5e46afb7f9b39b8899045acf37685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d97559d560a2694b3a77a20ad340a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ca0e98f8b05017eafea3744255f7a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f93d392e4e1e5d6b6e852ae74ff55688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e580e30fe244333cc38b5ed230d0be5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1616f0d686e2a920bc4bc4d16325f17690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2d5d2ef001ff75222ddf10dba7efd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63958d24f5419961000e19c4c9ba1e7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10821b867c36c2351740e53ec478dc7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb87f32c4fc40cb18b20abdb136c3e0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c263ca6c613300d9b6d5b8218de5c27695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a863470e733d90841e489bcbb242b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7dd647451275a5da0ef9ff6e84e93697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f48919aad6f97a93595e3e2d9b86c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593d3ef778f3c3c51322c746b1585d1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cabf651b1265f25d53be53e431320700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50215317f5c9462c6c65326186aad0b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1ad859f954b3c6de4683d551024b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15ba4fdb5582a0d47e2fd3f7192cf6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ced247260877e5f8d923fccfd6c7c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e54529bd24bc177ea24cd232f297f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962654162b3b29433147c4b3697e5489706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6d351324508ceaa5903125a9ae7e5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bb1a15a8a227f3f766a9ac71af88f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23ae3658187c07a414d3698b95492a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32519d8662d018280af6a8c56cc308710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c91350d0d40415dd1e904d8638d48711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c704e963757c3fb8a147b969b4b7a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9def29db6643ca16b8d607540e903713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded08ecbf00cc209e7758862c6e83d3e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749f942e65e70b2d79d0cbd3981f282715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97f0e2e03e78f85c06f7e28ccd7b96716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62830eb96e8113afb19706bd2580eeec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12429a88859e99dd7384f9ee09024c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83e0f3cd7ccf3f514fabc7c370dbf2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89a808fec9415dc63f0a1af18e9a54720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f846ed7dfd2b99cdd25d6f44fbf9f4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a1343bf9fbb0d1f25bb338a9980a3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f9151f3445e879f0a00e9d0dcd5d2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505acdc790ed18f1007b6ef8d92c520724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cf99cfc012456b1697703118d0d52725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98e16445ece9d101dbdc6959c1add6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e923a6a068d2dff0e1a6449546ed48727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffcc018eb39ac1092a5e012bc11da8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d3ae76798f72b3872c58b92cafa09729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e054a238f0bb3430c50135063cc38730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168a8114327dcea770568c89516af2f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb28ad10a9d9032bd89909963494f49732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2a9b514df6f30a833ff264a072dc9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500aed2a934045ad13580fba7ae0faf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717094e6ba1133b8e9fcba691c90de3b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102ffc2ff3d3067fb092652b6baac2a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005b124f135bb70cca603c284fe7261737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd57c39502743705d1f310d048fb61738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607da47f24514144b885f1050e0f27b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877aca9e5cca007b6df23b9660a7a100740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd83d6cd95622a53fe797f49a7b6e5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa4c0532c88c5adc598fc003bab8bb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f259baa6b1a86ed434bf87ebcfb75e7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f629a986c425f5c3510c045802986744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8839cb5b7ab79eda9fec1f134e26649745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09788959542c0c1952f33fcb96f16d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df9f9024661d2e2fedef30eb959563747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67845a6c874112cf93f09312d7424a3e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a07c5d1eef4a833ca78b825cc1007749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b35267910013228d0c6b8cb67cf598750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c95091f9ee992f9e3b0d6c849a7946751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343dfc8b43d3e1f769ac9f5fe66d2ad3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782851a048d45acd3f98205664812d86753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>