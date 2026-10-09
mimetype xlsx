--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cd65d10a556fca21b2325be6795781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdcbe2ca9e68a777f85c7af83c19192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d2c4d589aba6fbf5578911cf3779a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891217fdab71266a767445f86b3d01474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e87075d54b0010004e7f494e9ae0b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225feb8248d476adb9a0faba80bdaf76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca91c02cc5cba42a724c6e2b21055d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe4ff8e2cc25f4cefd053d5a9077ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b580ce5508c3698a6a5be67fc4db3799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d56348248df117292e238f53772d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd421a7ef8230af0daf58a988d52b12911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ecf9fb362e68d2b9304b660eb206112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616882af6e2800004558d51fbd965e7313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74761d5bd0b10a269a981dae45a8352114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac350b6d92cbd9d135bbd49d3cd6f13215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332644d2a052bfef66c526525d2737ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ac2313fb236196f6f7da8740af23017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c09703090c01e69023d23ef7052ce918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aad04cda2c195af3052c41de044be519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8820589007968f973660b8e1bd6651820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd01920f8352a6d171287b2b65697821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55585ba562027c15748dbec0c85e18f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59e988909d95fab7dd8e7a4b4815ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abe0f5f99e7d418518fc2523b87c0d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1103848dbcfad708d4dc33721b6f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08231dc0a1f3adb54caa6a21622f529226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3ca094f89e982e5c2178bfe208b5d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaab9b31690c54ca74b4cb91380b67628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db6a66e639cd4e52d0e1eb457e60aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f722acfd8fe1b9fed479bbe1ab46030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3027b281446fe97eb93ca4ba2478c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f520ae611456a00d2d959b6a38af7c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379d4d039336eea033f93ade2dfc34133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9938abf05de69b100733f82737a4634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927eb57c6f3f1dde0a3982f5dbea26435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187218fcea7e44ea69f6a3fb2e7ff0d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95ab708223017168bf40b72281457337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c1c150e9cb8aef0d1fbafc870fa6538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f20ad8d9e081d5d168c9b8b3149ee739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a782f6f91dbb0cd2d4c5af6ef0a2cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838a7145558abd22444e3f09fa53bc141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c006e454c965216816919c4ee8082242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f459b669d5c245a09ed2066f05a5a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bea70d0e6a3b0f4321d5bc8b9afc244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27e2042887e1a9fe9bbb0fce56a67f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab5a6dcfbb52dc12b4395fb8aef6b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcdb1cbe7b3477909ec332b1444b5347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d170f4b761cafdafc360ed2740cb048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5343bcf55e4e4de310491c734e10b0049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea403d061fde13a82a462c8220446450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfebd6d73ab2b9b12e9deab26ab7efc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29a49bfd05b1cbf0393f645d7dd8d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed20ab955dead5235cde2ba47a13bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8437b16fe16b4ffc555ca4ed754ff4054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b53065f02686cec32c6d35be9f70b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a29e764adaafe96d32711d8403f4b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656f2524bccea11478b837a6680ae2757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31369750749923a1102373d9b91c5b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8976b08b79e4d77dee7dc27001b592b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c372c8e24ffba4e8bdf07ab35a24a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb90a848d61e08097a6ad4e66c1e05161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebbc5cc3e3225c5b097a17148cabc162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc0c120b7dc2de67de75d5e215e1cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138925fc2eb28f7bbdaf33d69f2d207664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6fba5fa8f4e0ff2917c011c3dce8565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf03790883d0c2ef3f397bb97206c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8b0178319a1b11019f52fd55132c767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad81f3ac24faba2bab5b9bbd5e2fd0868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f7f10a98d8df5e42952a2b7827f3c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea9659e6249532ed8005e141a45aaa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cff5cf2b4ec766aae309e4028d36571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06ec43920bc4fa9d69b2d725a9389e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dde07f2f975cfffb4aaf47ddf4043073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a548a37d0f3fa3d1448587eb4578c0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820532d1ab04d2ccf9883c54e2f000e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac031643701f59dacd57ad0fefcc3976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ab9e22dedd62ec6b2e6118aab306f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc990c48a8b29fc6ee473cc56e9fd60778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76117b06202b1652d330c0feddd6ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0006a7ca27daab919c8c33e802db3c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8c07ec43631528800008a65f66a5481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439b30481ad8938d887bd824433227382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d137429edbf0b1dc2b0ea83ae99d4d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8aaf57624b6b57766f6af771a2372d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9f29fece0bc630293ff00a39ea82d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a1998fa19d699d89ca98ab2bd6d1c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5efce0b846d3f030b2d87d22de22687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1526cfd2a3882ec187f441b782db788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557c36425c204ec3359faf152b2495889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111fd55abc1b1d89a72e29d7073530290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0ff867ec0c89d6eb83eb5c33e22a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b1be91e93fbcf557427b5199aad7d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f1bcd3976b42f2e808a8c347c581993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40a64695b691271c6289864976dff094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c17d8e00b7cbc4268b22da183cc88395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305844b6f1e54b391fd8551e21f220e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6005c3bed9201de38e94bf951701097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78270cbdeb3735684d2e54fcc2848bbb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d94300ae9dda9ef6d666d2a5b25f8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e8a7d42f5f6410971c9bd8a24a26e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3e218e1e890b64d6cc7b94b14e71c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89787e175df6712acea33c54a299ed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296fc5e49d3e17f54bd600720883cc5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cce2a64af01a6669701eb191ee7e71104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bb068a1b3f924f4914067437e81e2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49765e1b5260003a8cca22f2ae0485106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d369851e7d102e151324c58eae99690107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcab5c3e6fd9a7918c438764d7a970108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f15c27b1103d47fdf43f9812467e94109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e274e8e938fb40b3e0ffbc8fa49ff5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a4f4939cae2281ad5285e2f04a82a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cfadbf6774840ad33abf706643dab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15def95f20c872f4a2bb8007e65cd069113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232dcc4cf29f44c5ce5b200ed0fd381114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e103f9fa5c60b2b7139858ee46c8d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa692d1af5278b1ae14078fdd1420561116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187451fdbd0d702addf5e34d37ab234117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31134192b35b87baf5486de2f97806d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451f53c388ac5429f0ae06ec3235890119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa952b7706606444245eca3cdbeda44e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6ea467187c634883123535092d92c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce445e0b61471147dc6fcf44859e6d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde643edc55df041c7d4c6d6e87dcf99123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49d31543ca6d90b83a779988667d01124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b89d9f70d449d14aae81b2c0634ed8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6849264765d7a3a45c95dc061fe91a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d46173c4c9200a574a658f8772916127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65128739503ab772c8b2549625f8efdf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfe173409ddf2db32c7f8fb56d41f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f07741c5c247327d81cbb85a28024130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940185832d8e00587814635b1ee446b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e41005f6585d2bb3484b1b1432982132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660657d0725d624bb23997240204996133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fa8a9fd2982a23b73fdb37be1189e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d7099b8a94c49e77045ca0678286b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc81e4b71e90f056827fcd0ebb75b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5dac73d76d5474d657d4f5b26a4f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec4e8d11c448083fd7c67bdea86159138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaef5d2cdb3896becda58a2db05b3bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76b1213a1d39979c51e17ec2d10b74140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8bc3711c9a0e50f09cd6c97a97587141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8810926da1f15467d4ac13f022444d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd0a23c027914d0178045ccfa7e756143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6924ceb366f13a8563d7516756986d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7538cd89f56d01907423c1c90db9bf9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d81d5564602d69ad7e04b47d7c0673146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecf060516db91c632cbb4882adea47147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9f5f7bb379de4589fb83a565ab319148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0050f3f05135bd05f73190a4e58e2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ea090c3b7e330abeff8370c2e8749150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3592c24abfa95fec5a3f39b2a75ab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363e0c445d799f8a8af91f08c05e46d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de57ad1e6adab3f228b6a229e3bb51153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e210d3939e7bafc1645858cbbb860c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe12633a70c80baadb15c161622140e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6075acd628ccd7c5bc5575d738838e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ace5ea3c96fd216a5820b0f55b32be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d098e0a53e59ae16e4165af713c10e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfec6349007ae0cda1db6e03823e21b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2829ec007e587a54e5772f0303b8b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf332b30db353842a78e064dca1c764161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667dabb12f5930e50d959d7bd6fecf8a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada94256c7d2d79c5117349dbadb526163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bef0ef6f4462905cfe00cf8609142164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5862bf1bb84e20b1c6190a9c18099f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e23a28fb569d400072a4dd9f753216166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e55e280a91e8e98e2cebb90742cda167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f72471e4f4af9a9b34334d3f2e46ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772ca78ea010d5560ad164351d78968169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d0aa4b1cb83827830cd4ec93e7469170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955d805dac654fca7934f66d67f4e39171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ccfe9f4883ff8754f5321e34e1d10172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efb7acc8c993b7dab59949f00aae9a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82bb0038fc8fc99ae6da95973b5b91174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad0da19e78576160efad257fece254175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfe08249f208380a84c9d0c270b950176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be507a3ca5d5d62257daff0d697964177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3628276c5a15fb290df45a5642e417178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4833c93523f18be3f6ff683087a37b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a6436788aef70c336d015bfb08e1b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076fa9b4ed45e067df1a7b73eff198f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5aba45d0ad57b9827e78539129352182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619ab027f97a2e670bd79512d01bd5a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aac4cfc6ec8937bbd3d4f0a60fd101184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627e820706dedfc8199723bf814f196185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5979934315207526093495203efb5a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c95d0e56a401829ca776c921d7fe9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af675ba646230a2c790311bd5e9ed8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c74a969368ae97f695e859bba95ad5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b4e0516be40c1fac63c2da5caf7eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43b2afa0cd73b37e7cacfeb78b01fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606dc03fa136b37e11fe94a29aa9391192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ace2373cb337072fd812a047fc2ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40122096043a09e169f4d6f8ac312169194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61c217f3d10311cfc867b1ab27422e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876341a3fcc2cf8a49882377c6c1205196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca566a10bc810c1146a1288b58ed09197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab821f39e4d83d6046107be73becfc42198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf4b40d691dfc768728cf734e3c5a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054bc079f5ed5e9782775a2fb9a0955200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11acb1976caac6080e0bafeae936ed0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55f2375bbc1d736c112d0b73e389e3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f96dec4c2f2cf0544de172d69a923c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31be8d52643aabbbe2183d2e2455ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756180c57dd955461d7bf93d4977d8e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09a400f4b21be1387f8d1a3d205cad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7b0e3925d2a4dd269fe5ea4cf2702207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00132e72793e86af8fd5fbb3803ed8f8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479de3feffcad29a13f868e0ff2390e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed1c4db5ff9cca4ab4cec766d1173d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5616442aeb2cda1eaa7f6d7dae8e45e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcde6ba1c3b50b68f6dbf14cd34bdb7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbb45f23638cea992283a1493ac2b8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3ba699cc47b49cdc3c6439f2168e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecd2ff740e11ac8eac484e9581d0b7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736e9f3b4d8d7b0acccd5c504eeae6e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22674ef60a2b76b5d86f854cc03411e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bcce1d1d09d63aa580d72ad99828a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca8eda3202ebd8ebf61a1fad71d60d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4356468ddd5f54471ccff5c1e7fc0d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7a4f642c8c6e9a1c27664f2f5291a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85505c7f133176333216c88832b09e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fbd358cc509469ea5ae7c22a9de13223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087c641b755eb2597c64557ec78518b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cba7423900c0d4dbd43c2f1fdc88d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206f4b9d85bb3c21882bf17390ac32f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff2bba8a5d1df12ae0c7ccf9c89b4f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6fd94fd34d15047f55bc52afeb3ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c87ea76b7044d58530a0a135e58ba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c055204d807cdc653b4ad89934f7cb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88c39903936f6a9e5f3e47658f64b7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f11a4f043574803a5eb6519ebaacba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4d343bba125ff09be5b14682ccefb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070751870e1593378c5c09990cbf280234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cfdf1583613fa2293919b5508e4e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d4bd3da196ecd28997b34a956e14c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef6f0a2d41ad3b7bde9e31467a44f9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753fb57e6929daf4cd518d30f98f95e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15687844913f0306dca7a5c0d03b48239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63cc9caf5f07d25507c86e172201c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63d93931e51f274f181cc6dd592090241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc120246eacba2e7371c424c1111b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ba6f8daa1734110f6bb9b4ba39faa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cee6cba0f66f9622f4acc67ddd480244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b2be48081a1334c82b61ef9bfd0a6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07640efceb5ee3d1fd291cb4d674b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cacbc2303d5a3d52d5a57807f5b2b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f965c746283198668e46ac2d894c9f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010debd2d366e1a317de3ce91e4b8b85249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51d339b10cd2f6aad1061db578545c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66571422c93ae6472383b5c060a1b0f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97bf6ccaec8b201c3e845584695907252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39a4bad337ecca344f618dbdb5c8a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a352e3a0595916fac8e20a601b2c25254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63033b3ee28756f52201d9b0e6c836ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e86d6cda670d8f79ca9eacdefcaf25256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f09e635ff036f2c0e8436d9f28d497257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba74691f39ff265a5e341253b18ddb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcad027051f12ea242679381f6923ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73670b42adca83c293a6affc215f94c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6dc09c6300db6ce0e998418c4c1e55261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39bfafac340cb50e68a427cef99405262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d800f0e423e1c6626c910d53320717d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171767d8afc3fbda4c1b4cde733797dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56820e87a2ec9f9c08d6e6e4dc37189e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4543249b475719e4f81dee78c885d80266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a1f761afe4cbf93a915636af61c75267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc63dc75a61b6dc17fa112a291186a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981ab8db90bef2cd8f5c791cb5e3415269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109517c51a597f8009a7d2defaf6d9dd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbd6a9f5734a896fe95b811bae7ec2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd50b55a17b160fed57bd54b42ecb6c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01604f2cdde8a2ed565ccf75c9823403273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a396b4a5fe1ca2fd5520e9b3d9f19274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffdb6eb81b9fd77e0a4203ca61dc97275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996c492943c7365dedef83d4a0e9943276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5e5ce82c54da592c86cc8f369e214277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd928e16c963ad600482405b139c4307278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a51e0e7c3e67c4531d5f336bdf95bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ecc8bc99588511e8b69b88f66f0e7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2f71e64bd7078676ae6165dda93f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c18314feaa73ca77f86d3be18026c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b62c7d452f1806e2c22565afedb7f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae26aa2394c5aff4a1476cee97c7407284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3a018a66306e9098c5056ff577111285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350fc0c9a11ed42d944459514b0c839286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46453e29d83e6c5f86d16ffa506d2af287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcb56dd7ecb3dbd54a3f56dcab14c9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552fd114756aa7699d77b9a4f2e030f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb57bdb2eb3550727a6458674aa4ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688b63d24afe1661ee863dbdee98b43291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80faeb3e662b8331b3fc98aa2da185a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b826893d798b09ce0bb85a4b0edd0d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57844ced54da19bd9179f419972ed449294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8ab2636639a5f153033ddb30670df295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf3c62a6400fbdc9bd35b8258113c1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433148b97bd67e10d5554e4032778af9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dcf2d4487e3664b254320df7ec8cb2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd5bfd4ab36cb1c4dbbd6b27d2f94b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565c0d4099b66b82405edb8de22eed1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca20769b185480408a03093fc7ef84b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f072ed94b1b72042091392ed426bd31302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b12f173e3f588262f782f78faf4efe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aadb998ce2fd604d5f7384843b31e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf1d42bb732eac213bf365b3a710d6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a6598e3dfb1c060db8f89d2f1c0a9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa0987ec986cc587aa3676c4964894307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215731f6db76a5c58f3610f7cc4c9f07308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c852f375e5552ad08cc87ba80ffcf38309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b3dc0088335f5f06a789f6a8f64c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7db33081c8c1e1762196736170218311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e069f145c70123e6aa08d4d271536312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc3bed79225f2d8e9a9128cf44466a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e50ce81d6447ed9debf001ccb7cf8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8e2f0c5aff56f8e80703e5a60af04315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893f8ee1dee36e396015c91d6801c55316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38751a3f089a243b45ce0840d54aab74317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827dcffbc15c6d2a41938b148eeaa498318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b69fb78190a0defe7455dc036bf16a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77061b72a8845e92906b3d8c8db89a6c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2513774894fa9725a1c1b7ee65ac8be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b0b5cbb634a18b9c9e11797e4667a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b983bdd7904f1ac26004f72ba36cae1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd640d78f0fab423108bda2dd0d2dac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615e870f0ef1c3cd75d2b05dd11d44a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b3e1f492a18bc49611c025631602c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65650a080c73ca973f27384b84cf39bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d582ce961feba00b8cea4f044bc2f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9ad298e569e9a618a4dad1ed4264c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb7785d04aca4c78ee91db722560e1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112e04466b841051584936e0324bfec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446b1fda75bb9ba944bb5f7614f716f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139a94282bab4def0fa62ccd4857460333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d00706ae5099d3c585ad24f04e7511334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a610deb91ce9e787f2800ed617eca5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a932a68ad7e6e4765973b748631811336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfacc36b784149417cb5912113b91b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60caf93e1b548dc579183c74937e6a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bcafc5e4109de3c417c86e3e4473d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965da893c1b960794c31dda4988fa87340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca89d6af23f1c4712ab483c68c7549341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b98589709804d37ce44fa3ea55416342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a65768ab4b84d50de87dd5d61607c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b228f651e272aa2e85e7360f08b321344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafbf695f7fe87513080b10e400570b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8e01f157b994f139d9127ad378d90346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de84aebab2a8f1c2f488b0ad3ea415d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2350061615b91ebed2366b5d3e82b7a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291032cb23300f4b2ac53ac098894702349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b80b415f63def6bf49336e55067e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960e3bd01b166ae134706dcf18a75a2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194395bd663faaf29e1973d6dcba4cb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1a04304de2da4a9f48167734ed3ae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9640d3ee606aab97b450f7678532286354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa55ead611f17965f25338407778376355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee749e22ad3f0ad69b80038f1395924356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2140c4227d21af81cb666ac33ff5a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e98ee1bb8f3d8053acac5e98b4792358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770a51f2cbabe0479603c3fd85c6cc9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414eeea609b4dcebf4a67c7aff9798ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815896896aeedf325d577eb312bf0bc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04062eec71a4e6d0ef2225492c7c576362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361324eca0b323a84336058d8207bfd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64747daeb9b9e7ce1b0534def717d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd744e0e65e17ab9702c5942fd2d75ff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73a84c1c64d99f56e0e10f54cfa6fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2218ac2a4b498faa32f64140cb551367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ac687583789af9e9ce28e213a26c4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a04e87e9330d0ad24928315531f14369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8118e12e0dc081b3fb32244d964e53d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec80d0bf9b52c12d267f4716aa54b4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dae10ddc76fe85da0d1f0a7c14887372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6de65ec63d160f00401bed4c8d55c3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b393844898b0b6dcc72ebee67361bb9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3617e712c4ebd3cb6a1cf3cf3af12375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0250fe6c5fab29789ac267c143e1a5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bb93c6dd55bbaddf84bc98722904e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833815f541984d09242696d0a3568a65378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f216a8ff6c23e395ed19eefecbab00379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085942347b270902e5055d4cf8ec6d36380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cc3d72094ba10aafc9dd0a7fd3802381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6ea956d9ea9053c32e010b532a5e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16059dc85ad000a653db3464ea0ef0d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cffac9e763aff82fc7b85369a7c6a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d911f43b5182f0aa0461ec6eb26d1a7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89680ae914389dac66b3c8c2e2f673386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd09ec3bba105a90153ffd8e62005a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1855c6c25aab82c4d5fc4e0a5aceb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1796bc51b3cadf5b1b1f2da150363389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76440c71665f3d133b3fcb94ed3bd819390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c5b12efb92cef226c3a66e6bc119f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5599f29478f1bd89b48fcc8d91e12e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6334fd238e53f3640c3cd5781b2f0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb815a1a03aa02af5064bb7e404ce3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312fc14c8afd955324983453fb26e69395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd320ae0cf6f4435180d90e426def820396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1e380097b70cb1b16c5ee6b3a220a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820cce22ad4e2f9a16440caaa307aaab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42f7e8d357cf60aa12937b99a80ead399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78ebb97cc492b34a6f69a548ca41aa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122376429a47eedb97961c502c580881401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0fdfc26ad0b428326a996ba9a05f4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066be35a91935b99871becebe692c1ba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa368e0ea243631fde80f057016412b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e626652efb00ada639a5147f19a29ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39a7dcde6f783af840442984b72713406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828c6f7530af76de810e73160e99c05407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d57632a849948d8a46b828801707f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df0a07b2d7a933d14fd21a00cbf6a8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c40a1c1176efd4a4f0e1e211302643410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3474c9331012d2c946f9704f441461411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef459a15d861d5b5beafb4ef8d932afe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded29cf3927f2eb405a9dcf74d7354f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24e3ed2efa1043e755a76f39103b9d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb702adaac8a7c87ff2cb16fe7aff0ef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8933e825e4c3db2d0ffc49f62e160416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b16f675778537877d035eeeeac57cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58045f1f8b5d38ee10ee6a8222133bc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65306ec2d7c92e34ee7ee5b87c0b3e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b716395158747679596895115b9d0a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b396a1e94af95ab77d28f689cefceb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b750a9f6de947fa77e77087f1b18d3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122d6b1792387a77f76e2c9f7c2a63a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec7918eeddb2204e6812cf909d0ad5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5640a5a3796449c89b6be668fde6de3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2faa8e31df8d92eb899f5fd5cc846cf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebed769e679fe05d35f6a3bb2ee4425427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29ed43d2b953a01a93741dafd57480428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4fca14f26c7e266830e7d61aa6f4e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fda3cc42be9d907a8db1c058e6c39f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7432e2cd9dbb2ed342252a8ebfd087431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cc583861a60aeddb737c25e2d33ba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83b8d8925d77ae39ca4a9a134d20c5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de81e0f1f9069f7576444c02150902e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8173093a859c5c30386a9e2ec6f0e0a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111b9018b3084d786de1426c5f70a1f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca13b806e76a3d31a34bd2bf275f77437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932534de0b36d6718f2c95ca8bec57c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71e81604ff04c76c25f098edc40f72439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88573e69f808c3d7a816e2f6d308ace3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5dcad00cf3f93edd692741e3cea05441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816af69f6f4d96651c6630916ff693b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f377358c4d18afe2c95eb10654b56a8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c35cac46ebc4023771e1d1606c8f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96921ada574e3e9a89565446e60c8db9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e8889ec55e951d302b06659e3b012446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53a12efdbd61d8a4a945a23e1181be447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33e63e72bd1e3b458b0759a846eba4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f2ffd6e419f717480785f8d389d73449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298d9bccfe9c28b072ebb20546151a2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6814a67040d8f7a9d5953b1c19351ff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1879a4bc61cd6d5925319e078dd3e5a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677fe78debb0a18199078dbcc4dc2f8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650079b340c4735262e4dc17e80e426454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72cbbc33f9c445a6832550d2ff0566455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2e5053e1663bb182d5e53814ed978456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf02203e66a2d6716bff199861f71b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63b2fea0a0de64bb721d5a1a3d8b7b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06c7a429617aa86bdbad290bf67c72459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5a17d35350f13d592a72ef411740e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d03fab9b1ce539d59c704800431fb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587a870a7ddc98043c2d0d475fc57d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231a6a494c288652b058a838bd32082463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485bdb041a08b6c38beea8e4c0eb482464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa56dd58e8f643ac16467f7f881857465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4974df86be183f9d794d5886558dd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b64e411b09a17443796b8d566459f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9481f3dac4ffe2a78505563113542468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d33ad2ee0e55742e62793ad28f97dc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891046d16c569bb28b2e73665e3c360470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0901ed0fe69870e54c0fc2295c4318e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc001977954d88acad5a04ee84ca38472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e0bbb7d4c1d07cc0fb1a0a8ac5406473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956def1bde6aa3ad8c37977b6db6d06c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7fc802c6a695924c484fd655a221d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951ce155ea19b96c154afae12cc88eb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f95fa9a20ab13f6bc0693a24ba7d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09963277f2c4247a2a61ecaefb760c36478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13424b9b4fac9982d4636e9c288a1135479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026e0abc0356c6addf4bd48861ae2df480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01962150fc68bd055088ac01c93e759a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225be6e21bc67e2f06e549b069f80df482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f6c038b82d0e888fa2d5cb0ec9a9b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913bb8b55c3105e7cefbeec51607134484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416d53727011147c7fa1d27e59c3f2f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece2bbda0efbaae77a534e20f4aa45e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ea639022371aee36b3bf676b74110487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa1d600a034fe9ba6ec3e2b3b0fc34488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73301512a90c7d896605bd902dcf3074489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844442e32c97abc6ddba0075d502775490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc513eebf1e65dd8f8954bd7eb07b8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17daf1b64b8d26df12383fd9927bd7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10710200b6262e06c1824c0ff10bb2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca171c4fb7995054f506a00b7687bf4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148fc7010b0f2133b86335232d5a33c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761a17c90815dd6691a6e38873ddc52496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bd7ea2cde54fd9ea8efdde668e187497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99924945f19168df28b06b8c78180ff3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5ea7939ea7cc9f5dccba8328e76e0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997449758a939cc92ca0925d37a7fe0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abceabfdf4c492b40a68e4af0f5a745501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73809a868e16e8bcdb23fca5883a3b5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f7b88a068201feff64f861f69f35f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9371ed193ea7eb09be5024db5f08f7f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60eca8301ccfae2181222d48b3d572b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4aa957bb4b5afe06f6e70192dee4f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c419f09d97d2242491d22183fd4a8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2b4aa391ed24482337d345418cf51508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63399935177a2f6e47f711c5e89111509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d59837f023a3f6b0c6169d35add4f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713fa50f6276ff5d222aff32c5d6a1f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d8d2c4ace94c75ff890893f571eb7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b892fbdcdf1a147a63233c0083186513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad9c2287af2e68f08732500066df8f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdb5462681bca038ce796e5aad3faf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71c55540f9fa586be78f22576ce5fd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1e024f3a596481c8346dcf8c7e075517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93feb426eeaf4150a1500586853cccba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ee4acbf101e6b0427c2f0a9d0e306519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570322bf7fd1032cdf59f734415566a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2484654353e2734fe1e986e3f23af2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e3b75bc6d506924dc20a4935cf0a0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bd0fcda08b09c6afdb0112435839c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752f435eb2376619bb9af13af2369cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bce97f6e7605b3a9389c4407265783525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed6151b6cfe6a9e4331337aa452c1a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc462b774f83e4877ea8eec1830c9aa2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbfbbc1cce5de0e06792e043f1fd93528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cc3e5ba4de7d187ffea253f3a9c1f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84758db254962beae70de033863bbe2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04a8fbce84bc701206fe092b189b2d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5ccb2c4523eaa6605fe6edeafce12532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113af952da50af20a9c40d87eaf24494533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab66be0d4f54fd5cbb9bdcff7fe76a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197c86a614fe55341d4004e1f15bd0f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ea6231ded113ef1be9c376889ece2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39327f64a6fbfa3de05628aece940b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e481611665a1e66bcf31b5aa9bfa96538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df92bf8aa7e4b3f3ce99538b824af52539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc68a01ca7f0ef7e9310c5dd942bb2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e3ac348c8fbe475f8e845e5475262541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a6e0fb6492f448ad4af187f7bd9ca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19c110f1460b8431cc2b46fe511aa7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b758a2c6248c6d8de60700358ffdd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313e442db49c0399a81ab066518bfee545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8293daaed34e18d49bf4d0c5fcf632546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646936dca160c61a39a5f02022b1794e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff150a4ba707cbb7ea02891bacc1c8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6280c7e9e23961e7af4ede1badfeb50549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171d255a026798abc2114fd5af99cc8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f6c65a2402ff526a5b647bb12b198551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd283a357eb5e95ab52e2339a89e8aa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6501e2f98b42b1dea3737c9fc34cc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6b198af5c5426984ba1499dc2f771554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb3037c5776787627ec5ce0c24e5d1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b765c0424f0f097fa136565a0ac65556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebaf8852385d5b0222d6b12ad0c8e3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ef39f55275e9f57e339074414eb45558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5ea638f90a1427158a52cda1f0f8d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a903cda19e70f56e1a7609d00f1b3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3f34d04ccf66904fdc047a1e2c11a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b522746a41374da638d667117c75ed562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1b1291771a6be3ece896b6e621b9c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc532f22dd022c53e14b8bcb17efc69b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74ca0711f472be81d46b242d7e392a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0fde3c9ca3988226e1b500d0a5b35566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337d409a8ee92f2b33344830195e467567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192db5e1239b2b8a27674b9b043c941568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e441f081ab07f8592f64703a7f40526569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adc6395906c352600b395990337540570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb560c68b7a9f6407ad0b2f314ea28571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c501b50735a53fa8d7810ce8beb3e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00337f5ac9cb75455e2cf3f4ccb7eb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccda91a884d7d2b1a49ae8f07b5f9c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2bd6477696749b8570188f131eeff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899524ceedbfb8adb4867e63247aaed576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cf97f8ef42456389a1744f5cb79e9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6cab1cc22470003614f27f0abf7c1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e69c7e9599ee8b21afb5b56f6f4c5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad478ba303038927190837d895a0c5f4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18451ba207367f2dd89e92fef9c937581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ee890caa6c5728f01d0b260b50696582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ab5652897d46b38e6dc31eeaf480b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffcf4fd0a250586baeda7e088f1342e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53264a22551708dc78e77414b25119d5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8ce5433a99b345bb65944b29d6ec8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3816489cc0c539dde6fd801d98d4be7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe66a6588791384c1e13fec25909d66588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0cd674fa532de96fa6a002623f461589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb431ecb3a79cfac6093bb08d49249590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49604a79fa15c170877a3d971ef32e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c7590efedf0814a98fe06ef8aa43d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc6837d0d695b8694a2f6f5529fb78593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15334359097a4877673b49562c0bbe5f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1477f07bb1d08a777e38c06d9bca5b5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fac6fce00b5ba503cfd75da68c6ba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c08e27ddafee3af9eddc233f3f8d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9a024e4691aafde23f6a2b36d82db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea45cbb33eb5ec53d24ddc83fee080f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1d64a447d3861fcc8a1c91ccf4ec7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb320dc24edf1dc45d5f55a6f51936601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809aba74f017dbd59ebd86448f59b068602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f0a420b521bb759612feedf3d16fe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512cebfe398a6a93852bc6b46b6ada1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9e8269026d7a72e4c52fddd7d9b50605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7f8d3c42b2c79356fdadad63cea86606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873656be7faa79941d6f653c0e568cd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd82fe709ceefdded6716685cfa5ec3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a54d3408e8e6bd4a3403d61581154609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde0e2e52a2248ac094f454a5669bd1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6bd0481661ab70e00b85e46680982611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e000d7ec58b00e9dbaee6285c532a5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44024ac8ff2b9225ff0fc8aa342eac94613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df42c72eed0c36ebd1e4daf42ee98a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707965a700109a289383f7dabb3ca712615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf501c0c89aa91fda1e4d05589eb7195616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe7cc7a46d8c263f1ebde9ff032ff8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479100caae9ed5d173aeee318916bfd0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1a5aadf48b86d8a2d7a31fed18ab6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470128f8d4bd7b60459e9f7c51cedd9c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5abb49fdbb13755a819e7e11a80ae1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191db2d8d1d4339a70a02451a9ffec38622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cc7a052593578fa428f8212eabccc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bbfd2dfebb0c5c8aeedfdf3f34ed6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21847bf2dc8759150a3e8ac36f4484625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55808e642c5da8537e0148750bd92360626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2232ecfb2e24cfff8cc05682a03cf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299ac9db46382ba6a62be35c7ed5987628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cacdf22ca23dbee7457fd3ecb64ede629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2c099da1638dc33cb525bdc64e9da630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e57ad0455c478a8d576ffaa7507a7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f7c6c6c31b5410bb4ac8e654d6ad1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75659106229767a0dc0c8d5c882eb7cb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fc4e1647f1bbba327e3884adaf175634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b5b9e4edea8cca506288adbc9f995635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571d21b40ae6d09825266cbfaf046f0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d207e8b12166922df858371174701637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86273da2d36e4146f522ae3f21df437e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba963c3eb299dddffe4ca287936182639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bbb3655ab95a91e7b8aecef244cdd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d11e406c4f28789fcc8b8322210356641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b84d8d270bba9268651946c29282d9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e4891fcdbe8f57bf44b537558979f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93caf55b6b8152150d9ed2ae63338542644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3580fe2c95996534c05e75633f41bae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154819d03c0e340eaecbc095428673b5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619e9cb00233d2cc8df351fb6514f8d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228a822f5b276b76094570b418b282f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248ee7ee5c71901c2245766f5e9de34649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd29f7344f3ed98c17d236cdbf3d0f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba0d01a80014f4ba5150841b20958b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2d6b506f55f0ce85412615f8c8f5a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156c8840daf151faf67af9320ff89c4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae938b1be20c1d073e2444637bf942654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d258f2ed41312385d5b5dbe5103146655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1293ea03943675590c3b9351789e90656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6ce0d5d6fda6331de11160471a233657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc319cbab677636ad1e01db53ae40f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8ff284c8d4469f40f04f973fcdb12659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b908ccb03a471cd1ecb742b4cf57e4e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3af218095cdf5cee6e4947ec2d72b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737ad4f79e2ef511d217c8bc663fc17662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd609da428bd16a61582eccc38635f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5842b9413f14dad4aeeaf93f148ab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397580159ff7bc0dc9e4e3ba43dbe6a1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063ae4c3f6a1f63a2c7d743d386e060666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc7f28e7e21d6eb53bd50d1a3f5e4a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a3664ac8681fec8291b7e4899b208668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1d7d0cc50d749eb20d23506441974669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be17e3aa8e6ca1ada97e2a3f10542bb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45357ecf86d357dcdc0bc483c1da15a0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eac75a6acd451d52ed4d00d3f230af672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433184341cf34ec43c2477b49d6ea526673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77290dff0de52b0c409450ba2ed8b98674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775b91918c300ed9725712ef85fbf58675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302a4f5ecca39e2507e4aafcf3dd3a2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562bf8361470dbb1d6095ac32408374677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2a4a85f2f03439548ba1b318253a9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c819520d91bb65ffdc2f2e5cac296fa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087450eeecc3366fd0bc4264c01ee7e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857fd79098d0c910cc08595d039bb73681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9762e92b8f5648d64d816a458aa5da682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca49a324fcd3223e22c677db79f2cc0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43e808f5f7b5559279b07d62adf330684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60e9e08b6b9d65f54bc642955e7b80685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d4f5a9dd064520838e958f7816cf3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783013942f5aa233dd513eb849f4c33687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ddff43434f79f969e613d9ee35159688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529efebe1bf58712282a85f395b84f1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b28dd1808b82a66607a5f9b434483690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2ae6e6703f4027aec4fac4818a25c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750e94abb3fb396348716e545e913d1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431cd91cbe88cf395e1511ef035488a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f0b2f5da3d32dea04489a64369ea8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063c9cec6f910760d0bf8f18888672c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fc1a9eea242759f94d4976c014aaa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767fa3353cfdca2ba9cbdf4651e6952697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5f7f2b29adfd7737d207ee1c733d8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d16c367d4f1c172c0ac890f66acee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0b486fd36abd71c7a68443640bc66700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440544336a5159100e38859ab868fbb0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c9097e6d4fe6effa9123537c9e57e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba892eaa0d2d7d82619104cb45d952703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e08918fc889187cd3e8ac5668105e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbe06dec02b38a01b07f3fea89ae9c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4eef0f9a676b68a2bd713c8f8e1c86706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd2cc371bc42922335a8e41e3dbb9d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665adab1288e1051766519fba901bb2c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960bdd0ee6fdc35284216e7809d3a83709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661db10034091436547b11b62b2aa35a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ad3f1931c28555ef511ff64529ddf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab610f493130348992aba4be96dadf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d225143c8b9e0889963b2ecd9b309ed713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781843ab2edaa9c83482a5bbdfcd9d56714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799ab3edbce9dad0b7d9dc0bfedd86e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b026bdfee8d5c8fd92a77691ddf9649716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36afb37d1f94aafbcfe9ddf3fbf70ca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c62c4ff291f5ebb6068c54891e56d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713d94d2ddc805e7605af579eff8d39719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694e884ffb9077ec23deda6a97555db720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282141d37215d493bacbb025f9375f1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba018ae7d043864f92b52135455384722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ce06bffec8bd82bfa683e448adf6c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef15010584be13dee5bdae64b400d80724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ab989d684ec267742e91e2b991cde725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d622055cf83bf21ba5747bea0ce15726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a230ebb40fdd667b6297cdd2a13c7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcae1cc840475b7ab06c6779bd1e6b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4f766a8666c805c66f22176114395729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e614ab5de4b8b5a8f512b5d114f0d40730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c00b1319de9477077bf6bc3a29f07731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac7232b3c369ce2cff279156aa3b72732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095ff6585669eaed3f9283aa348d8f8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee848aba3b9f8dd67cb9f92cd4d919b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec82ea96506724a464ca5d5842d7f92735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e1dddbe62f17100c09f65a360b732736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e732019bbd39f152f07f68cdee99ac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffbba08f7fdbfe1fe01b20795eda27738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3b386e9678d85cf1dbb78dae8a16c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956a4c7c584bee58a6f6c4ce77785ca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7132e86dc25373b70a208ce3826ae7a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710438db66e7ab4ddc12d8244afac6fc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434e5594504434da39d8a9394a12045743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c12b9f0c9ab5b2f826dc72b402f0d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4081c609fc6e8d082e9987b0bbc48e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d297e6b6b845f26c4a42ed65347427d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38bd40de06e145c9b8c3929d9bd694747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a079aef255e9d8ed1bd93096e863c1f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23bc7eb60be6ca4cdca1a372c3beb3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd4a26332bf148cc13a7e4e9e41ebf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e0aee4b1fcb7276fc533fd63bf373751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac98ab76c65b3db25fdf7e7356dac6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bcbbd3a0347d36af503777450b041753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d691203dde92f138e8f49ce7b8b727754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2bcb29ac6bdafc24b83666ffebbad755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8a5d5a05186fc66d07f91736a11e0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fabeb9efe15507013b2c454158765757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a186c94f091792f69061d9b1fff4fdd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb0445286292c9e7f3a1e615ea9e3b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a501d18f8d0e0f69fad7a4da423291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e1f8181353cad0febaffddbf4f5822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a159770ac7d8893db671e3da499653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab28a75964466538f9bae6b6c627af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4310f0b223b54fd96d1dc2390a5595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077e23fe52c2d5bbe20856de78075b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1869e7c9dad4d9ac70c511cea2b4b447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a1f8a003ab8c1e71d7dd8421767718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6704a6ce726855ee96cd07aec2ad4bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4fb5d15f7061e0cd10757559c680010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6603897fdd4970603d5b4eb20abb2ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6744b71bc3844fde48d8d84eb7e1e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be460370f76639200046356ea13f74113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d6e9365370b60b9819f3a1a05deab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764ea9c8d6ecce445b344b67845b01015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f628a8c0a94792ac635edf6e8462716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d868c39bb618f3388595e584b9f6ba217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c3efd56b0c6b90c47dfd67f89e59d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f158505d448fcfd7ca50ee91df3e7f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2572b3172adcef923ff6753f4095620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a387374e60c46cc7a65783a51738b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f350079c4c31ae53ad8525a16c97d9f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464898c73507ebb26f4aa2f0a3c45c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc527c9cdeee08dd71bc0b422edd01124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7ba45155c2ad270c4aafdf1f0e45925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59a9b928e991a67b688e3e4fe0a24c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfc3bf8cd0a1270fb0ef8b9a9ac70527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff1dbbce9f335b66b567d4a17f897d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62bf23a3ef9e58ac02a9c2e104b2b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e843258a39e2dc48263846bceee86e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1f6a880130ed9292e9d505e3eb1cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6859a06916bed72649614574286bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510a8f4dde868f63962f247dbb89df633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b715948fff77086bc8be65b2949996634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95699e2641dc85a9662495882be8e25b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1809d50f04b5cbde4f1dc5f95eeac7b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d16ec740e0bcb27e7882550675ed337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450e568b3ac2ea5120fa1e63487b2ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cd46f56a89de6dacf1d4f87170e0339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96bae53ac3882a217821e2dd637c1140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773cb57e363ff580a9d6f46c1d3d19641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40803cebe06889f545e5535bba53149742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5699ce6954dce993301def2c328f8e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac01c551fff009a5ee9ed26c06d98844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0e9a4f60cb64e93c7b1b21a08342d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d8288d235a091e9cc7539a9c8e65b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18506d8e26f124d2d743d2663fc9ebef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c9eaaaa06678ee747765076e6c59048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd7734070f0c048816ec83caaa504c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31214eb7165c7eba314cc6bba540d66050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32705faf242500fa507163bdeb12fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a147d182310f195fd641fbb7d9caa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2de29054ed40bad15d36b18a9f25553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed401fc2274efdfa88195698886a3954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edf5547d0560729fd3e726741cad8e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30909eb18695a206dd3e8b8b3d4fbf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7944d6716d6442cf794fd219af93f2057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bea621338f1bd184228f8f504e4dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d6646d01d66b51dce22cc9a54f04d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc444083c5dacb37c573447c85d5cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cf40b338e7700623e600ef71c53b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6f264a98dd3bff15c7d82094ce0ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb4fa7cdd47147e6405b0b2ccfaa4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc2e493aa2002eb784bc30b3bd793b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d8413c041b163fdb90956f828a0b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ab5f6bbe45a15dc5e71594b0483f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd765d1b612387b2f78a3092f0a8b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976071d47aef692adf49caf87cb6db768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9731956fe8e5b5de06b402e79fef1b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98344f07b2bdbbba929496070cf18070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477075932795535c89f507f42e7d7d1271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce65ff7a22959ca62e8b14ed1c248b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604a8b1ee0dbbd14d39d024532266ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d4b552c3f4d40da1454ae030c746374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169a68a1f2825cbb93d849b1d5a226975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b39aa04956eec4f70f1a40ce3e0c2876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd93090cb424285f825b6fdb01773ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8153e674dca316829611215b6624f7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c896fe149aa2c7b5d2799d86009c72879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425327cc2f5368cf2ec1767e915967a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b571483e14a93b33b669585aef11681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff97c9e204366655523213c7614cee682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03370898dcf35619c84fb3882c5ef05e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4112f41baba98ad560f032a4d8ba7584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3c4167ce6a4d14bf1e984462b0f9085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edabae76e809876ea1a3a332e9693386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d46038188c78abdc34e45ea494b4687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec718d46fee6182d26aeb18bcecc7d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a77cc0d43ae78afe459e2537b64f5989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69858728b76ee7ef516a6e73e9eec990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c9dc32c5d4c81a3afc66aa27dedd591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4119f87fc634fcddaf49443a9cadee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fea37a46f52c50abe2604e7823bd193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0682b4e7f5de7268cffa681b493647394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a829afda01ac713809b88c5f4e88095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3e7650f428f3dce3c5a1fe32faab196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3919d54a6abb40bbd3b45e560a31797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7e4ee66a7f6822da216de48fb83c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051721638e6a497803dd181739f0fe099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19f6717bcf0b517ade874c50a20872100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ad0aa82ddc6852ced1ee7f223eb89101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893389c3a7db457783a21fa1067761dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b1d055679e7476e5bc8867faa026e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb721045945b291ea020035d52465ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62330df131f8bd0ca9a603ab3e29fedf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6770800507392a91f7afccbf6d6b8f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c603446bde44e65422d2c05ada886d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da9ca20930fe9c7aa47724a8cfdced108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6378481c67cb7564ab2648c737a94109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71e8b79d497d0bba14c92b8c5e1e7b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6c84397566785786989f8e5935837111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f665f566d1111665f0ceb1c27c2f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd7cf58a6667b14942901d119dce05113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31e2c5c65f935bacad713d6ab05ead114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27ec9fdf00e68bb12dd67c8f588d67115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c44c33337d0f54233bc3d431cf86d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25f5d591fba8e204fb0908137158a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf852d67489cc8234bc8a7a9979067118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2445d6408e55ee6e0d661b0bacb0a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09920615ed4254e301a4c429274bf6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6996c5a0aa373691cc90eadda19d35f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396d1884d96337a4eb21e491d96d0fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b8ea83574dce9f0bdc17798aa3535123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8e268060fc050c0b05b40996bbe17124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b48fb77c6de9b0e46e88766dba0a3a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61947091bd8e30938cf467568e0503126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e141664976fa402bed3204a8efbdcdf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb94b77f453788105045a438e9c678128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54167d805257b0fb98761e6239383e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9040a29dd8a7e139421b5a4497499c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022e603c6e137b2169f61a54fb59124131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe542de6c21b1fb9714f96ba27c5043132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c8710842156d663e486d8d1b0333f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5f569b686f3338822ed4f62d8740a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd9a30f7a38b1b0de50e339cd3e754135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e4bd27b8fd305de3849e4cb768e9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64a1e43253b6125c00c520f6577506137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55685d484abea686b176c7726fa303af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ceb1798057408723ea8ac86384714139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c782fcc5b30d1486a03d81d7a7827f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a49319743e96cf4bd7d008993eb79141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcef55f66dc49a77650b31e5f1bb1c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb08ddfe3d72ebff47c29ef6b6dd8e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5657f083b27399e00290b4b5a540fa4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd0adb6aa47aa16e2ac11cdb42207b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7edaa9fa259ca8231b36277d92abe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06111c386673199a22ae12756609d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59074bdb28473e557ee6db58b85b6bcf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b52ac3749be2a2ef58484fb304c98f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92f93fe29a35b936e96b96601f3354150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e058c9736eae1b2f64cf43ccd09634b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07326c4cc1bd90b83f65a2a38f802459152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f478525256a14e3156e2a2106fd91153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bc595df615f7ae13a7aab66019053154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670aca640ddef109c492168358720321155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e0779f6b4c0899d2c3475c3b8a306156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82f4e96d096ad8aacedb3745fe16a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cdc24648c111967c8d4f9ff16ecc3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab67e93282413c3341c074af1aa423159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efabb7897eaaf4995caec1243cf23b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf83bb6ef48db24e71103d75e384c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02325bf15d7c6ee74086fc2636219c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019fd444090b0ecf546c5cfd0f04a27163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85183e16d6660f218a6e041547f09749164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cb35fd07e60f045bb8483d6dfcc2e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fbefbfb413456b427c25706434a8c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2ab2aa615fa419c3bb6a51d921782167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a63e54b125782413caa28168e93b6a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f737a510db6aec977aaa759e28835169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec9be24e9741386cb6dfc649e3d915170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60409adf16bcb12e7ca1d0e581c3ed88171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ba9fc02456ec6aaf82601b538a3c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5255c18c701ad38333853ef77f909173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecf9627f2a31cad6c4641975964324174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e71d46b8342d9aa9d3b96b04bcadf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050586d2dc760f8c8f392df091e4d8a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64ed98d0351c978de62c008de7c988177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe1f11210db477880c97b6ac18db1a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c0cb853627c1cfb3a90ea3cab7a7f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28c8a7d500d0546d50964514f22315180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4dcb3a2aa81a129bba37cf3f2d900181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86866bc9b49330b5997784e5b88f8d87182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650a7122d4e536b1db2d7da3370a1c0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5c6c6bd2544bbd471047499a95b94184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88353d3d58098a43db29f2b38e62eb33185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90911f81ef7c5b3f284e3d08e7b1d74d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ce13450cbeb9418ea3cb85f95a516187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c613c2a9e60fe2a6661be697c36844188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8c608ddd7e84d87c320cd7efe1363189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc515cf202a292bc6ea063358dd0984190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13585bc41c065420ecfc48d38e840a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555fbfe5c8607aafc6d854b276bf40b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c9449d048ea4090c3b0cda4d1e9ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d04693434fae05f96fc777e3c43424194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db43184ad1ba51bf85b5421f7d5105a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bb2b6329130054947380288de3c92196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979ca986ca25670f6daa92cd83f3706197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee37e433200707b4c3a481e422a9b5f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ad3da5ec5779eab45f60da76ccbbe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c1ddefccefa07b2a88cf4f3314b76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3f0ed32d9f44abde40c94018fdf2a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276590a34ea31d0ab457562d3fa47557202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d5cc3240da7fcfab9d1bd8daf84fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da9b0a929951bc7229ea28954dc56f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1515a0615438b91fa6128302cea6fd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e7ec33111b6089a7ae08e54c46622206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c194de4b42626160a9c3ac644784ec6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1891877d4a67e6c3129d6df57c3e2a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7959f7eda928a48ef776baf735637209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8f346adf5af066eb8f10c1aa6997a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1f873e8e2791bc67d4e1673e2c7ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb024d1a9577a365adc1252b33ed3cc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf56e2091ad89d9965a53e1a30aec2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025928baeb0f16fd6affb07df416138c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732aaf10b1529c74c36172ae61a8771215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0539ef9fc106c934dbe73dd2a63c67216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3317c5a9078f3eeec3064f08d16fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865bee1c7d1c1d8fba80b72f84075a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3f1d0a9eb836d7f40d502762b26d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f97c7f8402998eb4eb108ba78372d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd37c9301dc76d2f0f3f665c6eca3de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1f2566cb6277322e4b54fb1ae3d5c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fe29e296fc1dcd468538dd4cbfbd7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b9e8c25544d3664b28010c99a4548224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4233b56b28dbb9d547d477aba6472225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671dfaf75d1f7c7dd5c8b25c216ab16226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ee9ae21bdf28cdc787a695f18da17227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348717ac81ef304a589e3a167c2ab02228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c9c756aaf2976d6b1c96ca4cc4b8f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a00ec5adcc4be6d0e35a5a610fbbd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d490d027674a485b947963e8b756f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0cbc06452cdf01b48b11d1f4f532e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7fc471d38cb77743b2562050ff4f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7acb48ea61d5a9bd4670135bd0078234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adfa79d677fe6f70acb77077862f45235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf6aaaae0f78c62236ba643944d04a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f2c0ccb5cda4ae593e6518bd80554237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d463ea8f2644a5c1e9184a0b2cee522238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f0473a102f8eed42f952324e8ebfa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b4b1c17b811713ec306071e2e6af5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141592a283d38e93ea3ade1ff32d4f53241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4f65403c7c709037ea7ea13044c70242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a5d1e284733d53e93331ef79d0eeb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325560eef6b03596b1b02a3f6ca91c0d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e5603ea61709d3ebbc4b34e5b3adb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20185a7a618e4a3fb393ab5acb0caab0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb677cd38af2f58b27253c9245c2dd2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37da6291f51fbc92e0d7af43be8ff7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffd089e6346fba84d683c7d65f5956249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc091d173ddb9f02253c2e60c1151d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472421d35916cd0b93073f19dbd14243251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c995b7e0d86907986a24a24deb9f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd202e0f989b8028b0dca5ae20b48b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e69c9405a34b4e92051be8c450ed5d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb44e2c91abbaf772a500f3ace695f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408fd6cc78e4b3b9c13808c8c42677a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f6fe92f11f379545a6bce83df32b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64825931b1ff29a1a0423f16cdf0787a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe918e1f661b346149361e5980e9deb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1752069082767456d3c4313f10b8b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f0ff0848dc4afaab5c1d62358eac9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffe489e6502cc6b6fccc19597ee7dc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393898e6f48f247aaf7c1a5605cd7c3e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ab0c7b57c10fe26f05d8936a4bdbb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8407019d18aae487c8ca2a777ccca0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88cd1f293539bafa65b5a866ee5609266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52e2048e1b2378fd0e07f53db7a2db267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132cf9f048d4ebb0177aeb076d8024d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8624c23ca7af9686ce546b9c190c001269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49307ca97602fe59426160cc4a709639270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbec9b52dbaf191f9304dc0ff56faa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503dafd2f3f1b92f7e34e9d198ae0d4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b1961da84d6f458580c1f3bf2d353273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5557617481aac0ded1b1e22e6ab8b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aaba550d27f3e8d6db03bdbf7efeca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5fa8d52dccb7941783fa5132b8190276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0d3f9efec18673c5e506461a80cee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0514256acaebc7294e3032578980e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ace4d98c915d9527f9402b227c7e6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f48091e8a170ff48f372d6f1468243280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb43f7ac0edbd3b5b2797abb1472ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96858285d0585bdfc3457b38568964282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cb2abe620a491777d2556b1054e6b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9c14c558fe0a916dfb922cfd4954d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adcf80a4f82142e1c284e6badb016b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe3eb6b319347a67545a7f3beb9b4c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e017c8f65d0855b60ddc52ee17c8dd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067b18f44bc7ad73edcc6d626bd63b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f18dc1ab52889834db79aa39e8af07289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f1adc08e56eeaddc94690ee505b52290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54c8a7e2a13ccc8c0c94b5ce94b975291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca71280ab0071b01424140fc3fe9a2c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869dcf14303fe08a77f6f0557079950293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b72894fd6f28ad96ea35170d7e2b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc309b22b9c06b34feb061c6a3755097295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fa82155fe2caa5e8d5d9e7afe2bad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916af56e11dc4a0356e96882c02b5b94297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc5988e05a97bc66ac0298a5a0a414298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38323658c7c6b48f5f187ab129de1b99299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fd08a46e83343a48f4581c9953b4e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6e4e64c2dfb8da9305f4832c53393301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54908f5389d329aa545b295686982d2e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba13825b0ce88c22f2d22c344e97d0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55adb74633f4b08fb5bf71bde97ffaf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee991fc4490bc3010b9394fec2799e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf17c35b396510e257151418a80244306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81b835cea585dd609a634f6c337d2c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae151f556980cfbd458d3d36c64b34e8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45557414b7cb45720095e5c0733201309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad5e7371b8d44ed06f3e886d04e28d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced6503db3a2de1b6565c45d061c8de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bba5ee471a6bb28186d4ff02277764312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8e1cf62730e528f285ae76f2b26dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2ea914ee56fffecf5c5f06a7e017a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c55da04af76cee61b510a2ebc4b94315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b80b21da54982086afb5b9e478c79316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7eba335df695629bead94a8e13eaac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38b901aad2aa12198b11ef3ee4cc34318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb60e82bcd76187a1194dc5b668c40f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11670023c323646860106a59326cf2c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcabe7956adc61c7feb21138582b0a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26729a1f256b00377ad9ca6bdefb568d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cb4dcc147197db5f4e6537a040373323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64459c2e16a34e1ad27d5923958329324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45192238702a4af81ee93f7ef2f10526325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267c527226323aa7b1aeb83e880f4b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3e67fedffe2f9284b4cd353605208327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81061abde6e31440f1f6740be304b718328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331311cbc17bda14a01f5e9567643d17329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42371d15372b9b8c342db2f6819ec4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c5225ea3aecc15c39647659c62f39331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee8db9842d1a4d19e083a826bf4e72332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da5905a064833da8da205ad4aa1a76333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53943cbc5c01d2a911758ec82371fbc7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fb760e65bed9cd9ae1b7c0e004d46335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4a935d0e46ed716b168e738ae833f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85244f8409ea87622c03088aa51dda7d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f1122f40038b53cdbfdc88b709cee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6159975707b272524d20a5c43d6442c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44af02e5f401b6506d08a986b3231c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce4dee41dc172cd640ae6ae2dc9d3e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5ff8c817e063d64bc683d2eec8915342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3eb5618037afbf31f935689fcb8c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79cae7cafb570f4e0dac4164000329344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c467efe6239f33e2ba3ade716922249345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bcc6ad1c3a911d53ca3d446ef5bc0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f601ccd9d4db98ce63fc0ea9c5fdb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028e02acfc2ef2e3c8e1bb951357505348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a905440355aaeafa6d36c4681df96bb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260da63a5b5d9128fd6848781e0233cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30199b6b7801566e681b896d790fcae1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d75b8d1ed8edbcaa18be78ae256b15352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be59aba306ac7f3abbb6925fb5968e9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6ded434b7278a3a33a98b088f4893354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca75f9c992f7672a2541cc0d427fa9f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb447356f59b259d393bb3dd23ab8872356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bae31c327e9315442099e66215494357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86b0625597a89f7b610edfcb317187358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e3a6c9d65d9d9674a0ec7e8cc35f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0348c0e10050f933c8c1f16359488360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8120b1363f493668c3bda41abb80b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faf870f8654317ed530297cfe0186c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af53e66eb3425ea236120de653be0c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b6f0ee6cca6e93678afec2172e840364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdb12b845a53ce2a87a26d935032e6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b6bfeb72a729dd63fd37146c5a7e3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcc754bc2d354749ff5c180ccd010d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8963e71e862c258db0cfe13c136de368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d52143831def44223c18e65249772369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da55198f87d729d040be269e56a8946370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491944c97c104b55034b53b44acf1e0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770954379fcf7f25831dd1789c1198a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff9d7ac4b5c42479b68d51d1cabca1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a602da916d179866e1d37b76af37487374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a30068832a7928511780162a62a68375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dccd01baadc96f48f561cc18c39807376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95a3616f3be6a1011620277dacea67377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea036a4e6ae7f6f69ddbb3e8c1adb49378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feaef7deadad1958a51f9e05e59efba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e288d14313200e8a1b30d62e6bbf2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddec298839f76af481c4dd7b65d261381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23488c41944dddf991a4db2a59436bf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e1b29ec177509172b07eef8bdd6e7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e82da0b8d5f1bdfa32efc236f27f80384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c878f13401d16a45bbc7bbb135e4af8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb958bd6b0dd2932a2de6488663586c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cb5fe255f91a67e213f3541ee9338387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b818bf470d11f287e9495b3ea16742388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c93b76178053ca7c774afcc73be3d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a9ba295d172183ff9b80a9579de6d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9e689aaf349d07d75428d22f93231391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f706dce29fdc1fab4a6c9ba4cbca2a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014cc71d480437545b61a284bdd32ee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086d78a025299ec51aa451aabd0645a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577cfe4382a51bf87f6e2688277ed91395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e19069cdd3923b69ea5736d3bff58396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17882aa8fbefc1b5275c0b0ee09d36ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814113f32b5fed9d5ba949153efb5bc4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301ca567ec702444bb2215108b809f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcca306a14354790495c9b079801ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bcc4f470375c2c16e36a1a110d9d5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdf7bdcd716885137ed8b91ad13ebd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9d669ced19aaf016b273c27b0ebbe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43851d6c8626c3671964af377787ef4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32aca38254591f510d88ed0c6e2478d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8923360fa54f89181f9ffb01417050d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba23110a2ba2099117c5325e2487fb4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b807b1eaae1f611e13b6397be87c1a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063a36997ba2988e702bdd897807d8d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9be336d01e050fe3c403601803c4ef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0e5de8ba6d8179374147dd8e5c78a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc4cd552b76ef09ab6e8ef9a852b0b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e31ae581b07324eab7f567b15f7b34413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590e7e5836ccaf94a708984b5baa386414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5aaa4fe88f0c2a7992e970289b9ed0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809ee149444cd5cc35881f816f1d1f6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd57eeaed9cc99506d7d5eab770df2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409428316b9dc6b8fd6d61f40806d61418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142dada6c321358d9eaa7006a949372419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ffc3714c1ba3cf88bc319f8f22d1b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b899485e7cde6efda3e0fefda11a30d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908eced6e4ba53a753e8cd882981a1b5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6827e93072af93bb7dcd432dc4cd0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113be3a5bfdc706f4ee06ffb8a02b51424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879ad67503a0edda70a6fb15716748d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393c3dc9a611c3d7f494b4955c439f4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa4b36d9f8edcd05c22d653388024a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b250e922ad10a06ff4b5d43a6f6033b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18151782b8d4ca5e347e736d28881afb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad6a7014b3430e4595e1e8fd35deb2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad494caf4fdba9b6edb928c504b749431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0c669efde591283752416b740c149432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6ec594ded99a1712af05dc617622c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21aac92dd37039406726e7c7e89314c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80f3e17d425622bafad9085be62f1f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8fca47cf28945dae20b1e99f6950b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783baa4b3dea60dc7175911c6cd1e61437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88db363e53581cf1ee0b20da6fcc08438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaad89c800c377ac3bdcdde212fb10d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09b5d15e128ddeed32911357c61176440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046ddac57ab7e2860331b7ad9df78f0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a74003586216814f89c9589e8d0958442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884f97f358e5b7449919630d8d299fb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad016b85dd61d5a10359b4519e9d1f4f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87821a0590c6b02d61c6489481f1039f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101ada55371e5d490bada2b76a07adf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c496f602055e414231de5eebd9862447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b57eea4dbf432233f11cc244395ba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411e78a0773e34bde4aae4310764fd8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dea236752beefca804192ea668aa5a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c187fb7bd4995cd7b06b9116dd60247451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf2be6b4af882a20bba7652e7eb524452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d5290e326b20dd50db6ba1bda3725453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f01f4355fb2405ea64668a3e9225da454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23ff0b29b8c226acff0f7d792f4151455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7788376b78267e31220bc9b990786e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb9ee98b34c30eaea7acda0acced1e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f04219f276abfa2c030dfc1981d1a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849f668df71b84f0c22462053c48177459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093004ba9a6837455f8bbd5868fa1ae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392238c5aecfd26fc3d50f8306e39781461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad4e434537c99d2946e168a93d8d63462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5c0073bcfc4537dae329a23ef461d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d1474a99b16ab46606eeb980be66c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711730a317e746bb5e9392d7aca3103465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0912044cfd36ae1b808c9e65c5abf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095c80ebfac5faf6d3e0c569abed752467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa349b3e6bb411aae7589b3d279a19468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882c26bda3ec152170fc1fb9458b50d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bf11191276be2a82854bf3f93b05e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb657ac48beba9779a975d425656da471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c39610d381fc0cee46c86bb5ae0ab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020587a409f6acc0ecc0537e102d47ba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd39043047e29d0934b87973583d341474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ba1caf80465e8fd6266ab045e0131475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eaf9a0ed0f2b99bbe0007a50c988a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5123fa09092d5e90b699e702df28b91477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b995d07f862e26fba08cc8534f77c7b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240a51881e3c9f1aa948349aa06ebbd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a19b3ca7c4610a19003409563efae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d9c18f03b6dbb6b070007788a20ad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da61a012d34b27a94438c13735f0c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba598e48af49b0ed067c5702a28648483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32544475d5dd79a0def6ceff27265923484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f998594de6bd653a39ee961ad37b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69e31c0d8101af372e9cbd612a0d21486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386b74dbfa8717944c15c71ada35bf2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf28d4fa5f0c5e4a5b705d8ae58a576488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea5b4b82cdc5a7ff6cabcdc729c888489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f045fbf96208539b43757360e73d6e0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85dd1e415c70b70dff2b9f204797d4a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e78b231d9c48a550855cee07256c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba0710c58a30e67880477977aeeb68493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e36c6477596cfb1728ee21810fec9f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd653edcca6fdb84252ae9375d0986f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d5c2df9420dfdba854319467d01d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ab43ba53fecaddcbda2adf65f6932497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05a3f670b17f41e092898919bb5a18498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ca555e9d8e04d40283dbef913e518499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2b72e7292f52faf0d8fa95155225c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6d1bf8621088a311beb161cd4cb99501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450bb9b10345fe66b007e7a0e8376c6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e268ff412d39ef7f5832dfa6a51816503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba24ae0909f4b628057864e1cb822b1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300f0af9d036f1f896f6d11fc69c9b2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699530e93eae04db4eee0f217550e40a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837fba960f416155b1f7f97d58f3d64507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea305c70db0d275087cd82e0234f7ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e67f9ddd4e375bcc858a68036664d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4a2c4e9fb31b9343910aea7de3a21510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cdfe072379db11ac82ee3886ec97e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1d541f1f426084cebf8ef13d0a641512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c935072b7aa878f727d9bc49a9c532513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb4c9dfb225e9b137b9c1d67053859514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e56da9cace6660c1e650ef439bc1e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d373d735a1bc0730e6a85636f9f9e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9338da79c64ddf0a22acb94536696517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b1353e1598ee354caf3ece7372e4d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139800c8279fbfdf12b5ec542e50631519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6693b2bf7b90df7bdd8851dbb1e7576520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457879ee96d9e713d46c0233d33e1ae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47363a15ad7dc2b5c2ea2a58d32a40c1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b565d39b6b0c16f6dd26b8ee32ea9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba139350eeab25ae0e10321d14dcb602524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acbbd49bc6b12a57bdc464d82edfd0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8617f80de28762d608faa9ca1752bc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa046174ca212c1ca72d481a48a61f16527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3e2a4ab51caef0b19aeac2006867c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81831b3c655a52f13447d478e594b44c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2c7a7ef19b66f9bd9586201b18585530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e996a914d756bb1a40116fa454021531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682f0a6aabda86dc41158ea8edc426c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341bf4e86f0f9ea9eb50c6f9a521714533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3ed4f59635c6e7a87945f4215a17a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573f9e8ff73684e30d1f98ed45095de535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ce5ae27a33c582cb653780a93f131536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf1d7ac559662606c11941e922d21a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3583515bb8c1bbe3b839beb651deeb0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037282e35e1cfc508336bb3e7f8169c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491eb59b9f38fb7ba5c6ec6691e8085a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87b03438268c0ab30644b4a2bc7544541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec42096e3842f830d355ff717dfa4b4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eec18eeaa5fea5fb9494a2b3cda13a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880392e78ed6b3f983e52494d3a05cac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a0d8c6f3758526723d8715f6150be545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae533faa9d94a7fdba934b8d558dc78546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcbfd238507c14530af9f404c1622d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c73eba9876aafdab2a48b0b274d2a6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bdea192b8b66d31ebc3a3fbc0c155549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f547d535078b4c5f6a0d464ae372eb0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c184ec9aaec6468537aa0e608bcfa4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73c922228c60e171027c6818b40b98552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434b9352e3a90f706a50aabc7e38068553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa04026290bdcbac89222928b7c425554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521451fec4f34725ce69e90ae45dd5b2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8a0a90ec89474001e9bd27a1593a4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f81501cb178ec060157f8c7c0f328557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12956abd75deebafcb3056e02f605f3c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42da3c3d5d8406334826181407c7f0c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0b52e8c2703f54d2b9adc73329a0f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396884bdda12f300531e4ee1040c1630561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718b3752934a7507b2ded6673d41686562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ea43edfda8e956c0b5c3f25eb3708563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b746a612fc1da18c96851e5b76eb6eb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0f54f2bb0222b95ef7754c23334ef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5935e3adb5086315113a7d2c1916a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52482ec2ea6ba14d6c31051e559164567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee739fb8dc96c6ec61cbba61e73207568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51c0a413393c925c23e773e6f55258569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41dd637a08cb97f242558dc6cc5df4c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317bdaa50a80dce6f43d4746725e7df571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ff0aed7ed63b56042474f5a8df1ab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99989b5aed10bf1771cdbc697ca4bc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe64e5dfeb929d78e0f70ce2efc0652574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06636426262e2222aaf3c4b24bb29c11575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e9a0cdeaae800df3191ff4da7f00d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0892ea42eefd63dbb08f706f57994577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd381c1fec5adbe5f1eaf7a140f86e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e1d6f26af1bf7166a3a7dbcc7b8b1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb51c3d6a90bd668b1421aa48fba26580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5794392ce9cec91b69484d8d06dac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b38b397cd348141794f2fa69edbfb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0581d0494f63bbc34907f65b6e99c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecf5157104639c4469e7764fb10727584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60bb9c3d92070065b83e03bfa1c497585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57d8c40e632b70326f39312a3ad688586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39b32cdc72255e4969eb56aad2604a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592a99c46a7281365142e3a754ecc19588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3e21b298706891069d2226fe59950589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4de6eec071f9077dac9f779d89a26590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05826a280dedf8e8a2fe3c72cab010d9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38515a8868588d1b98b8fbc77c372ae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514649ea69a60c8c5b68c3feacf9e33593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4d1b4bae976dcc28dc5a68059feb2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defce0900e4bd831bcb3076cd2538894595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6157c4bd37f6530c62063465afb0133596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51b888bd1b8d6384b30c5242f0a556597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7917a4743dc75051b405907d012fc9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c79989478f87f775750c3ea14ee5dd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed540e5834b303ff809e5a6199da28600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ca2ccf120a78145696cf08cda439c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1ed319fc2f57e282ea6661ffe0b7d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182bb8aee13faaa2832c525d32666f8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4423c13f80de45a664998824e8932604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50bb97771406beb2f316ad8057e989605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73806865d70f864dd86c7ae9f8edb49d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c13dd71ddc6ae62f63f6911d00c12607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abb42f855429102b2bf56d1076dddf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2fa9febede502894be7bc5ee8cb9c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a07fa05b336c4dc5baa26bd81f1f42610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a62a89b2471d983a550f25c0318e5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c438567212a9d0812c9d987b09555612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a17f69ab1aa97c63dcd299b14ffb35613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858bb1a76b8238723f65678d05371d2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ed5160621550faaded2cc483b71b1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eeef0101e1f10e18d7239283dd7b15616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe6f386d69e7fadc1170b511bec918617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0bf213ff1c5302186bd6d859707ed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d328b60db7aba4b2b97a08597c7ef9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d14f2f0e6d04476d570bc1d0e8d28620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb91e29ee24e1b11908f31c594e137b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e47dcb6374f83614d334565fb1dc84622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe525af46f372af73fe72b3da3c0484623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99186ffd7de7c8384eaea55955cd8f83624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff59f644db0ad9d74cb7c905bac428b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c273a4148f207a246809807281dd0e3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d96115316dc5dc45f2bb84651ec491627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5d05135d4816004c3ba5e09dadb6b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99845f6e09126860e450623b5a2339be629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cab9b6fe8de0a60656f58f29fe5932630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ff62ec466824db74bc403f01bd6f7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b541d39618cb962542b7808fdba08632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5886c6680b728fdc64a594c931a775c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4d82b4361d712c73bcc4e9d85ef5f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40670300ad7d3e5c607f2380c9ab144635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f728d379c0c9db9ee9cdf87113f4992636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722d3d53051fc7b0a4f71cbf5c7a155637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4f68c4c44b6f31da494356481be22638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c474a15fcda3ea338bcde9fcd8ebf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a02c9e86be8b2d8c8ef988d2eb31cb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4331e335464c15727fe84dc0a00b138641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee4ebf2887da3475fcaa48b6df61cf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0d7510aae6209f14469c4b2de9d9d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f196161b696fe6804baaa2e84733dd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba7d76ab48b28fd66a93941332386d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b59c4a52aa48a0ec92a3c12dae105646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15705abfa771ec23b8dac31748196cf9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822ec20c8a2a14fc232fd214e3b807c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce574e3bc1489be00fb61fc71fafef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47041f8630886b526fbe765d92a22266650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494d93e424d86e27722c95143c0c841651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca69a3585be02e14d710d394ffe040652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30443422df221b7a1fb9354c5cb170dd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b32e07063855e4b5b7ebfa84a6a6bc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac146ca73eb91658cfd5402b23f3855655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db029c33f08a615e6327ef1015fe61ab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa599c87d89661eb1db4bb97c9b6e48657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce649bd2792363f6ab1416db4240a5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc9e0c57a3c1a121ca0c844df12490659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9367d3f03d6ca3a1ff30f16feae3c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd89d8a8bb8a0ea99ff5b8191d6fb4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e06dea729be2a14bdd476c7d24242662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cf24203c1bb18475d80e48c0904ea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a51adf183f0d10cf0fd809ff79990664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbbbdfbe3ec6f622d6e0ebfd787f30665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccbe5eff4979c6e48c3f7511fc7965666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495447e2b32f0497cced8f06ba8bfdbf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43ac772f470f2fd781f5a20bfdc765668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ecdb65636b5ace72e10bf3d95bd50669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc339a8aed8136065023bdb3f3dd63d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f0da5b34da053a6b4374eae3a842f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfd12bf35b23e169c69b8ae3000b1f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354152605536243dc4623efa089a48ba673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335c7df6074cf1999343c8dbc491809674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c473f0d11efc222d24c55af04b82b9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160048ea8310f38291ff9a05a1b9feb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4424ca7528c292368a6af6f372ec7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e06d1dd9fcd02253f1fb17737c1ac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c453c2a75846b0c42ecc5e99c70ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530a7f8989dde46d1919f7985c1a20a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef7ac1a6fb4ab8dc99f5e5f963445e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92a61f4c68d92f11e2ac4ddd61ef23682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9b89d801f80e31aa6aa641826a8e3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37e433a527e7f855ac4fc57328606a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2542eb63f668b8184120ce6e6183f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2470c560935565b81f358873524f813686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722cca37191112163ab6810b24ced36687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674592db168806a6e3a9494cceff722b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a840c21fbcb8a2d26798d73e054d2b2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4ed6ed5529b7a6cba25827843b80e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935fc28b4930e22608140fd1d96fcf0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a21d9ab8598169b951f1a1d0070eb4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b3f77c1b48a6b900339387aff04e2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8132ec0ed8ba553184a2f656f621d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ba85a80512a440927bd182b943a8f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8918696afdf0146925440377dc65a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d638c9a2fcee48bf75bc582462bce44697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57fe504f40a753d7e454eb0e838992698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c4fc3a57629ff30ca56ab73dd13ed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45eb75e91aa0378170e4f6fbb696d0b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93495c02dd56bee3c4cd4cd94b33cbc7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12d6b804784c92a6ce25e606ee2c25702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b859bac4ba5db4449d241997f50ed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a9c91d44d1d7e67d9d26b40ec6504704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ade9677240622a9fcc1b5d3cd12cfb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae1696904155284440e429a4515aed706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d54fa07de575f0c6b3d60f0547bb3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376a374a35d9f4b8215f90dc3baca2a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfe4390bab074d50d09f6cd72884ac709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a57d8f1a6d9caf3a570a343c6b8708710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc638a7be57756e08cb6ac1d65498a22711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44a9ef97322dc8a64dd7de0da2b167712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3856bee82d5f8eedf981dd188aaa4e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957eb686c748489c036ab7569ee82b6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d32f97a8b8988e3a33aa2d3f863a5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cff33a5df0c5e123823c078eee085716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314c8966cb36df27ad0e5e342af72a2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf2d493b8abec0657db9b79d930bb6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01087816d5ca0bfe50fde322a3a98f2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904b4e85c408f1603f323e665630da1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ac2e066a472430f0d610b7a2f2ab4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9142809c813af3c89ddff4d60a2bb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2596efa8ebab5deaf6cfaae13878493723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e7ad17d663fdfab4064e02ce3f099724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b09d3df707e59c8339c5dc1f5cb8c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e285dd435a17f5627554d6cb7c5f92726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997e4c40ee7384a1338583010825f90727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a50e53033b0a756aa03ef72004c3ce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41667e737d5851c2a465f7ce9c735b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b89eb0293ab8cc71e420af7b5b9e26730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea99f6af3859f43ea8a1120287e89df731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f31bba9268df6176b29c7fe07ed123732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a6a87c5f45eeda4629bfd01f850de733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c9ad692fa74c48c26e791e41e338e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc6a675188939831866d61202aff0f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66493c35c3b72059430dce0d9cd499d5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120a5c47a2f1ec7aed007f7fcf1f53d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04a1fdb969ded8e0842bd748f09f38738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8be7bcc193fb1b0eff36f56689d8c4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422b8ef4b6b103f779d79cd6079274b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ad5e7ea0a0f3572edd44c9998349c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a09b81f663008af1094a55075f2d8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5da601a18356035ca5e8f7c70d90f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64f6263cd80f5fd48468259283f9ac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b23395d15c41bf316471733c0fb40745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d262c1f49bbbf4e342dd09ab7981aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3293266b84802a8c3ec631e17e371a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e2afa4acc1dad2855ea4bc30e27ab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b845389836da2684f4bf2767dec221749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1ed8ff64522961990da9898263147750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57f7ebc703b9eaebca239536f3e3e8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f78dd78ac8ce3f96999af842a3d2b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ae7d771e7b6df1297ff99f2dac214753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e55635986c733021f5be71738167b0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39064e7335d582c7c9fee65f12b65a0b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd957978c4bdacdda4ff0a8fda861d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d199cfccd6e10c59ad3fc3789c450757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2e966af561729920a041696ccc040758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eabddcd55de08a5d159a92f9a8c462759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>