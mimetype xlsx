--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95f2085b98434df452006eb49727641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f19d3766e0b080f7448627edc7d5792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46abdeff582d34d61005fbb357c2943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f59b47dcbb31a42a00950018198654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a3e49444479aade3c695a77b7730d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9750ca9f8bddd06a44d09b5c2f0d3456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188394b8cc0a11190f463e03e9e875b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449e0e9316dffef39dc4a03b4f1e2528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78ffe9ef534e62948f3f3e861ca2c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3911dd98ccdf8d51fd53c4c830bea410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58aa1c36e1078ab33a0ee18a1be96db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eef938478bb3b7b587f6c22a10b23712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a32b7c64ebbaaf46bcfbc395ae8f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d2bef567ee3e56776b6953159283314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cde22889d4ac6cc111dfa2b45de9ea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a11f63bef513a6b649b9cb8b9fef6716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28998e0504649b35021fd2be65cabde17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8c68e83cc3b4bea1890f6d015b3e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c25930b6d8994f592b51a665df85a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e4f48a06731cfa9eb85208cfb37ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524e14778afcaeda163e9526d15180321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd008e8c3285aa629adae3e7de925522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcef2270f3944666d805ccb6dbcae6c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9771fa44f1cd2d115d56ef355affff824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ab7741c04c22b189a039a977b57b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc090c4dd6f7ad9a77138e7c4984510f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599874bdcdbfa659f2f6675f9663934327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c900de57917f96ac91f7e3401390c9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc9ed872b608796c47f866ece8d24e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d37c4ebd39a86a6728faa8b741b3e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c951fe90092cdf64fb8fc6bdf0de531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34233b88913be5bfd67c2032174607132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51bf5f619b4daeae65bef0cdb7e8c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bee4e9c901bb4b94664a515ad18b4b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835ece1261c3c1420c98da49925087d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcd0cfbbffe1d0f7d5add1358c3ad736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad9173bc1f5af7ceea0ea3b9994bab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa69be2560e52ce5f7acfe6c8e8dd7338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79dc5547ba9dc2f8efdae3c75e400f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c73775a8341e3e558ce11c10728cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f1f357bfd6aef23c507919abc45e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69e1364c8020032cbcc31bf940222542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a5d2294ad1ab48ea070fe4b55b7ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51198340ffdf6224cf6a8793ad3ae60a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87661b622841a1149c58c593c1d3f82045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f530c7ad1f3cdf276deabc8e4b0c24b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d80dc43182add0509c55ce8cb476947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dae3fa6562d4667499ef0e61d8c89448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e7dbc9a9b0d5a0bb1af78e36b595349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d63f5df8a60c6c3cc58cc8dbcaf9550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208306a39a255640503db4b13f1309851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303bca53ea910c1a2003d22fd73208252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341bd407bc0688d757224842effdfa653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2f379e782da4ab4058c4e6949a68b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a37469b930ea071882c1f5ce16c2855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fab7b31392f6a7b9ba86864c9d0a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1ebc5dc60a0ad35eb62d24103dad457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efdfff10e2f57a423421e1fb5299e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c58c4985b587b5f7e074915227c1de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce062ad418714088fa5b303e154f4060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1598550cfe720c7e83520dc88161f8161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c827f33b3b696ca849b42fd01b8df7462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dd31bfc3ae49a455a78a936c46bdd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7062325ea25db545250598940c96264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7812295b249a7dcc66898659fefd6cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247dd0ba99b870fc58542160f639894966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891fabd903de4373e15d24b1bf8093067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a526956e478f1cea22d9d72942e5368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158fc7f7c79d07e3fa286cffd38f8fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3a7d99747065247750230c80f5c4570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04665cc224ffd32dd0011b34eb4c39771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f04ceaec3b7c1a4670d3440cf26c872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674fb05570f57defb2e537f7026090e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43015695e375282b2d1a16c473ed822a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cfd191ec939cdc3274292715665c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acae515bfc65bbf5f40fd33a36d98176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111607c232acdfe1dffe778691220ef877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9966ebeb8015c930ff75d914c03e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266f1604d789ccbf1d20feebe7f6dae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4269221c8795d34279836c2754aa0880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35eb6ed14e9bd86b5b985fef21d62b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2863516e12dceb82da0dcf00fd28b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afe64d6384e52f745b5b4152074adb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bfa5cc4e921278b8368e6b5ab482584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13c836ad77509d00f1744ac5c62bc185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88e0a5065be97b1b721338270dc45f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca126271cfe00eedd4363f65df5f69c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42460550fbe32328c216a0e06b0d2e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4548a37b1a2a01caa3b3570739bad6889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861ce6d997470530f92c855597389f690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6459345fe6f39639b229d8e70c36991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2543d31e101e2c86baba29683ccfb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20258cf7c075e9771933c0c23a5c8193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fa214e365f2f9e802fe303afddc2c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b123b12a9e08b03c522747e7ea1a49395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635224be603cde9f667c79190d3965396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee99badede0c3343e9f5bef1c9ebb497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95570c4403f9fc53a49ea1f616ba4098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e0230b002d39e8192b8dd85469c8c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819eaddf4bd23a407663cbc6c95106d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b8a08b0579e0a0c0dc8e9ceb92213101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0ff47309e3081e170fcf3d88ffe0a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f89cd5f7a9d0805ec1d87f47299883103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d575d0fc6607c6085447a9767d845ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca73ebcd2d1c47be1fb3f65d35ac20d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0db8eac825dce8ac499683cf7445d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238741e42131c2d67b61563d0acba1cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff069ca84550fb3afcfafbc07863647108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3305bdbbae02f193da483ea3a0783e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a328d3a51a5d0d41b17b85ec93585110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752748da27a8b6f03ae79d02bf5cfdc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a0d696f2c54fba1c2c47d2b7a6cce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63b4d5c11e7305625c490c3a42d6fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7235f60b37f12515244c4c9d9ad9a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6009b371ed976ce19f8d993ba031fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6d02044a31f438e6f39ead07b9e36116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0311fbd9a100866d4b39bd6267927d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf60cf21b46cabbc91bf647feb26b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e3fa8137c534859cf4a5fe16aa0ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeaaacf0dbf356afbdf9a3cde9b4960120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d1e78483599721c60e3e811492a73121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8ffec48edee7b2b3cd34d3ac494b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fee2d6dbcf38fafb901c948221a360123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba274b716aa07a133b80843e4627fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3d1ce1bc4848b0acebeba0e237de7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b022c3172924bc7cd6d310b58a924f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad847f0d2fe8289afdd5942e5848bf0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f3d7456b74fbfbe3ecf9acbfd8c0d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f5e09416ec412edde26725cb1c22b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f30e97c6785724df224059b62ec58130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314eaa7aaf458a6743fdeae42e13b1e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495be25a90a973a406df2db97fd2a252132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2116c0c8c41bf267d8eb03c401be99133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80483839475a025a8272d8a601252c18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455d386ac21fb5b8832361c1e758571135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad53375cac384b91fb05d9f13da13a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd83432a459ff283b83c5d5ab9958b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88ff54161d3c862c53a00170ac97fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47dc3497cfeb3d551945e80ec2c9e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79e644334ff3550c3c1b17f77c88d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5ee53ea6e9ef93e77dadafe2f171b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd053edd7d85185ab07805284d56db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae737432ae5b16c0b69f4efd2b7c8aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0f95c71e368af222a07d316556d5f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795439f1558623d0ba5e2bc2dfbbcb69145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdc29a6c5452f32f6ca277705985d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb246b32dc025655eb6b114a0ac1e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8c366cc9bc73b7f39a98b970e150d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59845601ed5e0876e8eea233de47f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee94488c0a54c8c5169588a8a432c6d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606278f9f037dc2939f98fb1dfb7d5fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2732ea919487718cf777394feab27152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb079d879acd4cf478b9b6629078f97c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085f0367c3b151b047bfc450d5f7187154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633b7d4ea119e35344dd2d69e548a7a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840a0661d51252301aaf2c73f0342c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179902aabadad969c23714bcbc890f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac69ac6b50617b64aa8cabc1e27041a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcf56b32836c7eea3a554eabf65fa4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe095d0aba45c8bba096a0c3f8f6fc1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad34e8529865e12d425f1f84c1d174a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75f757fe06f1c681e37270a9570875162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080e9eed075036d60e6447634736593163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb54d8edfa58437ee855fd6a08fea9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488aa7144ef5c1930250d3e719503f34165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d2d212cb9a23f1433abffa0748aca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecbb03cd3976db99e8e9da7e2c9196167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd762dcae1357f36549c50fde497ab4c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e79dad13d39bf4b3034644a637dc9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4445cfffde081f47f1c4eb69dcc09170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d120c96b94ee310cc696b95c49e057171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bb234b7f55a5c9babad4f7e682e00172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf83d24e5f671063bf46108adf1ae9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0413772610c22046fb813a68d0bb0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fafdf559eb1b2e53ab7e92f383ca80175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fdd5cee5c27754a767982e75bb7eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f85243137631ebb646a8cfcbcff99177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba8fb60d80106130edb2c282b0fb8b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388be4ac4f2c64bd1ef6d5e368c4503179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038995c9afa72328fe5f23bb26c469c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500fc356bf81eccc8ede43a6228eddf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2090b0d6d39dcbf1eb7a36f2d8a39d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1fe577aa70294639e47d1aab66061183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7b7b89a941300c0b20137fe053772184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dcdd4b1d28d27535ff6a435f40680185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e412695b823605e4aaa61f2d87aec1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd961e77edc8ae8906d955c78d7a7cac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4862e9d5baace00ac26910a30b86481188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c9680d3519d513d8c203438049244189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd404c584f2a72d03094ec2e838c154190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcce3b848d12efffc83630b41f5cd2c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6c2e0d0231eb185b137c975549aaf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc2ce92668e223a5bbfb826f779e46193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9da07713ca25454224696df254602194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bb012600c1c9eefec1039504807be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fe62a524db8cd5fe3d272c40f6ecd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22a3f02d1c7cf709bc7e706a57b305197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222b5c8778d4067ebed9790b037df5f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3079e9bed43861c6c5a5d4be7815b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f50e1148e22f7c12b9a2f2d3c11c6c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915f49c27f79222a74d0cb2d38b1cfa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d9d8e4f130ef2960aad2e25859a3e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a0dc033225d9e2d5ccc9e3165aa9b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b25c8b8aede46d0f337fca1953f2a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf94655b61b24f588390d32b797825205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046685bcac3f308cc953e8933a0edbec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc7e364c73491f3abfeeb420977a1d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ab12b57c905f7c7f4643d71e83528208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58630cb373f5285e6e3e20a7100baa77209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff588f42219bd4cb5226693765fc452210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604a1a8f99143e4e48b229fc8e1795a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f1dffb423992d2ac5b2005e51a4c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5dcee7474817d5eaef1f54bbe2745d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e5a37db1d1ee6cc68f2307e1a8627214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a9e8bc9c9fbc024d56c07f17824e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c6f59369c4bbdb86dc23176481d1a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf043576e69bf3e01207740da25fb5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308f043dc995902aafcb2422d754eaa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b7359d5164408615d23a991062037219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcce9004d128c2b720aee74d71a70a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b59ea6f1c341c55fe18ae7219b803221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b06fe61d5c0a5c17b3eba1e3824e64222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c779fa980fc124812d62eebe7eb206223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9974c5b9af1cf069b60ee1aa3772e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958f40e0c4918639abce0e89e201533225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5873485ef555100597f86356b7a4b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92799231d8fbc1b4fa9b41ea055aa08a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f723abc3cf705171e9188cda65118228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bf0a9e87a2637cd81620fea012ac5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced64d698f269db8a043e497a97f5e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6e4a30e141566d2cab45188480002231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ebda10d13e8c9852a3bec585d72bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0bdce61bee961a0f1b17b6d464b59233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7a5e7c08cdbf601393aa4a0e820e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1b774fdea610114f11efe75fd3aa0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5cf193d08e3ee59ef52a4abee3850236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf393ab3bb75f58e2e240b111f649c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fe2c6117b4f3f88483049a9cfb7f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cf1f8a20b2bac0a8ff9b6352718e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0faefcc2be4f9e4c1acf2c1be23799240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8222bedd4cdb8a651e98753ba327835241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5c39feca374256ff6086e01279581242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abd7007da38f501ad164f06aa7db9d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac1051843fadf879cbd98927bc0ff3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a73baeb63cc5e60713963fbf6c027c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4731ad3dd9c6458003e571b4e543a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e909dfb2b63b63c6f9981dc088c8df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ce1c9a2ec4c5648ee2076eed50d6d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c24d85451cb11d169232ad53767dad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7f0976443205f9972f8166c2f8d4c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae143277e292f5a564d5ebd4ef98f5a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c951c7f9b8c574c4dc99d4cda2c1d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ef0b1046e57b8836b2d4e87a157bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be3642369e9cf6910be1ceb63a7730254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7742e923b77076e0aa9f0c51467f70c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba28386f626aab90a3b35b5f2f63737256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a668a3462334a78d28596d1d6bbc8c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc60c47158c1d22b813f84336093c44258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72651836146ebb7dc851329c1edb0e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8678be569ab732551af183685bf60260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e44b5ac38567cc9189d529320a3e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce91b9f61f48484dc6c39d63c1ffeec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bec0aa4cac1ea66ee4c68afc528c28263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c648db6e9a6f256446058632bcfcba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0410481d464dfe95992885b963b850e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd55902a781d06c7305ddc660d52d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddb8c8864b537090276c83b2fd7bb7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8481ac44a3a44392030cdc40d2be3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2166aa682319bdcc7e50495235619269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40d7228f594d14b1a515b82aca606d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96523cd02446735b801178c48e765ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0879521169a1105bd1104ebadbcdd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8683a31cdfe8e48cdf5ea6775243b96273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b216c92705aed79e428ae948ee4df274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44d5a06ea6e3cab46a871c954da930275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a44f6bb1afa64f1c7e095cf78cd0e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e02f4dfc0b04641d96f997f2e91da0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557af95fa647bce4441e633b7bf20e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340b0050a018cfe84b466257138b43e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073f9264005a5b4e1057427b116a074280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7623418d970d2eb04ad95639054d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb1dbc12f729d23581dd965badf008282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bb1065983719ca18ed58f139ad236283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920e04fb20b191bc65338d1229dc782284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165255096f204f3b3bbf41bfd9dd7dac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e70b8681dc3244dea7bf6cb77a717f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55438dfdfcb7ecd298a8dda965d2fc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2b3b97b3db86e0814e3da72b83a93288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992f6d0a23722119198a9537b1dcec2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6f26e74d3527460881b78d0c1b217290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a62f630be59be5acffc04e5d0b1b3c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e9e598845d858b5b92da1ee8ab67c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b5d1c51b4ef48eac9627a2ab2ab40293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21394b862d75eb97226f4f241232488d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e234732f5dd4fb5d726884e3bcc09295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02fbeb9bfa54a3c98f789d8dd66eac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88253c1905df8b2c3015f44885f2af297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce74b11626b0674934badfcf046495d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149f55d19992d629e1ad38a687004db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16a8af3745ce424fdb67d5605322ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74840da693ec3dbc0f4e35a21405c79c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef32783ed3f9f9433bb5110e9847347302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae4cd2114876a86bfb9300a73e33a8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ecadcea588043ab769211dc4c9563304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdc69862fd34291596ce23a08b5f28305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa56223aabac408dbd49c30d163537306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331509e9cca3bbad7dda9717437f7991307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69fdab97c74aa5db4da48ebde70448308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed87a26ec0b5e858c133bb85f0a116309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735aa57d0dbfcfbd5ae0792aa1d258f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92be44fff1db55240333e2a107ebd77311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e2b07f48ab41dfd118be6b59a5e47312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f6f6ed44cd89e7d208600f3ced5df313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824f86a45cf6f72a259fd11d6265ade314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70030dbeb5dae72206519b116302150315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21372594f584d4b33fe7c71e757c9353316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26530077c923138a8adc86f2da83feb0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a8c3a3e1e8d8fd61c13163854a34b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0c750b1d1d8bb711efc35a3d0c858319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862b3af3546482b00414e2b01668a68320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01e52f49a9732431bcb022452994d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb758a6618d8e92b1eaf638490e65d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7c6ed44cab6862fefdaa95cf2258b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8591eee0949c65b18f216b708bdce08324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a99cc757a27a9712713a3e8f7fb40325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57c6ed2335eb75aa3e1f5bfe7114d8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf68c781f7c6bb7daa81098de400b4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc890d806da7e9f2e64f46a1a029635328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0d390b665ab8709a7206080f69193329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332987885af9f64c654eec71e5e8953330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effb77b61111bc2dfd3f93b6f794696331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7dbfada362a1ad67130a4a03829cd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361a5db58cba21c43fef67027dbce5e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642de8af0c3da94c927adb26e1310527334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b523405126fbc308a6c0ef04436b38335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37125b7629cc58a2d1338cd1fdca8bf5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d68a942c9f7c45d14faf96fffbee21337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fba0db69bc3e47f5f7efe38a0e63fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f1aa32d2b649c82869a2a2c6e8ff7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ee9f861523443070e5453788033c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7747d14782d4d54712f83a720eb07e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a00d64cd2f0e822e8ca2f73ee842e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86801d36edaafe1005268579030313c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21036de9b9cfe3ff5defdb4c2c2a5189344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539e7230588eca20b5c17b53fa4ea55345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a120a61e60f1a345c2f13a24d6505de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb730c7be14177409b876e3e479e8e7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242984d89c0f687796524f079f7176ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6719849adeedc384b94bd0531c9dd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b940fd007ac431626a3fb96442a883350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545db82a7951daf86dfbfd2aeda873ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101bbba33049b656d3884086c65a0f7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6ce74cf7e9ec3f7c06fd77951376b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20874d5632b21f4570935257c6d6d1b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf86e9cc787f95eeec48ca2fde4e053355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60255f48b5503bd1dafdf227cb4d35356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b1e2dbef28ef3fd8289a4e3268624357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66ea873d0115ee9f6b3bb4e1e9adc2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e2362f694a8cfc8c30365b26382f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72286d6ce95388a987b2f1cbfb7264aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336371c299b49b511e9efd55c06c04c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b442e1f2408b0a61e7e8fa2bc3ca49362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340db91591587c7c7c367175087e75e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d732cda17a2d988e31ca70c0c6a98e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627b694d31608d67efcc5075fe08923365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d672710e152c679de1839e8fd2d0d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb4f7968976250709dbb0e5a8e98b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae51ef5e54904877d83fac2712c581368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a69d230f2d2cc5e4d98e1488da9ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083b761458e415daa10fb684329e05f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26b9b08fca75026ba2351af11781db371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bbff70b28c919d7a893ffb68fc659372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f889e1dfb531d54307944bce0b6749373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c848bc235ade21f5f734236b4a3417c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259d0a22312b0a789315beaf9bacebe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb82aa22ad75b633e50e3046d9262b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110256015c3b08d2cc5c125f8e516057377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fae105c45a5c965983519c63d2af93378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c102fd90e14200a3100c9960e57850379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf46ba06320f6cf1d1140e17fc610dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644383250c7e2f6c7c222b969cd0f4a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e508040bf8e976e29235c7aaebb9e65382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93e8eddf489cd1277f44514b1eb1a5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4740f7d21607166b7e1106b8a5e23384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29c3898d8133bc97d7ec6e151faa58385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e598cdddb74480e1a201cc997536b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a218d018dbf98c64a490cda5a98e93f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b4fe6f211ecd429632563b5e955f3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d25a00f72bcd8af5c0bf97548fe999389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51dfbbe00add73db3feb779f384f99a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152f64795fe30f39a4c23222e5fbf30391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1600bf381286c051312507d103606392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6a8253cac739013609a3c368a0a26393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457b9e8e5c833dcb5f59421bd1b79a6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da75af7edbd98c75d7db0503b46e6bb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115017c8ab41ff3c54894cbac0281af8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7088a477d9e5444a480e25e3e8035f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab949deca28f7c21cc4b6b9f78c702a9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1031ab64d040d53e529315d386efad9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2056589222b3e5adfc77ef0c37582400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e9ebc27caf4733f124c38c386774c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c0dc37e0517ff612decafd5114423402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab881c21a91225ff01e2687bcb6aa2ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b67b665a35f029f878ac7876f7232404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85dd5b01a7738c916607b22df740ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6e7c7194e27da28bfc9263d621455406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1ebc1e38761b6d86a3f14a47aeabb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de622eeb8f6405ba221c44416fb9907408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e424c3d03d4cbaf483e0ef0efba845b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790a6fd2278103a5f48f35a298c5e80410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f5050ec0be1632afb60b649994e92411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dabc0b4b271508f97dc589c7256b40412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6464ca8ef70c65eac79e74523cfd55413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa60521192d45bd7eda0b9567254115414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89268f36070694d78f537f7ab08c6f13415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bfd517e267c9be4d1bb78b789a180416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee72e010b26a8833ac32d1178e4440417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858ef8e6e4355c2b44c502ca72823df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8884304e0f38e19e0c8ce17bb1f39419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd83fdee4516dd28a1db0ef22c549e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699763576c858a520d4547d55751e1a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826c4025977b20c276c02023e29758c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48738f63ecf3952c8916b0f3f5b084423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517760d514447f419c4e8c95e9915e0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c045db1f40583348f20e785d008dd83425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9b0e3b16dda79d365276e405764bf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c50e3d366a294fc50d09cb1478df4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569a8a80dd04e68719b5a872a3120eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ad165f9f797a32b0d27351715636e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3869c7a4ab1011a665e101978363659430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270bbad9c05b5aae1e68e44ee77f836431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897e76f1e1e7b030070924123294ee1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9441dd7469c00c1be3b35ba99f040e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f84484bf07dca29250a55269d7fb98434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819be393cd5dd227f679ffa06f229be435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f0b5cf7ee64344fe785da543f5b5d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528959bc9b980b5474e777cdccbd85a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285dfefd81d1b212ca9177ed090eb46438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0c4f56a6752e338e3fcbc86b73106439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14af73d1ee487b46cbb80b2c7f3ed1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798594f77e5a10c7dc5868d6b9eb59fc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880693a58c326db27e98e7335e13939442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca53d482df45f9a8364f5f929705c00443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080f388144145072c01c6cca7aab0b6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d498f49d28a17f690967474a81562b9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4764520f1cf08b8242ee6c987f587446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce08094c2d2f54e38102c844d31ec1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae26c8024cde24100a03371f37270e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fd6a153f403f2e4de6526e89026e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0f1b27a40dc741addbbf95eb72c50450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f60a9dd7f5c4d793ae4fc5e9fae723451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbb9b456e5c2d484b88a86f3c4d053452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6b0ec02579feda58bc42fca53b5b8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdb5a702872c11a9d0154c4836b24e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503420be7bd531c753b8d7023fddc38e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bd97535990613f89fe8af4e5fc016456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4db590cbd9b55c648363469a5cc99457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49c059a419b57826f9f5899983b9b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2be57cbf6c443c0c8561ee13d37ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016e1845cb3e4cd04bd84f4bd7fc590460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25eca00696d8f190e2a47f3b88d00d7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6572898e2ce11779422b964d7ab6d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a405ce26ac7ffd559df51136bd7060463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc59e8828eea38bb956f8ee01ba82da464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aca4cf847a121fed35bede554fd8db465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7c8f0c72ff0f88a9b37ebdff5cf77466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6cfb14c65d73c44117f5c15077ee5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9592d0914ea98de846a109474f62afb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86110b4efc5a10ed84cb4a1ea27262ef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf4a7f17c4ebd4b719efe2d7132f9a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e70b5159406589e829a1903b0350bb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71463a250830a4b19d2bf817168a79eb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb528460746dd6e9ad7751225d7f5d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f4e01c2a87716afe1b204414c204d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d16c5c80eb1dfeb55931e258f9303475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72caa5fa44b75c6dc4085554ed35db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d8aa59a5f2657d8227766aad56f18477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fdbaae41c2b97abecbc90a28377404478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badf51714c1127e601e233672c0e84d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7aef1554f5b495495df1fd38faf419480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59790c6de3dbd806e9c814b9938a6ab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3f630465b6d45e4c15e6e740f5768482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a67d4855ea2e193655726851113154483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf82ccacb453e4326fb023e8267da4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae2b56463eadd486158b1ea8f08102485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83b8a079560d47f93d3613f70eb6c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f39ea9d6a8989e85b522a31318132487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a353211d6d729f899f5e89dc97d68488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572cc1e46d1efafe8922376e71ec3b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039c7add2e31f22df98e07a518a3c09490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747d509055a004b1d99d95256005940491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5e26541eac9791a3b384f16896607492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1a707d0eb2963d85ef0609e2603f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b68b26358b91c4756ce6363deb9e0c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b7b6b906cbdc40bb4856e93eaafe0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134cc62dca6d2a603acbe5d8b443807496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c709a7b10b98516b033406211d64591497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24103018222a772235304a1db64cbd8e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72361a3796263a050f1a806ab9784026499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3935f28e115aacc34ad087ade527a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2b7293ff6e1c8a5b58df571f4990c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aba8caf1da00d06cbbbd524bf80443502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b73b933390a24c821154f219d3970503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573c5d0048d87c6a5ecae21bab7c7a4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abc9210a7982747647164b27a38299505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11eea5e0bc3a01b9b59c80f827b9189506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333564eb37354b70154e8ca4a1f185ee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7eadb9842a59efaf156d57e1616a7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863980d9a635a7b4c697a8e79ed7fec2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f299c7e93f60972ddb726c6287ebc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2367f0dd425354816a52c3229e9532c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04e7c6edb5d59ea20b4a7cf3430c65512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89363d74e52834696082ce2a5e42ec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75443877c52df2e8d2ceb148f46b76c3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb989580e4d43e101c39f2474f5af633515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ca3e36b6934b6a5f8790fa0fce119516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419653d904b001d76f9c4763a0cb621517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cee67e4e3d031737fcc466b3756a11518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fdfc5ee5bc0f4d1e3a481e48e78bb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4940a4fbd4738453fe70dc8b42ee8bb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7886ddf946bf8bba0a7460682f1444521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5988c95ab4cd8e707e0555acabeaac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77caa69bfc61ce177c537b2febf1ed9f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34730c0851013fd1f7a707ab3d12679524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f4e9aa4a2c11b2cabbf41cf671574525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfde9c658174e7f0390da0fd6833a1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea72de34b522ecb2db0a336e2c0a32527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594180728889deffc0c55a831f66c8e1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa267eddee241a2619a6cc549f00d47529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4472e9e8ab1377d36a765e1cb21d6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdaa65c657857009f3f2bf33c702fe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec20af26d3cb070160bc79884d9fab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50ebf3a7a07cb9f5716ff4343265c5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebef7665bcc2e1e896370c89d4ac625534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2f60e12034580aa8ab19e4a723d7b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8153c978ab0e022f1fe2bf643ca1e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e058c0152dfc7f2ecbbb041df54f35d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9861ce5bc3c948df417414e6b21adc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbd1a6c6d15289712943a9d794ef8c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3642bca86f13b56db7c075d5b7986d3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d655740801a7b407ee90e3a8bb2dc4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c31c8dd291ef96f45ff0d63fcd222542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6ae3c8295fe6fb06e01f82f5073fc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd48e63bfb6f1d0cfa3d69fe6a2c0d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2486fb7947ed97be0c8d08539751ba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0236bcaa9339b14191fd97bf8839726546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b7b0fa3158d28a86dfa3a0bb5e239547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db0ace4273d2a9630306a4508192a5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639203f4caeb2b05f6c1a737866c84be549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b7661ae649c17ef85ad5dbc61ae25550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ced8b250bf4cdef9a4170c9d6439cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35f75a9d3ef366cc561c1a7ab31307552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8e105f9efff4d31faf9d34ed81a10553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72f20fca6c07c77ad70ff19c140908554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bed113c612f60f95d20ed22c34120555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e5fbe8d02598b884c5790f668eaab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebf5daf37d3935c0e5af0e7792000f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2c5225eb32941e3e04cf86111f996558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457a433b0a37d9d657cd65382e9db35559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98632c8736e4478499868c71720ec93b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574e72d1c630a9754ab4221c3ade691561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567edcd4119f1dd3a41d964c2b65779d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2e17a0d1f11a2fde3e4069cc4278f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325050fefadf6fb9e55503822447522564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bfcc5d94057588db6c2d48a45b7bb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2625548309c176d5bcb66fd6848e01566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acd414e2b35ca4e16c82cf4ade7f7a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90194211bbd0931c09679a373eca0d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec6d87799dc4e8c3b4ef5b89545a58569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7792173fc1825eba4dea60c4122c8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d9865aa971603ae9b8ca4e22a891d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b467817b136af367450cf5f4984af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb3eeb496ab0e11dcde02a7efe2f05573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78749cd96dc1bb97e7370fc7df96be02574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fad4f9d111e42c9d8ee3154ca884f0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfc345ddfa89a9e00253c32c978d6e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d627b3b93255f5d53124b2dcc7258577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b488bf1e81588fc04a8e94ac62750578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d211b7d4ce274d7f5c377482169a1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f3d4c77cf7756230445080490f768580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec9b436ab467cecc97846f1f29b0f0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6c15d61a5761c362ebd5ab8c09995582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea445ec1d30e5d3cbcd9940b5631f1e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a48ca4a0ca6284d4b68802abc70215584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677fbe8c029961359a273cc2c8bf2f0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21c37d4b67f7ac5c551e42c6c088a6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4486dd123017ec465efb2e4c72b445587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0a67cb5a07c6c5948a4a980d87875588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eef38880c1ff07493ac7fd03d6522d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3633fee5103b130d0f3bbcd70b09527590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76f22da6a8f7600616d5f2944a9f3b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf53659b724b23ff5890ce19926125592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e3578a73aceb5e839c067a7800fe9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6f50cbb045e2f978e8be843ba6d25594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4cab043c02f90471ec1edc409e655595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab576ab6818ffedf9f5f0d2fe199cc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a6a870761f82ba27fd9a05a9f4d0c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9264fd2b93b720e4173d274429525f0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b75b993e1a4883cbf82929af7def7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575b1ded88f5e1ab8dd504f4ad1236f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b608a506834fda9a9a2c97266497302601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a851c572cee61e2ae057974c9c484602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd144f45eb0b66cdcdf56027878157d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fc7d74ad2ddf9abd7eeb83ed82e6c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a26efd690bd1f9577a9a9cd8214383605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5687c522fca813b020d90fb2a9d1cd7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a06d5ff4e04518afd6e48ad2f895c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2a76eac1b9e4c3d50cb0bd4e4ac6d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de32675cd63bd30740cf43cb97bd4b6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d73d045d0048075d1bff70b93c4d4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6163db9837cd51a0ef49150e607e8ed611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb46e6e8e56e59c42b2f0edb0cf334e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd0f95f5817ba68db3d070a4c76cb2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5660fa3a32413e6a0fef9d02ce69a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b81908b560a88a70df3b48e7e5ab03615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497aba8e302a19c0781ddd6488018392616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04873a75b767d6a90fffe9bf7a1c98a2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057637599036bc2f5812ceabd47bf53618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166d591ca596d5d11e19fc25b24f0be619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68032893bc86682c0232917e0a0065a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6530b6145a10a86dc474530f9b191621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec2eef2d911b491d066db8b8bab4c4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3071c77efcc44db6157bf3568272f1c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82878b81097037b161a423f45a3216624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe22b24c040e50c3d8989dcb3e5d5e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c69621bec3fb52c5dff6f9132ae224626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ff3c02caf2fc9d6099ca3dd457548627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdac9b58346a0c63c52009e084c9647628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9c4cb6c245691a42993bc6cd715e9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418bd3401e08797d4515e6e611bb809630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10001cdc8f5455e2ba53596f55d16a20631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c3acba17cfd19eeed274947c3e950632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095020233e94f2aeaf7d1c1c23a00c1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c09f433f746e32c810b1093344b31634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc585f380c32179ae4fd127b48a46c8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cc6a1ce5658e0e149020a847708b0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95163bfe83884845ee8e349b22daec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960a22e18db212930406d1df0ea550b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d2e69671e8372ee5200c17a925a3a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cee10248822c591811d3a6075d2c1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94405d176a628aae650a113668060b3a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd203df749f7bc228d6ca2d7789423642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6f6ce2a2e1283aaef2fe59d7f9aa0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85fb38c43d164c22efe0acbf470e7a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e603d7243bd8005372ce0d0ae8a80645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bfea3be764a1a17de0e14ba80f211646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f77759839df98eab4943ae2bc21fa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11937327ac635cf66f70ab37aeac3fed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5af2e9aacf0eb1a892118f489e744d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7a2aa9390775f0f52b6050324b64c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763242ff25d14aed8e690814f24ca49651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc384d784645cf564789d51c87a02918652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916dd40ace285f6ebde57ba8a9d9d88653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307f36284394560deb4ac5df7044c23654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fe2bc3e381f327c26fc9c93d7254a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088fc6b8de6bf7faa411d00f32173b8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed098426ff16ae726c99e0e52bc05af657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e789a9c2fb20c1713a967da1fe274c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c29d8b897f6c9cc389a03ff1b99477659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354c62a424c2d1ea45fe96102b80c7e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadae0899406b1f1161f9be978ebb78661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa824fced89a43af1c6ed97447b34fe9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6b4594b8009cba63bca3f3fba2641663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdc5ad3df0a7ff803837742dca06e2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822491d821fc3216f941cee3dccffbc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c79054238748bdad69bebd1221080666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea99be14228022037a3c191e1c11b17667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ec4c33cca4843c4acb1420349b6a2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4f7f5de75d505707a0d51c7a796f5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af3ae205d2967b4fc7718920b499d0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2964a0c5634726caca3046a96d9bdf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b25718752fbb3a4633728a03711b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbecb4aa30b1a75c5fed5edd4e35dc7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548bdb8593ca367e61c2498aab3cbe2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7de1ba8a15224f7e0b3e5f726c7fb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b11319be77ee3c99bf3971b4e6abd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd340c1401fda3458af34554a54ce7a4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05b192c3c12680480b4152c485e672678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755b121777f44a094895b0f95325316679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57984d03b70b83ce7cb71b89b74db6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7d032f0a52e673bc8cd97f2393135681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf5117bb8a8d97c1f847eb8e386e57682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b043058daed361f04e302c0f931b8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa478d83f3cf3177f0ba19d750ab83684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44507688bfc46f4ab05f67876b6d4d3b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5401c037d8552441323405d2ec9c90686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffb0ff300e4d0c22640dcc2906c5de687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554570d6cf59495ef5c082c33355d7c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bc02347a1d37973dab1e67a029f36689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433c03c5a5ec92e6232c109be930bde690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e50152f6cbde4aa2ee3eebd90a411691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591fbb8b8c4828f1b7774f4e7b23bde692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae9209d45880c001d96ea04a33320c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3dfc5f20ce518c1a658db50c24e9b6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba94082783bc13a65bc5ec0f20e398695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b3b20844b4c4f6a802c89285ce792696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e18bc4b64b5a13a6f499df768b6b42697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c6de0bad84190a3c7838cd5aa978a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36255dae8b73d5265e13623c5f036590699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e90c9307160a611574a5ec9ada50a5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f55691a36f3d480a0e70ef2cee1086701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e776c7c4dbe2622dae98e7e05856b2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3802e0addfdb560eb1aaa52c31048c7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883e265f15a6adb87ced7eec0934da0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807f614ba9e637f8103f414098621d8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a46bccb53ac26ac5ebe2f593f04e2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313accc17747be94206ead5b3ca996e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb40e8d6048171ab2ceaf4e4d91d9b1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa75da802ed31a51a5ecfb3f77c710709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0f2e03031b5c1ae5f6126483e69d2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007d5c146731e308e19ac512ad81656711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbb8e1c9963c3a78f72ddacef9e075712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16a7c2d01e03095a96b52254d13fef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b2dbb14adaab379593b4a8e3a912a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e64ebd803ec8e8c5106e9bf433467715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fce03c64fd50f15913b5fde9dfb014716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdc75bb57297f982e2c07dbb8d59c5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd94d0f83a76fa1448c19a52dd43d94718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205a2ca75cb0d7afeaf11e20e53e0d8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acedf0c3aa6ad222034d9551d814132720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf236733a4df38d5927503f559d835721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cebd8767e48cc11f8381d9521024eb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3db51ea882c4faa0b851e26a7c5e6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807b7cd2d6fadf6e5d4b049ec143cc1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bf3296be14f5a309aea75ad39f4db725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1c76b92efb6fcbc2fa35c122ec38a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1f8e0ea525cb6f0dbecbce15c810a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b239dc2ef7b2dddb4daa57f6572072728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38508eca25f2c1ce1769558f0795017729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7957145e6a49fd456a41c180a3f3d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc5d30141d80e8dbeddfb22be28a1b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b590bc39ea2e3608b662912fb48449732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cde8bfeff8e377d741f30f1cfb66a6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2156b9c054a7e6ed92f3ab94a002cd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ceae9f537a96d9a66dce854a77285a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd4985d34a2a46851d8705060fef2c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377066b3d5662554e498978137174d4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d254e6676275c58c9448274a71c9f9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068a98af88f3f2b850e2b868cee4410739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc343d54e773f643319544fa04ef9b7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf77a877fccfb3c82c323ed16fbaea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d366f836d8b0772b01204448a2cd0e4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a1666003f0e81b62886c345a81544743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef159e667f3bc66b0950454f23b160744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baaee93e662fba1eaf478ac6f695532745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25aefa3485eaa6e4e3725133179b33746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed8645351eeca999d7aca3d048c951747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a719378e5a5d74694f000437d5c6ae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94decc210853142e20a4545ff7ab7644749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f7e8a4597546de1ec3c25d893bf69750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ce0049fef4afe3bf3cbaeb1807b5f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b7e4973ff268eeaa769b5c51b09f1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251de5d2a358101218a9bfede0e51c8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c81a5d4ec2b7d53b9f435dedbe6d6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856358d68e097044a49b2a1254b75d3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1514e9e94351b894a14daf97e4c51756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afee11a8182199fcc2ce318fb3035c0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0816ddfb35f398a1d7e1b2d2b82d3b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e65a5da41307399bde09014d2c6676759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c897f1501c1e9e6e9e9e5271eb76d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbc194d22671edeb8fd795b7e70c3e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddf4bcd79cc8119152eefcabbc049f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe53d67c88cb3e9a9173f9b6ead7e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19c0cae68ed2562169ff19a80ca4d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78649409fe57bc88567a89368efae3146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f1f8704e796cb5d5a373f2b2357db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6cf0ef5b4261f55e398a78576932c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc03e0e1e757b010ecfb412a7ee38e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244c3d189ea255838cdad6eb55e6e0210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08a1464193c7f079651a9a1df2af4111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44e7bb5ed5705acb89890bb816c84f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfde547a669fd46b1464cc0019e784a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b841a138a0718eb41c3d1db43895814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4d770169ac90d94772efe21c08f1f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2c2061911084fe2344637a142dff616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98193436150d4686b98e8378aaf8c5a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72cf15f9418e988a038e7a7a09da45a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d3be7b753a707f5577b8cac5966a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86400ed725a74ce31c637117e97887f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d0d7945ec2ed56833e6d9af20e4c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f30e432a3dd135de574bc62f1c1fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc16d0db60e161b556d391c0d94755323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0ac3179cdc817d49f69ae73a0028a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff7334ec5837aab0c3d5f97a9a19a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33913804e5bf23df8dc78abfbdcced5f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f458e5c2ac0e7b60b0e8fffaa02d927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0a602229eb525a4eeb797b88408d228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28d57ae15521ce496939aa830e915929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf988eee7a6ca03f4f8df2807cc9b2e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3102f5b035ef1d9810b585772d68f1331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f30a9f80864562ac146e06c4cd902032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a24ad6633b1c9ba9268a7d0a432a1d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc9f189b87a17881c7ba8a4cbcd06234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9acc5ae9f5062bf3e4b3cfe48b941c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40687e0b97c941246dd6d75386363d3336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09066a861f9f299517eead2cdd3166fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d191593dcfa455d5ec5b249921fc1538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c48d28f7d2d28022527c1fcf913c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832574377a9a6445ccbe530480ae3ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46982ca2e0411d415e414edb73c9f22141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d23379650efb52393195780fbb16c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad725be7fc5e6015654fe740f9207443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe54991ccaeaf67aae6270e911b1bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6cbf612d8cc30165f0d20af4e056645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804aec2474f993439550ce4c333836246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c11229bd3f5482038647ebfd3a8ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5962c62f04e546543bfc69ddc0ad048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8185cd83134a5ebae48c80a63137f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca78bc75a329da3a1d43601613917050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c19588c10109031496172af2ce2a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f70fd7f46319fb824f9fa2fc592dff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8b1e4fea75e38c71198efbf384c0853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518d550581ae9f2a45f11681264834654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d5ddf29344b88160dd8fccb48008355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390851eef02e9e802c3020fd6b0089d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc18c7bee814bdb5f6165a25a4dcbbe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3e62c01ee6de51d52ca49c4e410ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab8c3a691a6eb360cca1c610c1c01559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13109ed167ba3172909f323ed6d8ad8060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713408f90209980c97333f36f8b95da861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0f3f6b89289770abd26abc5067d9b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a55c09073537e0f84577757b59479163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409bd24715bf19f5a721946e8a64c43f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633c11b9884a210acb997974c91348a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1739b44ab708b3ae3455985b7711f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2ea19e005c29d22ad3b55f4ca460667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5d64f9f464240dd8795b5f4f5e2d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08bf2249c4a3886c4db32934f452e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343d01fe0839956757b98dec1ef00f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957c5fdf4e392179e10f6687f5954e871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556663bf289f37d151f10f85f15e35fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175a73fb2d2f8ea5b21a75d2a10ec0573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c2072da27a1c521363ce01c0035e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa43dd4efbd5fdffdf03af106bb643675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414bcc56590e7aba420936bf3d268a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2de906f8e5dbcf28705b26a5d173c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef183ab2685dcbbb999f8d6d07f7eeb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb480400d483bc2fa0039f583c555b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7c1878a7edd8b8bed31a29f4f43c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b713a28c7de4e0ca0444a7c2c8a00a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b7bb3bdfa0180d133201980cd76c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058b9d2088158564aa215d3b780f4e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9baca6fdb1079f124fa8ffeb561bf284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7f27350a3c62d2b9266a12c3a116e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e28bca144012bb18b83a2c007da8486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11ac804be33b6a6ab12d876bc937c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0b819b54e854aed76028c50729c1d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa235e7a8dd028e3a2f98a21f8c1eedc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa220a10adccbaf8a852fa5fcc2544290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8018c3281282caf1b9123dbaecc3a0f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec362643b8ef12fc4b0273a132666b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf19bc9318074d7f6ae5b922ebf91d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ecc691a41c1f533801fef5a90c18c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22994f0eaabcacecd45f3eac9bc14e2495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5bd7a580cbf18b16e8a0a0177d3c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e9cc7e953c2092f3b79868dd3416e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174ba821a8ccf99467f0af239dd0ef998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f8264847680515223535a638c327e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165c1d7789d009c6d782c7b7f564b96100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc099f67e17926a72b83c2fb182ac7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7834d7f246744e2222fefb6c40dc0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d694b90e7eb1acce6e7bdea5169d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d1310bd47e9ced32b588aaa5a7ddd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61c75b3457b773e7e64f812b6dff04105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2241fd9a88f9a5f3fb43c09c5c9294106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56276c2d9c353cf61d98dde74c20a6b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fc2867d43a655599113c8883606a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad726df951b50bd9fe5456a37c5e92109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3d27a9446d4cad80a0528d802c61c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862ee59e172d41ec957239e00cef506111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047771629fb2dcad39928a801bf2b411112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739eadca60a6156b597b7b5f76d052f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7565331cc8791e1045cc73cf722a4c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee939028e09e88f62ecdd11aa580098e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c2f15df2a277810bc9dc208c7ef7d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fbea77c17cb6d33fafa72c50f7e34117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69454e323e71a2f757e0484b7a1ea5e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9b175da97e640079e67013c7daf6b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20fd2f228f8314b851cd26c0878088120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26a5b0baa2bcc7b162ef8456a35314121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154de81a6fef7dff344496d36c0731e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7852d2abebc2f08fb5fb14eae9739fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176cafbb7bb7f267bcf59f3086be51c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64893d77206a67ce20927bbaba9fede125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65ea42d2b4ac368738a32c6c618dd4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1187096019954eb59a25204317c4cb3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af721db6ae111a63808639f33701ef78128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1038fe6a8f707d3e135d7704e3e97a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dda4efd429c2a75a20c8504d14bae2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad68145e9c86036903c23ef863c0906131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f3769df4aee15bd565fdb032f93ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b21b9b605fca5cca9c8eb798bdca4f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625f8d1245cfbcd4a01162ebe006fb8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c484c879504ef73411c5ebdc710b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5a34e8fa3300f46b954e12b59d790136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806df4841668d6dea2bbf4faba478c28137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5a5372a3b916591a1e4e46e3c7c25138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954c5c346092dd0ee5e01e928395edb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec5f28d84ee188d0382b2627bb8104140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dac42c606212c85094eddf0515d92141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502d6c8606f6193506a680f75f50068142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13582ffbdad2b3a3d75798c8c60fa6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef053845607c03dbcd2647803309c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbab8e1252c5f3205fc2dd287f50736145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99544aef456f4227f1fec3bc6ef8993e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079d313c1e0f170c740ca87ac358fc8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a673307cbd2075b318ca8d453be48148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261d2aeb808314990c34900f0177f84149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece36c2a7ef9a4e0ddb6a6a4c5563ce8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d68ce49ead9f9bb2257893bcf4df92151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c81f9f4fb662dbc203ab1920a3fb3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961354084c972d63b66e6acfccb9312153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cd7518e83e37d28439204ff92fe38154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7f064576f74844db0fc19fbd7412a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7e0bff0c1aa79031dfa83834a4d90156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bd39a7d45233371d57391422782d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3928a00765e49db610b097481e7ce6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c978687c3c44d573c363840ef78c120159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f6e4947f77da4f84c859fc0a816d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df678647bb8e75c6a0ea9257edb5385161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b66914def3f3c79e853bc348cf2d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49333e215981accd2b2e2ce6df2c76c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd1029be9bb677881e3448ab68d932164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1910add5b341aa9c654057f4703ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdc30dd014111a9b76f10a8a28a271166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ba9ed29b9af0ef58f1407947324b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06f7caa0d780ea9c79622def13aa3b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d4d3bcdf10e6e60b57ef27815e624169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21103bc1fddb921c2e606fe8ef13d5e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987b4448336e09dbcc5616d957f22bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84784369994e3147b88a2809f1148f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bddf34da45ce99f516ba68a6bbcb72173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1dca683ed1c5b44b854758c47726e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e1cba1d3f829ecd73494fdc123482175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001154cd5562f424db85cea4b8ca1a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74cdbb2d562f6b23f97d8f80f42e09177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53dc13b7e61aa0f97b66764ccddb036178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5996154e46900d00096dab67c342ff5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a49435b751ddcbc25addc562dd4c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0f7ce6a78bb48a86cc6ae177fa0dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63aecb830711c77f2690ef441e9665182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b926a71ff6dd75199429eec13a2d2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde355c01e930332a163db4360d5d40184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a8fcb2335e7611071e704e19a8ac7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3222add31810bbd98ffcaae423773ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d251e37b976d5ed129e9ce2fdbfb267187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32c725e74d22b59e651a6be9506bec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb250d419aae16c2a53a8b6172b9826189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3604baf86eb5e7d4f97b9cfa637a28a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610762bdbdd4b5c4c4add3fa05dd2671191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf0eb4e814193e8d23f35be5eeb4f9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776dde1c8d991f1215476060ace5e38193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b61911a7d8d3bd5a494d9f717b306194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760de3e83905addc94dd6fef450b4101195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fe4b2c03def42749b5dcb95a447d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17f4dbb2f310052e31cb0b7c13e173197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc1ac992eed3634f88523e8e0dac75198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c3da13eb1229b4b78ffe8dde4afa4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27fde54120b7b3a17130f653c07ef9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa69a90fbc5460bb864f9362146bd9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df756108050c69f17d6ae05cb7af74d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23288752997e06fa5b50855a2d7c7c22203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d60a0d3bf3dcbe8bba5ecb1b8157d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4b7416a285c13bc946d1a3bb83d89205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b421276a34d6553a5ccbbd28a5adba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e1a4f236d4f2aa0adb1fea3300022207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d6b8e71d8e6c3b3a347338520d059208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf267af00a4a1d1af9a53cb651fb4f90209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e833c2898cbaecd602d9da9a6e50291210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7e00eea1c74514cbe815b344ad5d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8502ff60bda5b119c4f24ac91700e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fd73328879b6250a340e1a6177f33213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223eaa0c70cc2cfdda98ba26a4656d2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2d08892142675efb67fb872f27f6a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ad07cd38de20f899a84eec2df5a5d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd698f3a469a667ae18b512a6faf3d8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de7f2ee884d1485784c0adab423d01218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cda0c5a0ff28e419b485fc3e803055219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948596fcfc8874a7db4437f604553a9f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab254cbaf9cf532f1d78574838ad7b15221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16359320c11aec23104ef3b1af65a29d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef42c786e79a08aac77608a907d2209223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84c3c3f1a8390b398d5835f741dd16224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e618108397b13a9c44b4358a9b8b6a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc76f6b2bba7dd15306227df42a838e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b55af4906fb1929206440fe59e385227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcae77de1cf9a154940564f8941252d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bbbdf40358dbcec50961a29aa2c4f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86c7544cf1f0292f62f661ec5290f5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99e743d8fdc5379a863b619bc78807231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67792cd3f41b346db1fd4dc72478f0eb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3fb9bec6829ff521a00a74699d655233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6d3511ee795daddae5f32dfa6fdd3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17419b928cc74b8287ba30246481b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72898fb3249e693db04e88b8269f32d0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639a6bf2604c33960227ead78639de6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a84eb1b5af56f8c229e40830d5ad9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b76884a083bb4e7ce3914b483d5d03239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3592b96c65f94e933476fa43fbb28240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52691227fe767d74e657503c6e431b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9617166bf9579aea28e25972dba9af242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c19978c07c422c516a1f7c4ee62994243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac423fe8afebd0c15e3ab1ed96dd8c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442e31fc25f7bb65e76192bf7add845245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f4f485dd5e45d4aa890bb7d2a15e1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7c4afef665ea74c89645aaaf26f0d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed1ba0a30f1e32dfeb54ecded7ca2d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eaf5ce7f05f1476ac516df881d991d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd4904249e52375688868f256f75db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7339e2ab1e38d6f864c0edddf6cbd4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88e11391bdaa8ad9b4d29eead4bfaf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f9b68fd7e1d798e1a6f1e58f47938253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58387ed870c25e2b0b8e26b9976f33e1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4391e8cd80dfa6e0f5eb4aa50627e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c738e504cd908e98eb83defb3203e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab8359ff98e32c73a383bf8a0f9a87257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96426557fca3939de96d03cca4f482cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c64758f1377832933fa4d76ba5df0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf9c798fbe05285da7e6c968829b5c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76029139cca510ade591b3d3002a9a0a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65221fb8411643b6aff7fc18c91189b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d89a8fd52e77effd09809fe9b39309263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a93bd256525cf180bb6c4f67b0be8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0803138fcc005beced71ef04c1d883265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48141f0c0d50713b85d6e3917fc017b1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedb90aebcbf4135f7ee24ec82df3d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53a2ece22eaf452d208f88111b7b26268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d14f40703440e54d0e69b9582f37a3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ade6e8de2c47c016b54739d521ec31270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe4a1d565befc33c02791cf4fdd47e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50388e9d2b00611a7b8df7ea95fd75b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10e968c85657e3723b92ebecaf1764273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf647324822284488db70b4542ac4c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c9e9c53caaae18e1bd3b94de859d7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f79cc5a6db187e51035f5b835abaa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b8cfc825fae6ef767b6c4d8dcb6c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f2d61ec06715c81e702e07acc8b4d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33360676f88f34b881a695ef65ed5c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25ed7fa5e3ccb16922ddf1601e9574280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7f9b97c2d5a1855406d40db3c1ea1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d774f03862b771b298ad2618378c26282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82fe573fb2ec2ab065d15c739a04a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae2a6c409edab918cf6b886ce02181284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e61caf0dc88fe61f2cefedec59490285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e37a34f920224d9fa7f27ec6cddbf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c85b480fb85df6ae7927d597b2377a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69c0c2b692f921a217e30058a0057e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f0f8737acb93d0348b932c815ea88289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5d5ca579130361581d7cdf79fa471290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba5defd484ed76ebc93735f7af2268291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a0aa6f1c27a4975f087ea0a1b0179292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7207373f247e47a137ab8ff9764d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f30f6cabdd4e95cdd5d813b3812d8b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbeab7dcfc516fee5b342f511f7b9fc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd873e1d2dd94a18493262446543387e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cf8221f7193b65ce5bace8d2868cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83eb8d5a04c36624c00779487a753d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d876bec1857eaeff0ea218d79f81679299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29575dc53ec1c40f68d915ea649767c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a616800acb1b09bb727426697169556301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b17890c87c3ecb490b7de4693b0a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5c86a518ee3bc9ae01c4ecc4f9523303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66e4046bb8ed0c26a1e623d045c03b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcc256efe23856ca9506bb7b11040d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c51ab9906a7eda02e8fa6f38c6c04f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42078fb908799cae2a078b644edeb14c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f667509e2fdc387dff20f3144251f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630c28e4f02b1fe5fc063acdc111144309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bb384317e3cffedcb1f459f42490e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268757aab0f214e8706bf5ea0ed5183b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c1cb72679a128c5391538a55cacaa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca8e3f488b5ab5424f90a6e0707183313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925734d0de40efaf80761cd8e8e95b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503202db6a5d4278021c3295ac437a72315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80093d028aedeb82eccff9afe417bf00316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6f433b0a8b764bf35d7ee45eecf81317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cea9ffe47cc80fdd0c0269783c252b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375f2a61088063ace9d9e25e077d987319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73662ebaa6da6ccbb1a60d49dbbbbabb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4184d27fd63f6d7f529e82d0160015c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ba7affe268b30da956b5d76f97147322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b293fa63b943e905ce324a21d84e2a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd68fbf896433fad64ec659d05226e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a4c23db38293c645576f006a3f9b4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a55fcab2daa40ea2c87dc60378f920326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e174a6cc30bd263294874a7941bd85327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ad47473f5b04a6d6eb01e561d3498328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862dd9fe8539ec4990d6014d792f780a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d7b3497a9118ad384758b332baca0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef3537a7510543b4080c1f61d76062331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25912c68f09982bf06dceb64a565f684332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e060346ff59fe93fee4d54afe6af93333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db437f08b8bd04e659541f1a66039430334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09b84237db81fe729a18c402fdb981335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98454acc76fc13aedd9c11c591ffaba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2967f462d0e98aec4ebc597b589b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b976559e2ee2999edeb7449f8a88052338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ca0a98d9cb35f2889c72497036fed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38042a03ed13b9b84885a0e7e8cfc8e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fee5d27f5fd9a6b59c4803c114141341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9986abe499dd51f947967182df554342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3dc92e8167f9f82a77eb5fe354a3a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0ac6d9c9c271bea78e040b453f71f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d5798d0130d206db24e7327c842a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5533948548562283689917e0d1370346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae692090a4e82fd0da9ded8523e01c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68ba0ade102d207bf69af446df2839348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b01b74aa1a4d2c7b7b0f304a5a241349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a108d7c953d9ed3699d145faccf899350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929691ed4f00c8a383e893a7a6b6fa7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28c6fac1e53d0d98e44a7deb6b0c1d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82ad3e4a22d4c8f5fca86ac43e68b8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cc398a44f784b08220b6b833c134f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34e0a118369b44249ca8aa77f47675355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958515d0b1362bdfd9dc41c2b5da1aa3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a3e633a36fc3903472a9aac132b0b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f43428f8f972975335005890ea81c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e032802789f3b3a86effd9f3810634e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121820c7583c236f94ba6c94b76770b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8d31de636344720346e789e799d06361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2bdf7cbbe30f94a084f1efe5b4872362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806afe62ef8f6fc814c40490c137cb6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ec442bc3b94a309780b3812a8b743364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c0193c6115157040705c1d28c54f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8ffbc2d0ba3a4f2f0ae22d693827e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f183117598414f65ebdea355a7b62367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36feba672b75056b2d1eac44a96b3829368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020e1639c61d47837e1043e3c877c4f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273b3808c1c68f534245f3cac0c172e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999e821f21c53c9a2b23baed1a3b63c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c18f64d07a009897365d24a1060883372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347480654fc11679856087ec714ab354373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17283ec72684fee8e38417610712a5a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369471756fa633f7e52a97653f28e08375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c5dfa2af6b5285e19a28d0c88774d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f8e4680fbb541008f67141a4aa445377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115c28d9ff4bdc7e00a9533ae679729378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b933e1490b01a2671faaff2afde3491379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a234cd1a9d985deafcf08eb57e7316f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd6d556364a70ebc1c8202edf1f1d2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0664e603886160152582b47dff27636382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46fd527caa86c9b6278a60ef00768d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479b3af63d7d1e7bb49b74262108afe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52a04c8adfaaa4b7cedb4264c7e672385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b703283027593b6725c4ad2563499b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ed408d6b7bb234f97a99cf59975ee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ad0a5f299907fa996d8bc3236b532388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa27efe6d3ed5b03ae572c0bfc9a5b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfc025140de5b19f9aaf5c2d3dcb4a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a537c75aa809e3e236d842977ba498391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857ed98674f252feb1442721253ea40392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9e9f9e2985a2df0dc8387c262be28393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879f61a7aa066c5fe30798b02ad269d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469b1aadf45c59a86833981193e7c46395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff5c9754127b13194274ebf6cacd4e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a375cfc42581aa10208d2fe9b52b781397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362dab6fdd1cc9860b1a2b0fd9152ef0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175a12a7df0f14f6c2ec15456ddfbdb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0398b0c59e0302dd531f8abde789c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed3de8fb528ac941188751a3176172401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef36a848eda29a03c58381660a9ef1a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1608ec7705b471e814993ab8bfaab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ee202457cbf80586958681b1bd22e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8144c66af8821b5e7121a8a22fe5c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09704bf3e88406cb3160c2eb1791237c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d5a37fcad5c8062dda61865640a7e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15033433a901946ede9bfeae4399500408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1d8967702d4b80edef1c02b507736409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1d7b9e9bc1eeb6cb100abccbb3874410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3f6853125931e82ff0e710c0f12f9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a49ac198b9868634a0c26c8fb83aab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c121d92e906cd8a127f70bdf6b857d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe04ec9b80d6651fd077f1fe21c19f0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145996351a5ae7f250d7eaf6967dbd0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a99556183c94d4b4478da989205fef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cb11aeddea3ac27aa5d66627c61eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f7c61ef98cd22e5ca6717eb4e7e8e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb07dbbc96e8d5f2b93f4dfb486c35419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff1f76bebf883c1cc28395acccde75420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000b44348fe81a591651d208aa05e02421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf9627a58a924915eff4e05e43fad7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41285045e6fb38d0af3a69c9495f064b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784896091e409e0c6621df8a53f56c6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90823ef1f2759336f45b1a607fe1eceb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e306478fd3e4dad26ed6e6a9605d1e5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e89150c3d44b58aed97bfddaf9ad6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf643520235f3c487d77eefea861d8d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b312fa11fc2837d689a8da9665af0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fee5b8e508e6d1b689d14ef20fb91430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313cf949d3c886faea9e2b68cf16c61431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19626af4a7ff6836131935c7280ecc0d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae40c52ea5f69314ee6e4ec24399a76433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c44af46b17aef6ea59d2376a7bc599434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bbd6e49f834aa8c2a13d1ffe131c9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b1c0f646e9c07c0fbfb8a909ff273436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774dbe178fb0222ba18388c0d276436437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668f888822bdba71af61d7a7005c16f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf20ffc8d7910c93c7cd38cc3cfdb85439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af399b5283492d5b61a76dca8e565eec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638498bea6d25e19f00f8d4328d721a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6857e657ffccc6e8f588fd12a4d71442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8d1409c363e8190bc8bbaa9dd82c6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c27276ecc44189665f8089db164a3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0a001acc11f1ee8d2339aa7ec84fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67186a7556a64bcdf901eab63ee34c56446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e976fe19a1120afa4580f849e49c2d8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b205898902bc80f3f439a54e91a24f1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c56ea7d9fa00d46a45b3a3fb092458449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab9f0f32666e53f3c4dd5e0199d53b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2b848d0c59c487b3a54afaf29ff52451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772e55e50aa300e5e43b24366eaf2f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc0c756d04a5ec41e23589265296a0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2414a6026ad75e61d00b9ef50f96173454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b92ca002a2e252e5db01b532155a3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adb3d35bcdcf3c8c8ca9cf0b1f8ded456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119c61e7219f4e417fe1e2161992612457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe58a64aa6604b369fce97f846b88cd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8c65b72c0fa653af7993d448caf70459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb14c59f01fa5a18422d0c899ba48a5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843009ee20a0a11d579ef8b941c93a9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1eae16b16a8f9ab79f34d3f1a9d7d0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae03f5d00f42899f30f802db3f623f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e854b6f9b24642b11b958398032882464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115aee4f8c76c8bfc317318c28216b1a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8aaae3d6ee223594d134069f6f065e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff02f086c2a32d0e3df3ec3337208e2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74bb9fd50d8ec03f5f1f80ab8c37d9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491ab89bc7d5b24e99cd55a409b9d81469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1c13e9d87416e1f88cfd85860d6d9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a256de066a5bdbeb10cc052b54c6b61471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82876fedcc6fae28053b28b3914d7d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43053bd05de9aed02b5ebf2290b0b50d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7316ec67bc5786e3c8aa193503b35474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8cd469b1a49bdc4459e76efc17f3d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed23e60acc31625026d119983087b2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b6ec45af7e3fe492981f3ca8a0762477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d71b5819861f1dbb1b876345584aac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d190d6e0fe13e041441ea34c4e4f47479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6d489fe8ab6a7402541969657cccf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481aaa69910dc818b2f22b893264111481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0a2d83bbb8f117f6fb6c2bc6f7ded482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdf53cf75840a56b5db68b23e2283d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3788f520e724c8cd933aaeca73710484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdd1968a15685358d80d617255dcc0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf65811b33291a9087f19158d7263d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3315e933ddaf9d87180f9e13cc0a8d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2c1ebf10c33fd4b022b81855df55e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea2ea5abdd8d0399c2ddc1f237fcc6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43653b8feedb8e843598b8726e72f02b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d2cb64ea9ec94615133fa6f545016491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b2fe268ddd6f1ed7ceb4a6ff65d1a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe009f8d554a49b220de02203f7b74493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b133a52cfc251725c106b92c5d48d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2055b3be9ed478ee446f03508b7924495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5f595b63c62223841099c71ffaf04496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838334370bde3eecbc7d8d7b855de3c7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20643e48d8efb4c48a72671d033d072498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b19727225e774571463a8fbe5f658b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa616daa165496dd9c615f19e0f6aff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342744d90deb7363fe4da3eadd0df04501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6aa4cf606a40c013d6715bb008cb8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24469a7e506c2c13e9239b9d9bfb7f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a892edc3068143a3f56d083b60216b2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75669138548ff5ba95d7703f191a7624505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebdd69a7fa8d453cf2c78eb3a0f030506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae529546c3a3b161ae128e7f34891c2a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604f6d5d3f3ca7fd7008c3f18c1609b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde636b63678ac866f2dd96d34cd6a0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf13e98262b3bcd7304e83d5cc82c1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe10965a926622836662c16df6318b9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e658d9f60c5dc019abc67c5b548742c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97258e3e724379a73b1a48bb37e77e74513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7c432a204e44b41302d500085f226514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a063cdac240b38dd4253bc1011294515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811f757de35415c9208677a5647dcfc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0780e76fecfc41a30313c116d7e0a0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bc7ad789f969d277692878780d6cc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399fe0e97dbb4383206cf97cdfa5ae6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70e859c31b4e1cdda5647a79d2c5a4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f05111cdf9081c25a24fa29f0d26b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbadf7d60b035ca1f425af4d32cbdc8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d6c258dfc40cd6bd36dd367780d0e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b218cb20618340de96b60d758010a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb2f6ff50d8ab3adc4b5f26203ff8c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb096cf2f6c7e9ed36d718b82101ecf7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca63efafd97c377532e99ee78b1537f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14022c9c1595fbe7bb7c60f653b48a3f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1ed11257f49ba7a0009ba37d4830e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90557c864986cedc4a708475440ba5c7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac91a89086eb69792c6b6ee42c22f05531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4965d8b9db0e3d588dc8117fedd0b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098efd252a135fe33fc1509981dec43533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be84a25b9a5c913344936cca80a949534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a92427b6c24af5e34c36897c6f015535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71b1464c38791fd424c92c317b20bc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d2f674ba09f823e27387835a08b18537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63469826df6ffeb5bad1d3e467ff7948538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93066b410b41aabd87913304f39751d5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0093f27bf7e17a56278fdd74866b096540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b6c9cfd96aa7bd4af21f92c60f464541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f737e04009f66bd2233b1dd7306d2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8400cacb61482afc567ce7b4f7006543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c384ac3df5fc721763d4d1f596315544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3542ac7f3710a7888f6b864178ac88f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d9dcfe2080fdc284cd323894d77a2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2888f04f488f62f2f453204dc2d032547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df891c43addabad74b28c9958fafde13548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa25587092c0daf47a89428e630e214549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00cbe461589d7b0bded935d9437b9b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db011cc01042368da3b71720953c0b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f1e099a6a868470f89a2a71534c39552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf43f69561422f6891c04f6a718833553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683fe16c470e14a615b2d65dcaa82fe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cfb8fb8703e055afb74b7f215293f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaae55c702e1d7f8710ffcfef76c084556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896e9b12181eb14b932c9ccd8de74b1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29069bd8e884bd5e0791f233488023ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36388a372c5758a676e119c8d6bb07559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe945bda144644dfe49b7bbb7d30ee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513812719d84212ddbe541ddebd65631561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b70f21b5f88281d08bfb1bdafc0377562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620013a48fe974ea111bc25a1bdbdbe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e114f61dee7d9cadddf467576daba36564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7a676bea3ef936a7bf6a3a06c670b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0585089ab543f8e8645ab958415d688566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e53f0cbf9173262c4a82eb0205b976567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89779760c8bd9fa32d79cee7109b4f0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca60228e3cd55622536a46cda9a54e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca00ed7b4b3dd83a190bf5a310d049570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a3d0f1d72a9daa6326b497115bc8f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d9ce1f20c40858e96e75e778f2a03572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef09b916e26a1c287d5a79d07e3e2aa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aebdf714f41f403f7d145917ae3cc5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58831564dd2e76176f1524eeb5d794a1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34aeb1e69c0123a62f974ca9f46361576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b628fcb11acdf0856603da77362d26577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b0c075d0ac20b9e3d1c46348b2dd7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f6710c77da26be39916011b1f14da579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2251bde79c5cb9e8cb5f2872e874d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42d150098e94a0c64d135a05971f3c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f13f1f057711d07f73df809ad0fd4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb374a4ab58cb15d182b8f7142400b0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c20dfb4c9f0983180a672100ce312584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc011e4f7ae1b0e1be2641e396cfa59d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f57c283dfded72957e27b16a08289586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03b6f0f35a9ad036d1e7641ad586ff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22513d8d5c501f0f2bb11954a93e2e68588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ff19853dd2d8fe1d41c892e0347f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b91a82931ebd15e5efe2311bcfd714590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0b49498eaf1d859df64db9e4e01bc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6831707dd6fde0765e420a89d96df592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374094dc5f8b96e66b9d17ed03dca990593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e29716a7f96bba1b607bfd92589b4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8c9a7cb9b455ae4ae4aa5a6bff0b6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c37a2e7663cb473c8dfd7e37c5d4e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56cc78854ea097378efcccb3748d9e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb01b6586964419dbe1aa8c2ea066e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18d487e6cca17aa631e1ce4678d9af599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cae1f0201fa8fdd650a545bca11c8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfa7cce6f1ff6ba18e519a64ad7ef9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cb8d76df704710b67aea96dd6b38a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92dcf71039c00519ac6478071c4ccf8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e295c53bb1adaedc06c78d1c88d3de9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890f55beabc75be98814b15a3e118e8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550f2f29241bf6dfea0248644718200606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a2431b3b52c7ae2c1c88685baec79607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e15af86d63a6268770d509db8a8e02608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb71711490f33a2ed01794474e52d22609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c9d83f59cdf4198a53ecdd8626178610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277bbe663af033fe1533e47588840eb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a17fe6fe42ac88f32d8c2b458df827612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88df4fd0e6f876b25581fe6b4de851613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd858bec996ba811e83c998200d1cdd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c997886fd964cd09365624410d82d28615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeaa31b49bbaacb90c7cc97720e090a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e8dfef327f702a38e6c365e5974c0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9157feeba32f8fc695e532173658635618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc78e3642c039452c57192e15704571619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e4597e5e208639d128dabc270c9cb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24446db28a1c21f1fefbb77670f9a0af621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be6354b7e1fbc05017cff9547f1081622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f26067ae8e274d1b3f92f79bf05938623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aade4bcb06ad5e3efffcbc1bcf0ce35624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea054b207af99badf32db8aafdd814625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82958c1b635f0867c077e1bcbc37a4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb16655ab5915bed4006c2067585b3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1b2293ce0835474fb586eb2bcf012628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5dbdfe1ecd5dac29f23caa03f186d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48e456cde0af23be0f430ea9df9d34630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a006081b3cfe9ad48c6ea933ba3119f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffce52c8f30c2f28298731a4986a2e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257da2e9e3423fed9d1ae0610107b9e2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a8b94a46ffd938321d784ed6da699634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2f11c3665eef49862d9a1bfb5de60635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326120a01bb4659530ee71e655ab0523636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f7349753321ba5d92fde31f1cf08d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b092936869fb210500b325e728c6a7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec6ff72e217b6ee92e260a1f24a650639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59e0c3418656ba5918063704874d74640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb6c0272fc6756cd0cb60be9897534641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268e6fe05d1e096b6bc56592bc193a8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9095768075e2bd073341a5e7f31d7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959c8e43537fa0b7b9c393ef40e01b8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788ec330bce04ec76d5721cf3ae27c4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f9600fd93ff0bd332da4fe9f179a4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81721bb9787e2d77218398056b495d52647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad78fc17daa15e9d6abbe5f5cc43ee0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a1932440da7bb7c05f619c44684c2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929dfcefe7f7bca838382fcccf6eeaa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca698bfa18ba9c086a5f18ff1725a6da651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7284f3d98e5ccb0030d67e099ff3256652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636842a68148ec7aa266ed70e891c4cf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756a43f820eaca73391361e556a847a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a9d7440f34a2ad26bb9c747a1c352655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfacc59a02ebb430177e3f40b8f0e45656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cdac8c8f54d36ab9acb7c4f25c6ac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5999f1efc42ee6ecc153937acbd66b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d96c4e228f2acfc5b61350b158da67659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6d352f55871a0d18a2aaaec15ba4f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ccf70adb70514e856e87c150e79ef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f557c3d143f2c0e8cc2a977089939b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45212482e2b5289253aec494f8c6a4da663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf889c26e9545820e7120711603d1fe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b72693f1fdcad6c9c290be3220b4dc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3a86dc1961e249a5a35a7ae4888a4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174e657f1a8e03c40eb492cad8a1355667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0102eb97b056a4d953dc665c003faa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc274a1b14da8003f67b44db18139fd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223e4daab80beaac30fba1b0ee817ef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff4bae312cb0ee38dab0fd07d53054671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb686a6e8fd68941cd4d437bccb8692672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612b615f688b7d967680a7de01dbd39673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bac70abe277d584a39639c1f4633ad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccb525f8e276f8303ffaaccf91ab9c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e94df3c09883a0c39f369540fde3d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c93e21a0e9f5d6d78424cf408db7d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf809cc4fa0a49cae94ed19a2224c26678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045314fe27428351e616f29e68984fdc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7f0312a2d70a1fa8b4df3ddda33d1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85fe004680233ea78bf2c8f644ded0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068acf523cb0db6fb802451ad7771e6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da65177c06afd9b2b70345b2c1f30d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f75a598262323c7fb38ca8dbda35b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf80f5fccbfaf00b6a8b1e7ec4fdd9a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa768c7fed59e7710ff8645da147437a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e1645c1db4dbfacda6e123be2f3b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6a5e921eceafa72a52e1fb571697c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432ad7df94c595cfbac6a2ea2c5798c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e6415a5fb53eafba64aa2a05139a6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb399aae089f31cddc2b5a822ec7f1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28708b2b732a7fa6c2da7db9dc860929692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1d069bc84bc23768e7073d56c95aa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e96bf6e2edec4d329e47987a8ae174694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebd4d8375d59e4d60aea13377f16e7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410c8654880e5fcb688f6b7e2ede25c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15909734406fb0f628c1a693a964fba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5076514826f194f1c1de8f0a542867d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75fb0f62f79f0913389d5c2f00dfa9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38660ad3a6f0e57c60f3c90aafdf33f8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9ba917b3fa423d800b92515ea11f3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18933a5f413e836ee2fe1d811f30eba3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0641fe8baefa8d14ab7bf42e98e9c14703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b64538c7c83519d9bef6ecf05aafa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fa67454d9968925849def6e28e744705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8540fe7b5f366747e64903a0201cf4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a998bfe6bc215a39c8dc290d3dd9da3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c02d623fed28464b9fb8c1313ec46708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18aa271fad940b1073cd815dc844525709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b727dc25df47e5ada511cbbfa4ef119710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79e8e4bfe6ceb915eea585337ff3da711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4d304345912b113c2222f819d58e1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75d48b89ba1bad10dfd523fd7e38a7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b4123fbbbc73633ce54a5bc18cc6a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf53ba707accf1d7fd6118bd073ef61715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f5c728275e5de35e114c3ec22c73e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9027f26abc7e71489a30becc7e629a5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462fb7aace5bd44a301c27d3b6f694b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195456fc9c5e76dd1b837710245f93b9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bb437f76d1785bcb1cda003621eea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f226aeb1ff03aad0d1307cdc7d135e5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963492306045cd100ee22ffbd690f428722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee121ddd0004401efe938f93f8b87871723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423af692e126eb4744d2b6509c59bb5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6e62f33b4b0694d4b12564aa02801725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19535c5852efa2696b5ac29ae1d29d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f31bc355647f20a8ab1632a13c9e1c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf560e49d084b23ba60697594f4de5dd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2e467e791fe5d4647bbeacc8b03af729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2357bbc7e128d8c616d71fb49a9a5f2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e750aee71bc75a96c9c64676a4473e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7a2e209ae3f8c0f5895eb0c4f0eea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16dba36895434f9d6b05d4d8e3e536a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ba9a54e58bd7b6161c6ac4add5781734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d4d25c1fc73a6b4090ed53dcb854d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121032bfe9a3fd915706ce32254a4df1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abb3d6c2359e60fa769d84600d2523737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0100bbd52390ad1451ef7448441b3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e331e3c14f304f6ecf56e94c08f86739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bb33c2fc9e29061067a4d60355a14740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1b369135fa9c8f0fcec19eef825e9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac7cf0e452cb9501006aeb6443f132742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51ebdac855a2fac7f002f2b172b12c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8a766f818512c6a61e7339e2efec3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1ba79a068c8ec066df119a3391bd3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae839a4eabfe2abf20b0fd449586bf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5573f4425138c90c6e590d2e133fce2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65bdd4bd5e66ba7075082f30c54a5b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819478ba98c2e2e6a73c97bfd29dfec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc35d1eefe0788f380536c6ebebd1e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1210ab51f321167161f5c65efd27e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcc7f4d767d605f1dd70b15dec1d49752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390665175a5fc46f68dc2fa888d1be1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3c3bcd045bbdd7bf195a48739c5a1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4b58798f1c0503186187da7e99b90755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374c4a44e062f10ea1facae6132a512756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4508b09f7cd480caf9a17358c3e1092757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13965ca791f21454d72fe6c1458282758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fde779585cd85783edf395586c85a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>