--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c0d01f5117bc5212652a92d3755241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367ad83ff036e2c8a38e71ffc3878192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b44967a00eda027b7c2dec86999003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a8e3354c4330aadd6a77d5b5831c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e645049417dcd341ff81a0025577ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e360213a08f9af92f3c5c1a45bab666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7dfc7cba01379a4340ef431241aee77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95500d6b561302682cd682fef5046cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70a3ff1cb881808ccef20c50ae7e7f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff149644a8434bf72a9e08984a172510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525258a7d5a71580cf1078976dfb42511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85da3a64a82b52cb3d6cdf62ec6630a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643722b92dd547fa0bff62c3a52d15713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a38baab12027f43c0133a28635427f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6e9440d9c93ffade04024085cc8a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53979b1453b4f93afbe8ddbe174ba21b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109fa075ed5afe055e98471cf7c33b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0ee664ad99f27120e63624cbebe5a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e26317e526339eb13ec42686974b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856eec9c81646c610e4167f57c136d0c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cae669e9d9581b55c1692b6a2fc1ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ec3b07d70c775685504eca005164122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61a2bf7de5805ad7bb9c8e2718f47823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b580274c42853e886c73f87e77135b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cc61d10b485d0c8966c4414e694e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429aaed1f36bc6a23372e92f6fa9704826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5068e8c946dc8d68bb69e6dde364e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8cf6ecc548acca70288d8276724de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159e198f757bc21ee2a2b635b6a214129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7b4108bdeceedff3e9a34b382145730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb5bf6bec71bdbca0ae029577e4ea631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33790fb414aa4f10d06a57a9b2d1a56432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54eabdf63d7599c1f74aded379c90c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a82938fd6c9d9373a71f6e179f66d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ceef50502191caa89c75b97743836b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4cf8ce6589c659ded5356aba323ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7d8a5c33caf96df46edeffcee56e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81103ce1869863d486e4ea5bd056dea138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00578be1e01f02aa8b52863f908e2a8839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c071d6255dc2bf577afc1f349999840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c69b5d089a84adb43f79dd306b96b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef1bb625d6f949d66068b72351fd6842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22a3d5a301073e2df0ecd5ccb63a9043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4e33525bcfb204c09bbb785cb99d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb3e0d5d60f4ab0acdcdcf9f87a9d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38903a500bf24f08950c6c451e7a97fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260eb6b3cc542257f1bb0e2c8845c7e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb78d03554e8a139cdc8cee300bc90e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a750e191432a9ca47d3509d2b3d0049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc78df7fd4f81c78cab2a9613109ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e6b25ea7e3922e2933a41e4513f4d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfaf976ea405a16c5182d0d8f1460952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18441e37e7392f64441d1d37ae0c86e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf43d17d3aff9feafeb9fa01d9710f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adbcf334b486b7f43f6389afd145ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84979822e18ddf4795bc56148a94185156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1409e329fe03321d14146bc6eb454aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db6ecb0901afc2f9738190b222374958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa98eacbbcf8f3d90fdfcbc47d288f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de81d9d0b1dbb51d11aef2278ab06be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558e898133359dd2fef4150ddecaeef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb479183f3394d1832f8aaff78975b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058509fcc7fbc31680121d5e57b645463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaea5b4369d8f53ff4e0a430bb9d5d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd46824124476ec3d7740de92fcc8865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fa574f506373c0579a30e0a616d3766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923a2f9e54608f0ec160b4ebecf038e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676575a2b1713d5f59b1abd4989d01268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02192b21165d6672630438d2005c4a7c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d59c8b0ea002ea25aba5566a4fdee170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4837a2b12bb9338e5ce8134cdbf4ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb172434358d70141c854293139c2972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078d3deeff4a89aff0c2da8c2be7e0d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab0641531737cfd30ba52412b9d96774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a074e63a0ccd783ea502b770fce0f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189a163b6274e95aa743c1b72f8f0b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733511d979381d811e8e2620795877c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36425a42178618c171d0985f563f0a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2abfa38c14e04dce59fc983456a5779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6bff96744348d65e3426324dfdad980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f597e892c1b6398d585cbe5020bef281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f16f2a03437213d4b774b08f2797082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae20670fa5ab6f593ae375809c90b2e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa3e757b5d9a67b42f1f995dbee11584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428e7c2010ee87993e834df1e33b9f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644413ef621bdcc29a5d349007d931586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9773dafaf478b9e38df093f5c5ee5987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503f8a29fca3e1428cbc7920a56ca3188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d231f5025a141d424562c2e293f49f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ec90a0ebc2b8d6c1ed52fe140154e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27364ce3e6d11a06a2991bc608661c1491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1270e9731dc407365e0f618919d2d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285350a06a6e33d91d30d7c2f165205893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777906afd812aca331cca2f81ae291e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d357c5f60bde5a8026b0d1d15028a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada642dcc94d73a9ded0960b50e2cd296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f739bd47938c1a68c5665f46faf9c5397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ded984dc47ba7dcd63f6558345c6298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4f973cadfaf3afedc739e9c64c69d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b185fa5136ddeeb6a375b343b7d9a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0355fa59ea21b104a91f00fc898e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37586618da3fba6ab05fa56a73a6a4f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921bfd5ded0b882a5d60c5a83bdb35b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfd7293c0b850d2572601c5e567d53104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1ab525bf452b45cd9e5401f23ec72105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f522b12ac544c7d1c7e3eb8838361d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62625a30c7a1a679386bf90cac3802cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150733ad946f477aac798caf70872c15108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e53a55b437c6abcbbee51cb1d99723109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d6d2ceb9747eea1723d1f2b2e2613110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7211900e6ada5e5792570d3fd8ca576111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be86fba61cec10702f3e815149c91a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608a0b8f216a308aa89955380886552113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f91fad869a315eff370f94bded9cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b0c12eafa298281c99bc3e1007403115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ae507d277efaf20909ac497c5fd17116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bdb5f6e2a83eba5b5c6004059be0f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9deb2f5651d4f47e29f77dd923ed0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cba2263c5c35c19ab0b37df7cc5388119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f268a37c4059d3d89b7ba3992f6ff91120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e5e4753e1ed57e9d82a13b9f7b0af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0911a50a5a0b489abdada37d721f55f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaad602d0aeae320c82ce6561e918bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1355d7c0b395106f2914e668a72a93d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac7219a0665bd5109e19ff2988c359125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12dbe3a85638fc53e151044f11f0104126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e1d05dd40689d182564f5b358ae9b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9c68473338e015d7b393574cbbc63128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e90f1e6250dd33652a4fc2bccceb5c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89337f04a84c9a359de8e3f63d94430c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82908e3cb35c7fca62d6c967c993bb75131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f8945bf6bff011addb48367efdbd8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6614ee6bd6741c59880f596c04693d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95617c0958741d9412da7b1d5fe8ddf5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f58680105814c364d23d93a2a0882135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756288868df226d09ca409df6deede4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1703519bf7161519f65341f39823e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71881d46c2d3b61379f2b401ad9d934138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5b10d68587da510bcc9dc88aeca9f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2567132ff1088fdec66bdbe91ca96a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fed4aa559c9cc2d0cb570de48d39a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e1f5d00f32370fbea192e9ac6125c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefce0005cb5a4abd588d3280dd57907143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18719879936ebbbee66057c3c098c02a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0756e76dc6b647652b704ad3f1b2d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b3011ea67ade6a1db105a1933f81b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f843125b44d9d13fcf849fb38cb9c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21b18d5bfe92925641237b143b356c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af5429498732c78b90f038459ba018149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f2333c2a9338439fce608e10c912e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a554e86ed22ae8ee12bdde73ea2724151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e12c22452f71065adff49d97b186f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec81f3a21c759cd1062a9042068dd9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3700079fd0eedf56e538537d5e482f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f137bb121f801edbd05efb90f7873a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24ac25f7593dd570655b9b2fad3142156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60898088207200065a15122870c4452e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb476f7ed7e8ab2d1b0ff357f95f7c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60e864823f7d104296f36e74dda79e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531b06d2d837bb1125e6da2c828b59e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3de4db3c8ff31738f2c5f59643715161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62b864211e4ec66b319b579b9b7e3a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7876b00d2310b913802a135bdd090f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31408d33d5c68c3e543b78080d13093b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6d1501c5917f329777aa0d0561312165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd518c34c3a8bc6ffa1d8d9f0122735166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01faffb5468ce24ef2ddabcae636afe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec5e7a8b99a7455b730b2dff390c9e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22742a5271540006835e1d4621b5f70169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c2a185ffaf9d85cb207d81970e596170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836b3fa2045f9b6078917d630489024171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9310f24721306bcdecf524072853ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267cb0a5c7a0d691352dc476ccae2b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560b54e8d92d33c7da9361bbb706fad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcd7b7cd9cb964e2197b549f8ca1bc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c958527fc2dd5407e6d85ff8f502c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87425949de078a891ed66930fbbb5654177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a5cb72abb25b4ad55384cda48bdf6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e898da377e551b108933686bf263ec2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad8fc68d48b0ceb439d2bc4b7228ea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3688ed0e167fb087f86fba4d255f4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175fceb0def0032cdf86944af55d042182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e6df73963e5182a7035c3bcb4bb75183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec75d8ec7b1b2acd5037dabca0de7a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291ac73af74a1286ada94ca4b85e7ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96eb94cf04cfe13bff5f604ec3ca47186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72015cbc229b7cf1bec15b2196fae040187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef134a09626147e22a168923641c825d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f27df03b06475460df6b336260c7df189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5351490f266d845c961b2db74c03bee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3736368ebbd2520522d5e58c92bc8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad14aaa833813e199594cc19590d849192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37408abbb6c47d1f028d15915e2ed13e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f991a03e379210e84b8b8b024b0ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f60670c8ecc0a5f93c4582e47d265b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd38bcb368166894ce84107575bc8f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a46b01df90e4e93f80e690b91ebb29197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eee64eb8e16cea575c8273e77bf45d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719fe22e1febe56fc2d0a68a3586846199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c127b96b8997574c7e4cf03b181616a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071a7734a07214b79cdb0161a30894c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed5c6b69dc800d904ff281747a2115202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299858f74b0aa4776fdf9764a88cf56203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7434e7e345ecbdd9e1bd0a9249e23e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d59f3585370a091593d3449f30a6e0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4bca9eb25b3a9ea82325a684b42e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae11912075b1a79291d6d72963c365207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b20af59b673dab317176ca0174d7df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29d39e31b8799d031868ec77fb73fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084854700b119759d5e68da2b37fbb7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4ca4740cc3d13a591e030bb9af1d0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468ffe632c7c09621bd2954ad57cfc6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc61c99c25ce813548f41be044b6eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bdde3547ac2c8c296040b63580c91214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a1579b45f853376338c750814b50d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbd072a8cfe2f145ce0a56f72d5106216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f483701b8b74b7beb73f3e5fcd74281217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e861cc760d7e9b263beb44669c92c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c06785d758e37dbf29cef8ccb2301219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb636b60b91f7c56da367edc5b03cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691c913417b4738c9cf359586b9785d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918077be2a1b4aec3c46dc2dfc36505222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc371f1522b3507845525875ef13bc12223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bce7a114ba804ff646fccb4aa63cdd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8f15426f59b44fe8c91f7a07d562f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c137218e7484c9f407e026d76a078226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b4b3d1f9c851268e6787e8c2de6ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759c40f53c088413e8b5bb0a28531f3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129f7714aea3975475a10dbd0abae67229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202f556d4c0b5cfc277d3ef91038a80230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8b1e8df8d63d7bb105973e5486874231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc4d125b530762d48b7731e6fb9029232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b862bfd66dd382a5ae1b7bf4ac46eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9a196c4f9d58918891280977025e9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2622aeac4e310379dbf519295a07cc3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c465600208c14228de48111726d828236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7041a3691ca28a06ddb360d1882cc9a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd63608cc0a42f1321a55bf27e75964238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf869ad7b43925921e291ff933d315239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14858c6fbdfa70d8dda2db9386dae7a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85728d877fe2dd0c66c99d70487300241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee935e714bb389f26e320177ee355ed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e0d32d5b2ee960165b7a698830311243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53df417ad22b2c8143f3933cff8ae7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0196de46d4652b36bcd44502cf22f07245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fcd16cfa7dd36d04a720988200433246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed71e87a4e2b7ab3e5e4aea0cce471247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fe738d88e9f5ed1e3aaf6cfb5e3fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77397d07cc427139d8352173201620249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe8c7a0bfdbd6a9302db13ffbeba52250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98741875adf724c26ce15a786f1e02a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6a8228ff23d2521516d8ee4ba80bf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90c5a83181fb8aa9c13feb440205f5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13bd66e9df4fdbe2dc42ebdb4d2247254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab3535d49da59aa4424f90c4ac3407255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186d9e74a5194cc280e174f066a6699256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987773ad050eb8d7205a10e9c5a5cb5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a2d07b2cf343c2355f182cf057432258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38bf179d1192fbdface8cbcff4a032259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed152b46718547d654cdc097c399a29f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b06acf8cb871bb52285b57e68d4ad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21caad4ec4ba7a322f87b7059cb55e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8e611b132d3f7394106a3b8a7fe6b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994a245c501ec9f5374af6fc2d3b613264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580f6ebdf686554d6191583d92d4899265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0be5e59f9c2c61ce407db4997a94a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0fa946999b38ff7cf80f1ea8e4e0d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4ab5080355b4ca8f0e333035bdad4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215740b12e796c276ebd96a524d8e357269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e08164c57f0cee29523b3efe673f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067074dd80a59b26f3187b1399c05ebd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d902cbca146730bc7ffb42389d152272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9d6c30fc8ff51c2efd77fdc723182273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0d140ea74937c8b8f05b2d4e0ff18274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86562b39d942657b325d0bb3137fd918275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6752a80d3dea98687fb874f0f48050276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6a42cf6819d47a0e14066c953c0ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bee2603fa3837a98b01a34fd3f8b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b88d90577e6b230ee2a5a8e63362f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4785ce1d0338c90ab3580d089172ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93928a7098c1f6b839941283cc1cb36281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bace568ea6b764ca8f01b1609aa3f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5246341ee0bc6331f32e634ab9df1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2288eb20c22c1bea9c11beb3b2c3f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98043b6cc376108a388c888e0e7fa247285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0023582ea4bf84f2e031b6ce62b54bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8d633a5a5dbac30b866ba899c821b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363bce36782a87eff84bf0470298e1a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf79e27c54fc7bfd83844c280b8451289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b149a0a1fc9adc3a94acffef0e880290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b15ac1d26b8394be1537dd68dc21cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cb31fa75c6bd2d8f2fb9368305e13292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf905561752fcd7ffc59e2f97054775293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa5582d2fc58c5a803d97ff124b7d3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9e8d6d0641c504814158916cc55d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96757382e88a311f95cf4b3804e4f43c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c4e9d19993cbfafb47b0c8b403fc6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25ea5a9ef561e616584397fe0b7025298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673547bd8a2cee8cb2d79b432fc10279299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f05b0af11507182826d2641f0fb8e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ffb9a040c695bfae40a173bdd95be301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61900496d10622c12f938d1171f4a2a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5e55da596ff2598acb840d3d08724303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d7640c1a8d9641ca7d430bc0a40eb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef07f43d63f99922b110721dd96931305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61238e85e132211d5179e4adcae63ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c3ea082e0536b273695600338ed15307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21eb7f906ed3e296eaf5e0f020eadf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb74a2d825ca86aa52763c7d9e6af4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebd2892e1f41aaf9520c014df09b23310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968459997a24d918d497c0bd923d050a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715198cb5f36d378eafa80c06101c94312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe33ede84bd5f94e7573a59e1a4bc2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73998b6af80f741a96c590c26d019b1f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfe345cbd8473c64db826a9fe15f43315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec16d0874d107784d34e5145a82f8f6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af28bb68fa54320bfbc6b8e94ac9a7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb0c23a5aa517cae9b40260cdcb43a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa165ac8b744ef0eec97252eb518e9c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2132ce11e4db352d29e31a7b91e7a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1ef3b2d679f5afc3945e406a68676321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fdf3c70e843392d4e307036b2600a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc2ccd0bec90d5a244cd80bbc4ed9d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3aaedc4073dbc62516d017502b12f3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06b706d54a1a9a6626ebec422c21a6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7876e36f3342598707c3cbd8107470326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be877043b04dce2cbf23fc68809ddd5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61dbc5a16da064cccf2ba0da8f2f67328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd4198d6f25007ad3a35a77fa131b7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc18e36b98bbeffb6b6a62673cbf84e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9010326ba012f6cfd02594acb50a3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79af7e6279396ae9a1f2a209503502332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d95c94325b48bedea3c506385be259333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bbdad41804f9f30485dde42402a5e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cf8d2dae466fca766639e592bc566335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ec139c31feb3bb601dfa2eebe08ca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b2e4559898e663fc9bf0d06cf7c3b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0894ec343ea9ebbc37489d17eabceb1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc92aa6b29cddfb95ca5723fc47e919339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af111707383bb175b5c6423211ddc9c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2ad674e0de514969aece50d483881341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4a68d988aadf8ad9cac57862e650e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749c07204171be298edd3be5737b7bd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf9fc7a7193c609afbc5a721ba8fe7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f914c1925fe1969adbfa6433b4a3e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e245bc7d021dc671fc7d617412d8a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45371b3c492ed1476e296a450153d175347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699dfaee22e3c2883e0d0a793fe2deb9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86420d5647d1f9aecc5a5f62bba17c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e6a2f70ef1b2c38d59e8b7ca46ffa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8395f9da78decfbae2166832618f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dafe44fe55618cee2a112c0043f356352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e9a67b7966f27873a1bcebd9607dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35fd0b2383af734045ee37818f1577354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ca4e92c82b9631d7fc32f4b92cddb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771980f57e14ebd0e2bc36085c6de42356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c54de4b9e90c6adb6892af0c94f0e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11bc8af326e918c22fddbe9cf79de6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cf6ee4a36d3cdcb9da9e2fc1019ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d786ff46a18882331a5da2fb1f7453e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d9a2b8245e68ded49483f2adbf538361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50605f57f88674ff1bafadd2db8dd4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f070f1ac986ad9286bd78793d34f2a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a509bee3b000b8c30f784841db7d214364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a46e5d1dc8d1b800b8e405d4a5cb1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cad1365886b47d9d26ac52a952739366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1655ac355eaeb5e0cdfe486025c43367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685705ee6bca9b37dc8def96c70b109368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e27dde504c208ea0654834c49eff1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f2eeeac9dae9cef3172d67dd5fdfa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f383284c4a09a78f5fb88c0eadfce51371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a62389ff8b843c10ed474b55f80366372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624835cc8c20d3b8101fa8300437d7d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b2137557b70b21545849dd8e3a7be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530145047f5d7bc61d13ceb5af7e56f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05aafb229cb4c5017378796fdc23c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694205147a3812abbf0bd8bb934422bd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ce7ff416a9b2509547aaa31de1b81378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6714dfb0b14d58c88b7e7cd020f8ba2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bee8b8c92de048346d63112812a51c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705cf79ccf7ed60c8cd4b9acf48673b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde7f7094d487098873986a88fa8ec1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19529013f926b9ca4e96e0f64c48a69c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be1fabcac763f787806460d0d9d312384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fcab34eb5df57d2ed6d025b2eb50d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929805b0a8d48f3daacb8ec8d5426ec2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f86f15c56114332c77740debb2bdb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03536f5fd2e9916852941a338f286276388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737062eab8389007d4fb8e76f3d51a2e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d97293f00f2a89db01a67bc7241c2d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e9a181bd023d881fa47ce85d74d02391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc83fa6bd253faedc427fded809b990392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c24a8a706c306d623d377cb8d82cc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7894c1fd072e29ddf9f3ee2ef111760394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ff3deb20ce463dd341861bdb24b74395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680b3276bffa6d9e422df57afa5d6f8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae037ad029d8876927f4ebf9e6311cd6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b40b34269ac4f40ef5747fe80e6022398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96efc77054ec75b535971caf24e7d1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e5d60780f489f543736190d129510400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a6b4b0f2ed44cd221f55313302bf1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91635e2eba10c2a1d6c2b85fcee4be17402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268a6911c0ff8eace4bb3014d473f9d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e067a8d6deda67f6826eb2722bc60404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5257214c4a29b383cec1925d549116405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab1fa9d983a59907d37abf25d46219406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66476ab59dc7e5a3bb38a0da3bd028407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25084e7ab7a0c9062b87a1c9ff369c2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5983d7130869c8655ace7ff25649d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d78e70fc047dfceca026f675fa4d16410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5890d71d1b7d82d85886eeba7140cd6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830ba128ab39f0b80a354c71c97fc7c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990f60fe410d5bfc2adfb9ce00a30ee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2111b4f6dc385438e7768fbe072f4e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b7105339fca0a26d5e2007c0b839c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50ee88f5d4f6c0d8d42e05690ec915416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc243b210ec9b3fb32fbeb65a7c8ef5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690973eaef0849bf2d32ea4b7236b67418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8ff3e6e01370e812a01629a3c1c00419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d5ec1462861795b7f695d67b96330420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604c87efd1a3b7406a2429dc760e0a3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9136c544303409dcfe86fbdbe18d5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9f6f75000d2559948985270406c3d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c605e7ea3de4556090dd8388bdb97e9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d075e438a96c2bf34dd832bfc5ac1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874410b1324b2b0e51a0a46d9dccff0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ada114271e9de93d48bf926a988fe3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022132a5d4e59dc5efa091f61d0e0577428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed2cafa698213c44f8b2edd56b62fe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310051cf295f322eb65ed8bb99cf3a6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca454cdb30eda5ebd91d6505e33198f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8eef91549907562e91c1ae5ddf831432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bc49ca22efe004234db856eadc0e0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76520942255ff5ee1102a4f30f4c5f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d27b0431859b9c3dcce66e491d658e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95665d4110f7a8f782217a51b58ce373436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834223084aade08928e94c779962454437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7481805126524cb3312ac02b6eae2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1a5a43d7aa0e3390af8881198c539439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6910098f4292fab3328d553bb98a2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6142310d640f392c12818aedd9e2ff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597372ae2155df931d9ff4050fdae814442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8df073590629779c80ca439e3ffd7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77894d7731bcb8ac55f3f615d4cfd95444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9017712bbd6220cbf26fe2da3193a74445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a760af92d79094aca3093b6b17e239446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f03026dbed1135de9fe47138d55bf6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457abcd72e1ae417451ca74f37dcc81448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf6a4a0add77768009faa5fbae66a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e950e343226a3c42ac36075ca0fcb9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e375ec2e34141792d51ef2e83e8e22f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16b19aac6d6286d1394931abff6b62452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf4e9ed03fe4ef2b683a084cb24718453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf91ee00c8abba122405dce148052d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3691a5c614113e9fa4e525934ab7ad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46272193c98d6c0900dc3b3f61c4345c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cc770221f9d2bbfcc9535720be89e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26651f78d9f6db7c4c351ad0e45c475c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2384835a1104c4ca52c932694cbb048459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5dc2a22f41e00037821d21102c4c50460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babed19b39f2c1de337bbe232f06e42b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b212cfbe226fcb2128e3009b90fe1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b277081a70bf74627a629660933ffe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55ee82872b933b8456c888ec9130bd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d336533619a012e70313a99d425791465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc14e8e70521ab94181962cc57466e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559950c4f88caed6e462c33b2830369467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952ace3f7047ca46460165ea05e0aff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43adc292a8efce492e739046fe956abb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b64619ed64f15aad51567e64eafcca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09994494573e91c8687ad96e2e7135471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708ccb856e93c63de7327a2f279b5bb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77af6502a2c35f13e49cec165103eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ab91dbf55c5568b6a7413a285b84e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d750f347bcf18de69b64c5b7552b7ab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe94e1969b5108f0ef8757bc6c2c5b9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a95b05de0b9b7d6effda5521c04386477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081347173c6f3a823eec8b5ff260825c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b467213d56df6547dd1dcc029ca91479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c397659b75f269877815e91bca2d314480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc52289f1303f74da232c28f332e511481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3f1e2d798b04475cc9473830eddc4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efe01ae81101c66fe5f9edb4328ac8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9ab75b187f04f45314880c6366fb8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55178bb16000a1456a25b214eb74c8c0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1fb41732fd41c9ea35da1f7f25e9b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c2753dfc6fafe4e9063c877ce9ccb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cb1a4ff4fd1eec5a4a568aea2e34d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f340c29ef21bf7cd26a4eb70207150489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e5f4b54a345030e2ea3c0ea269317490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2766388b7685f9ffb3b5eebba4b61491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b70cb8706a088755eff6c1748fc067492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e314c38937bdedcc2b11e269c7eae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f7b77d93282a0d65e418f80048cde494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76692dfb03741dbbdb3bd0b74b7d31495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8a0e4e1c53867e85ae0b0163b681a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294de7294975442baa97f84f6fd34e5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597cc62449168df59184e1d421f8c0d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca70cfe532efa5c5edb43720de3a171499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a621f935bd83d8f8442aadf71c6db84500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b36d966ad237d7ec7f72aee169737501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cc25b81000516ca8f8492534c6663502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ac954e074bda3337fee5d256dd3e7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f05b7a3848743422c7f6ab99961d5a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70524c4d77d1ca3f6ccb46ea433d5ef0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50ea0f7adf7deef49e382b873df77b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db666ff7a221d9f066889671e02987507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3e9dfd9f65605e17f7168321cdb78508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef828296854fc1b6c30319ed1e5f7c6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6bdd5baf3ae1d96e45623c071b1cc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b4e6dc1ed6d2bda517b9a24eaa8e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ce3d3c151304e71f8edc27c320448512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bac49f95568702be8a21dc202209f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1f43027cfc958e212348201f657e8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765145c685097157524e48813576887515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b00c72ed9106f367672d5bc95121fc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c7400a3f01dc9b2c7eef47f48ef0f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc6a76cdc0f59ff7190e80f23afdd8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab142f82d661f390c79d7e62aee5d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7e07b91554f17d409e83ddb455f05520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cf899a71e665ceef6e42e03bd4dac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553dc567257b90fb10e48b2cef80079b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f162d5a7085050ef2492254545887523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7cf5f46c363640368cc66d7ba764b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712695d6f4538e07fb3a1e0911ebcb1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2f470c820fa3daa5d01dd497c2650526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304ae015050837b1882838d3031e178527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67051e2a05801f5eba4be149c3b0bc77528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78351e01131506e254262a883d297acd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8606f709eac146a06f37feb36cfe19c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9465f605774a32241d89eef64885785531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230007290b9fb6fd1e9407a85222b10532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40facb3aa45ef25386023a0c3ffee4f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636374eafa2263a1546305d36d0fe099534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda94770ceb67c9316103f637cf71c1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097cf8a1db0cc6aff46b8a28fe264c7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209e8f1bba3446e92ea3737cb903813537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d127c8fe1d44a416546b5b8304bfff538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db32cacb3df4ba10fe5c93f9c81c75539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308568255c3c71b61971e1338f453b58540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2614cd0ac40626f8563ed97cdbfa7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be71aa7b7a5a1a5e959c7589bed653542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ee0b9a87745235c2503b848333603543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874b1405bdd2e524770860a1040a222544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6de3d6eef65071047cedb4cefdb5a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c083f5286d67021a8fece8e25485be2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384aff33d23e2ed580663c96419c4ec0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c69d2f7b97d512874b3fb72d2e62a3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be56b0268b98f5e5e1d577ab659b8d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9f455ee2beda28b7c708160ea22d4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff853766320002432932a2da524ae86551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a5584af4c8a4899e4f88fc7549c9f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19cc2d4a475c8b403390e2f24bee78553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448321bcff111592d303ca2d9df1102554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81726e2d1814688ee59f27dfc88ca3f3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387566f67f4c5c02d0240e168e68f23556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266381b9d10ac003e8974665ee188c8c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3d5879bc230a7941a4ed838c85cfd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f2da8685974871b75307c5f40c727559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68866dc0d37db0d11fe0008f339b9d38560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b6438179c4034308ac35da3ee6582561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1928050dbdd4f70e125375a0ed226b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773372c32d43b927ab88779573624346563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bf85d994f7a7d5eea6e89b0a3eaa8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9e998328f8b454fea8c4797f8a104565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df46e7b33ec182fcff51edb60352275566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612aaae81c36e8d5b1c1bc7dcd85023f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c203a61dccb71b97670bd46ef8b2c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9a57b585cd375903779f72bfd6592569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1eba98fbb3126f2559f04e03381e7d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6da289d68246b8f81ae4fb69e26a2c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966e902cdf64d16c389722aa41c8cbb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1f2bd66d42d5b532befd3f7c4a40c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95c19a5d4395c92623364cf9780f98574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f557deaacfb78f8813cec76e3d42a12575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82973bb3474d3accdccdcda31f06038d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4baa98ff70d32cd804217410ea910577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17652cf079140b15db476d7b2b0c9b5c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe22eda33866d75f637d0dc6f897b86579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb314609e6194e545573494174a27f48580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdccd3456bbcc964836a3ac16cd8e4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d3587dbd81ac73dfdf9d2752d2ab6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8a3c5bf3d91ae01985ea08051ec10583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51eac2d8f078543e28449d309dd9ab6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d967191f8501467fc935a98be6517585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18431e7563177e81898e1402931be931586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86192b6121dfe56488e57027116b947b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087bde9ed2995de3480ec1f9fe238e7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f4470404fa5450e798f5b2e9e859c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30efec0930da386c560b17063a87a6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2727bb65bef8a22b2919155d6e619ed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66442368332ba3bbbbbc6b18ef602c0c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b90e83f7a97e3ca686df62ecd263eb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31137e4a4351560090b1ed2a87b3dba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86ef36e4fa8e78d9e53464a8dab840595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9d25726363dfae7150fe644617282596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7556343bc23a539ddf16b50629e2e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b050b7f6e2cfe88a2dcca8fe92993598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080a2c309339a6fbf49458e969857d5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32333247f5035a8b7f326b65dc7c00ae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb26d4795497dc2c7b559df2c426063601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa3ef5f1a397cc65ae97284369e663602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66838b55e4557449bea2253dde8bae64603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cef36669b6fa95d195301edd94976604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afacd679160ba440e7085f796dac0cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da80c3b05912218a942dd76c569e4d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11994afe3ebcabdfbcb874f20007ca74607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732d89a5b57971103120805273dd702608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43ec0f0d04330c1defdd57018a21fa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df52e6f998e3d0a069d778b3520bc8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703118c8d75804beae9dd1ebfa45b89611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5ab771bd2d096b02b1c0101cf67f9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3766c18b7e3aa3fc2bd5234373077613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95f18ee10adb3f49259ec7403a8bf5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778af0bdfdce88265ca36657e276493615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b48ab8c252e149a17ffbb97ede3e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e33e57fd06b7dc925d9aa6cd20139617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828feed8ce4177b8945938adc431eaa2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175568545646ce16da3612ee0a657e38619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16d71b442c0e89381ab687bface123620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ab2975c3669fc027e1e5f97080176621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b2d6e4b0e86ac23d0fbd2fe6febb9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19b232326d28094384ad9b633ecd79623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7ec23c0d06255ce41d61c6c8a2001624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20306931c63da2ca37e5df3c92e54c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b70d01a74852ca5b28e5e4cb974672626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc023e5d9c8ff898297ca7a0bceed6a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c868bade3ef4be004bd1fd9e94a4e5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7efce79d779539a6d680d0897f843629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ad09a65e38d70fbc958c7aefbce51630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c797b648bfa6bbe935305cb03b04b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120690c917cb7daddac95f3d4f69cc0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdeb3881d804d71025f6c423bc032b1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aad96ef3bd3a40a7aef61c104ea0e6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b48e04e283d8bb28d32829e47a117635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26be1713855fefad9109ea05db1d9b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609674fab1d42d31a1385ba7df59b13d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a78dc68a5f4769e56903e46c50f03638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82590f12b26b9a11b92540cfd1ce415c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e98dee8c3d1fd78ed7b99b7abf4e5a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812722feffcaebaf95191262530e74b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0c4a405caa63cf247a8798fee805d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03162072edd32816861930ad64301d5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3ada0ed6e5713348a28b4e2ead0e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0deba4d9dff434ac958e4665afd032645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56f929adec40cbcd8e33313047fbad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4505633c42dc8703f5c72cea4164d2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2875748ba1d90a52163361354ab54648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d1773947412dca9a25fa5537ea21b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084299edde0bb5fd1a5bdace4bbb90e7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d65b981d957c6850f46fc242af23d7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88ed55fab9f9f7125805dbe2c3f52b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e2207904a3f00736d161cb84fdcc8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11bdcf0875e5c8d703a60c24230687654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1da9fa3562619b8bb1fd45f08f0a9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c642f427088e4809fb97e5396360dec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f0e0dbc952e77d056165ab391b575657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2ea34636502f0fe9ac031437bf01f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bad70d06c1fb47be14992d4de181d6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752b9524eaf1849e2b617dc8e868044660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca874c6dbee486e7abcf3a32ac0c04661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73d8573aeb6165548faf7a67f5ce43662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597c0ce8a4d71c8cbd8da8a90ed0c23663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25100b145c923993aa534d25a89846b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc277a3523ccf01a650ac8b04f01dbf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdae6a977b8f4efb47e646d1ac1bf24666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64781e4c807f7dcd509ca8cedfe5024667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3369b90eaef983f078719f26ea96672668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330d1f96d170b69e6ea2b3c3c96a432669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049032dd2cd3bcbb426a660a95a1d97670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38b2321f4f6bebad7786d3b304835d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be62e4a7f1fa27530a9ab61b9b30c5f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e5dd8be0dfc4b7de80a60ed0ed5a8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7aa4234addd0dc070e0bf74c62db3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe18a2264088e3ec4b4d9fb74555c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f77ccd23fdb14c5f2648e4fc5ce3f0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02eeb5d653ce518e280f4024d07f00677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd2dae5903b6d1a59c0dd252dd0572678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c95ac7c99b1b898ca4d067ae1cc4d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac53b3340668fda60636c3f1a4a4d3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55b1b59f333d6dab65a73f70a6b8c7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1347c72bd50cc7278340c94d09cfb1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b514b2d8b1eb69565f35bba4ef92f14683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d2d9acd1b63a1c7718830c618da01684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3beffdfca822dfc5745e3623baa7a4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163852691ddd4c8e96cb7537e61609d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8eee7731b7c382fd59816a536d04d5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3444007a222d5e17123b94dff8150688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda135ea5f7e73cf4944b48d2729a26f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db541a5e6a50e5eb6c45ed386fefb05690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c5096c535b5ea485b35a646f8be8c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812e34163cfc645218f16f8090d7093692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fead3933db431a4552a91bce1f5b5e6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336d3afe54ec89a82480d0a13761848694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e80983e005ea305d29644e6998e9cc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40fe80b51dff324e00fc8f2c1cc78f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42baf791a75cd229d20be4de5f64a25e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26420de569df4ba5d1cce7904a4453e7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21574083d0338ed1f2bcdb92fd7daadc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bc09db2113acb4e46644bf1598452700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4a64bb3eda8d2bd8849b0ab7451ee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6451e3cc1ad159414d08a74511ae03c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec88201e06949d983afdbf70545f917703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85757925f84c3bb2d40eac2c5b1288704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380b72fcd11e2ef1c3b95622b0a7ec7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1ef38199231562e779846c111da3f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8c022688acfbb9e4af6b83978aa7d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621e2804c25fbd1792b058112f1f45f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c64d747c0494a4cb51a179a5d8c98709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498772f183ad766118ec3b67b915f20710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b12a3b23c8c02aa3ce6f8883298c0f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49c4222d3428115e4117feef007a90712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931aedd994c3d59334ced40b03767f33713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95dfe906d9ae60448e493a7def75b1e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a070c33defac2149737aaecfc1170715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb29241847e6378fea231d594a549c7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ba7785caf01b2b19d70f88a1a536c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13080cc56aabbc5d8222947e5b30cbb9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2313ac73fc3eeca67602b43b5cd8f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63fd88aaa4511abeeb978a35cb2de2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c84980592a830bcf9ddd6618b49abb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867d05bc44da1d997584d341755021c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a23cdc8feca20da6311b27e857b38c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79c997db1d4511913fac87aca54126724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5739815985ffac591b44249633d1f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c0408da96de4735bc5a3eea1e9d7c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c688510666b3ada381d178f9f9d56727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8fb386bc0a0f68f3561feb13de82f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d2c126b288329b33deb7fdf4c1afa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066f4c36ebd3d4c33cb018306460ee8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fcf2def457c349f17cc183c711741731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6227a883242426821f2b969a3d3e248732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e694d0382cde326585427823816809a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc95d5661208c7976d88de1a3d222c7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2dac0b07aec5922ebfd64d805f2def735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9681fa0d69c77e8c3008487ef3bb8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190ad53b7a1423c641ac5722bfcbc55737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fbd30df6c937e8acd6afd9e215cb4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c055db6e55f9cd063b432ec26e466fa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429f2403f83fa54564c8cd4fafc077c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea62a57b6215259170075e410427214741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f6b2cf6b11a806efebc3c0f71ae0f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df4bfda34e153202dad609be57950e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbb1dc1e41049cf5da29cf31c16f24744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e70b8deffcc10c46ac237eb573a7bd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9020c9ab276c30c632bc7406dd08f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97249ab12915316be47ba0e1348b8bb5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cab92a4f04252f82c773107e7b315748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0781017dc0bb163e6828ba3bc27b3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba604952a822040401b12c18f8483a1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ca8f410c6c65e2baa32039796ea99751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910d42ed127f810792843b5a989e244752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216ae053c6bb1c042884d5008006e38753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc099abd513112f5a65ad7f7cf41109754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3329678feee8a711915a79ac3848ab5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac45884a0160efe9320661a778f4c4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731539b41725b463569798c229197f54757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf8764babbf9d3a960fbbb4101251f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa7d5a5e0510c1058a8c5edfd2c94c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abd257107e4e5cdc13b5a75faf27541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e192bee58b0f46348823873731401362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d336657946afc8b40740c8827c53f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955257f5a38e58d5778d53f9713d91d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b0ee3c3f41459f9f94b464631d1495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3abcc24ba3fb52e2dd8895fa1626bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c40028883e47e0fee3fb4a220db287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede166ff7ee0a5fae5525594a2b1c2b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da374eaaef7a93fb1a1f838030d20f869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbe266d355b7473c919e13c2bd26cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf66ba96c382c56d3b34d1c7a896d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525dcfbfad48913e698bab4ea47f2a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cd3fbd0e5b0025d492e53ac91c08513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25768f80a27d5c7270b18d456059804414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362b333e550969e3eedc45b8cbd646b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89139d533fa9c36c358c7b9f345e2b8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79587b8e684596eec615e31f4e5f0717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf6b11f8d0a04094c3998574426bb518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0bdcdee0f488a4afc4984dcc5a53a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847012f378e01dc3669a1bbd6f6550e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad60a34be2e514c03f89efa6406e5421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be667699711fb9a32b3b19c0451d4ec622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6629f7f9d3669299430cbe8773d7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc31836cd407674563577c141507b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1df9f759087c715e7c8d109c734aae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6cb66270e4e741da8b6c403f7556e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14401f62ae73cd0871e2549686181427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f5c27c0a0d5b2c1b59ff6a67a978028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f313139de3cca4e5b23c0362ae41129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ab0a7d2a417e0b2079e9c20a4b7d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6644e6cab1ca7ec76e33e2941a9a4531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f540b8b5f63a51ad956443a630e7e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4d0e36e253a878feb06fd90bd72ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243f0549ce22221b8c191baa5d89b1a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae0a908f22f6de3e08f9a5a68eed5f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1959ce0b6672d8af64009434f1112b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ba93809aabc65a082376e071db8b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b2f3832483598c27a6f37b406968e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bbc3efec0d4cbccd4a4886791ab4f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad4c5beeddd064d2954462b3550eab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137d2de67915f64abc25e90c562bae541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7330b90e8cfc6b2513d21839b40b71042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6139962b57dbe105215b7294cd7bbe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2df4435695eaf8cc1a31b20fe9148b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb325a52a022e6e6d779aeaebf84f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba344f8fca33c96cb1e86b69937174fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666d554f3724abc7dd97a26905d1f8847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf782db93643fc739c7b8e31eb97046e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708bf508df04781f8b9d39bdbfab6df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6a9239ae381c9703cf03ab06a8d5b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c8f3bf2968c9d467ad24fd877b3ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a568253cce416d6dd7662c2383584152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54da4143e0830e567a35ee0a0f0bb7153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27809cd3db0f6d28693cd7ba52bad8ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a4e90ec3f171f935d09de7d6ae63655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b62bb737044d6ed4042dfb769bd3456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67dc3fda3a3f4c1e38897fa1abc53357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4dc7aecbb8978e955a76586f572c7d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afc73e5416b3cf6e960395535e4e3159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba673d1d55debf49e1ea5cccd494a1060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91641f5ed01d3291f95a0228debdc6e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114b252a4e209d2d9686dcbe0444a6162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9747b72432f6fc4b0cc5ea34ed2e8263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e89837bc4cd36383c8c466aa6647bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0dd196e172e7170b309be3db7395465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc4cc315cff13a886ec6dab43ea81b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e12c7bc387d8f6d2ea3cd681cacde67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a7688c8d37ea8c40a4867c710090f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca79195c8685c55db69ba4023d1ef969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8db32f3a33b6ed24a51a2185a9578370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b72c4057504489a0cce1eaa2ffc5f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d634e0fa3d560f17d07aa95d67644172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189203c87b3680406665efb907e336573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdb0cb2ea8b5d167ec4da390d13f0474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00051fb6728348867fb0bde915433bc275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12782e23acebb732e33ddf7eb527ce6176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490db1579067342aafdd3a332e49e4c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350f141d37b8a17fd46bb745f15d62178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79234057f3504a2abee3c0092ff8e1aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5896efc6ba1013c475966913d9a8cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbc4f7c0eae3a23c3e71fae1cfa42081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b15b414f161769ca20a252157ad7c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda741381082cbedd1a6a5e29423ca483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9672081b75a4415201323fd272d8f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776d3dc2468f05752a09ce6a2b643c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f1e427c4afa579e3458b116e70a1286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbabce69d68da101a2cc967919e1d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ff993c3bb51e64549587eacee274488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd020a9658deacfb549551dd3ee735a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e450faf0a7589eed8e011aab0fbd0fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa1060c1eabdc8879b3e5e41d4a6b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2b72c30b0561212e88cb07d21b52692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb148cf23c895d33bc0d4cfe392aced193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a3343c0b71b1f20bc3d7c25ef4e6894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7863ecfbccb68475d9343e410acfd595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a9feb91b85e8682a2591c8258480296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551618c65bc8ebc275f7679e426d573097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e316a7cffda15d0d7da7b5fbf0e8a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eba4505598c49217c0a3a2f651072d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0496a1bdf62bba156638d25fa9bc61f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a682ea35d35382c4d7e80a7778c2ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208143736ee2a66f247b4cd7efcec6a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc212270525ea0096a626bbca50f00b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba923fea78f1fb19dc4f9d9fe174b70104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81df8cd658f523a31ee22b47e47270d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f897c5a9c7f434ca5c8537459a181106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773ec29d8a7d1b0da51d3188a99b34e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71532a1af9aa0e4f91e324d30151613108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f76855d5c2faa0522d1d7574c311c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5063acaf1e0b6805d697e9fa43abd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb0a8fb8409e715592d38dd2d2b037111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a424b04ad2af238e1c7eaf6d7a745112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030bbb5f6916f1b1a3843ecc87914f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432807da8cd3526a02a4e8dbbb7ee490114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef29371122fd90aa850bd79e792beca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f9ac5da4a12279a1e804613e928f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814b4dc5bf0967d2d412ec7cd2fa557117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fdeac2c56c0675164d47d25fdabba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38387f1c1a5ac80294c8895cd901d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a6e4a9207252b4280f41ca1dccba2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af22adbeb4b13f01f4ca8ded861525121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0d84934582aebe628e41d449ec591122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b274c2e28dfef703f2fe61857a38b0c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f44157c63055a7f6878287ce0620c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0bdfeddd238911904e651cb6e0ada125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90b88e7d7bc31ea67134977e3cca26126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38419500095ea520075a7c37487ad2c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2869214179f08c26f5a4de34bd5f511128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6ba3546335497a0af58c67871432e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d43e4fb2da811b5ccc72ba8286e0a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee400a97b46e0e7e143e587a568e08131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2b60fc1c55028a019adc8b9a4a089132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea1f35168fef5ed13b242ec5c22fe4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20f17c839ccba1311055aaed232ff8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01177767aab6875d573fd57e0112ab17135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8cdfc1ed9c9d455c923efc536f59d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf3f75c553c01586f4972d07c577bc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285d01da3382296fe72bc92e7bba32f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404a375213eab893cf56418e9a946fd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0c711d92c6a17e85b809c64566956140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27da267b1e7111800869d6da8aa745141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e138507ca8249a412be2c682ba0b8d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0b5b277f31fc669003f0c5017efe3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7fe7a28e8527431da2a75c9711cd8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf1bea9282ae3ac568c6d8739e31e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940bc4d320c45cb81c6fd378190a5e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939b7b9f4cac732b29801996fbba052147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c29f922b42e19ec4a3564c1b30590c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ca3f959c9848787506dc0ddc9029c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551654dee2206a179504f6d24bc12ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae226ff7ce18bf509e83ee4f5b97f5c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7048012b37266fc82aea964767821f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112be9935ff041c4ea37d9f144c050d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c727cf0622597df72a2f73b36ac18d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e4fb56ca9e0a89bf633de8094e8c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e43aed15804af05660cf91853f51d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a1fafecfc2e32eac75524dc79c95c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfce50cf589bc3c6339ee026bd4f40158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c9a19aaa7f105f4b4cf41cad39597159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007db0ed0abfa2ebadeae97a005d0b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183f14546c5e126bdfbf6060639f894161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28616f65e0c296a2fabb97ab7e784591162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc668f6a249b008166b64d2e52f7e59c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36c0250e1e09a37e2a75844d79786d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31dd1eb46436556b51add4e8ad2e1d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e620508619f6f51a5502a0424e49c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182c05d09abd0d29c44ce7abcc44466167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce16783af6db2abce8982a09e99d97c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99548233704b1d8a1258c7b7ed702e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b07c66d2c16748d0b1291a828a6ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b9a027cb0eafa7df77dcad0ec8d50171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce881af843cd208107198273ab3236172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909947b25caef1b11330ec88905eaf81173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7210e809d17830015e5805027e8407174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf895c77e48bdd314c6e6c21486e8c50175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c8b7b5a5f45cce0bacb5a16669e36176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580312f5ca0c794a6e1b36a9e71fd19177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5d99e3abf8193e2cb966699ae81c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31b5571562dc4cc684dae48b125051179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185c2d9c0872285978900731eaef800180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644621561576b4a25f1ae39f7b1a415181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efc1a846726087e66f65f15376d1f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54996fb6881d5865d1d149157061f9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509fcf9797a4e92181938286e437757184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9a64611aa4850651d060e9d3e79dd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8d462488d1cb3a17e866ef5a724f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b7e3a296342d44d02802b02c381f4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4192b2d31ce05a328e7edf20d0fe2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06f50ded46b74c3a23a1f69043fd4b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8627a31c60ab0c5ce925ff4135690b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ef681b1ede397aceb7a8c84c19163191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83069a3d85857e5cbb88df8b10c1a50192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb42ca150101862cb43cf9336e2f211193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71520ec2d3376fda062bac315935b3e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef2330ed56b6003368d3536ab6e558195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f91d5ec34036385e0e31641eeebf97196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2f89438a1bdf709f6e39af93047f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1261c53c21301ed74b9a00fbaa1056198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea100264ec642b52e0f3bfc94c0b6d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1113e5ecfeaaa6d17dd48ca71238148200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fb41a1a9da8c92423950a10c2bef5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0d247f6d5dc440c2fba4c7819e77b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43f7aaa7c2dd42d54547c5a98e45e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4597fc29835040d20d2293cebe44cac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b56710ba83302759db898f9f636d0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b2ee471b13bf568d72a531ef102c5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4182f4091db540604efc8bfe78e04e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bee0824e5a805711632d3b23945f22208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751f0d176e99cf2ffe9cc2eb21fb986209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb6967eaff9f02878515e0f538c2a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d67daadeb43cf4193fc718c1737aa0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d56d3bd53109ea9f23330674ece618212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03ce56dc32fa1dad0feafa95ddf756213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f053a8f927030d7414b1c4c6fa9ac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73618b596880d3d0ca0b855de45dba92215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ce93135a485d5b48168f73ed68388216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae41961c2724631f8b6e44d9207177217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad9fee0bea321bd9cb7de668dadd05218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddd9f44604f05d5769cd5794b10adb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d1b1b9fb7db1c4321df3efd80749b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e60596836b18a7c659eb59e4d6fbc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb45f13abcb57bf846dea4a5459c04222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991dd1705a9853e753000af6ecd60457223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ea52898731a4319a30eacb04894e1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d3ee5f12a782b9d82c366d1ae063e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fa5e48e20c5af75d19437bb3b73ed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aebba49b0958573a9cda78af3fad98227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd823cb00e3d380f309ff3c9d8cfa98228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea665abf85a598395502fe00fa0aea9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065fc6768b35e8abee468a5bbd1c0de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d64ff4a181d58ac258ff2fe5f3b95e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56064b09f25ec8e6b333f5e29368aff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1987ec10719bc56a755bee9970549233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91acbc2f090bee11e191dd2098601d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32543472481b441c53c26a506fa0005235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c26db2e4634113f575f4c65dd9996a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f1c92845e20108f8bc72b1575acf6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d45e0f08734f9a60d35fc83d6a79a2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cb6e6b10612d30d47a3cc713df027239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231cae34b542bf458b86f2123154aa2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10276f4e7319777fbbd61e28b1fc337c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8560a183a2bd6492a5f0127601d60242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddadf7fbf38167eb1415a5e4e51aac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ab36bed13dc4bdbf1723c3fe98da2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d3460f7df9c60e5185904cc75b782245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44e4062dc7244fd3bf4e70872236dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f2f0ece4a6934c6080bef4c963dde247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d657d293e1c64fcde6a015e44516f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0cc6701b050c2a7e33f1455953027249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55634dd4e9e6b24d7443e5721b8f224250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537ab85d5097f7880b73f94b1be7aaa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508526ed4709c44676f2393729459c18252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed866892d39492e7967b92d6efc1b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb30ea739c4ce7cbb51c57ac00d2790254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167a93db34ad682a1d582472dd99eb8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593c7f7dc0cd27f14aa0075622b416b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc70627cb0b065181a2b139948f6c81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2295541cf6acf50a16229aa40741e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc11cec424acb8bf20fa3e67d99453259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f6a8d98d18c3a6af7a16de2f48268260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d6c4c30b04ca494f0718c25d2a986261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c026f7556409a4ac26672a4a993e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05c97c0d67a0e90fbd01b27c168a93263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d4d51b76cb5bae71d1baf7c1196f4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004345e2b2d51e1757ff8699782c258265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05bb21c654fd85ad1a13582b6b7a65266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10caca252d2c29baaf725e77d7a5a1e0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a94735a716d2750bf40227b6d3b44a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaac6b6550df75e859897e67290f88a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41635684430c388a69031b029f1900270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fa2328e2c52d2d45fba92791f0aa0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705eb9659f8cdde2ba4040ddb7c5fdc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b8a2ed3ecd2872fefe56710ec9fd2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5403ca236a60399e3fb2969e7c1f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a62c845a1391a6601753c370aa56f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31625f07a9da357c67998d0afbee784276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e36b0849b31bb8d33298a3a8b62763277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecf6ffaabed251551e7cb8efaeab23278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549052496ebddb2a420a06828787fa8c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607003f495a203ba23471a49c07049d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd088c59271f25e7ea19e5d7b34edb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849e576acf0666251ad8e07eb775116282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7c039b69ee9a66fd8e06f2dd6778f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cf739e184da9fa8c3bb0c23f8e4c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3595da93113c77e3a2788ad4bfebbd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c218f7c28f64cab09017b60da8bb8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09156ccd74339a926fb0171c78bc851287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ce00e7a9d1aac2b42984cc6b6768b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5227e3b06d9cab6537a300eaf0ccfe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693319e23f5b024c476e9dc99d376997290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3a27f35e98b0446d2c356dc956faf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88969c3a5cd0e2e27be3ac8da4b6d9ba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d72db1e971d8cdc8528fcd65b1054293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaea234db2af51d6c45a2c60b5b6bc0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2aa15ba4f91f3f88e0279d3b3f59fa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb85aec5b38ef28b965b63b6ab62d13296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bba529743aad53647752c16e6bd5ae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfa44755dfedb79c0b689bcbfaa3cb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17d11e4dccda6e87d32325730ac128299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ac91ceaf8531a2e944a5315597a13300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f07196578a6840255be8a13e0c1db8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2387546865c4a66f826c744a08172302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230186de2614fe3030caee430e028198303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c98df85fa3bf4effea36d3b354444304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6412ca8235936e6699ed36f586e109305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd6d1e4b733f406205ea51f167f348306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1179d34f23dff612219feb53290f037307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed4bb308145988d5a96f3b6e35a05e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1652c71a9459f24f3c92da3f9c5ee8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f38723cf34c5027b6efaf0412b1f32310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0965c931e022c0e29b8936429fdc232311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2685b19d334b7e1677697db392e00312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b318ea829a3fe9f19b08788fb887a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db59c53e863e769109a16afe3705794314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cbc7c37af7c14f82171a660202121315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e596fbafd1f0ac9c308bbe3cd545f5a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5aa488ed4ee00e0069814c6356e549317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba35763cd8e3eefaaa9144c6f1756f1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3639a12adb35e81729c0944769b79319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53e51de5670d36bd17b9259057bda5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb44bc816fb9d16101f09fdd570fcb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ca661237155880cf244ea9234c439322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997fc12612c7f2d74ecbe9fb70e0d27323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d47f616334e5f1e38d8476ff59a057324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce4fb191f4ba2ee9cf432058d93375325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3028f1a056c20ea4813658764d9c07326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62c5598e0dadd96c7e8a597a88b9ac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7af81127ec94bfafd6c780ddf4c249328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471b4257a476fa409f491b94a1d157a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8d61cbdaa565894780d49508fec62330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416e34530504f4a9a34578ee33e504e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db1a1838a78899847806541890f971332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd3fe462046203ef99314a7c24f2d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02433af9047919f6d20801d5327a16a2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129e952527f86935d56585f4a886374335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa60661a581fc5ed196cb76f671bb56336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0384d362dafd2e7c1f73d7da035b46337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b7f74945873be2cc3b594e4fed578338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8081bc3d0785ddfae9d6fdf8ac0b0b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf425f41ef01dd32324c93a00327aec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67ec0b5b5128bd85b0a5e972f50075341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c280f96cab727694cb1773e694acd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfe47f0106ae26fcc36ac396283df6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fe9f84b4b9b0189547153e5863ba0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcde8d63e3388351820d5aec9916ca7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505e01a263b4a2836cd643150e9a909346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c8be117ec458c867f81482e03215d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b1f2db38761b74d0a17e960ee2327348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44422b9413c580f7e105138ebce1a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d8b8f088eee42e364d0a50bca98cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5993be00f1ef2ffdedbbfd16c05c46351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db8171ea7723a1526c47ba005fd3ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2b8e296c7bd3c37190ded701588e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659f69c3c615d2159904f37920866a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23daf055ae34b5495baf58a96ee539f7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee24b1f63adf790a2e9e346393eb4c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e0bd1e982beb5f0656f4ca9b8af05357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7339d6a10cbf35cfd618ea0e7a4131b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070aba6dae98db6e077c0b91de11378359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebe32b683351758cb7575ed84bbfb2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea3eeda2ddaf1b150a16e06c7c6f4b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e0470e5771ce74e143a5fe93946a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cbd8b2ac0137ea5fe73ab09bc15be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844a28bc0708776c9cb5e7f42703520364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29cea05b592a014071e138bedf9c48365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7473b9e2d890e0ece1444b35e8acd9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f8fd6cf1324431aeaa7bd21ec5f9e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab8d6cdc3b52dd5abc556deb518911368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fe6a18ac45078a7dbf05d0340c213369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72291157f3afb60a2db6ba08a295e3f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f574ddd889090cd95f725967afc71371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615c6239e4e05be934dfb39301dab05372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2c19ad2d97398017465c0ebc5bcc9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156f7e382ab0e99a20f32c7131fb3f0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01936d67227c4f3c76fd4c37eeadc9c3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172df0f8902d5467abf00b3f8e95a69d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d33c180b2f78f5f4832c6c5a17b1c1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3327de1db71a04e47e124306d62c2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940648b6c840cf8773943665207cd2f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045561c53c5a2d4a12a258f6284ccf7f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862f2978fe8ccb9b9399033872c64c5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745d6e41c74142c2d7ba0bb88f8fdd3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c9b62f03075206fb415bc0b42d64e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91278a41b636acb813e52a2169a057384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd64263de6faca269904f9d0bbbdec4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb060471affe22ba9da1d0119b2e9e2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348d406026b7e78a5681d6435df4181387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89865a63e59bbdc383daf56f92d69afd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7873ef9d82212b62553f4942d88a8a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94281dc70b05e685cd0b52dbf48ab1b7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b87a6fda99851eeae28cf2b32f0661391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af8e27ef1ddf03d9d659ee5024d50e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afa44afbd90d2d4c8897b15d639dd4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad625da0652690d1969823e779dce33394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18114cfa8bd5393fd679caa455823d88395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e598d7d004dbd933e59f8adb7d337396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee257b795a53b08d1d3c6523d24156397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17c3d00d7907877499530bcedef4de398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093fdb6e23f96494c39adfad7b4d7f9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed369c6f6e51ff39d82481acd8a0587400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fdb1f970e12f9b072024886281d30401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58494a6acc359c08daea8258aff4803402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e78c03bdbeb5ec24d66d070e9c363403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183662e4e57cba5f7392483320140bd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448eafd53c2b6785a318b8fceda50b4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f47a620c069b1d9797470d7ff96a8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144ded742f911c97ee16909df3c3025407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102d510df81b697e8f458ea4d1d233b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180312eb797268b82ebed4e183f59d5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388c3aa3351469bfa83ec0cdab1b294410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a9b5a8a4aa6c3dea4c4a6ed288396411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efc6657f3af7cea52b79957961fc9b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d76536bd8cdb68e72db483d707ea38413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c2c651e23e126be9e11c3afe1350e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0c3131a5606f0bb6390ac12016a7c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba64e9c999f7d633fa3322f253c831f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef89d45c1c0bac9077d4b73982d509417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be96665ad66a90396dcbec5bc7cb66418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c6170362776238a975ba121daf825419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a010997aecae927be2a4b0af24b9f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6ad18915b32db0dff88235f17deef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1ab05e201895005c196af98337dfb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae07c9cbd20f42b6b136b7178425bd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8002361fbc38dddb2e0afefa8b3f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675d9c7eb6c97092f2763f9d3139c34425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac82ba5a0912f491a72dacb9e93dfa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80659419569c8b3e2a1d53ec9c5e0322427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4ad15c04bf8619f326e47403d7dcc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86325a6ce85c550cffe56a5b6eac855429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfb0a298c42e366ba5073fa663df81430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff4b5b6a63e9d749a4785946e39ce3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae583ada4a763e919d1dd2c85473f59432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8ca40ef55c833a456b9fb788c3e87433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafd9e3e46f918a8f66e29ec32ace9e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f696a9cd516f629812581e4339401f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830af7e0021b1102143515c5b562e2b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954368fe9d606d78a8f0f4e3156ae8d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404d3159719a93714be75dc3b81167f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b3decfacf76c29d8953dad4a1eed1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecceace47da2cefc42f5daded210dac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a843c95bcd01c2e01d6bf7d6a5b05441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e32e5fd6de94ba8f5edc6332a79aa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4410db84dadfe231c2d3433e6acfb77443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac9b865121d09be897df306432a3d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b289c929537795605a6e9b2a95e50a0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b691b82f21ae83c334cf353f022ea3b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2387e1fea237498d0f884c96c314e63447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b22065a4c5a2a394905ec6fe067295448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6610f1227179462ee3ed32e23d8626449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fd0d558c15d0b8be74e60574863e1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d96ad7450df877c73070fae7b48bc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd61071d909d7eed4d33287710e4e5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04a86a0733e4619cb00029bac344b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c53d59cfd674288b1c27aff9cdf80454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1f5a67d07e85d2fb124c0430c4e8a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b019d6c3ceb24e742d504cb51ecba6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df9da49e34c3bbfe2255a0f814e8ad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f304f9d62e4d03f0971c9a93e26935458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a221a892a58349cdd9ff38d24ec18a7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b6d240897355080229049049979c4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdf251a41dad36e039d03ca4d57980461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb6b745f6080c683b680d4ed22747d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5ab05d9a8b310a46eef1e622a9d6f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ac476896b074071a0907647e2fbc0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede7f9ab0e9d0df46a2eec259ca5cfe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a37217e6f2f7930ed2407432853a5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15f7de90d2c59f5bea2245372c1a28467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b275a9b9c5ee205c6f94d94f0ad73468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4e294340c0bb14d2e77672a17457d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812bfec17dcdbbc0663d72f20c4ff4d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5dbeff6c121f912af48ed33f352976471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdd27a64fca0dd65e230628ec783c3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491b847f4d3ad0e7df30bac698c38c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be344d064dfcf65f2f06d39113f1b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112893d576f3ae203307ff5d1fb1cda475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc1fa37b27b2695fec111486d381b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b788829576fca38f8f1838995ce9b7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcfbb626270cda0cbf009756066f56478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e59d5aee77c76330f9e9130aa9ad3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe247b2b34b538de219d90ec42d5b47480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21ad88cde6a060be01ed1b1b8a79a3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473ff6c4627441405d4568e0b38a39a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfcd34da835a0e909975d3b30056f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d56a6ed12157f6528380805852180484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749ebc4edeb2fa84a873d58df296de5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511bd7c679089997354613ccd90dc97486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d5c79276ce4efa8e75651e05ef856487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09712a97c2718824630dcd17c6f420b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6bc16df8b3059cfac0a9be98f8a33489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160074794a88647e315eb39823999744490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577ceec544c9fcb359e432c74628c66491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629a5a24d431000540d9bbe7bbf6f90492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db5bc8b1d31229c1ccbfea2e743122493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b74160fd86aceb7ab7386e78162716494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76481ff14cf13b7259cf82db30741f67495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3bea236e12534d145f154e91c5c2f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba68a35755cf52ae06518e0f322ed1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcc71d9786c334b569d60b5e9fa97b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e832dfbe7ba8fca0c0754311161e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37d1a4714be449c43779d8be632120500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607f2beb78c498a27cd4996db3464ca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb833ca9e2b3db49d7dc89cffaba2447502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76497b415e6d69f92f7420dcb43c47503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fd3f5e1a9d73d94b0af4f514c8dc6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fef8ceeaaf3b4179a9dd751f9c833505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0c499eeb82696d82292458567f40b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ea45650cc2c77e334c2f6c5d79090507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d09036f3f5be3fa5b4137715811ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c641e2af5e98c9d6879c70b24d664e3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f53e018e8f3c0b029c6541dd4285a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34445dda5db23e1e9487ab20f347f64e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e32e5862b52ec13095cfd284d1ef3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e9cc791a5373b7b94fee1586f1b17513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c71ed874ea24b907aba8072f08571514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc78f27676889a0fbcbacb7637f23c3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837158607a9515e33e9306445a29e18516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641200a2f207d60dc9273b67148cd01517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2a1b2a3580908c1e85eac74b04ac0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c6a0f1f1e2b56014cd0341d54e505519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d16f0bcd747239728b1bbaa15cca6a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedc2a3bd805e199edf140af19e5ca0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeebf6082cc8b58e305243018d16cbd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad71763c3c9caaa84a3e4a5df05217523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f55ba98a37840ae14dd77744881483524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814355bbc1ecf5108f5e66e6e559de3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbad0be6bef0c9fb3d416748149d26526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59a77b7ae6194bf79fa90dbe8a1a7c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a1b6bcb46010ec123bbe3d2448274528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889ffc9f73c0f29e978b309aee5ddf6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53453dcdac175b33c509a17a86bf21ed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3c5dc3090c9207de14bcc6ade3b72531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220c7516035ef99f771d0afa83ecf54532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c973f1c34b24cd4f779bb9d1adbe125533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae5f35cd5a46ae667b76f6486928ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0990da29693573da600fb9c653a2d51535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c476473511a90466fdc71477a790dfa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec56018c387df405945925265021352537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fa394f27cfc62708a2c975a599e9d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ba985a21d5d08f61919bf836568b2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787e221fd809fec6709ed2d41a83b73540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007d95346e9b2eef40f224cdeff426c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694eed66d2f6d179a0b7a4a813904ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8643e6635bd5fd1d3c5c98c8497ff9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf2c91afab6e1d5baee2a87312d524544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f733caa24934d1e115591dffc35acec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005330105b11ac8f1948f4cac7ebe97546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a67b14f8a75f05b4670bda1c337d5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af7b0a91fb85370904e6b839701f86548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78662d2112f3bde703911dab53b0f551549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd5fb99f460746f7bfa31ec78b56d6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35bc301de449eb342326ab05fcd297551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2abadd00b980f381186888f2c3317552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3d45419ac9e6e44cf75e0be545d3d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4a2d40938a84226ab0c43db7ac0d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f054d614ee9fc4568a8ad6fec72c5e4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe181e5103758f408363ad5d5b678835556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5eff74ff52520920a71ebb38dd808557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d246c0b861adf97653b3158137f784558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c605352a8cfd2a18def0891460ce5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac965c69d349972efa6a136ed716c3cd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48d8dd1f018a8ce160f63086c77847561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9a8a765d269e4036cb11d6e541118562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639d80ebbbeab9ff2d23680f3447884563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3a0506d3fc0e2c6a8fb9022787458564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adc78e20794a1a9bd1e0d80860abf6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4febfb3be13c650bde36bc2d9401daf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229ffd8877d5e072c688f19972c0506567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f3069d4677cd0ade6ee85d61438ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e7fcf3910e604639f6c452961ec1d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5a1f549706c55e91916ba22f25338570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7885816485a28a1e31329d6103eeea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b0a6157f7024da428ae0a1cf14342572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9e2d590982c3e5ad4a0f7622790fb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8c649daafd8f7920d3a3c825301ff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3d133119fab2de92cde41aa6ce1c1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926e6b94d2f5faeccce1e289f091b14576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bbb326668890a4d1384f68c88d4a3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42769c0d695b257d0c1fc12ef556fa2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054419ccf0427749357f08eae3dcbdb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40835d58c0d3b799d027f2ebde2ed2fe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68a60b72b149b1207b1870012d35d1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129184f5b5f1c6a7c77eb4fd117b0d0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9caef1f890c80bcc93115c8942cbe45583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bdef210a48e6d22a8542cb8c6af5c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a6c492cbe7a0ccd776c2c8f2ca09f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15513592b4c0f0a1f7a7205ab116317e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907645ef036721856702957bf3de7ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d5ddb83824cd00e1e800e12b94ff1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b0fd5cefbcbe1bc796304af0a77fb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323e609b5da77b2c1ba3a68c87cf62b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636cc7d00a41b9c00bff420ba6a1c79591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006602d080cbd8bf469976dac19e8ad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cac41ca000ff12ee40f90f233a5ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9df7cc51f430cca84e229d2765ed20594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d835110402fce7c2773bded725f27d2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d69c17e8fcfe96ec032499fea96d3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b050f17eb07cfb9c8d0cc6c5d0619f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197e3f68422b76d30bf3bc191fdbeae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0b1e50dec5c98f18d75df6c6439cf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fada7389c3434d3dab6bb97380670600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fa7c62a3652a3ae57968cbba1a547601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b64c8469211d88cfe6a528006ab85d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1c4c6df110337e3266f0d48e8b5ad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcc91a94f75cd99c1c3ecdd33bf589604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade025d09ded9dce868462579997abfd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09e79af2c053e3f1754cd41fff8bab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3115a34c43d2ea2a20b19936b0f8a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c86d96b6b316f0a23ac74b39c96071608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648996497d7345f17e5039191c328a0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4a1f54c513c83c3e4b453cc941d42610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c75307492b9955d503809bd925e3b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5572ff523dfcb667bc502e711075be612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e872c37861adabdd09c6c91b382eb7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571d345e7d1c30a20d6a69b939fa5c6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309c06459d8a1e27ebe51351e02d7f7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d6128cabc7cfa19a9e022e0a96db3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88ba4e241231cbc2971a6a251eb112617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf1dcbadf4f4971593b12e3426dcce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd4bbda7b28720222657fbd56dce8b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660765d35158e654f1e7d4c11977fa5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dead06022f62cacab8885bead831f4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa161c7d76582179b80b7f7de87088dd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc548fd194fa154d988b82be710522b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d044163de11500517c85089aac747624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe44ee829a0ff523f900ac202712cd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4ae736c4cbc11c173f9332a183c79626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1af41bb85826ce7b23a7a392a6c59627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f4edffe2373dc63f76b3d90e54679628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa31d533ae4ac59aa37aa5ef0935a7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ddd9eb461078f2e308f66b6dca604630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559fc13315d47f30904ffbc8ff67254631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83271cebe871b00eaf603d108ea8b12632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfab264b16ce402d15b8976ac019dbd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969540ffbed4e3367208d481afb8158634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267a7c9e81bb1a14708546f49b37836635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567746dd051ea1e50649a5c53ad5b89636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f751f601bdcb93e5e9d6420c5f71bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14326fd009c20647ef63bb25c8ad62638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266dfbc4d277de8a42bcc3374920596639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348d2b164e027ae897335319965dfd0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36ad4d65d74f9bc3c6374fd022532e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482ba3d31eb67a715df82b47037410e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e341f1fd57d3654b3ce39442cdf710643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5decc87aaec323f7f1d11679ebc82d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e80b61ed3a0f6bd81be569487e564c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75894a5ea92f03cc1fc2218d1de27ee7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27832caf5ff5a43ff51ad5df648536647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0dfafb82f3414575d7185a78649c33648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c416ca25075dbe17bb827abaaab56cc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45153a745b023ba87da98c3796da0bd9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a852bb04743e5478c136a1fa2c0c48651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706a309e2a9cbb2c357030504d69a84652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccdf24bbbdacd70b763bc84d377dd5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f151fbfb639878e3314c98dae3f71a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da946095a0d8f7c1e6143e7132b13624655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a5a69b1d5d3524810408d60468013656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f627d09e811c2245deb04e0dcfda6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ad3724df2d1b0bd76a126430e9df6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5466989280988223376d3f2012cec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb775fb744c316f4924f4e6c76b578660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d663ee228ed583a18d41186cefc3f0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6aca0791e913358056b9f3efa987f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6691f0fd732fc30d5e3355e78a7034663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d01bccb3fbd2dc72c910b5b53d6be7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fe78c277a83ac781214d9fb612ad6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4b90832b0c0da459b6ebf422cc481666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59081d06e304b513c75a08f0341229667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168e9fcbf5b314c5d563dc37e23021b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb12c46df6f36e39802d0105dbca8b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9648e4903df914003be8d82146e2b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c7eb5f3a5090863724f2826a1d807671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c115925477342ba3edae5c66b899d01672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a701a43d6182527f2fc7dea68f5abe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5aa90d1cc034a277f059609d8b552674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1538bf3e6268f8f2605f082779c22f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cad4b3d06eeaa9bc5d24496a8c281676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddced1f02abb7203ff2be064cd65e9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56079bee6e2ac3afebf4e60123b6de4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1749ac7fe374c38a6fb3464c7e932d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f07fc6c09b899a81131d6da873405680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e8ec6d7ada504af0c4876a4caa50c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dc5130660dfda828dce74efd20cb1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b52c7865c40ac3976bc6b6d8db656683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e2237ac10f091e8a5d2302fef0451684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025399f848a882a5b79178237b1c874685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e0a7570a4a0c335adbfde3219aec1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd4014e45da3452276e42375d58993687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3eec455e622785b5524f564247cf6e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78e30cd4b9cac79842ebf7346a4f18689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d6c2972c59bd78b4692bc48f7a5e4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165e79f56e604b01ad44165ac9330b6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208bfa89328177ba6d5098a11ef234b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238fea58dc1f89685439a96e2b01d5f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d06bebdb01dbe987a0f68902c5a60b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf434393c7dc704c2a29ca05ac3f2a7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86900a5080c791f49d76262afef00bc4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f439686678c86000a00a0b795ed6c8b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d4409e23f5c40aa83ffb24b2d3b0c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d52b6400a80c5195053de7ac3d56a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3650c07370f9289220e76d822a372c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcfc0a222bfb6c8bd065ec8e291441701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3861e3fca6b787fbdd6a77aeec48908702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cda5169ecb5499cbb7e43ec5e41a8a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef7f52bc455958730a65d037b9d779704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93377c81e4398bac83eff7d00eb6b2d9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b679b57ec2e01560a3f0fa99952b3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf327a5f280681452e126687ae9de1b8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b1d420d655e1f56a252f0459b3b8d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1288fd98819a0d306dc35bcbbdb748709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7533243d862197accda83a5e99aa60c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc1c97a5ab711ae94f231c9525e2e4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8b273fd671622ed4fc3c2be64600b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be0e8091c4c5cbbba6106371bda62a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10686b5383643911b10fca1f23faeff8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693903a8d2ca100b1e22bce5a428801715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acde082d654b71ffa9658a11865729716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bb8bb71e26c9d2d0274fd91b845fb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcd9f496718a1692cd32c0387f1dab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec04752b69ab511ea289a11f04ce8a5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601785afd9d798a713c4861e0a7512f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d6f6d601edff16cb297930dc30304721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ea8390186e629797c115273620bd8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c598569981472e662ff3a2993d8ae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c27a29a67e9aaf8cedc253eda8d34724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eed4cfdfe325ba5d52d4b133cfaa6b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab069201f61cd992d037e10ef839343726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6fb17ef3ed7ed0a48643392b892bd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfffac30c22846d92b3417100e2983728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b0052bfa413726f60597b697eee56729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224826fe29237408e17de9275aaf6e9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386072ead517f70f26ac20872e66ac8d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c9524a2daf2cf4918e719b2477ec3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770d731fd18574bf286d7849f9af173733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c570997f208891a99991292994d21734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b604cfcbb3ccb75720ab3c6ae0be4de735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa034e31c43cf9b41c6ee999d452ee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960548618f330e0bd7d202ffa86ddf0a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496fbaff7254b94e0e408a08734d402738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90c970102dc6399371527e288911a5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523280b5c92d321a8a36775ee8c1f40740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e4ec8940b1980e7f722ff9c36d91e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b995e574bf2495da2a3d699321ec68e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359158944caa382aefa8b22672bb120743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fbc51bf8ba64899ab11b1f77bcbe9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ab1ce142185891e5bb97a7836b4ad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df9aa1a6c67da1fb2ab5ce2248aca5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923807e6ea7bf6c50c7f7afb8bd5e2d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864d83c09ba7ebc1c7ade294b14bdc5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c838076ae291247caecd2be6b1d006f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b80779e8ba4adec7cc66ae3c113c3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fad4acf0ca38a186f21f0c3a3750e0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515776d2e257bc2380547507daadf54e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f8db0fc45c1b77139ad3b39a30e0d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a77798eec620ee1f314eabcba9188754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a76c58c776c9ee50ca284589bb781755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce39327766853c666bdae9dc424a9d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d19189ee6afa8b799a922bc89adaf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e755597277719b0c64bfe8a8255aa7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7495700e6857f8e5d0538de39570ed7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>