--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642f93fc773a67bad768dfc88e818f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4503fda6dd3e19ab38859d6b45ddffd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f840479431c45712008a4fe6bad67cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fbf51fc82ebb428b86eb040bbb31c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca93b51de2f01afd622734e7ba86125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781ef0e4624b1faf2bd2b888a4a29a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672056abfc25902c3e0546592a268c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3bfbc2a0c28c63a2f178f3b1093c18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa692f23fac417c89235a36010d5219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194bb81c3def00a875c250abc1f219610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa027798bbf95102058ac28b28dccaf611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3663fbde98955d23f41e59158a661212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47729b6d839b82292372aac49e3b86413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e955cfdc874a1b4a74cb7ea3b8ce314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c13a16088a1c9a3c548b944251ca9f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6320b23981ea8c04ba0729b8850b81516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38824d0bbf811faa8572968016712517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ff8b7360246784a7b60745d047e0118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014da613e098631b55ec415cd22f881a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5e633ddb215d28b1a3f3aed76c1b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7f760e9ebf870d1cb0d64f3f40deb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae304e8520d1f827d5b93e35c948b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affca7e72580590c33b947f8eaf4b9323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef638156488257b489c8c925b61ec4624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01541f677e18a30b8599b2308abbad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfea5fd6a860f69736fa635a95fb53c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbde71458c150462c6707461e38d4a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90fe0921a50ecd7805b3375237d6fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82aa8c26d6992f9c1ab272a8f821ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d118330239459b93d455cf04d3ec63030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af537d036e80ed61bcce5223927eed7c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2cdc461139f82505988976f09c8fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86782b8fe971cda11034a99f73b4963733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d5630f59ab30dab6eaaba9408e74734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c1b64df102a9a62606af6d449bde835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747ff3762df4180493ebb7585e1cb4336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcdc3ac35c1b50a6d6e4ecca66edfb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2b1c9af0f1adaef9b2a18c1e9977b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c7097e068766b346c728fb4b9355a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a9a79e0d3bbe62f3ae9e49fcf9d1640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc37c92ea188659b7f67b8a4c6dc9b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc0f520cccf503c6bc037c3099f12f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01ce18fd6be92263156f47d34a6bf543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220f6728212ad8824768b9ec66b00d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e2cc51fc8ff6eaad9bc2191f27ea545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b6ee32b3b2b5bb5e2921cd12fdd3646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4580ba9037a2db65b9c7da4d310b53f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6197e49e05011d866c1205c6c39c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37143f2e41c78e26986b6ab212f9c8e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e42b4bbec0538e2b581db457f4afb650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ae532336f27c1366b26b28fa874df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adf93a113d3eff49d7e14af83774f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b176c04d822b681f22b581d2ff5225653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0fd2f7873a4c6a0d853a07b730c4854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5fb6140c7df19985dcec179b4b3c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877e367b7744772e77c42cfdf31159f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb93e8ecc7ddd8a17d5735d571e59a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a3d1c11d69b223d039f09ab06914858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278d9a73c432d44f12e1fc3a634115459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511cffdb59fdba7d6a2fa8ee92ec80160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67d75c7ea93f4f6922d0915c16779d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5b870a3077f08ed196cc7c9e2dfc462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9ebc62af4052b7c27a04a740a802f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd1381614c1940443ca7da951d4d3964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff13b6bf5fc8d71ca9dc849659316465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03075cb4e6b25edeae57ecb18ff5700e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b03912de6bf0b78be4aaa8242a27c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8773bedad2c5a01b9ff53edb5b0ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ae0731bf82e86cb91fbe2e72eb0e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d46263d021de31e62de9c88d98392d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01241db779c24dba85d1a05dc5920e1271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d318bbce607e7365957e5acba42d2372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1cccefef83a12daf7129534baf79373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67de59737c7bfb67d8bedfff60aa9b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24971c0f3af4fb8dd683a7b35947ed4a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e065233916851ac93500421ac7ee576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab65baf6f6e2e4a6505cd1d9ea7d01377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d226f942cb3c7e46bb6ba1ee8dd4178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f31bc7a236ee076fefd54750a949c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bec919cccdf1d0825df50dd192c4e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e66d8d41ada00a19ee4d661fe41e681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98555585264067219e07a158daf113c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f312e2a16f48702b710d98990611983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a0306da67e9318409622b33ee9c2684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec134ad390c71621ebf129330011cc785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9efd88729950b55739926ef4e356d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9992af8a47cda1a95ff83335b4324487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f6a4f69b1dbebaead95501be057c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a80718b26a0b56332832566dd27a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b81a8ac395bcb001c0b7c401c5f24790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b8086c6048ddb788717ac2adca6e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69eee5fb087f6d2d4a73a8b433bc66592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e0b241fa05a66be983f3531b2692c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f637c5252c2e143b04046d3efbeb72d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab1a7c1e1f582c9d354f6383e2c5ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998fd4532f39485da5956a7da7c85b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699248ffe740d726ea559ab5a1a98eeb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57672c7b89b702f83011f741fe8130ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b9f99edd23ab4f8697ac771dbe9e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022b870ab0c59f83a5844a3b01a3d66100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd114b81ce4fc9f0ea253b84483adb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3a157cdb58dc535ea19853086717e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ef3794b07c3f5aa409b7cfc75f91a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bd5e99bf09799b19ccfb1dd30d7cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2072d805566581ffe099bb27abef2f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22129938f1a30edf388ef54c168e7ba7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022e32fa9d4f1df58ede8939adb6024107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943fcb732fec52cabedb82d0cd79b0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951509d9dbe36546f1118500169ea5a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fadc2bea22e3619515a4c39e0dc990110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6ade59cfdeeb5b80cb5a3c82d8d05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6508dd951c74a1d93e3e8e88f244371112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ee4ccecbe75de2c079aad37a8a31d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce203a37f67fdfe3f1104392342c35b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230fbc78b3e0116828ea33f08c2a292115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df67bca8c8e437834d6a0442a0d744116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae61e5cb1b169449ed5e66c5c7793b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888c8eee4d425fc566827e93e31a3fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07a9b74bb1f9e697c026340fd75285119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc309da596ea3405939607f15507cc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072185cc469b05f089e71073aef719d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53438e384744a467c45f5a0d312801122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d835483eeca120d1ac206400ff2698123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4fd2502dff2cc7dd531864855d311124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5e5686bd8e7aa843d0c2d370dba83125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf131340f3a8e4d701868d61651ec496126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9e4a27a2f88b78087420fbc1304cf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14143a5402b6ca78420a422ef0a5ffb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e9171ba6300fd9203a4182528902e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d15794221fe10fa101265d7ce9f54130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717029848ae65d22e42ec25f1db1a38c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae3f1de46e0c0477d297c0e31247cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35305dfcfd44e4c3b2088093d5cd2c09133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c21233694688b2df83311f8b5d956a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a1a8236aaa2c24aa343645cb32417135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721f17dad4a8bdd60c12821da34b491136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a39d820c7f708936b9cca835833c6a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a740e71ce3715ca17b6f6cf61d4051138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a90b7ed48f07de7212e52bad7a163139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7672bb60d8baa4a7cdc80b6cf8518140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2ce0a52f6068b68871d52af41def4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abb4a4c5ba3bcaf3ff44bbbdb49bd5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292fe9360ca948bd728879b82d21b51143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7926dbe436f82d22e3ad179bf31f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97665efd65839be89823d016000d66fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52623e199366ae7a90e42444cf77a00d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c0e5b60b31bbf0353994d22dda1f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90ea0fc5d904d4ad611359ecc726a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e38f4a84d3c30326dcd1cb7c59b8e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfdbebd14ff7546b031ff2e54baa26150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ae81aa4e8c03be40317d3cd226a4a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcc04dc5e2c14eca6bbc5d59307bb0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22453804084c84d5f8f45b71b4cccad0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566b0fd3c86c57c1832e662956ac09b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfb3f06ea49123f9e9e73601bb426a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad86105634978b7816399e2bd4e3e8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028118292f73eacdeee2d4e947765bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6746787ec727c401446a6d56468d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5e18b1834de17275cbd83918845d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa5e57b896efcb1c3e605838b4f1ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89725b952f507c0e82f7f54a6acf4cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5967543ef5f01eed21d4b07511b1426162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327fb83455e97f5da0bc714337a7e8b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e29adaad41bd06317994972fd04c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5e77e4727f404625e95c32a9a0d84165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094024fc9254d520c2a6cc4e4a2f5a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926b4f76fcc9d55dffcc283f8808cdb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604430b57befd5532880803dd1ec054168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff802f3f814dc3a346a9865965b0b22c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a8414a48a61c1e5e1307e9807ca36170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91857a3a2e935522855f4dfd54d12b32171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68913fb3d714d0b725aab0eb674d7bb3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd02b427c74be7358b40d126937543173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc0298cb21b567828969eaacc83bca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1563baaa589f8eacfbaa8b14fe71c12175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9f7e2a12accf1a55fc2ec7600dfd6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321337f6ec27d23498212966ea5f7716177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f618452190d64e3709504350502f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9d4c77ab5f9508d2e42b42932546e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c02ae53ff43afeca85f4128a54f7fc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb40f6c72b2d4c70792aa9ce5562dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83fcdac34903e80375274e8ec71903182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec40095abd489a065d110d993c6095183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1727394af727a1e50040b6cbe6a668184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439351d3492cc8fd6418a23828d3e20185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62b57babcf0eeb4a45e10f330f38a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d874d43ce1d328e2e9cb3267e07270f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e112478e5bf6c1123731c13c16c8f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d16191a048144c5d0d0e4aac7cc015189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f622d067b27622b3a252fed5438a8e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cebb899b8c51d01b1f51f5ce11239191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6dfb8be76c5700217a75295fcad77b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af63bbc2f91d378f9daa3a917f515f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dac23432f166b9a675d35b56e1c8d2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2220b37da81624c657b6f4807473f41195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff1eb679eaed1c820e59c4f1b313b8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d228f76e171465ea2d7c4a4416d102197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937eb095ef59b697d5064ab02d6d70e5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f9afaddc74f4e83aa8601917bc453199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527947bc2cd22e0131056e2e1b03ef1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f7a55b01c29c7a7dda8428e084eac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb7bfe524c8e837e8b68f0c3176181202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bc7267fd77defb29ea64a087b4e47203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab469392dbd647d48e27afb88ca545204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8471822253002c58a8bad30dc7cca19205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bc36efcc92b5e64a759d04caae729206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9706000c9cadc2954f06bfd65c06a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bbaa0ebed9dc52e221c2e3e51e08a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418865219ad946f417f96cadd9ab80b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30391da02bc990ef738ad24c8dea20f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621d691010e7cce8ac5e727c56b25c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c9e45e5b914dad9d880aadfd68208212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca881fac2a6ca27bdda091cff1044b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea2f5f0b6e1f06bf00cbda92025e8b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d1fc5964f19e49bee7ebb656c36e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6b0d8b8fa5dcfc765b6483af50340216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c982bfa603291e8aad316acc0cd6de217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f992bc3a44cb37d5d570e8d61b7d8b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f155d3df1a35594cf19d3086552fd0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec6d2251954481029c76453e4bd83c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286aa8536f16098ca6f08e76441faade221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2f77efcbaea72dd9e2944ad01fe67222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db940d4c49cdbdc09abac417a76faa2a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec34d4c091d81b5f80f003ef11a9d68224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc4dfb1c06edcd9abd4d4aca7d9a98225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfb018b01f0e9a31a639fa14f936bd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab3ba37b22b1e761bcf5fecc3afc70227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd7be5e529d3e1e210fac4e258c15e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590e3715afc944f45f10e7478e3a06f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a87c23548190a7f23fb4413cc195a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3feab4bcdc3f6dd603fd19fd195ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec3f9e7818a066140f63f6cb04322b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faefafa7b56867db919765e284fb11a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191eee00ec62cf9ed8783193ed92741d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdf45d0dee154f1e1495a6facf36f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ee93d9a0bd1acb52c9969fd841d8e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e523e1c506b113471f469ce4eb93be237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f37e3f44a81cdb1edf4388c926e5e0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59886e3a7afd334f4bcb06d8e1971880239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779bb6419800464b019ec0f70e210e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914389514b7ccf8ce3228b2ecb517cfd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f57c6566d17a956835ccfad217db46242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ed85c54903ff815c50d41e62ee1c9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f0172f1cf9d0d47877b47ca2c20e4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3002258b15387aed6876df7e7a7c7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf1111b6cda2e6a08547896556a7c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c66bc858416ddbcf991534d180e134247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a2ec406b0d7901e1c72b48e83a218248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeaf0e78fdce61ad62beb6a8768a46f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4e77ce1b58f7c763ad5d27e372aaf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479c0fcbbd903c0bd6244b4f3b32f49251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc32c498fdeb6f79cb89bcaed5223e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1fc63f13cf1ad7a5fb11d5550bfd5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578f7cd37b596407dc7325910399b20254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399300db62892eaab67c29f8e839f22f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d12c16ce95d84331abb7d9d60d3132256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d9d0ff53007da6a5e2aca9bf9347a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c46c26ab660887505a35212b33573258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4912db24ea3df49c5d0b3613fb8022f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17500de54544546816e8427c558f9502260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10788ad0eb8250a6c68af5b9c7ff8883261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5ff9ba863f29b3ca20268b207a25e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12684e313231b33776bda65176e637fd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fcd8851c977cf62d959bb557b0a82264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe28f018006d6cc1efeb686a5858d9a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f550d641d48857742efc79f589107266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07035467ef651e32f6ad91edd7be0adc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7e859ec003f3a7eda701fdbdf39af268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eed68f142f1ab4fc033393b8d1e5c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb680c8218b37bf97286787ae08468f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40926b750d6abff3cc1f8068a3f01288271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5b4e60d4c4d74dd38d44bc5342796272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2369e5147037ef1544465b1bffa75273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8f5c3608c85cf660e625d54fdb058274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce40f63754f35dddf65151ea3ca1e4f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51ec761a06b638a97911a8959f54d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78be5e951672372fadbcb328b29c29277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824885d31b9761795959bb4dbb6f76e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4389a0030232e260e9304e58f090d2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864a898e67a251664acb5b679ee70c4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053473b6dc0da5628b86d54eb7e29547281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c7ae45e59e2021b6cc2eef310f3f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c18e0aad1e31cf6b08ca5db6f419e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df42e98a4547e86e569560d52dc33a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93ac05a43776cd8666e1e8758342de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea9e45b1f0397e7c559382283746ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ecbd095723f45139c54273e6818a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d25d14b87a231d40adeb71c4bfd13288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091cb18b05593fb0448803793ef2857289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2b25a913c27245b0bc4a076d659ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5ff4abbdc71805bfe5483a7483287291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091bb023eb23461ceb70231b23312ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea425f9f173d432fd6f6e35496fbaf3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad82d3aa384eb2af0a7de6bc394abe2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8437313e217916bf3baff00621ae38295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd714ed29f6a318b9535a4c1fd1ecf59296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e23a81f6ba4f98ee8035c707b1a09297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1adaa900bb6a2c1a8e86030857e05d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485afe6c3414dabfd3da80da3d61302c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebb0d8aba8be5f3da552155a4208d5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884534953bacc48e774142c7a6fe15fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53414d57e332d4aa85c0e2ac7f010008302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263f40eda225cd34c0d927fe281d150303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa7dde9c54cf8341e974a8211a0cf5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d90152cdf65f72b7a6c9fbfdedfb8b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d58f615b3faed477d5cd8a60d30a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20514f1107687fb2e3f2f4fb27558a3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a9b22d4dbbc3a5147831bed0d68bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b35231375127d5a337d539ba984923309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec31d22f519b3aa4a2415252ed7da9a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec088e357d4b6c0e02d5621b3bb033311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fef52d2f98930d8bbf2ad1b294e44312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e30c28f8b950645e434d70e60a9be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e973a3e266a0e08f4fedad4d56fab93314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d41adcce199194f7dd2c8c71c7f2c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a127cc7a3b054c5f95dc28a18142dc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f73817e05148cf1a2d86123f6bbdb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb88eb9c0c92dc9fcea238dd0b2c895318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d39d764d21c663a4088b3176c4201319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58f45c2bb6f40bf03cf68a1d4b2585320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e5b476b76bdfcda5384f0a331c4a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719512fe7002b7c6c300c38d57b0de07322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fde97a5bf53b517a7f0009b2eee6ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bac0d55d4658d11c5634e958bacf9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93e1acec790a397cd5046ce7b31ed8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e80acc3f335851182b38f3db2a6b1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6790ca9b7515879b77b83df94853b78327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df29e4a70b2be37d05d8981f64871c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320a432e9423122dca69157cdf2bcc0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2563bd52125bd611babebe61ccca9c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81017fcd64dd69c15186e0cbe552f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95628b32bf503f068d10bcb4a8fb7b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526017ba44b1ab24bd5990a2da8ac9af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78e4f52844f0db537204faa7749058334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa096e8e7f00ba8d7ec66ab5ec6f2d48335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b160d0c65123e8d323597b9608e468336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae457e24829d0371453a539ce322d84c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0cd2c0d4fd6b29f981e4bda8b05ed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186965d86cd2983a025a0a62b5e4d2d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11b341a5265acf5b2be4de4af2d638340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376d25b6ed1613df2f559e8c4187f6c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5032cb789eae0efac541a24b14f3c46342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f73b657d1b41a7b310948f8548ebb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999cb35fc161112ca2832c2116453d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0dffafc07422cec87b60343b1db4ad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b68a4886d66b082b164ca9f840ce58346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecfeeb82433d5af970ffbceb7a33e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310a05f0826478399e1833b66cf4353348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b9cb04b42b02270e827315a613d32349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc587fee3b65667f9daf4c56da58d0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149e6ab07f4530177c63957bb391a24351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae1961598783e46c31c8b1afbd6d16352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdc04898e07e420898ae046aec317f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb862c517ef366fe8b0fd3c6fb28e3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892896a86246aff0f16cb256ff9df803355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8cd6e392efc53f29c1a07f070e3b1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27befb21ebae3eeb1c2b2b6e97d4f0ed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ddd35be5097b2f4543ebbfd8d46d5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9eaa06cea78a87007af1365ec5b15359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6961197629b6cea2d64606fc4aca90360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb134cf6a73e5ea7a66cdf4a093bfb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634abacc8031cf95e65689e551952f83362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf81ea5cf92dff5b68a5a0b0709daa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107dfa714920dcd99e64bd0996aee27364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac409d52d7da13b20355e08add65733d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713df7526349cb2b47cd9d0a4e782a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25894c4091268521c0c3199f81978ab2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b367f1903d7273406cdc22d0e8764368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bdd22c3802894c14fc38036842bfe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ac4333e1187bf2d681ee0ae78a88e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ba28b2d5fe9295dffe572a071c567371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12299f3c00ad47049374cb41e9991bfa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f055c3f43d18c1a7c8a56381b45ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b759d0091e841bbeb109a46c0a2cad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3677e4d91b26d2e218c62641e13bd6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea1c94b1045da1560e02e1c561ad24376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19944ed62c10cdcbf0d05f065dd2b9d4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60547ebbb22dfadb6b00de57a49b4ef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f592eca482adce0564378cf6a5f12379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b8da4d3a73f9c0eb004b26ddc04b6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de012fa00a3b9bc6d65ccf08cf37b29381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d8650b54db019a12fa4e6b9063c75382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5672df673cb45a2cc692bd32f7176a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456acdb51fbdb450ceed214be7ed5da4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7023276ba7cd6d6c3ba030841aebe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19a04901aa265dd596358edd91c2e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144fd3f8871e6c34ac4f724c089ac4b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ebcfc0811ebef5399ff035a1c3773388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6a4c2745c3133c9a4be455bedfa47389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e15ac4bd64203fdaef9f91b7c54fa1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089785b301298997df2a25897e09f418391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158479a105a06c746fbd0edfb38ce38b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a69e7ec1e2d34a72977d254f9ea7c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ac5850b58e9ec7cae612418c78faf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e257a1017009b9b1b0df55c8a4c34395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d7bdb03d2b599f6b36fa29f72abe6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32565a3ca30815898c38ee62691ab891397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed18ae0011e614c1998d0a1caa7848398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4763abb0def51b6f535e0908b8b515f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11b6530f4982e3a85c81efc84410e6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc5ac1f381d95523333a460be6afd6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7fdf329fa587722a8a2faca4f2c33402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5c84df9308620c1aa252df44fbedc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7023dfed3ffe2281c7bb5b414d70a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8de9a9b8a85cfd4d703bf53a12358b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bb80f9dfae8c233ecd1b3a08b9bbb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ba3249ed5f2d00807eaf322b122fd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643b246d4f062278f48094c6f74c698408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57932c8477ed96a60132b28e461a1a51409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d9c1dd409d9355db477a345bfe4fd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6b7856a11e87832f83f28f11dd0f9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298feddf0de60c0ed330fea5ca76f09412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eeaa9918d27449ff8ca8b7b7e7cbad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae73e2933827e4499a924885cc4ded414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b535de24cc7e7be8aae8bd3ec09964415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0a55d6b237a6f8a90e54ca51b6328416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a320640cba6de4acdd4d995cfcf7d3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126cacd80f75f60f4d595985e58fedf4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec5b63cb7f038c7eb2e47989040b7f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369f1fc5360f950602f53a9d06c8ecb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc00311a9a2a5faf8c34818113255a0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449e608b3da7bedc17f87a9e2ebc511422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32486b62fd9b25410e1cb909bb242612423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee759f2dbd888204d619ead8223cadc5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae0083da6236549c8009208a23c36f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd12be1b83a02e5bacaf87ac60dc83426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab0612a259b90c16f245d922a9c3e0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5836dec049e09727693fc24b550c5b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c98cd1b814ef114d4e1c5fc62bc8d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b614af24df5a96828641a60069fa7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beefded2d2d740b1d601a7c118d07ca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f3c0f1564664986ad6cca3c1c7d9a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb129de22e9aaf3b053fa976e936cac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39b885f5fdc2054cd8edb832c22e7e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f51add79a4a8296cc4d5ccd07d43ae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01a4a4203d040a67d797208224c062436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18301dd4d6bf81626806b4a67a02621f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e114b012e731f2528ac81f4dcb88e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d75a1dd1af043ede8333579b65bd0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650c0f1f5b1d33f5c38e2d9b566547c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43de188fce7f5e17c59b9e0cc36a044441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbb176f004417fe241b80fc3e31a02442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378b9805937021879a66d3304d2f394443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33956ac18e2482cfbbb567bc6b2c135a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce933cd8f7fc5dc8f0b189482f28806445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e372afa4daef5562e26d3a144e9dead446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95a06e8cb83faebdce6e920181697d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bf57aba46f406890e7e78f86b2b23448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e821ebfdcc66bccd5898bc6331a748449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65186d35e0493d009ac2c5bbf7f5c3f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90340a75e5dad3377a2084560764dd68451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a7c38648aa2147d33229bef1cb0f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0c8dd5b960cdede31ad148c170d51453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9986a1d25157625cc012381b88165454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed17916ac62fc8dace66ec7350eadb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e5109db54149fc4ea13ba0226dcaa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6f45e521b435f50a36df1ce2b3af2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6a9a5803f48518e8e95030bc6a614458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31065a4ac24233a420292799686ed6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4eb35a01ee6c4467cf96fe28b3fcb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5b0a0b7cbae978b56a3879ae50de4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89342f832439330dced1dc84db09e3ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afd622f5bc6ff9dbce86bd752773b3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c278284f58943a6ecf45f86811443b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9955248e9c7f8ffd6012309080ee550465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eea6afb64bc37c0ec4012041efee2f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3be8800cb01f131b7b3fe84fb647d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ee65333577ac36eb8dffced39c4c5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423583f0d3516f8ebda5b3a77e59dee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3d55a8fb27c2159fae60e185c629f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85459a06355c3cf6ac1b437b35c3e584471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e8514a32ae423b60a24505ade0b6b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3626902f15e3f9c560dd0561067dc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36e783e1053a2bc2b3ab45cd966b47474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5568d3ab019c62ebbf8f8726650db08475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf63316f360b0cb2f2f5e5ebb12baf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a36de7033ac9e5e5bebf3ed73a398a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d549165bd7b1ba7c37cac0c7422a103478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bc2508b3420c13127cde1d235edfd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db877ff3ffd6ebcaa4bbe414b1911bc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff92dfeb2036f123b87143e81e5952481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd27482c5d7a222a74ad7228e168a53482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2419e29447d6b22edc0047cea6d20f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f021e18c0a7045603045c77d15814484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610146fa517e461aec84532c4e5482c6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e818c481af18adf2c057efdcd999ea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2fe581789a8bd7ac903765f1ea3d2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618852dcd31426edb183d9f52400676488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551f668d60176055d5bd5266f5f2c87489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112688ee099e2220ca5a8d28713f7ead490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c20a3c8f65c965af2fc94a2c78ae33491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed627cb502691e5982a3d4f2f081cb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c314078bfbc56abad2fe0e785dbc730493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9a277dc20358a3d3a5b5eb2e59ceb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a02ff53d97d716e13a702758e722b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790813458609ee4e8a569498cd5b560496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675eddcb63452083b3f11a89ddbd613497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e37ca9289910b41fcca4b5fc77dac1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d25592aa111e42175863a28f22395499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb995b7f0b78043720d747c54a44fa4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf509554119c447cc56977140f63dc4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7972da7bb9d926e6c6073fc0fd0de502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f68ebba3706a7dc5a34f2e44b2a13503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad758d84f43ef9acb36222e46d742f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e39bb8ee878b0aa49aabf43fa3a19505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5317f8fa755c6c67b718ddfa5345469506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f611046559df4df198767ffce49e22507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2c68c48fac4813b4ae45c5e34c552508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d7271bd5cd2e503819a07628292c0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be6eb1499226aac470151071332aaa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0d4345e10b0a298d9bca2703bcedf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f511e0e850db907aa3d38a5c2d7c92512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1810e99423f31685ee1dd89e072ed0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c4ae16fb4d27a56074d8bf815de69514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295ad73bb7dd7365060157b23da5889515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da874d8a1b84ffef9edbf26f9db132516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965ab3ebe25419407a1a4a0e5f5dd52517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65718d9048eefbdd1f2888f187fc041518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb0e0aaf66680e411a46507307d0e2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c65dfaea4a040a4afba1aa51cb6df520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb892f319226210fa66c6ffe51b61ff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76596a29397c24922bdcca64327a2c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1677f67a3f614bb86e60fcbad6966523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d7c88590fb3d7246fdd7236a036ec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd960f46748a4c73fcfa1c8288a70174525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c079e3ac88bc5266d5bb2577ec0dfc5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276959e30859ba0c9646d2078ac73e4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc81c6c52118951ae088ad9c503713f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b8b7d371d6f87c3922718458860cd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1e5dbd985dd41e17883354c746f79530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837dda71071671d445322361d7560e1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578dcd3a67e3ffd448fa154a57a4470532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7001b62879392d85adceafe9c1094533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bb5191cba9d793ae4f5c4c9b763bb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c09ec52233f5d3238954ad11d0365535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b24637a0f60e0bc87fff9ddfb9443536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78260e02d922a773ea5538e81024b507537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a1959be8a459b7283bb0ddb7d490d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4b29353c94bc51b824efa247cffc3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58659c5fbc8739299dceb4672840065540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f350d22663e8e16765b42612712a0a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c42dc8022096e16645e0412424d0d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e658b03105b4d6aa9c55ef7870bae3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923cc77d9f1f3b7c7e8e2d4afa4ec32544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b524bf4b86aff7b32595d7c38fb85545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e8b6f0c935f1feb2dd418605c1a4a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfdd7834e9ca54a60be4e27edc8ce7f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57b2d5be7e9fc768280fa24a9c36f7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573c9970bce6d160b4186d8ee15186b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acaa51155d5078be060a9a1600d3b7b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c4f93a579b93cee8e53cd30f2c770551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d476e9d900d30130c3f307a7d2adc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd96486a3a7ebccc1a42d684a41aa3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293951bbec191fa5bd21b04b629c722b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d88835c55bd3bbd60108fdf36eae4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ce03a941e725a4ee3eb4fca175d47556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2888b36092265a922d134245ce035bc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbe61139a8ac31872ea72b5d861b59558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af238d5530760572c2d3a6c12fa08e85559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925d950749ed45ffa089b5817924839560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173bde6876bf45727ea28a6f579ae66561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f7b917b0e044ea0f4691121c16582562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7ecffbdcfdb1161bdc7ecc2e06d94563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d4515007fec42dd8e076ab4ca1740564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c90d3147a4f6398dd771c4cd132bc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3fe3651cd7ad97148f70c054f2535566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848f837cefc640b7f6afa7fd713fd11567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac111bcd9533c791ede97f73e5360b3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b72f8f49ab1c6fc2f5b98669529af569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8b4b09c173507d31d767bef5c4e69570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38df631791c71511da26830519ab47571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b49f8122dc7460355371ee0bfbd38572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19746ecb0184ce5beb5379f59cd1874d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de299dd4ca18409528ed33ed96a0569574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96376c2f02c0abbd2800d49ae3b9861575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bd69b04a5068259a3872b7d40d067576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e43a4f0ffbed20ca9875aac84e6ac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e1e27752a23632eebfd1d35e6c72b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d9493ddc65ba3c8d33d29972df7ed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b38d50a30fed142d0a866e0b8db3f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558ab3397e29c933c244f2a120364eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fba742ea5412fbda38b9f6b1e6db42582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa7212291fc96ee6dcc154d9674f6f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221effcfc9141fc20fb69dae7c0365bd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652587f94438a2b2ac09ed89da53eda585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95cdd6b048303b750660ec04110fb7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa0babcbfbe3e5f8b0df0f67de513c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcf9a19ff0d52bb82179377c5c792f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf47f31f951d55d1ab38fc9169f0cfb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d9d591ca49a8932b3d3e95a36c316590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d04bef488777293ac55d6b5dfd468591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab263aa95118b87803cec3b2da06cd79592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14eced786022ae62294933bb3dc202b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7efae10087a1191e628700b54838a8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e108d3e021031ff2bb59f870f0218e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306dd9a2eb107092b96ae8ed22f5ed3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd5f438973c83d99a4bff307d7340f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac020362f4cf4863bb085a26fefc4686598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f76dc174a7675c20b8f0ddba48d23599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c27d969ec0df84389a9fcfbca2e96600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021723b69ed3c89fb4f8621387dbc72601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d668a6c0770135bef1ea54c886ec5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d627aeb1ada7d5309cd640647a4a9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088fb2e3d593cbc67b3a5e4426719c7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e068fdb0578fcf198720d2672ae43605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da2f280bfc29e44996214f8a2ce115606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a11e94dfe8c2e2291768dd8a9be426607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa67f26632ae1621db58a561e488682608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9db54ae392479996c53633e715c84c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a109720d1d25f98f17324435755d1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae97d2a401b42737b3f1a42bbb00e57611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686b6690218c71867a8ed3af57f087d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ae976090d52f705049eba34efbe75613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8079ea0be0620a02b8dc0096a1b0a5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfb7cf822c8b790f0708bb8295c6ef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd5bcb839c3b03bd35ada1372daa56616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f1db6b9978004886fbc977f534dff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31259ae446726ea0cd7066be9a3a85b1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5db73fa75c424063706add3424ff37619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda1cbcfc3cc3e7b5e89d165c87f31e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd554babc0e4c682258fb3c22d5903621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158491d4ce780dff9c892189dcbe3ed9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4402fde5b6d48e9768e9338f0fa6024623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0e886e1dfb98e482edef083ecc774624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa38a19149b7c457862a00f35fbfdc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8f630f77969b116af4f2429f71513626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf004da9e3de86a13e3abfb63ae822627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a857c0ad9ec195579e7628fe92ac3f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442e6160db1bbeb6add4fe10f775401629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a72a2a1cd04bfc1e3e884653332666630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b1b878fdc751612ea60097361d8ca631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93453ee8b244b64a8ca3ddee1c5e7d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacad95d36e0ea930188a55e288eabb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7176487d75174aeb39356cb4d6963634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd81454dbd6f7f61c44e71482ee3f1f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dceab87836c31c99f7c074c6796100636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c98315e091c9dab59573e8f8186b0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3617350d209bf8c29bcfca23bfc928638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33b32d5c0ba4879da7567f01e65027639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9000abb43202dce2a8f77792b8520640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bd73b87eb673ad5dad2ddde3a6fd5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0050e2e73380b369b7bbd60d0756976642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cc4f346957baec5596186dcd45e28643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe0f3ab446c3f35dea879d2f818a6f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5deddb3fec52cd4624c854dd833f6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77005a3f1964b7cb228d67ae40595d6a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded49de3b10b21eeafe43686ec1cc88a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06dbc05c5b220679ed4d35ad839f5b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0b015e44841293ec6887d533a9bac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd8909993d9bfcd6a2c36d8e83cfe5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fecca97ca2b56fcde40ce1f3548416651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eff3129d2ab429087c94350b0f51f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcb3f497e5e7aeced9b62913eeea6d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31808544497394b22674eb83d99559654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895292d6388e4b6caaefe686b92b552f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63c23e8f49e7817e0f28cfbce57e7a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c7c40e038b91eb0647523b6259482657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62881c2f4cb79f773e7a32169c189f6f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73022035a1f1a54dfa3d7fef5fef858f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ad860ef0dce7f456b2704adc9414b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49042f895a77075fc8383a6154f8ba69661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c1d3c9c1bf844dda454b27a47175d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de121a9535f1c8dc7c286aa5bab01d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d09e3dbee8dc7fac0d66ffd5a9345664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1c263f7d723ded1d9ffc121c52ecd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e1ad3cec54c8eb7135ec34b0d96f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098815f8b84addd1891594b7802f8fa9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ba9943e7bada1169465a936bcf5e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebad24024ca01bcdec163d9210cd3ac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9535362485d9258941cfab145faae2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837b73962df6e9a9a584bf0a78ac23b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8005c990917f1bb9bc99d9df74b5b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9643feb4586552de0eba71b56ae0e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1542d343b1fd884e3a1b8643d089c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe35d7c7cb14da1f69929473a49b97675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f54cace2fc1f79b4492f9c72389c1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40467992778fcd4096305a4ee03a5273677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c102761fd73faf184dc6e8be69f008678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6606be016e59d1d4418d8e029a4f9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c9969dfe4ce7dcb4da678893459bd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d16498f940649c5285980e3c7c6feb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066e015a3ed904f060fe2e4adb909f0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bc9de3d2f4a1309b9806c0c6148ed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86680988edc0dc195a16199d2143e6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93455ad20e4b671bb8899fbbc87336685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afa66df37183eeb7330d59328f1ad7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb055e1a0209998a2afba4c37875aa01687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937072f181feb3fd74af15b09e88165f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d7fb2224564a45e8bf30f0a47436c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb17ec347cd879bc84303cf97a5857690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d15b2323b578fed39e9cc5bcdb06cc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708c6e2e2907429289a3bb70d759829692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230b03eb98dbf35be9313df51406981693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60690b5f0b3f49c37d6de1a36166e1cf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81d0adce1c3f76f1ca24a2f64e32b1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d05b6b87c1ffd34f60680086070852696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcfb626aa428d17a862dd6ae5cdecf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effedf0b28ce12a0fd5411b568586f1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31ad2d6d291a699d04c7a0fcb60dd6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56216caafdcf72fd9b98553c14cf0a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2773b3f528ad7762915637b79e30c8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d97f33dccf1300fa4568ebeb2368c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cac5ac5a54f9b51ef111fd4dc1f8a7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bd09f70950315943cc2479399aa05704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e908ac75c55c964c9aa56d9022841705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643a793932718942191bf9a1deff766706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81309f440c5763844f7ddc9926b374f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf47021a587f2712b5d0aa0684157a9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df162e91acd007b21e83c4bdddb2f6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d38f0a12dfc8d33e59716f3c50fa6b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95a8d222659e52baa7e84cf582185f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b29c1de881128c8ebbe2d17940ae85712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3043ecc17fbcf3a931e3a8e44b4e1a9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b454e4ee10ac611ce3dffc153e9293b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561567a6920c83a3380f538e80515038715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b75f82832caee3f548bc1e893535c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c17bea7e7abd9dbbdfb2acd422cfd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1a258a00ecce3a861747a9abebf3b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364e385ba8c6c9878a8aa6fe226fc08719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048f184a4c0d0eb753e82223fe05d14720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af650e7ea1451fdf20f914caa7dd2b9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3f7d42afe92b5ef15adf11a1aa5a8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d02b0a6b39666fdc0ae546351691f2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3828b9384ecc14a6c7ec7a329afe6f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74ac1b85bf8047f9eda487ed18e0ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ef062a128f220642bf1e5ad043f59726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517418737b322e8f0d8c0564e424f406727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f99d69d28f09ec098d24eb246d426728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140b7df421c0a9885fa949fc43cd799729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbe68ca3038fc2fc62286359efdb29730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd5f0e22bfc3d0810eca950ff4c98e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9b1b384b155bdf4e65a23a9838976732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eddaa9e0ec0c8a78d05d77ded6a745733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff6afe1efc81e346bf50565bd2ede3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18a72bda3e4e15abe3b715412069fe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77c40c797566622b42216c80e28109736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8414399737c791b1d8e7e364bd3a1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c55f837150d344670db522ad88f2c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb136e3b76cbd70032c707403c58ebc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84586e4bfea90251220dc4894acc5715740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281723b4d7f74095b890c6d56ca9cb5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d655a487a92c78ce572ed580ae6ede742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b7b0360c5e6800a99817b7fc68b6a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445036dbed46d7a8ea7a6ee452831a7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f2240ebf4b7ef9262119c56e7a85f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a366a8b10f05ee3f18200b1becd11746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff29a9f20858e46f1438185a7420f1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7951e1fed7192113d557e90202aec5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abcc09e5322986012dbd7582af4c03749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb721a5c751e473bbdf8e23c6fabd68750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad930764aa1f790778837c063aaa932f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365449772ea1360fc102d9a0184d8715752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23affb6d06a014fff6e5b4cf383021753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7f332c32f85a82bd0daf0f9b01af2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad964215833c5584c0bbc54ce52b5c6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc93962f2fce6c552cd9f05abf93d4d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc496933575b520479b335e31cb042757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08caf71c793ab5143367697c43637f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82ece6372b707de92f959d1bc37063759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bb77fc70e809467c9059ab09c95cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293546eecaef12ec82c3a4699f8435342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000d69a28b59704ea6dfabeed9a0cef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f30a8e5833aeb079921b655f391144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae5d629651bc3dc0dec7677e03de7c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c227d8891a0e7a67121a94c5bddf26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ae288023d0b48ab694796d2515a637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d0bb2f73dd2e77887a8d3dec62af88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e367b5d7e0f8851597c88a0224277509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec475970fc2f4ef27ea867230892eaf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9a70c1188408b13352bcd384e9b6b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e606938b7c012236de240cdcfca00c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b75fc16f6be1697821e8546b5ec50f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4239b8347ee7a70f4e5e60c3bc18d0b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81da9260defbf3005fc0d13708a62415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719872b61675bedd71a328cf61cd99216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27ab1a591a3ebeb61c71fcd40b2ddc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d817ebf03952b2c4b3672553579ea1918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be2db1e678543a48fca4fdd49cb1a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee50d65ed16dc7d16de381ea512c4520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4302f05400eeba7208913a9a8cc7f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d21ae65d69c17f1cd5d1c227cdf9522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cae3e40d9df4a2019e5017087df7923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc0854c90d2b958f745034614a3b2924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d76d148fd78f1edb001d38dbe6982725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615b57b2bfd5098ba8df4b1189de27026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04b21a03923af48af11a70e3f2982427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b263e1f858f9291166175d2cdbb0628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454c22144255f676359e1ea305c84a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae8eaaef3624a0338e9cba9ea7516830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49dd099f206ac4c480fa0dff7ceaa9731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6c1876483981a44810729144f6e0332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc3c65976a6d3344341185361d1c6233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdfe839029b99792762b2b302540a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1366491c4bec0e05ca55fc8d559f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9943c55f228ee2e094d258aadaf0ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617c083eedb694f89dbecf4b452cfaa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc654a233bec1891786f81549f01f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad5f64d89db20be51fb205c6ab118539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1e7d5c0c1336aa2208d4b0899c10940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaab3fce3bf4d8626a2c0da086c346541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b7142d05b7314255b38d0cda6d75b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da566fb225f0ef67f73ab08ed562e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c38831f085ff79db3f6e8db7d3930544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488134d8a8e63fac34377a28b47a51b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38c948cf640e6b40b70ab2b3f58ec346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86e7ec76ab4bf78ffaadd01464155747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852671e789b1dfc03754def2472c2e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5dfd7123be687b657aae47db3bce249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339131fcad7a90140eb81c4ac929195a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7056317ef7edccb311d22f6d363e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7941dd9451bb39d74f28be25ce64d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da4b0042bec350d98e593ea298338453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f3be85e9547494e319f7f9b8f383e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636df5389f1b6db23327c8ed6ebf82a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc23d787ffa11a6086630415ad085b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88359593e3a6f4aef7cc7202cad81f0857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fbd67034f66103a549b26d4d05dea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03211565125541176818fcac4fc52b7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50ed1891b02985b3e05335d1e35ab860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29e28b32733f7d9314b8398d8546a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d92a77e00e0d94362e9b574c5abb562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca9a6faa549e66f31477c323a6511763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af30c3100126458316c832673c670e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80336da8928fb037f4d2efc040ffbe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f18d4885f6d6eaff31fa66a8518aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89606d2e86e6ed018b4749ca343218c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6764b1c7e823ea11e6c2acdb3a84c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98815179660170e4557d5cef5b5df669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e96166a9035c01c51fee17f4c581270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a6e3c025546eaa1a69980c877bac871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1cb0e3e7419e04cc81f62253d691272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba414cf367910e41191474528bd98ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52b8221b521e68c1e14d6e6c87d53374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851e652c44a78f0df09032ebbc4d15d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53788b935b23bd7c27ce37659fc96b7576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5c27e45f0e84595422d146513966977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8d7767b1cf7c83d8d7360fefb3a0678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1f5d0a34cac30328e6541038695d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b90b0b3924a1aeccd4316030e9f52b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b78ef7bb8d60d4b0c8bfc93123ada81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0074d01633a386cce800c25250a9a7382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064c8bc366061357e514f18871bdeae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633daf22202f73bca26231f22fd314084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bfbba01ec31724838af6f063b94ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377b7c1043986e3d13fa714ee58409386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a368c553611b51b0e40276abb2a9287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d419e0e95ac9c858c1886dee7f07388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bd497a1f9c15e0334e50df58ff69b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5123936fcf76dbeee3a57893e93fdb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b505ddc1cc26662a71d5b8ed309397691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f79397e1c9800a566151263d598e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba374881cc571773980811fdd47c38793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579f951933eee353c999edd1be4cc6e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee1edfc63c3cabb7e86c695fb4d87f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0452d5cf83ad574d6d77f0809ed2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb603e988e02ca76be385519ff539b497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d2cb1b68c8adfb1351f3927cae08c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a931ab1d66f243aec2ca7cf7c745299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b167657fc248d72d4188ff7cbc5e7f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298150212df284714df23d4dff1aec7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc65e235ffe7f71ffb2d2a13fcbc3e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0aed1909469c5ba92911a8dd9571b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33231518b05787d2f034549cd887171104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5b8f4b5c5cbe6a043b9d24c08bd35105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289cd111691a9ebfb493e650b1386aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1b2ac7090d195b0e9e79b6cdf0d40107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6ed2fa67968f67662af4b216768c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8bf9a42c40b670f53a88b91ba77e5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429b763a9fdc8cc89afb6a43832c274110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d27f91302fa1a6a8444efe59fbfebd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4049e0dcb5fc06c1a8cb5994a5b0c4d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48832b3e49768a2b5f730842ca96b3ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62092af35ee00ae3ea9e772ca8caaeb0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370dc7d2fe72466941dff897fdc01542115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b766048e223e60a164b906315984f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca2ce517e79ed48de1503c1e9b76bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59417bf1b6075991a1facede4b62b7a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638065f42536ea7c848ae29e404f943119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399c785bbcd2c99135c599b3e48e6de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f365c4924cde8a8e5919d01dcbf4b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1d27d0831c1fe17b4b5670fde13c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f6d9d233e220c49868600e466879c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69241d6449266a4dea60b7fb775b863e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf38de05bd8113cb234e3cc5c7bcb6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770893c612ec934aba68237f39c4c8ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a76bf362bf262fce097ac02fe8f06127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792f5eae8e4673dd752f9e1c2e6d84d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2eccbe0210e72bc074b560b6102a0f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14757941efb3837ca2177ea284d9331d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85baeb851dd97d67d7b36271c9ba08131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa8da43ca971d5338039b3a921d027132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53503ae1f110bd6d1d24e656ac5675133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbfa8be6ac32a3d47bf1763c8e2c15134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a520d011630584c8d32606165670a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b5b94ec7cfcf64c3decb75360b276136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345dcb888d6bf274280008f2f0644c5b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09853160e4660c36fdcb40a05938f3d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d4a3155676ed67c7fe5c69a2d7186139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8aec3cbfbf76db3869b70db9502eef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77adc4fbbb7be2cc9d8ad82d25086b9c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56547a5cdd7ac98bcd1e7b634782b9c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e61e546c641488897c65b7c1b2f845143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6661fc38fb3681dbef74ebbf94e83bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecabafc7d8f092ce5d21c0e3314e7e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc0a32903e3b8ffa5a0c8d6fc9ed04146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005e1a2cda05dcf57c5af9daba79d29147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eeb9b4736d6c96de6947db72d2ab0e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41982449d61b51d0d67884589040b7e5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6470f2fc25d1a23afe8360b7e3bbaf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a74e6a580a5d48a0fdee843e1eb45a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7c9b4611d01fc2b997b359ba72874152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e44cebb1d49395a95dec42e587926153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be7e29b60b9f9320fca3cf90ebc09b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07c821a3b9a9db95eefa16ecf1b59d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926a0034668f4cd93edfba591403daf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39906f83bc831da0080078771da585a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5059b9c6cb74e9cbdb3cf44570a21158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64270d43a4ea9405fc3cdaadb4cf3cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c706d6ab59e9bff04086995203f7b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03262bb59c67bce6988a4ffd27ffed13161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e412c955a7bb4127160ee28e36c90ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ee70786f7b6e58c894c8fddcace34163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79017c4eb75a8fc850ef76fb0fc883bb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b20f50b43073207e20d5003ba4ff9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a9f8fa25a479bc138e5b5050751c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5d15e926c0fae6250d9a700716109167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b1fd774d34949bb8cbf0c06ded23e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb98393081a655dc21e49104d77a06169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8c2a8f6d84b4277a5b2adbf484f28170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e88c7d4035bbb93c3ffbc8ca9a027171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897f0b95e6bf134f34b9e2e9442dd7a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b194359312203c0fbf4f67a942202c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fbfc4ef43f57f229dafaa6a6b3881174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa609414a46aca889a6f4b0b992330175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0cc7faa5e9d88d88de29ec51c2454176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba96a5cb33be7c0e7b197afe7c27ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4fce6f64566403e22fcbe032b4f55178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374a3c6dc3d003bc45eecbcd074d88f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5841ce4eb059853368bad2fb00a15180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e0cd3fb617e29e10d91c3fcc6e33a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e51cd0ee203cdacce552597569bf2c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bd1533e3a2a40f64ac40ecb95f89e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e6c271c854d8124fad5e058fc4a46184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c386b9579b861e940d9cb96b90d380f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fef54006ceea962e637cb4fa52868186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3b72b436b5c879ce562a9daf4a9f4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361e0572c3adae8664934629a6223a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619ccb952ef600ca7d6b9bca5909eef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbe5aa2e4601cf01b812264c206997190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12d6074136ca809b1eb220546ba933191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab18a1c8492535f7563a6f44d6051e4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97060da160fe9daf054933ebad0a0133193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f4c78293aa18d853c5896dc703e79194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7f954ad2aee4b564524e743913fe5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801af612b9ed0d95403dbe2e71f2600196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193114def7770825ad0d1d34b62e381197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41082ddac540e08a9cff91a2855e075198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cd5821729b45d2c4e420db4a8a80e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08afbd4bd2afdfdf18c810a93cb97a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa5e3b14587b91b6eaf3e33e14717b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4516813efd287fd3c2a20d7e98b87202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b98708ab560f2c916c248ca50d2343203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc114e4481a45ea96a69fc2351f2e64c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4882fd0f1f45df0053b39d34cc6d78a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238af76ffae749cdfcfb04a8a972484206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fa4b042aa267673d6a627795f66f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3466e30271dd234cc2c5bde4defc2c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905df8dc98404392f7753d69999fd837209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011e94466803ae774fc777018d706e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986997fd8023494d66c29f82da9b7b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc50adaaf3f0d6fd72da19531f0b44212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8aeb6c1b765ac0a333f2e4628acd2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae530eb8b003923425f10a46333913214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac3550ee53835b02cdd2b6d76c547a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826acd4225652310b77164bc0d23817216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edaa7c9df0d3c954eac22446da9ad7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bf5f670a82ad53f7bce4a4b5129d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ce6d1d7b32ae5d0812ee59346dc30219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83e58e4ff362291c3fcebf57353a38220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d51cb50a80b067d83598f73c492fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223171ba6df6c76256d7916986bd6300222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ef35ec7d7799ad5debb9c0250a75c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816d693eb163c86dc7374e12c436cd2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b9d360db2775aceef676a8d89b8bc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7e383394d204f36ccdb8928859995226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c916df0eeafb45d34faa6281c30c01227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49ec817b467b3c4b16b70c2dfef32f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fa680930fe27849f678dc65dcc7e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e45f773033f0c4cfc1b933035c2e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540dde4ccea410cc827251d04650e124231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec259e21f0fcddccfd27642f0dceb6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45792c30f733ecf943b8dd19dac15bc4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d893b50e2ad1b03e2873ecbaee8d5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a06b046ceaba210631f2b071efe717235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00a896d5b26df7516f5e347f2bfd85236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fdf70ed59865ba4f1fe56a5567dbd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb13538566653ff732978329348605d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43f3f711bfbea89906b588da573286239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779eed5c85ed719f8b750d4e838babd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabadd9606e64030585679f449c756c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee2fa5809415d4058732139e1cdb34242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875090c76df16fde2aeceb3411d0d779243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58efc3a70fbc7c60bd1a85d381f8b8a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6e5d2765df6abe441baeae2fb7b5f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057e06693c4307afe22fd108e03d56b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6029138f3ceaf0fbb68cb8c94d19ca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5a1445e7956ed5717cfc9970b0738248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608e3caf6de617bac0186e182bd0eda249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e78d65389d72ea2f6bc945482f0d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08cb6abbd4aeb3cdcfc919934e47f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fe88e9e93deda91308f86c69ea6db252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7e042c064e3e138370c452d067109253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c47de160959495f29dc6eddb33c73254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592d4c680a309f0d9d214b347fd52ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b583e9f40c48d2e58053585bddd00e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850f8ecc554fadae9ee855891d8c04e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fc530d25a1a5a23d1652e9e1d9093258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a532536b0742852d0adb48acc9656259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf231883e7d0405edb9aee44838c93260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ab96834b5bcb5cf7133a7403292e4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4a33a97a2787a64fb67ef7d601867262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd38a4d16e1e40e9ff7069c24ca997e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a093a445b8cd6dc3901828ef944ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f30fda23fc5c9868b9b57088f9b30265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794e05c15208dd29a357c87dd0201e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9999ee19d93ae09d85d08ef7d5e2128267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a8f70b18bd6417c54d5f071271ca0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093403a8e2c5d2341474d348ac5b3354269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c0dcafb0a409d5fe81b9b1b00fb46270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6bc54befd17b8e9a6fe172b2a42f1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782e3f501621c983de304f74b84ffde272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715667b5157f642361b2cff39f602177273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540799ae2aca648e7222ba36ae82abd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dd5052e6461d424fc386c02e337bd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166b2f6b5e081cb73e9baf05d2621b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cafd68f00bd039d3785c930a59ba6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d2257e1aa6e26edba43c50912e24a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfa45eff8aed30746d47273c565cfe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f20627c689f2b91fbaa7c406ad750280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cde10080908e1840d5352eeef153a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a482111ecb50cfc4fdaa1126d954ca9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b1b08328e981f9632a03959d9fb6b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8379ab82a9bb1b02cab147ad3cad3d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ba1f6002ee3160ebf4554026db642285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6b71ca729cab9efc0bdafaa922f01286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3e84b385c9528bea1c6f088986e5f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8b9cbc5d9939c10dae95ddfde2b5b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456944ade73df4b7c38e6087581400f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ab51b7d89f27421924c7761765189290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b3b4080dac3a69fa9fafc51f86d99291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468ba20f2a6f0c5e24d6e495061999f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3129467de5fa75b3de7b359061c98293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613f0a6e8a56be1f4b3edac6e8119fc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fc9c25a372859ed239ef4719a8616295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f869ac2667299cf6e4a6036efc8c8d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088dc9b0cbe610627d85acfb3228c960297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c1d7615df777412ae2bc069be747c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0b8c7bd0f7f004a7b259fdbaf3264299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256f3739679c72ce2a44188b6469cf7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ee758de8af8091d1e7ad6276608a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147bfc85729d2342b18414641ae4130302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e7f5e528def60966b6c28c1d473eb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a16213b30011063a29dde162db4b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc2ce8fb71196130acb43168298524305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f550656399b7024a60f4a48cd576e5d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba88566547921646a2f7fc5f7159284307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f2087e5090cda2ec08edb95949178308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dab74922199ed57a48d8071733015a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed774eaaf7b3565089ed88ae3d023b01310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d000e6bf8ca29c11693ff3454a0ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ade7d1046f7f27aaa2f09f5941ed0a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811c7e5cb06c15e416cf4eefbaa0e61313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b904274cdfc7707d830d150daa0d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32f2a3ee405862fa9c08df987b68bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825d9e4b979d0de1fad0287635689ff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7ce4c4de8d7d739ebf6f5998a3d00317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85100e30bb5ae21a4544ae0a962bfaa0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae489035c7a006d86b17b8c2f9a5bb7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123614e0cc1957dd916131dff28b79eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52323c1d1176b13325145432c29b6537321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc71d64487bf64d5e9e6ea98d77ed54322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1792f4677dcac3d5dd7de9ccf995cc5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb3a5df871f85678fcf3373402aaf5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd6370282d8d98d6e3305ff21ddf44325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54f826305f4b05f15574a424b1c478326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788529029d7af1bd23e21bad54eac65327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f67ec3e4cbbf5213dbc60b4ce335bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de081d8b6626d1c4ab185ef9457e5b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ac0faf56dc65e79784e0015c0e88b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f05d4fa2ec85d117613417665d57a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65270a0a63407f4043168579b7a2c91332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e795ec8c2ef386015a391b4b9f6e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462b8c7a631daa792208a9bc66fd0cc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1537d01311444c345b0031ee8793e2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57606982b47339066806f25d5b37ee0f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb45c7d749aa0026edc35d8ec87122337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63a45aa570abe87b4c499c6c60c6c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d04f0ddf4f4cc1a34499501e6b90a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e613bdf8766686cfa7500ba91ae39340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de2ea3ccc91926ef621508a122a3a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24bbbb2ee2ce71501b6a544ac65aa8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabeebdb9827ec32436153614a5343d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30967474f9d7981010382b629595ee93344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9d1b38f5e3d6826027bd405ec8d44345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71fe65436ee6304c3389ffdb16bcb2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d14696d272ec3e04fa79f0c1b6b3a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582d4662175f961d62bb909e24c8b99348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89072ba75d785179f5983ee200c99a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db055f3005e6383c5c6157243f9544dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3430fcf6689b0cd7d0cc887f98239351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d327d8e6289a66e1ab82d637d0d7c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6ed30cbb66dd666f8042b577dbcc7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8dad34c7c4a4fee26ed645ab3de00354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce433354596f282d97155efcafdb1b2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a2f931b959bcac0faeba5d947b215356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6dacf6028f0d669fdab84c671d7078357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2a81091f32f506c2bef1e612b3a7c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2bc16abf15463745cba6e1bc7b598359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cceaa29aead390dba2261cd97561a9d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e6f87d622247d167906eb0a8409d8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda09f0631ae7117a091c91b9f3ceb20362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e05cd3d3661418539897fd3757468f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b1b9861abda3440680c7a323f858a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2b627fe7b8ee8b43b158cfc2afb14365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07572d13b984d5e290ea9c1a822203366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4517ec6cba565449ca03acbe87180d8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a18b776f2c807308ef6ccc1acbc22f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d278250131c85e47af6c0961315bb9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793bd222713321fdb80f771120bc9b4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e819a178d7707a54bcfd85874d5bdd0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c7bafc6c2fb58aa89ed070a06b678372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33d50c7e8088f951811e963d80dc2b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215ccf276e717f24031db9596f1373a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6b665cb43bdec862deb65237b3848375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a2e7ea2ba0aefcde18b4520eb7b33376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368419f9990719e9307bc6d1ec8b1bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f74fce2938a23229bcc3670693f178378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb83cb9aa355648c710376591e37f40379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8f1afc0abe65065f10f89a706acc6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a946e5e388449ab8db851f6e9fa9a3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f9206278239a49550cba52f8c0dac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a82eec9416003c75e4ab3fb93f4349383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce8735b65e3d851af0d413ae6e45a9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbe42018c852ad4e58501b775cb815385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def06d68db40aae2bf39d05dfe6f056386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52537c81d040e0d94c0348b4ffaa4fb0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8156e4b03252fcb9ba1a7f4dbed8a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe9837be24e9fa3ff6a5398a0d3872389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e21f9ac1ad36f472678b1f7efbdac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83d0a16ad0ee3c0777cbbbf3840c64391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab4ae3cd33ccf77b398552318a0c9b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff573ecdf4f36ef1213e2ab8cd774b82393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56483ed796266b18950e270d6b8d21a8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ebde002af27cc9e44529ac067cb22395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb3e5530a052aa4311948b265ce910396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17516f5bd07fa87f4bed71c08ab9ef45397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17085739d0249eadc06b8a6ccb5fffc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66cf44049de95315c3e1a9ca3c37e4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a85010cf75b0b1f9a9f43f1934ef6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4e7883bbbe13a408e283061842aad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f7f7392e44d3e9ffb0294825a8fd2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85b99523703275451b4f02b2e4363b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e96583adc975ea894494de6eeda26404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c592649554b95f1b57197919252b7c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865efda3b01079eab01a271b59e4625406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687861d7ab2e77b1e6f53bc0f9a0b44a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30fc7e78416f9ecd62731bed7b6412408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a17880945c72efaecd53a26871ab5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08822dfd949f159c66d7c6256227e637410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003378d8be2656a186dee7ec1b51e9b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5d385815a1b91d1f50ae2cbf56653412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13983ea0961b026c0553b7ad62d8bf97413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750884c1f5e9f47bc451a5ae2842a3e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c89d86fe7afc967547b7d68db30762415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce9049bd584e91270961e193b33385416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28c41ccbf9ab4563eec9b7ad70dce6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0530473413159a8bd3c4788ead10a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb1e5a963aaa59f4a3ec074d374e64419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f94effee4b54e9b969f306bf7531d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a630e7fb1cb40247bafcc15d852e106421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992537c43ccdabfddb159b2407c03ba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4d4577d6980ef382f4a144e0e3e74423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c06edd3c999d74bd0619c02213abe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a20ffc20df695197bb5ec0804b3e1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9677216044cb4e3e99dba0154305d4d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3590b7d9bd1a34a99ee5c5840e88488427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c383533cc0584e061e6e674423f63428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b3b26311df2f89937cdd17e972e34429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da694499c348b02a8db0bec8096e66a5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac852da950f93785266028242c44d7c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340704e02653e42a43140a29bbde0fa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc216f49544ffe21b0ed1d2919025e03433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c32bd8ec7a9e34193a025a95f0557d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42badf953edd6030b75b4019f713c9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023a98c8799dc00848d9b37f716f245436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec258a03f3142a663172523657d786437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c663b2de0879ddddc38c62364a59e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478830d5286721f419780679b94805c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6ca6bb2563f02af9acc9d375dbda3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda9601e9d0d806fa504616b15e465c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8386b159efffea7bf733144b6d5f231442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8bc801278ff3c6a9539403bd3437e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daad8550b78fcff1847e44225948a02444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5c5b1132fd16890068a4451e62e9b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb207e2de4b542e08ea55d10a9a20519446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ace95a707946df45c2c223fad88da6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36139c66fd89f39e4d2c2b439aada76448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c69f6a4e3395a247e3913d497923d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a5cb71d997ddb4d980d4ccbd5cc6c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c497c7657397022200da23c2bb0ec98451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed386a5099548bda62218bc7e8917c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41add5a9bc5594aa6cf6198162120da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bcf1ba542e1e31453c6cda7a3db75454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176baa7d67205f49d36248f80432a28455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2983ced1bcef718ac53f0d9669aef06456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e29460c483591606125a4da805fcb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986a0e711cb34685dff39e1f112b544458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c9dce65fe143a5a262523c6269cbd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d4b63d68a5b2bf4e4441f5355eece460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9f66c5386b06082feb95a4c7d900e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5666c34ee7eb37bb5a031a7b9f954462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce6b49358e1421a7a7daec1e250e31463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67334305e00e0d2a55ce25ada10a9b3d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11668644c1baac594be16b09d4107171465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dde148200c701e441c7a7af80623a9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f63eaf71cd147016a4efe0492ae2e5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da163aa429693ddafcab5a9f45c9db78468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29089af0e82feaee7917044434e355d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073fdd6f390d4a3ca47ae1d2b3f4d5c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138ee8989ac93e71dc2ee5fbfea26b0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed37950ae5d6ec52c47817831072e50472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1c8456b62d6b135fe7acfd4a44cc0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0290237c3b3fa29bd2bf1d18b429c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28cb5f3b67b8a0a32b087741b92b98475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c54554f97d29857baaa7dc1966a892476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37128591d98d68ce121050e1846ca7e8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b6ea69e7f9edbad2eca0bb7973722478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76485c27df83446792fc1734aa7d49d3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b3dd50f25f026036524377571dff6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fb3afe07d7b5cffb3bcb6aa347089481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeaab0ffb573dc78a7a4786f81352be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bd478cbe959e2eab40f6a9a8ee52a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace48a4cb5a0a61b94f94b839c79231d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebc05b83dfd596bdcd153d43b93545485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6c588f473e9ce073446ba466998df486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f561669465cf9e79a6722880d2fff38487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a58464b1cf2a89b927e8ddcdebd38488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0637a4fc19110f16fd4024c348f4f2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb81fbe2d5d729a570065e770211b0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64dab3fdbe181c3a60fc057f660d702491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e843427cb3f94156dc9126ccfdf9e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ad009738b77f56269240eb1a30a3f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ef9b0e89d181b0d3cdd486b6b53d6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b58725796b6e55311cabc93583111495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bf4920b589cf00095a9dbad29933b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11d535fa4407b9b1aa5d100baad0ed497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807940d3ddc8ed2e3245f945bfc34f9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb5ab438c06401b6ddb2fd30019325499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf20afb8def7e6e8732e46ed610e8e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376d63963b72fd612cba34be6059a65501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e1f0916ef36f6a5d4adf0f4a8ed02502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f0b5f819137fc2dada666c954df5c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd56841d64b03ecde446db6ec3c2af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e4456fd8e6d4248d593c8e2de7f15505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06351c633d71ae099bdfedc293d72c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96386957f658e103b339c967f4454e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951a90f14cdf45f0a82f2707b2611d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762999c1a0b1d8cffe53ec25429f4752509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bd69ddb1ccbc1d5d58abca6fa8e89510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc2efbe4cb5ff57ce67dff12e35c02511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa9f5eedd08aa1aef36fc99386c3fc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27607efdc936d7db05c521c7729c3f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b219f3d29521242ac66ca518c85b25e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cdccae3eb830e3ad12cc318cb812e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f0f6a10e04bf1d25edc7f8ce6c8e9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4332dfaecca6493b247eb17f4fd223517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfd0476bae6f38f12258bb5176d2ef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec61e307c6cfd6c4b0fffb71adf7cb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2346fdf80220b4acf1ea5ca9da99e2a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30430a56dded5bb96130e113c80970bf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb876b7fa8ce903b58aa28a841d9f27c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c96fa4fe4272e71e1607ee8903b2e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598e3f4a321faf0c410a8cda61f0b08524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1045b3e31d6c6415b3a0c5a4278e80525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e42b967c1cb2e49ff88f28953c342526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8f65b5611a843857cb465422164b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfba8743649f279d735eb7803469e31528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da509665854bae8866f0b138af0ea706529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c52da988e42b60ffc154d3bf84fc9d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a6c3c1d2b9d203e32cd80acc3a118531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4853ec53829258287b1ebb1bcf08e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e5fe0bbd70ff0211ce824edb3e005533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf994ca8b91930e2f34314062c14727534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b1e3d88df4f05793eb524309c9f01535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e22dd06bb6f4f17a70bf7c57e31b08536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d971d34d2fe8416b68c53bb0bce61537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c913f191e424ff31a71dab13ea4cf9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2feb13dda8fb12f1068061a5ca68921539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a209423481e999cd324887f80a1cbd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd824610b58f04081188a4bac1096889541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897aa1b0d5d6ffda53cb07acf8d3ccdb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ce3d31319c624972c1065d72bff71543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459928b586d8fa79b916d8e051ad5dfb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38728eb251dfb8a28ac62f9bd853ca07545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c530930349e56bb3731143c4b7611b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557977fa9353fe6cae4785e88b5f4b24547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac068ba250f1b76a0a40b3f96ade2e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33b3ecb8c143cb828e1e62afe4e559549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a6a4f911fb07707da0ac25fecf965550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcabf7433ae2f2b0c0991a3ff3b771551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abfc9c797fe4e56e373cec4339fdbf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a88be045fa52348715ccc7dcb059b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f171f644f59f920100938412d6e0fe6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27e649514f6ed7affca59d2b6b2813555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146970073596607f12c6c7700f047a3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40081e7479633b129c23036d06bbc2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970ffe50ccf94412228423972fb6188558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b9a5aae52413bba4f72b78d4e3dab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eae77bb691f7cf41dfdc3abe7f844c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4158c07627170a07ba09e7a6accbb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc96c5d39d984ec05e6f00d382798d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60d9835b85763c8de41837f4beb1d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5070005f2761efa2a6158ab5c5811a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f681e57cfd6aff534a661af2528b3b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cf6e86b0c6365b847a451fa94a7d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34970ce1c580acd1cae4aea15d717fed567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c83bc8e635e766a72cdd4f69c1def568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61575e50cf29e5b0cf480a155c980d46569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb78bca252804db93d2f54a7681ccc3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89fc36fd3e72ca287c7de2392b041d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebfa8845e95e06b1fe8ee5a42d334b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5cf2ae4e8ead0a8109d7ebe8cb671573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e27addd008e5cec7d7f88554252a2b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8023842f52c3a70654190380486334575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1e06394f0fcb961d52079f9065131576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71a74ffb4210e8277e3dbcc2172136577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c9e456ff7d2cedab29d6cf0ba9868578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d037fab0b3895da11fa659f9c4a6624579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23a872c6e356e9f789988cefe23300580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76446a875cb0f450a8c76e776fc4d96a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a3ee30a8edfce92a1d16422538019582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62e9f9c3674a151a7bda88876a55f5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e128103820b09660d34d40ba500af34584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff062c9de350fa8e11d232023905a86585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec592534fb729bcc0cef9b0f909fbb30586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59245fe2fdc1fffb025123a12815c87b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742191d6f088aee3e55b298e503ca84588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8f2e102371f52a48905bc64faf097589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6858c0dec96602c4dce27b0d0c65b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf598a6273038f4ac30c5fef8bc4cf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c1a9b5d295e79cfd55f4807a72344592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3d4f61895d19dfae15c3d2e666eee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8af2ab5af432f8591dae5f5f582f8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a45e8a01e2bf21f3b72d9c2ea46824595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cd1c4462c1730d73fdffeb1d6c801596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb02778ee5ba84d75ccabbca16d441b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451acfbf8a93abd31884e39d11b061a7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3853a5e9b617db0acb8497096d278599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b4c68945f76be935c7c690bbf2cba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4625ec8912b1a8cdd976137655ea579601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d77e33769d0206b198964b002e38a8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fecf3a3dfe9efa7aa899544380ea992603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac597a663512b203d1299e5b7a7c32eb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4928a6eb95ff1cbd518f0982feada605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e985b7d0c7c58952e634bd2b2835a0d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3f8c748c5de7d3ea51ffca4e33137607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876620f53985271142167f17095cbdf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064f1216683fd1c93fabf3868d20622609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3f91c007b38d69515d699aed1ab74610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b594520ff11703e6403ce2bb9a461611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc312fb04110affb6d205774a7af0123612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cfb0390a5111bf47710410ee30c52613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97cc8339f90599ef937df2c716bcdf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53671a91946c716dffd8f61f20f9fa2a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdfacdcce6f1e7970c57ec77decaf6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3a78b6dafd2aa39980ef3ea61a75b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c493a34bf780a7fdbe1e24a0bc456618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3a95eb3298723fa15ad7a69d1628d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9db907ed7f55a517e0c6dceaa93d14620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae356f5f49692fdb8c9d6489d9cee30621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24769791f50bf3802e004ccc27b23f19622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc7b2ff930e974491512fcb83b0857623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c995902f45bdd5202be0ffe62af419624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c659e58119f63e5f3d2de8d424a0d2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bd7baeb674c540b63effc5f4abc57626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76950c3b121877d6e27001010e20920d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adad6ee41dbb2d43f9001db59415f2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b6fdb82e99b63f134ce31f2262345629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534ea6e61beb00a2c3e03d7c04d4b3f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692618c4c55180c50034b1e5881b1df0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164c08e258bc4de40315093909e992f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41bca1df936fdce06e29190710c919633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae699b6bbc9908b6a73e11093d97af634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e11c8215979c18e5c3990cc3cf45b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c18725ffe1013b701a824ea2b9894636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80339791bafe5391b5d22f7faa12e7b9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2caeede203d681c8a6fd4388e3c737f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69d5e91f4d4cc1fa305802336a217e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde07580c7350649f834bc09f011737640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ebd84a0124b47636a6d28b9207632641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03881e3f0b2545e643908884c1b4e712642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbe26d0b5dcfc44b7ad079bb894a64643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2676837deb73b98b897dcb5dbba33b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ea94ab4022d1cb836a295282a6025645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead02516e7d9f42f3500545090c62ee7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcacf7248e55224a7b71da80bb212b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c15f34260998c0616cd67c82f4ee5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822d6f31e33e4157106aab100ba59ce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc56f7f8f345e3b726597fedbaa843f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42b440aadc94776caa42bc283b50f4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f0e983fc364757432f2bdbadbd551652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76895b684e8e553277f9a29f951f1930653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6c77543f57243dce241509d3d8b1d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b97444b35c3c6321c9bd63ef90425655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7aa88fd7559d67b2dd768c2e74234656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d173126b2390190518200297579edd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e6078af1b1b42959a736042fac4a4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1b8c5c730f3264fb2370302683ba2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb6be55120befe2e32cfe90fb72689660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306219b4a28f05e779a8977b2e714be8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb88d85bf20a5467bbd5d8825967b8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3225bf60f6ef5f5395509bac105f9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74319b4e6c003643dc7ebed0b62ee3c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07087b29a15ce29832070c419729174665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0634013dd8c0129badd47324810e40666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49895051f4852ece54801df873ed96667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350753da4f151b2f7c758e26f67a1b70668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1033f7f7e10e90c71202ce45cf12bd3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a6b49d0b747d03ff978f984931d1a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48eaf7fe54732b7b003fdc1c844685671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fe7078d6e57e130bcf69587b5c48b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0462e9f7e099768e9a8b0bfb43f59ab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64c8d97023a08f2560fe5a78aad7f6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633711784d4eaec28d10d2ce8acf7896675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90cbde9d654cefbbfcf37df41d0867676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177985e81281bca2a8ee9035d7c2fb1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c58a133fe77e2ca16f03e1ca14b9d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04fb9ec014fc234df44ebb67a8ad78679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185acc643527b55f73c83c2ce30676b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f536328de33ece6d1c9635db574a539681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e63dac039a514c7037284960877101682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f1ead61b3d6e366ec8d3bd0046c75683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b719f65af41344464a2d868b3c190684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b5bc537d514de32294fc756cd5960685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f04f616009843a4fd2db2efb93084686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935352673379509fe9ec92ac1c86261f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fc10d83542bbf69c94709da44f624688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76294c696274b32289d3879b516a6d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e61beb7e8bdb819ff9cc447647a63690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a177372f6a6bc3a308a30ad023d54691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac4dc1ff8687446706399b07d06fb5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314172bab6cb1d919f47029ddc3ae6b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82573d8f80d4163d54da9fd4002dc9b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef23812508bfb525407d138d5a6e22695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d290750b382e9f6dca727615400ce696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ec97b3b2ae4065b9d39fe776b0c6e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d968f03e256dc8c67036ba6c7f96e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887eb7224800a0ba1a9c6f463cb64b8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d589c0a7d45e2a44488cd3f67708de700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30652efdd4528deb102a70471353766e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32dbcce1e5fa4430f6ab756e98261b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cd479de5b219605a4df44c9941472703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dfc4145a0786349bc67de781678f0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943108033d313da047c411cc3f286c5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a56c0041e55d0b8ae746650f2905dd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd29f37c0467b74ea571a4c3add7a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5020f3571fa6bef2271340f436354a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53e2f13aac7258c1df41d7e5856c18709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff9af74ea254f90acc4b53f2f40982710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cf2d8ff4021a2d77bc0ab7e7fdb8b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0cf38cb29ebf3d0799d8efeae614f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0224f44c93ece55c235befb6b660cec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcb1a8ffb28642f928f3f589e1ff18714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c131300e1cfe2d6521e64231ef87065715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f78b4a2214ce8ce89cb6c43f017be716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36744f18641154d14f1be6ddd831da717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc04aa384e860290d076565dc42015718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87a8dce7356302a26ec22f7eb77ec2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9c0a9b7d0de8a27617e256b231f30720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcb017d824f16238f8551b147f6d05721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af184a8dd227cca5dd57f01210ac93e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd222f1ab514084c4df655adb0a880723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61ca0fd0edd4d6a2c9327a605a31a6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595297a4a56fcab5574e8d702306896f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4fdb891795f27f8e776d2dffa94f1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7c41cc98845cd3172544d94c6094d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe8eb8cd1505ba72dab816ef6dc0a8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec88118a10e634fe7510e2c41ecf92729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9de9e606e5566325a7485f5165e571730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166145e7ceda528abb8cc30c87233e8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce10f4e0d6a90e3eef84d49f177cf1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df431b22261a01ed67d3a8b6a2986d3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44883feac2913c623336b5cd967f15734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487ef63f1dbeddea889dc93391a7391735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9f3681ae63aaf8a56abcce1f50442736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cc8718a58c8689505e2c407c260c8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbde4745b0c72a612260e4f9cb51b8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de4c0c73cd8d042eab4901f99916c2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a5baac2b627d72e277bd27582b4cb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e820d72e626660e12e53043d6c190e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c67b72755a5f7284795b6aa9f7339742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b75d6626c93ab8246a4a60842910b5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8234afb1399ed365089e425bfd7a2f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef4ece7eb50e295f9bf28df4c9747b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a64b6b1563c8499c304b3181a1b9f0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc187a2ff06ba2138f0f6c556de61dc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e6b20efe514da4d46f709a67cf1f3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20599bd4330fc58ba541c70d93c8e0fd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ae8c44ef5bbf350340b399c78f8a1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea10c72c6383cf248819e64bb4580c5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9a6637ec79cc7bf6afe8ca6dcb40b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cb36b98dbf371e5ec33e998dc0f73753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fab1b84c33b7205728ed08eb40d05754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da385c2d9cdc59736a60a55474f3e423755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78599ffa44ab465a9a5ba8b77cd7406756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7446592d1e4d61d733af049cc9116757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48aca79cde8359bf40dbaaba6c8c93d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda67a3b70d277f1331bb489cf14394759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>