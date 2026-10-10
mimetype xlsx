--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02b0f9a0e7af3bb5fc36d70009b5e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47c2dda499ec63ef9c6a9838f097f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb4b9ebdd524d673871ba0c8eaca143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73e2e8269675a865319b24cead3b364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb6598be55fe5aa9899dc5566165365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1950cd9b78d6e2ed24c1d65b60acdd46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff564457ac80b006e92c00ab0fe4c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfaae503586a8b40d95f14398d58ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4738b615ea44b671bc151b5c288c9c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292ff9a515c7b754ab800e6f6ee89f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01c1c3e1a5e10c06231d0c9a2e565711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7eca8aa646e5592361e2cc08ce6d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5767e6b371bb27c5ca20d0ed0cb6d1a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1c9736ed63833f3405788c3c7046814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc23f886cf354003713fbf2f2666fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241db45eac60039ba2fb5ae96099317b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f0eff9ed4824534a9b3987b30afc817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f35daa57d5741a76a5c091633cc4618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b56bfaf0aeb63ee4789a93e176557a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb26cafd6f2d8b2a1c735b6b4dd241420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0f1773378a0bae6b2843bd1700eb821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a96ecdb93a154e3a070da28f8478422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041bf001d6f4c9a2dbbac3b7e17160f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3462ecea78e28580724d03d154cef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b8c37016b272cdf0fd27723bebdf425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cbaa6bd51da3adc03f2c6459ee64826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91926a9ec14792d6fe413be6df7137f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea393b388815ae599031a6859ac66b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24fbec0d83b8c6faf42a9e72bcd0fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501922bd21dec6a69edc3b539a06fb5c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b12da9e66dd2657d156cd365c7747831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46dbefeb5a37e29c02f8763e5c7eaa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef78b2cd0fc818eff2274bff784073433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34082e814c696c06b67be8f1654912334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25c06c88549a98615521f191f0d0b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd9c63c657bdfc9342b320dab2fedd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177b81950807011d49dc25461a210b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2d94ed8f943bd9d94cec4b23ca7e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8c1e2daec2e37f1147be7431122c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15273acddbd965ef3b6809b7573c8040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78879b2233195318854a6a2554c02e3f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e7748af07257ff2bc0d1f44e9ea9642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8212c796d8dce5838bc14ec58b40a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71641feb9cd792ccaa44bcf95183e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940c6c4635b7e1a9c31c803adf399e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b72daac189ab229211d86228c36eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006ba5c4052b793daa96e425f6f3ff747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc9d32b8df901c7711ad82aadbd38d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58f5e580681505dc95fe3b4a66648449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc4f840f34e13b254ff7681f66c0b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a992a26f71f2d20504f132c4bc504451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00b12f2c3235a0c2867d5957160f2252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70aaba87564d67fb9de2b9ac2c52aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3557e9170e0060b3e2e0d4328e7611954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61266a5c20d3bc9abdecce61eb537dd355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87428c084c49ca042eeeca6915cfac556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2d474a28fda2b7d3f620b9ce395c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4fc833eeb842ca4872cf858dab0bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee4afab00b96fe2c086b33f8e2fbb159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49dac64a3cd15a90262421927ad21b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24e4963a799eaabd9c980661b6126361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099dc53cd10933edb95a8d8f098cc4462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608df15e6a206356177bc47d248c19063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad25eb38d4e718a321ebf9cc23217f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c3c6622be4275b3593721ad0d4e8b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281dbe3e0694334ade431e95004bef666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2823861da00e3ba4a99534ff4c5d13b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bbfca1bcd51ccefb1fe15dc87556e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2e50e9eeec137d5e23fc81cdd48cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eef51001b90319c98529a89ca0395870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8bdfe516a4987180c6354424e0a0d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d6ce21871514324e53f222c9ae2bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59f27bfafc92b17dd086119819be0e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607bf64ad599a8c424d38e10f08ee6474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae715d3c9930c51d11acefc7422806675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785987280d2662ed1c13282696a476fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc632fe0ba3e2bb9e40e16c42c0972d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dcdd41656e1901df91704fb96b7e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c57ee0b40c37ec8220c72d175b1be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d711457f5da586c609b1e2259d621480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f89a1c5a9770e07bdbd97b5d704c4e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5af7fee7fdb85d6d51b857a70cb57482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579a0639e69c9a6d328afa902d81c7383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bf8a37958729775410c4355ad44e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc05f1aacb7cd5312d42a411741c3d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7341e625a33bd2e3c0c6804ba2bd44986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c31e266475ad6a44827bb0df4739187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5186a797a04591381c3b2f5f805c91e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a785f659403b46eca3140a7eb4600a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc421912a4a02fc4cdfcbd75a1de2c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a04d2e2c84836167a5c0390c9a43d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a12ba6e79800584ef3f599e08c27c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aececc51bae91facd6847de1723579193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5553955aa7b6718aa528894a8ce02794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b38149dc9e9039cdc6616c7d2b6e9b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155c86beb1d14545aea99300d40d93596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efae27f3640f8b874972b36e1fd334597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f61a4c36adad90201052c7530191d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a749066fa6d46b18cdf5dc2dfe289b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034ac125b36a93922e6152b07b8855b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da097276cfe3c6ad2f1a68bd43ec9a0e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506a5753a28a8c3ca6022e571cc48d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935b0d3e3c6a5af1e784d603b98f3c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca98d82863de7280c20c26cb22014dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a639b6b7a0ea0e18f90e3faca3c3a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f9da528d60dead73ef96aa76519a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddd0f4224b03546c685e202c26dbbd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d3686561788a79a238fc451edc922108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251da93ec3169d35c1b3c0d15b2b704109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bb5e71e8608eec71c57def65d74e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df961a25dbd3cd71830507157c31a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982f9c6d242251e9087bbf6370ef2c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bf04c4c678a5bc727fd03d997fbcd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a67df2dc51f8a38ae9b16ece4c27b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfbb07b96883959470a6848fd0391f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce729f8a134be7243a625c308bc750116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac885ca2a9978dc8889b4d9eae0d933117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb8196cb1dd238bb7a1f2f01761486118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090bfc2fdae05e3717778c4eb867e17119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d80813c41a4cf4b56285b556a7d13120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac9103a5ba8a51c0cfa8e9a7eae5f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4012d1946a3ec1729ecbbf6402ce6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6c791754786a421a5f1d9593830ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834009c4c73fcfa5c328f9338a45e9c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da66b44a4a86afba6d58bc099dbc4a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf49a2956a2f854a8a94fe2a288497f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b411841fb770590b60a39ace649d4f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4e043ab37f2e03fdf0a64aa0ced15128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66757533703e9a743cb288eebdc69eec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7660206bf719a3eff7d06008fec6722130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb8706514265bfb5248788409cb4a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62783dc69330be50910ed944e77c6655132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c635df462636195b362a0839043ea97133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396c9bf4156b44a07f33ae75ad5e0d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59c905215be898fd5a14736c0bed88135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d478f3c3a0b152471386d4723c7d11136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60674a6fea1aaeb8de0dedacd77274d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608b7e8fb6f6d728905ccb67ecda5e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8a8ff37b32897a22e5bd8e9a596e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9eb159273964a7bc7adf88e2ca1e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2295c2c87f37e453e664e1bd70587141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b780cf65ce4999edbb0ba69180fa590142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25886750fb05627988789e10409679d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453277adf02231129cd40e7274ee56bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e8f468bdce4b17619bd45eabb06af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb3dd636bb88128539b57f276c0f38146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771685a78cb6b792eb9a8c54c97a9c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdafbf08536f69d829242f22e7fce4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3715d8752d73af875336964910071149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ead37c264dce12cec032e9a7c2c8c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d101423c2619de81051f0a6da3b291c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c11cb585221cddb79743773390aa3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22552c913aa34ed2f75e51c866aadd82153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a8d78ccfe34814e8a3ec13762de00154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd57a46a1a4bfc0c84b34a08e9bf82e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a12d8f042bdb53b0ed048c727084e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2f8e1dddcec19242c1ab6019c4f45157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401be7ed16d4238521f993b1303bedb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce402eee7739277a9af80944ca7f76159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29441555e106814675e68c7a386f6aba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc494a09951cc66d8c4a30ec72bf163d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184173962b436d5a57618ce10409196162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec6d272f1f0f15a601dc0d0c581768163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2969c1b207eef95d5d4ad0a8186aec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502e43c0d48a9c9fe9d6a3c65c8e256165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f84c8bd2dc79c0d9c13277f843e87b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d0719fdd1df606d7cda2103a6f52e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30e009a6ad67b315e741d62c52cde7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78147a07843670bfa94c79558782b88f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150392a9e2d7a63f1a06c157db24fd3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91153c2bb0db35e2476cf4b20735f958171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbe8b631fb66c50479ab7bc4773239172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0607e304d6ba54e505c4f5e5624acc7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d7e64d8f3189180cd4bde98c7c940174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c931e82205d028edba4be8172931d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef044fce62ecf7956eda2ad24aa8e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698ffd31bef50a932007ea507966476177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8c2569bdf877118ef9253735342cf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5faf66100224155c72c1676544e84f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b229e0df0a772080cc7fd12f111b91180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a934a6ffcf87a30032262d0280def6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afdc437f74f81f92dbf966d0e0ccfc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4e3f351f09aa0a74e80a72e377b44183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657312dd7a11c49ac58d1c5fb23b1da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26265bfea6bb116399dc1b472700c87185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635f7a5550d18a595ca33ccdd78395f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96a6fb23e978350e8d6abff25b5735187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206003643f812f45abe8a0d4e445831188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4e846309dc22f3b60b6a3f0c53ef6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037343822a50843c8163982cd67979d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41972a42a93619d380dfa4a3893e6ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf137403111f88e8f07447cb54d85b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc53b7cfe18b3d7c738d4bfa40955b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970c5fdc0ff37c43130a65d3282328f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0cb92b0de8ecbfc774c7ab40706d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478c4ca7be90d70f99e3c6e45a28c78196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e9ef2f539bd5d8c619cd5b41dafa6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaec00f79138bd5efa4de60dc96b69b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13385375b86b09eacae167b6b4d3c5fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33901cedde0a6454c3c4c05a0b51a434200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b65eb34c97ef767532c71ca40576c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e228f154ac5404ff17f7236e7369d62202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dadc0deafa4ee57b3a9344abdb4d06203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093af623421e9cf088c790c84aba56e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d40f91c0469778d7c92e1caa01b7a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f059d31675d69b85f4902e20063bfca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8dfd54fca53e05208b88467cb7304207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcbbaa30957edb3ac7a5d332d54ff0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd9f085b6ab94dbef5ec2103250e03209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49452ed847b1a65a9e96ffe41c397c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a403c415783050debdb3f7d258e938211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e558b2ca1bea8dbce84a42ff1d5cccc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f28d05e10327bc771e728d960717b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23e8219ffd71f35fefc7fa753c9721214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2307768e2875d0d2a7cb211c77d5b14215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af128893848ed3e220bd59fe245d362216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd7178282f7e17404e5aed29929709217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6fa0a8d8e5d3522033f48388fcb9c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a647ad8f044f5f256a68b485e235d84219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae45365dc4d46b3c77127a5fff1900220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7719bb92e9fc5b013896a97bccbfe1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f072d21975898ad8032ca1d723dad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581d9e5fba824edd3d5956c27767c57223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba799bce3d16319b368c9e59434854a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6808966fe8fe64dc119e335661826d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674417bb76a5af4344afdcee1de33dd1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e36691fa6f70bb15f7129598c49e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c854e441d9279cc28fa5436445707228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a644e818372c20a54e64e3fe0482b90229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5b934a07b3e96465f90f6549b74a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adbe2544ef230860deef4889954d17231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41fe373d62db1c21f98c8140a0d4fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6b05521bb13782f9b7b55a15a6f4b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43896e3a46b23bd18cfb76d0a62aad2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e56b123fc5755b55e3c930f286e63235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb177328d6718a272efd87917b5924236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004cd75483d22961d3dbea7378cb7e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec465e98b9b208382a84e70e633b89238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4273902ea62c98d007dfb02499bcbab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81a66961fa7eb786d36db936e49719240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173348669ff31ae56df2dcf0372e526e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd5fef1ca80dd75e883f586efcfc4e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a730108b65de2c64cbd3710e5acb60b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd73830ad354ff455dc30d563926b48244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a611b240c4b704d71b887907717344245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7718612071c1942b5986307b7a329246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec276f8b6f85c87f90615a3057d1be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4876933f14402414d0f1988c523e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0401a941c1888c93518ce3aaf2eb9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ac9ceaca4cb2c8bc58ec2966decdc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f44a03e9ba590fa1317f3a75dda3c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e467cfa4c4a0e15da3cd9843cf2945252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea073ca46810a5c70f253dfd3d2a1a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66699c0edebb5654b5f9d6254c279a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c86f521d77e63b4fe78a7f24c23be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafbb0081e3b4e1fb04c9627b0c6d58256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6cfb68d1e4a5ec5378578ad900072257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8cd6655ac013ba7290e3a0bcdee8e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92874f2cc0a2c55d000e3de707bc69e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da61e4fcc47b40e6281ef25d8241b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fffd2ee953e90703696803c1994ca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107229041d6352473382b0d29ff8d4b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066b8fb75c2e32212cad60c759b8a99263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf6bc785620f055c8eedc05b2de2cb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a9a292413438c3ca78ea6e4c93117265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce990678e52d8d9f3203852e9dbd50a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceee40e78b8811f9ccc7c351707ae1e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffab405668888ce1e950b1d999b729268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a29202c8674afe211f82088d20e6be269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463779d40eb8ae4035070627737448e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde46b0dc9b0ce27ed549c0038cfe74f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464614a0c3e8e41d7c4cf7d5312dbcbc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85187ac69072ec8840153ace072239273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea01474f29ee6a285c05d78809d8987274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de207d5c8369bd348124519219a812ff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5d324ec1c7d06558ed47445a56a45276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffeda8d6bb97f7cbeca601429166ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad86e554d7b6580405799d243431a8a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b17bc985bdba05f43f48c45008e489279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd125fa35b2ec3ca96c7fc0522d631280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c927525592e13326af666a352f7c07281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c232b02dfc9dc6807e3bfca324f06282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def69472ebe107bf5c3a23eba31c8fe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47374ba498c78f9a6d2c5ec556746494284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edab7c044c06701f7c521d520334e1c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b558b3898a1736c19e38b7d7c4db7d4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cf7f43a19145516d452735af52c72287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb752b7e8e172e04760f1957c5df8d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945a50dc6ac594793862fe6a6598ec9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ee1310723029b9571ab8586652cd8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec956ede3bd50366c3f7cb9538e3c9c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9658e1721947a9eaad1769e271ad17292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947ed21d69439a8ef6644dae9f14157293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715b987fba3a85300927855661b46a1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee8cf6e6a96cf6e10f0dacde80adb2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117796f1474f06c23f500e65706731a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4414c2ffd00d1d2d25f85a2f99c52297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c86cbbf8a3695829772fd77e39b86298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47259e578ee02252efb22dbcaa6887c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8352543b660dd272bbce3406dd574d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53919fcfe340aa365906656930f395fa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23fd81f442ef18649c5a8b4f08c9f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f69c6182648763bd51e3deb9304c1f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c03edbda9caaaee259ee195021c2c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5d686defa992610e5ea1667d33f6a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001ebd6dad892f2a558a9cc68d43608306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e063541c6aaa16e67db87505a4188e5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885847dcfe5ae339ff04cbd5a1227c9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcc12ec4c454944e5ce58c06aec911309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99f26341ffb0af7e1f5efffcdeae04310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbeccd6707323eb600042b6ed787e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160115dd89589dd9e0e751979e04ddea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbdcaa38bae8e02e4852aa794dbf7e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd1730e957d684a16482b338482ab1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a36c47ff08eefb9e9a968d619d252315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f563433c1fd5cc8a709abe242a1967c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5df19aa7be33cc7997a34370e6f80317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763e105953d92bc3a06482452d0a1bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bba94f5409ffb551c4664d80c5f74b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1232eb8fa0a3c0429a5a133edcd58320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45effecc75c3a2bd8addc6f12795b89d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39daa1a7348b23884d687af385d035f3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfbe6f87da35d42ed7b2ebc2979632323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2880d915dd88820ca58826c63b491324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872f6faacaa0162b0b432069e90a941325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee80a94bd92b69e4304c7f6d464206f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bdd0cbd711661e375e370a975c121327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90468ffbfed7dfa727558e1753b2c3bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083de3c8fad65d43b25c57bf550579a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cdc38b9f9f944ab4df5525d9c3d085330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe07cd2f4a896772330df0404fe3f2d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433888bf5bc4fd91595ffec33eafd75d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf665f93b2f32848943d7a8c635ea222333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c9e3758c7c2388d4b171b86a51e69334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d49052e39c4c6c2b6dfe5d193e8aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebbbe428b7a23179d043e7dd0ca3b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724a9c2e9032f4c6d565270b189b7b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f0d2023c51e231bc250b7367039fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e6041ec46f9bb92e63e8b3eea21ec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f6cf8c18239a185ddb1d510a9d01f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bc2428951191b9bb47c0b16eb2da0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12aec681da434e0ef078027b1861e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439d540a5ee909c8d99e4be416946e2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50b7ebdf168b1e9cb5467d10bb3f3f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31559bc1a5528632b50f75ed3c301c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10201857212736e82c133ddc1edcd3d7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794dd84d3292c3bcfcbf7a68e9d0af0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433a370db067b8d3f518d2e354c15f2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0179b22e27f6647137917259146d21349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044b8b8884fbd10fe96f75d51ea03e0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a91ae648a14065b5de6990c32ae413351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3ed9bef37b1e2daedafa1920ddd64352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c9f914b2d8e9dd7697ded32c6fa9b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d35b37d3a1cd0280b247fba93b84fc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149b153200a50b5cfec71e5a6d75498355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae561d6525a55db32bd0a334049966f3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db98008c0d5e6761c645bd01b2dde2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41394035ea302b46181a6895e63f9d09358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9f0f28fea12a1809d774a7ab64a28359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca8a68455ec3a5b578354de3d106f9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bf76d86e2a86e180e1d1ffb83aef2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8646518bc868fe4c236b70070e77b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9274b18fe1bdfab7c3ea1a9015f4e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5765143ea116c9cfd8822da58d77d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a5bffb0004f2244209fa6b2470f8f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5119d0708f42265f7e4ac43273afaa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2e07ac46e404c09096e593e7c8591367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59730416002744cb4470d02ba18485368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f60c7f062228ea70eaab1670fbd2c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f9d91b4edfd74c473dde4715bfe95370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359c2b9a77413042ba14160e287dd48371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798121480b293de7d6cf250c038dd59d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80743b940ad4e8998c2a2d2860d7a56373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4d44e12dec00aa34fef00991b38e9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eeeee4332791e07bd133988c54b6b6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfd52bc6f460a4afde992b6b6de1a7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387712fdf71470f53f2dab1f08a764a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5aafe5d9decde5dd5033aa4f66350378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6650d787d6ad5be8c3a5d84f18a085379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d3937c6cfe1543632318bfb0cb9a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ed5d94fde39f102ea3d43286f36aa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7592ce37cfb765198090cbfb64fad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74bac09e8c448b5b93c30ba75dbf81383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb905ccfe851260e834beacc7c5e13c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7050b224798d0edcfe24112cdaa1ba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf664ad42bc98fe6e69b82e6b70078f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6dd6c7ea301a67525c1c854c111d8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996d2baaa0e8c2ea599ec199d747dce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b609f472604c683f97f0da6425e13b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5df13c0e20218acbd47e04e6427f9e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99febf425bdf4b0688b0786d4905d960391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9498cfb98a260c42c57e9476324ba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cb05dbdf09c2f4b5ea9025ae74820393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a031378fda9196b3726859b5a8655f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874191b2108f85e9ecc2f29007bb978395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e287298e78de8f1d9276f2df553b53396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cf339cbc5977e42e464f8e8d8506c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4528f865ea89ec5fa3996b699e6005e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181a8f3f13b29bcbb895243adcb3b09399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142d2633e4c683b81efac1f0e2c7024400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fbe4ae28743661b138701c33410e0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea85c01a19027e1c3b56d5933eac29402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf3267f5725a8e1d290800f2d3d5fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6cf18393d89da6f9554f7549eafbc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe712c5bd60a0ff1801c4f7f5263d9c7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106fa1c80daa03c0df4788eabffcc8f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce5522c720c83e8c83b4b480940375407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754b93adf8fc905946780157393cbe4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996011f73709dc5c64b0cd2f46703aa0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff9688ac2277b3ba0fbdbbd36d9056410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce0aa42fcc5966eb9641ddbc0bb992411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba05da001dab0b83c39234d73398cd6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a864de244ec652f5e4192c7d80fb44413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d93e25445b8ff57f86032b8c99e64414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970d7e48d94cefba2ab8ad813413cb1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f687b76678434068d28fd8baa3e6432416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ae326bd00cabf33ed534f8b33b698417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6cda85d62ccca00ea4ae94f05ad70418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68773d684908d378374dce3c2f8eb5ec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce81d2bf2f3d02bd1e40f0b54d5310420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38123b9a8633bd9452002a50242ad74b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea10d6828c31c95dd192c814be02070422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969cc72ba8e2e6ae5968e76e67147cd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02187ad417f241d19ff3f12e0f4eca9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884559465e674502fa7308287a13d99d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ae9b9ac322f95b3a05d0a1d075695426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9245145e0b21e49eb8d7acd8314cf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a56fa6226b34e957340cebb2cd74b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367d4840edf345b12a9190a784dc6c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db695439881c8317029149bc5c5ac44430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e963b7cab4f8b30b5f9acdda9ff14f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb007841bf521ce3cf51dd7edfb9da4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ed667cf46c2558d688155e1ff0804433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629b338d87e6ca82cc2a042525ac07d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb092010126b88917442ff1f167203435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f31916d5cc8feca88820fd56c9d4d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3deec8c1aee46e58a03f52d5c966b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099b6067036ce7648962b5dc755aa9a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c17ff2f861e068087ef347a362bab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7df265206f18d2f9ec60c876036cd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3f3b2802f831d3b94b26f3d09727b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769979fb0eca7d23266c02f49d4702ae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b9017cc7ae2fb92733cf180803061443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9644e20d5b9a8be863def378a402a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec72e4ccf9baf8e39716102161700ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2a9a88cc19c7d615cfae7f64bf564446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153442efc904c224ed6cf31811fd5c9c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdde29ab5bb193ef057da056719f42448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46820f21ab8fe4306e87a1e8654ddb44449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd57f17257548bfb166e0a503c8315450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf657f31e5763f8d3d70425d487e0d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304c51e24837c2b600d1faae3d9db86452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2418c5cd140b1f0013ef6ddaa986664453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104650c22cb437825f509f000250b82b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d402076e8b04c9bcbb613c5c76c97f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094add915a2a2de1269789830715d2d8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21876b2e9acf4c07c4f0b895d7cecaf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8920e8901f1457e862817a93345504458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a0dbb253f43efe624d7b0b611e781459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7155e96d357e3b20f5943770f6ef34460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcd14cb354bdeb0a6a6d289df59907461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49076e60e04f465fcc3f2cc509bebea7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48baac450f7f97121ba066ee312217ee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa3aba49c994e5770f26044852dbf5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94c1219b0aea50f17e296704e7693d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1d83cbcf2191f62089b195746bb7f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffcea3e8a4dfdadb16c0271b18196c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5095edebf08e494199759d0d456b9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07930ce8b197b3e96b5e1da3f2b40a9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec2073ae76b7b00967d43ca050e262470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ea9aac6699f6ca060940ba2044241471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfe0204715500f6c12d5141c1ec14e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f24e622035953a6b9e4469de04bc69473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5389e1237d3f5b0433807b155a4886b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf04a86f88ba0e1ca7c6a41a4cbbfa6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a7e31f860267c236bf43825ab1385476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5b54de385ea9a0f9abbd4e95f29fa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c18b697937843a9c457fd2175e7809478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e286ac58454ab5e895b3fe1fac3aea2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e650936b4afd5cf0cfabc9ad2a873f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6850f89dbeb4edfa1500db975058c29481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5384b54d1a65a0f8c89507047a8a0f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00951b73fc0e0691257512a3dbc65caa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43440c7bd7467d0b74bf342191529aea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a869f1a2a0e5e1fc778a9bb70b735f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a97887ba7f91136c68ed5c7c74694486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5c4bb3b4e30c9f46cf42d3b24dd58487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c752128b25806b39c36fe62ae2e994d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bfb7e14899e256e1f8fe9e267f7cd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525f92fb92c08196517f5ec62cc7fa9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b03b9525b00c536d8e7b56bed00669491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e22603ab71ea6f624fd0049e94b395492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca3bc0451fbe1c5893ba82afe5e702493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d3210ded3e4b4cbb673d469107505494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bd9fe1dbecdbf524568d4d25c640e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e857c8c561b6f4f55c3722b735e0c85496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85ba579dda8168dedb02bdc09522f1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7971453a6c92e07db3784e590ff9956498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112ae04eb82624f75c4aceea96c6774499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6cf1ded7683c212a093a14a8c42ec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf144c37bacf88e30c7414d2bbe5f2e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbc9f213b5a969571a135093f3754e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52986ec4f258b679860ed97a8b498db503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e73aade57133169ee9e42cdab68a5f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1545cabbaa7ca1ef5dc00e5b755e7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde49c7788bc8db985a267cc9859d1c4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141dc8a89a6e8e52092cb343ac6c6a5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffc0507a3d2b94923535ffeb5d1204508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008dbb11cb1a2fea352e0014b637c56509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340985a7a336a3bddca7cbc302e2efb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f87d862e3305ca0443abfa01fc711511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b259a298925c2d404a544a031c06275512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecde687929d26d8cbbddf8e9af2ed2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331916eb406cbde812200f5799ec3a7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb383e83aa1338d2dc0252614e688d6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a94c072f539bfdb3b703acb483becf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275dbf1fc8e24864b5d4efe5ea41119517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488f58854ddcb960293189ffd6863d9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e54201bed9283789421bf4df210568519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7a7ac4ea8afe4792a112e467f6cb4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd63ab9ec7867ba0dc3569655ccd1e2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a417f506ba90a350905e9104c23fd1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd256de569cb1aa7f6e1dda3f6b92cba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8fd3e6865a446ba1d4eb752608e88524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ac93f5eee78e65d89e95e6695d6e9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d465ff06725b4ea6a0ed5485804cf5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c819aca2acdcc738aa30549586efa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c17d5f250aaaf0630608739c6d80f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9217ddb8a7b12b2c966a1d6c58026529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4cb1474eeb3aaffe779924a758812530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0447f3bfb5bd01cf389f48688c87b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545517cc66e2d0f86b6ae169ce530ec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530c0d55c5596efc82abcf90f4c235a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64948c2ee234a45885fbf2d97bd54085534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cd06599a17813b6cf38eb7f28c0cb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd26b18279ca2168d092aa044d0173536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233aaaa4ebc88ba47d0eb7cf1dddbd0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8df405c0104451c4c7e5b75d16089538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02075028a08fbebe618c091446c94d16539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4a021cb8c33ed32b9cd698c580116540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1af89ba889e666745404eb9bfe2a1e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e820eea1079cd2b8f4b904f6dc04951542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b297f3bcc1c65d5a8f5a16c59d635543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f500493713c90bde8fd60134a59f311544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76baefe5acac3728d4c31d316de5ff3f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68116b0bbd038669035bb010df3c6e06546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6894ec758029cd2fba9fa6fb2c53474547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f7eca91180fb48afe198df7317907548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030daca2360857a97c7646e9e5572ef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e185e65f4c4fae401b043c813fb0a1a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e67cff92b510b691d396ea620e61e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11324e9471241e84299bd41311a7d62a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960903b9b10399a32d1ba273b3be25e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1327a7b83f2527cb5210f349ce5189554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8ad561d50e76d170f2b191b51019d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c76bccafcb36ae28722a24682d687556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80002b41945898d015ea4fea972c95557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549305e0e2cd9b2cbd9b2141d9f25b6f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50f0dd47f4614a7117c37b31ffc63f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7cc9c2929559d53042acc6d7c0585560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb550607f33f61363bb6f5bbe85470d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a5a28c3f4cf301942dbf2b74e2b13562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06b2fab96ca1fde2f0cdd55170a809563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10749b08cfa29dfd4cb66f5fde0d7db3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1f5316c58ba2467f371a281759427565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad532e89064b3eeb7627ea17adb9359566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c471a770476bc863e3b960617e59f11567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ecfeaaf137d28dcd02e3bcc30c244568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348cbb14655618d376c2cd34cf58d89a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a24f387df17716f2342593f2b5a5f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e01242a015e16131ca232f3ccaf18571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9d4ffe96bf9485198ddbbbccfea6d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f53f31ea23650f1d79b15b14955ea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f531e836e09d09739d0141a49e1d044574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64549d135844870110deb3b55bf0cd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f876f958a7e1c00d2d372b31bab25b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2823268bd8af409b24e614eef897f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e47a6d15ef294c7b5c749838ec9cdd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275caab70d67520534a3b4a9c65965d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1005904bc771b524af91db192612f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece73933a9ebe7fa94f397b4fdcc820581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2b2e450f9fa7a157ab9179e390cc6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42327be067178e3cedf34873651507c0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f87320b491636c77853b5aee45540d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec14aa8c6f61620a9756bdae380ccd2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e691849c752194cf7e07f81c8d877f5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399646fcd70b4bd11b0ca03bdcdb2753587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb0522f0f0274e86a01e996f5e8a84588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d958865b337e36eb134f3bb74333b8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25e8957824994bc581f998ec5e963a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca95486937caab01fe5d7436bb8c923591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4f57a6331f436e9556cef76606ee0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9d1a6a2f71380c7fbf3ed2557214a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2f7aa5a45a926e6ceb1a42a0c0ba2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368a70abbc2e7f67d80340334c6448c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2325aa081f52a0355d7c97b3c8944cb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0680f46eaf0750088ebceedce5f63597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbafb8d3bd8634dfa57a7668198d18598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee9a4dea8998abb34208801b507c60599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21b37e4b54552c1beb3f112f87f5b6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b59197a4cf002e0e807ace194ff8e5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea180ce62a3e423cbc93aa020125a9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3faf9ed43d52f206dd23acb048a172603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9f4b8f3ea775187e5b7b3c76f9038604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde1eeb814ea89b2dc4a255f4a53c1d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef915cf21c53b8e7f24a47140f3b4002606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fa540d62f85b5d1515d67070b35bc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffceb90dab5191edcf9217487c804c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3f7ce916ba80626e3c8b5fd071ac8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162bfd005db05bf4eb8164e1a4aa66e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bca7b0378b4d1d0a022e23ddb8cd2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d20ab044190174db8e907411b7ea3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf28204b019dcac8e92f13e25702079613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d01be59a59e0c6fa190e97390a3c1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b78df41c714f3747b50ca17a11ebd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492aa2ded44453dddf486a0da6e011e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf3a220b91ae8f67852c766b36393d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09283c7e7c6578a24f8764a91abd8b46618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed7a4219030002306c68b810975617619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da58200e0ee28445795a4d94c12234620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ca1c00d25388735d93ef30817384f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05663692b29a5f1997d48a14dc6488c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1f75709e591a75aeb9c5a373a71dd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6ab9af0ee07dc8835e49c8cdfb7e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249fb1c7551654bec3022a13fce8612625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb78b47efd9140fdfa5b6952d0a0e4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8e353579c4df6e053fefc3465d163627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903fce18d7be47c47f9e2fca6e3fc9d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ae39a234fcb851399acff3b6960ee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ee5b6eb0f9e5ca301c59630e9fd4c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81d3135efa4670d90c8a5bc91f6052631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710e6ee6a653cc580bf7c0d3d8c450b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a90d13fd72aa25360519283d0116d2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1308e0223d4b4122abbb8b1800f7c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab0a7a66ad45e0842c19eaecddfd64635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9a18de31165ea21ca335995762dc3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b9334a1970055171d898217985b59637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b533ad467fc3e7f113c2b7435592bf3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42c84384acbefc972ba488a59520de639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063bdb0f87f6bffcbeeaefb41e07c24640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4c7dfdac75a12582700f01154ee7e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca14aff0ff65f193beae56b309d41b3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3276105915a1a3d9911b102a11872643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa6aa7f6cfa233a0c47f3b77f43de2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045739ee4222974bbf771c4f4aa2ca5d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4460ca6cd77463dd5f356ccad0a06646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ad29ae2fcd40a1f5af45cc879ff1c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a4116974d21bd5269984f74335339648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf3dda8e73bfd8dc884b0f20a2f528649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be971c9aedc9bca790e1741babf4c936650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e84bba014b8aef479407b42a4649ac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc04f54e121b2caa30cfd69f8b5f57c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777197f0c04926b65d5dd45e104a93d0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b87be0a160ac6e5ca1e261cfefdf6f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b6b2045c1dd77eeee052b33a1f14e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fe1689c7b9d05fdf0b84bcab9a136656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f3719959c59efc1e45495298a420d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f59a64607b17d83a998363d0d95d84658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e586aba0c7cd54bcc03ae32aaaebc14659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099dd227ae70152f1adcda51abe5d08660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b3799b432336812a30ce5abae6292661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf27f45adcdea52cce63a1b374cfbc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e790e3a3e42e8bc9560717f27819c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a628e3b3baef73dc2086eca14bfa6ce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ea5b0727bfece23b326e082d0c100665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edd2824df24626ca4edf71bcfe5573666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78caeb65a00399c08edc2ffe50ce5b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff750edd60b36801c1f5ff832bcd1ed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7701be42b857933bc9d8b9025232233669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fc19ffa68ae97b461a6109c444313670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9563746c5e95e928fce5d8df451dc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e4bcba8127e4566ee8dcf6927aea2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38950e55e01abf6d0b5501fd6428c034673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004e78af3f7809b4792ee3075810429674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a2155edd150933a9a2a917fa4069e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd51b68a94d77c39285d810d46ba5e6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc88a6740659fd8b1f5962273fd745d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96889671f666bf3dd2172d852c527f10678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06488ef0eba24592a772c4c2d3978f50679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46983006512fbf563084ecf318b84f2f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15d19abdeac633c59243114e839ab6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9cea98656b4801ddba22a0780d3231682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d2a03165eb619eaca59d0503f4073683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13200ac922fd0d1de052c5c08b94a0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe57f28c9a4e8852339f91ec86a288685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ed36c68dcc63debeebe6130abae2c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb8485810d78d1be90184db3781063687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add468388927c41f2213965aaaf2a87688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b6470e0f05f94ba178fc610aa596d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7afb467d9870498aea3ae36129dae8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdbd7a4c0056912bb0eb14232798fd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31082a0fc7313ebbc3df578b55789ad6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99694021a18897c0b0474f3b733525c0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261316e3d7d7fdc1e6d9293d1b354c28694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef2287fc018d9e7a94c7f6822bba4b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759003ff90ca4f847345d9cc40b2340696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2743d5f103f7962b8dec34124d402b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640f41922c1a401a8966198decc735f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d749238d2efd5fccf23ae53b00cd8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f5e0916c8c9e521c358ec34f0da0c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b0ab09658e9c1291b423d6140d564701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b75bd74eb08724ecb5993bd3710a9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910c2461b893db7942a0dc570d43f6f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac8fe7bec2f195101ac8cfbeb69147704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10881a112cf60f84b95c4f4da12d4c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90d51cf651c00488939b3db8963428706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197175adf64e0b623915222f24cf2bfc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66e52255b43d4844178b00700ebd4d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64b0f831efd13afdecea9078760fd6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f6538bc079b49e8942274c99f7ce7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070295f55dae8988ccf73f504bd2844a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a91c87abb417d9468ae6c74e8b1573712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475da19cb2a167b950ed31a043d5175e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ec2fc5bd71eee3544e08141e3a11a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c1d7aba4b2acc0edfc1516691d8fc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1f8ec0c65110cba15804f5bf518e1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e570db4377b7c54d485270665b2647c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b647eda030535a88de6612d6a732cd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ece41957fda744e26bb1c64f3b6d13719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200617973aeca3cc8ffb7f583f4e25b3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddf917273ee7ee7038e1da8421a138721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a318f119e2bf511df8ebfe11e6311f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34375ecc42b7773d52e19ef3aa8f7b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5eb93e4388f3be167745eea3db3cb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967ec4331747dab4e0053902b7bd9cc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a212787094af0e920c17320ccb76e2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba55ffcbc6f5717e3fe5556d19a2e1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a455e3f191e46c95a8c937c3cdf0b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba412a629177c070ecb73c48a80a98729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd6552b224c2c4d375603d8fd1b4de730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868061f463febd4eec19c4b20401f1e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069761fa76894c817997592ea3429cb0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c152af62e226607b67e4d038370314733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d537ab81974b29f01f75f35ab0393f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6baac38a066718f8f137932229015735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46b1f7b5a10d965727e75f8599fd8f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56e8eab0600ea2388e6998f5e4597f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774c0f76f60a9b30c528a2491eefb4a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322180d2e586f993ee2a2306679c432739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc7a5d8e184f3684a791bc65ac7233740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af9f12e131e4b55c835008cfd678c5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7447998c95f21cb2f8560ac9f879d7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf550d6bb6993f920e355abf1ae10f7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45450ac84f2537a74838e645d0030ed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d5ee2706ba141f20dce6b514aa1ca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732ec73aaf451780e07edc7c821569a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdae123a3d79e29e6c28a641f9d0573747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189115fc3c619a55bc959b5448cd5914748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec7cbfafd82f333a0eb7c9f35432b2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4291b3066972906c9c10e5bd903b135750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92b949a46ee405b0567eefabcce574751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bddb90794cbafc01d5407347b8a80752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b541df77ba469f36a0df31b27d44c8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0f5479a38969e0313c3bd4cb684b9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad0d782b18ac0a907aa00c2b8ab30b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851a2a06b4c1236076ba42eab6018c6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b027a413f41bab04d23ba96fd5144ef757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2e76829b6a31a9b0fad1f3ac741e9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad2bb5882854ceeeaf1e38fb79afa6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d2ea058bfb6b94c1ea96b93bf46241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a50b8b55436ea9afdbdbbc4033835b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe2e23905ee9b9ce470d8e82afa9163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938803952b46c5fc5b15e4d167055b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a91d871947d624592104391f3a156b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217e25485621b8db46108655ab374b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf846b0dae061bd4b110d22158e1ffc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631616c492d24c53a0229c49f661211e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27ee617e51d362ffc8666ce27c8f709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4328251c9283c2d1d7c7bde684ffb710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6745f0061ff1e742d35c51cdbab5a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d5be2935ef6e446c983f1c56c2d0d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a18a5fb0fc3497a2676dc7ed88e9a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148776e0cc1f20cd9e331ac040d0b9214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7acc0089cd24e1e2604a41ebcadf1515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cbb950fe6c073b5863fa9d4b6393f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e7a00ed18b855d00230ccf8870ebb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e210b98d313e90c48fa44de7983908218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d150720180199cdf162813c076e66f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2e1de5472fc59e89e7d3125c767d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acb813bade0033b3135dab9ba11c7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5c5558f0443f9079915cea9fed18322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c2cef071785459d3422b86b6804cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08a3c7cb36a2d97ac019137e662cd224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02070ef6ca56bcb186d69ebd1fc765c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b25e321584b476e89daef1205844ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c752f0180f53badaf6ff7105b2b0f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3baf07e0b8632475abae972bacf59228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ce076381e249d3d313868ae092e3f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a538d2104f91a9b280c6f3fa844df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6498e2463863da1c09fd8c9f4ae44631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12710dcb95a635c8a0a4e0966683941f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a868a453a0d1653bdf71609ba51f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130724a1e690863b04a1a028ae3f9cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053f77b6e5a15e6a9ff97af54e07e3b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508cb1f5cd723d96e08a05d93ea312836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130804b7e674b66da5f7f3bbe37ce43037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c0b3313697566bec2851a1e7e83ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077945449b8b03dd488bbd3473da93eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d15e11f887e5a76ef136e9dcf4bfab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d50723d0ced41086337bff1f489f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c85538ba1b9155eb695475178492e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b4a026babf2c1e04bb60bffc79a6743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800918c1ccc9cebf5022edd10be5ed844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c85c424f0cd7d85880bdb059ab8a7e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8866730c6a74a4f48bc2d9ad1ba3b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644d949d1d95b5d530323eed161e0ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ad29fda31a87d96287ca67b90432a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f039cdd5207b0dafd981039b9f9add249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a285a76468832ecb48df0eddc078b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846cf43778cb37f3ccda07b92f9a876551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca922962135298f2cab0b8a0c8939152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d09f6f9d057990e466810132c022453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b1c7deac1bba34d5cff47d83754aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518b102f8756370edad6af28c27d9b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eade5edba7c91dc7e697de188f1617b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cd03ce7b7c12b9655681ffd4aab9557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef1373b8d9e25ba0f8f205d95791c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7644213461e91947f554c7d5aad46159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d9ff2b8a6132046983ea1e032627b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a265eeb3324cb6fd61c2188d3b4d85861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0f83fb53ef60db4db1bd5420d521b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf3c58ad89720ef2182af2be7f334963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9bd9ce0e6689738ef94cb7d58848764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c94aef52257ce67d18d5b351b9305265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3402885084fe553f4024aef520c8f2066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ba0cbabc0db5afa7f605d7514e5a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483125842fe392c403902e182db2f1e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e091c8e298b4bd002317f915f5395169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35abb706ab875fe06cad463dee037070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bed169423d06af6ba16de61149f8671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ed0e3cd80d68c7e9ac00856f1ae4c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50057ff39ec9a134f4d47c6d489a0bfc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf23b54819ffba7742d31184aa09e0b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cca19b99a60b4cc4debd26509ca7f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0246471eb241d32b24329d8f34d69476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa495af1787981fb54468552a4f7b177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e92947d432dd29d7df0179734d1e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bec9dd3e80924bc9e97921e19e10179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947b34a420bc7c6028c5507c2fe6b8a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46448c702b27c8b4709d9de73406e50c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1905f60d748ca3e3f3f8e5f71acc3282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b228d457fd183dbe39da56bb10ee3f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92802fa303a303eb896dbfda8d25627684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cb00770dd189f87ed8f335c1f130885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223ec965d257954c9d669738e0d31f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c353d333a7c95be54497d4d8555308d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f39187b6c511d6375612b113b9bad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d37a8a6fe143ce20c92ec7c5efb6ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6f88507df616be6b9504ada5f773490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1d035d5e3cf14afc0c727b1fb8c9e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee49180ec63c8bc216a951bec547c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c699cfd7f02247d0d827589598050793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc01a0b003b1180533a1d16319255594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72ebd31fe8abac1522aefc7902fa3995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73e677847765b75049618f1c727c0896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efe645541c266eafc4a9090b05ed2497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94100050f00f39571a117df55cff0e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58868b8c334750e5cbe7ad00ad23d3499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6919c4b5c4e55b381e06b139dbde1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8877dbb7eb416c16a9bdc083fac870101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd474fbb48a6918a61c57e5c38b04f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41879864f8f4e68ee769f606c98e5008103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56296035701a5c567f467caf445483104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6a66d8f7513d43089b9e295d37522105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e9cb758a3841ac3dec8dfa5e26613106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3a8aea9ab74e9acd9122149228751107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddab7b6627e18d55769fb5e5cfaae2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49fffe8ad359142a8e20da9ad971d8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e6408717c09c170105445e7448714110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cab651e95048cc85821c1239262db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4923dae5c4277a1438ec0f43448120112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80698642a763b8bd31867187d16e87af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a4912cd75dc5fa6970806a36ee360114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c3c460a1bb7ab82672efd15b02208115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60de8050607bfa68c802cfe6ed7e5a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfd7299a45dc09c5a9699097c032b7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203accc7bf1bba974095c4f7f5d55587118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd4ce820bae7fff9156ac1adda1bc6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b8f42867c79e3ccb2b614677ef0d4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2cdafb56ec889efb1206fa090cfad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe9b2fb9ce724ad93e73e64c4065c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa9f1892fff882fe08fac548b60852123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395c0e8bbe4583f6d8199dfe89c5280124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb9cb13825bae9c92275e386d2f976125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159642aec742b045ac1a5e9f7521848126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb46d08b7ee6daf2413153accafc48b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c1f8987b8c540022f6b726ed3a072128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6c896cbfda4f82c28982ba422fb2f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca0ccde10d83be8b699dec9a0909ef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c42c3825dbf68effba562f7af77291131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e385da247a96ad786e0908b3dae2b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe925ccf50b33f7561f9cbf6d5cd0b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99ae1e01eb8be5705eb216dfd2716d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248a278f126f4d855206a8719e62ce3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bc3bd0f75cad60f6bfa78f274949e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7de1fe72fd7b380765b02ea2710b45137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0187a3bd0dafa5c600ac21728b3406138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ace5facb598925e13b0103ea9cbe3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e420962c99c90328ca54164602ba3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a7ac1f4496cf6bb7c8cdeff82047c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1b2a37079cc8841592bd0ea229b3c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd2ba50d1555e3e33094f88b2b2ffa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5907e657aa359c6e95ff705054054144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7564dad89c830d17ff8eaca882e596145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ce6a7e02b9818dac89f473b1f3322146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc69a9ce4fe3e6e609be0bb90844150147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc16c1136b0938e66dc95095af75e63148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff9c98fa266bf669d2306cfe62a985149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f215843bef8b52f004d2a0de515692c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2d598253c38c626c6036bca5afa75151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bc9ca1b290d62b79a6a0b0f7bbf62152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a803aa4d645c6b949de5ba5606e25f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a1e06910bc64fa9f98806fb2bcd92154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fa087b9db546e77069dd11e5c406d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c9c44c0c415909414ce0e208ec25c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131d65db3d445dd1b4a64e349c4e53f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e72d78068c734347391b33b19a8aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddd8ed11f5a3a4525f92ff2f517f3c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e225d4f934a04beebcc759e1d0d0712160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccc1e3dbfc61cd5eb846312520622f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b8d7510cfa2fd99f17107fac1583e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bee3f4f1f138b4ed7d78564f04590163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc77eecfad4005b4a54b6c921e0291164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6937a795ee706964a86f90a9a17bc1b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a3de85398f774a03aff1b6b988175166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0e414970a0704a3e9b5558342d1e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a21da0b8e11a9c13edfdd7dea8061168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a9309febb143085eaa95847922016169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ea3fa32fa88b6a5afce465b705a7e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495faa51f7bfa42103d63c61d3b6257171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996a4969bdb2258de575d19f966d6f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd98f9a97639af021f314f1c089c64d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13cec53087d5312d05d81bb8f6f990174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30327f00cf0682d74453afdf3eb1fc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b694d3cdcfea7c788f9c637b7d560176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eccfc7021df96c6b67f98d1058570a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710ebf67ab8a162ebfa600e149f3db2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e03fe58a7732cf0ecbdf51eb8326cd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef4afb9843abbf26ce85f7f7e09fe0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c590d0b36e80b5afdf9810f8e186e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb774f9cc151eb10989a7ad97b2223182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836c7bac74e31bb0a2b45f864f1ad1a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490b039df469e62fbdc928074d746b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110543175122350b97294705373e1e5d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cc509dc051c7fb9ff15a1b39f5dc7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1931bf3ab66a2c3ff7992ab92ccb7b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f2af32b2e93a8e0f517b49e7501e1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74571ba3545e73d827f91ca310a7585b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a10e1b84de2bed6276c6599244ffc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495299e8bd756223a7524aa65562302a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf1f739bfc8b2369e888fc4e0a9796192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c27fdbd1449ebbc7f3fc0acc7873a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b334776f51a203a25ff4970ee2db5c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639034a86458550010c3c3d8c61182d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e870b0b76ea2095c497fd8ad8ba3a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f29e06823fb093ce1314f4382b016197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9cf7afb8ba14eb0d7aab0e84f5775198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3410cebf55966522732162264975c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45961b4ed36f4deb44d88a69d4198d1d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c450b24949555fab49ddbdf9fed3f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e658ab506656950a9744aa3eb3394202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb717d7f6467e661f12d2b7a2fffe88203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd435522840009e7d600e998ff18dc94204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c78d37d5c6fe8e4e4aa441f8c34b58205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ce5df6accd9f5479f7c0043153087206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488e0cc8b528327174647f82b39dcbc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3a80dc37f91602501b1cc661f8e1e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a4c8633297ba19b1009957975280f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd57fec8d3082c23a82d83143a2b967210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce716a18cc1d08d200f86ac98cc2c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b206100a510294215eed0b00e226868212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5a05037bd509afad145bd988c8f89213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b9a2f919f161a3090b3f6df53a166214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884f64365576b5ba4c8aff4e23c6439215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afda9d74d9a2f99ad97c47e0f455741216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54d9476b820bc987e42381d8ca93ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35a7bcf941ab640172859656111133218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566aea02f1f750d32330577ac8294ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e5220e446b6ec4a158b10a24a57fd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d189dcd7b16499c8350b20ef4ff524221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8615fcb9ba79cd302d23f614d250a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ad303c6c0dfcad042714835694bec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023816b7bab871429638cbe8f7524b6e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda270aeaf77929ba8fff50edb82d9d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59589634fc8dc9157ee58ba6a42068f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6594d98c001009c09fb2f448e1f7d8e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18bedff06897849ddf3fa48feaa7fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09ec1e0522d5bc8905ab6e2484ded4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc2d07cf08a280e1e1b9e125513b8d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b2ae757d54a60fd27b6e3e3d6033a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a99c127c64c0e2d658ffed78688555232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a6ea4fedf7067358c5a4b13d5d935233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e32aa58a0011b9fb1813ae2b6dbed4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b1b49224a856cd9f94cbda983b60d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116816ae60188fed2eec74aaf56bf65236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ccc09f8c6259a8fae0aba64f4ed79237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ad43939ec602215584dd846d927be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b61ff3b31648faeb4ba5ffaaa3382239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a363710b8adbcdc0932a86d8b9702240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0641b327805bd1d1724ec08aa755e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd7acf84925041b759321c0daf853f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349378774957982ef85530bc49d11f5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502730e177c720612e0945eca446865244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2d72442983713f0895fc029e94cea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb03f547025a5ee74d826d7ad5e548246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599beaa8ff864ed7897f75bc70e2d12247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a38c10fd20d9613735d3270a7289e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af4f7b3615ca5f726dd3aa664e74a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e7b15ed49e1632b47e7e33badb7f7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92399ca5e407190124278f50c73985a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017d33ad9185aa2ce7387017d4df88d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ce24a656379346d5fcbcbb2bc6cb0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ad1723f875f6e6d5b9a9a9ffbd6f0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f295d7d5494d86a854b7b157c11aa2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ad612828b76e936db90a4cb26bd53256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd730f3af1737c89708d411e6089cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfe3d3b847ad7d29d5b6194b42fe3d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32294e42c4ca76b45954032ddfa2b664259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758b50c6e5d99339d33e68288d816d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067580394ea5364f4563291b17db81a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34772b670a0edc0bfaf085f2f4bd1f4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70847253295afc82b647b5b743dddd4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa641dd24bba04346fc0ac1f1ddce022264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6dd8f866ddc543b099cf817edb292265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62d2a1dd7342c1f72a55894cd8a408266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384b282b7f07c108c1525172a81cf73267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba1bb43fe58c5235b814bb8fcb6309268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0278960711018192d229975f73fca5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95657972e317e6e58a86f769f228c3f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe310281149fdc23c2eef041d24f1cba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f3935c7a85ebfe372efc1723d42d9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f593e779a2d0a1610aa9629e91093eb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803db508e2d7ebd51d5c99c4f538b08274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70652a7f054419cd0539d77cd8802e62275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89a6d162e3ff519f4f8770d68746ad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e226a01b281f65bcfc15bb52929446277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f61654d18eeba434bc2f65f46ac93b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01ee3821bd3e0d1f8ee0abec0fe81e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712442f347c60156ff63bfb721223b08280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b634c4b0e1f51e883552c0786533879281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0b30767cc30214aae1845548a0840282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65d5985b761cee514b674da6ad9315283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e09cc3f33f7e475ba4d09931f5d170284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43917dadd4165b364f2c4ed05c1cff7c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7e44367dd3a32810255bee1bbe4e2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135517ff1e34c751f838cac310de9e6a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112478ff538ef2994a48caaf9aa35d8b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec496bb7243ecf72ece3e96ddf4ea6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cccd6efe2ce147a854b430cb52f8f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21886d88263f92f1fbf27f0d3cda1d6a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d671b82216fbecde5079dade9387d8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885109e709811e09e79b6167178e8503293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7715cc542b382d36da71cee6eb33d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44ef609e7c13e04321e1503e85017d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c75aba510b363a2af8b981d9622255296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f2405781a8fc4628c477d8483dd5f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087eb0ba5f79a06145d1ee2cebd1778298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4ae9c3286862845b83b43b250c480299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067ed0870ac3e1e099ee051982f1bcb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2d124d026d2efe161096e6c7438cd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae433bdf85760e626380c737750a743302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361eeed408ecdd89779547107fab04a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e591154230e0d3c1418190176e5190b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b05e3f8dcee1503f27a8f525371fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106e9f75e76c6866b821e35a18a5d93306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53faea0e52a1bf3dfd73907a3127b53307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91d45de007e9b1a2948345c2a9d48c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b3f164d60db652a27cd0931ba7222309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d61b57ac0b24b88d91ef4ceef40b8a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a9912e6f8159a15502f08578b5023311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086fd29769f7f244e8532dc676ff840312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cf755a53396ffad4fd0e2299b1078313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a53c376ae87b0491cbf4445d7724a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86df2d0ff723ee30392d406ec03b893315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cef4e75948bff4aea489c89ee1bad1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79296fbf47673f34184f27bb55e83429317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a87ee63303dea5aa7fbea13c754bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5cf24725856ed123ba79d0c319717319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c8c3765a4acf14a795e2cbd4cb98a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7206c2223470cc5978c0114885357f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54368d554953296e1a46d29e8f6764a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831c18885b2607959328e68fb5a3de0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b71917b1f6ed0dfb5ce7eba51c761e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bdf89751629a77067ea4999e92c4a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896041ce5eed0b0471cd75080c673de2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834ccb3b4955a48b0833a5e1bb288e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366641cd8445c6be45ecd93452e95fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74bb7df1855e77242ceccc9ade8306329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296030a4e77954fb12c5127c192049d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adca442a571110539559d7697cd541331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b2e7c773cfd4ded68787e10a77542332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436bde233b8123f2d6d5e0ea2c1dd70333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335693d3fc862f1125f3d287f74330e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4503b4033ad83de3d79aaca8448683335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ca567760455f54129726951f129ce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c0c04ad6cb45c20c3c095e1222bf4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c98cb5cc9f04fe7ef3525f4bdbbd9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066873c62d40012641dad02af1ef189339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700b75c22cf1bc45325b550b8de4fdf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1b6d3fb6c36097d1ac7cb1369f517341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d2e5082f9fdc4799c96ef73d58a13342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a35c71fe8bfe4e9730d1af255142a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9eb84c53b5aac2623f89c22f631f2f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d44b65f76798132ffa858600fcbff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0449d088acda1bb6afca755d9ce541a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc95340df72a04411dcf9b2fa67f17347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78928d3b1643c92597f6826f7381cbe4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37b6dd3a072bdb9e89f68866606550349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935b0f90615403ee92be89b17e4d346350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b2cf2d1632b331098e8157f827bfc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed7bdd0f5becde87d68fc59c8f4062352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20116f7aae895fedae0452195297ed9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf727f0bfcb3df045e039d7548ba634354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8716a035754e0f0f9735d2458d895355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c231cef3bf9e81a52824c17f3e6d7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328c1a121fa4cf414c8efbb02c6c23a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c9b0dd07c31fcf212431dd2b482ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f076b7f5f18913bb94bbbdeb31d6e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa500e20b586b972129ac8d2056939ce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea9bcd06c6f9c0a5cbdce0442be280361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440814f0dc39949dd5bc34dd42c73be362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533753632b9c1e47345b51bf1d20057363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63113665a0a3555954919abb8b5ea01e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef4f8b32f8b5b95b93d1194d8d5add365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4c5ce98731a37208e8645762859ad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036a5431eb21aa2563c28119d25a7ef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4188a944a81986067ced109e0e98bd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad719b747ea9c281c8ce491d86977a0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a239c37ef4d08e36519e61b60eed0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059035ff3d2b5ec5da452e3ace96e3f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c0983c6aa732b7f4e287dd4cc7ecc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f828e48fcb84db804c402cf617f0df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54596a4f412278c6f3d916f551e28a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b72316616854cc916752d4f96283d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab863796b36f57e9ff03f70974cd55a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f183e6dbc8cf3a5f2bddbb9963d6f7e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910f32baba9e08ee7dc55413c2db4b0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80f2e66505f13232d0a514e0b5198d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc2c3566127c708441a71d63c2cb98380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d46358eeadc1d9e82937c38d0b086381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7e4fa4332ec131f2cf09f6d90c798382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57c535ba2fdd8a31f6268a4646a022383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5a2b628896d94e7d066a205f74b38384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fbe0cc17ad89c95d4e51fea45608d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139f552d7c8c3d1c8e48f0fcfb4ec65386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa8df76e481a5b635fd258513ba74e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4598dd49bfac57babb45a478a91daa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749b709be51031e9ba9df798cf8f63b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450f9bb550876da09ba39d82c376e59390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56573f2d3d733259a577df26cdf49988391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2361e178ff4e4cbf764f53f54e3ce6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fa0ee937c14c9238f1925da1e1f2f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54f420fda4b2602b9f3fa252b6c888394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacdb11ce71551c295c95f991061570395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80f3e8bbe60997769f8d86b89ced4f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaec80db8a7365092b9db0ed7c8a43f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd408b8996a3d3049022e7eb69b7e6ab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdac137d07049bd19f47148fe7d32da399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8651d46f84613f31c31e868927d9737400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d3d4a69d7c4d07a59f95eac346384401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35dc965203a3a7911ebdb177bf1206402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f23c8018e866120d5b61f2acf4271403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07797b9eade315828d2646e2227e2e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bd1b7421173347dfe73aa77778f30405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6e6a4439fff4e6dd696dc3394d748406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac83e70f0253eddff4308f2e09d2fa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09860016b8d120243d67e0af1b4e834408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418829e813972d26d7e48932cc93b25a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cba60431929695c97f19ad53bb2c1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd26fe419cdd1f21cefaca2d1465531411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c283c4a99acc4960c320a196f209180412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe327ef5981de0a9fc2b6ba3b2eed6d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0500424472e71fd39d8ca8dcab727414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60066f64e43e4446772152b57998590b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3079964e7bf6ff073244903728e42dd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac50e7d94e410a894b21e470c4248aa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e33098980a72a22bba8bb6b91ee43418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706694664abd6dff856a27d80137e36419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f476da5ac4e5cb0f2d3c5f25192c6ff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1488412052732e520c220aa50d20b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f1d691c83dd3ae56fa431313d188f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2720d94c19c736126276a3c318c820423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297dff5e8784e132b50cb9c784ead46424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f89cab4e3898df2d924aa61088ab0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e840914529ee2f5694163f6f76844e3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1197d3a493c6843196a03b0706717d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fd1e9b06b50ca9ba4390da4bcfbb6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d75fea536bc6bcd2f5a6ded6d0085b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ba18839a3b04bce527f598c358af7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db233e50ea8f1daed59704c542f4634431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e4205e82c4f043a63f9f807367ab2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8585869460db20ddc8647f3a97cf4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3332ca32c233c0b7f518463dd426cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0940fbfcde99710fe5a8aa9bb34eba7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760febbe2c9468f6359a53e65171dc7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f01294be6dc26106c6c0e2ba5ac5e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7a5602a1a970da05dbb012080f99a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b299366f6220d6ae27958034deac7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475538db1968ff8796b16004e2acffa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211dae793fcf2a84241fbecdec9a706a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cf460ae3e261b9adee44bcb722807442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469631e14218c0bc8780f42ae1df06c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22da63a2c82ea3966a98d9e37aad8e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1cf2f8366e01993f13c07cf492b55445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3d77d80814ac720d88488b335707f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c7cd950b42eab94038c9cd2f27e30447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe78d3ed0a1ea1c690fbeee6486dcf5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e060f077def6ef319cd1df23d1fc1f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e0398af768985a7f692b67b9f19ee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bb0c40702cf8e1f3265a257bccca2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0cfd38478d4cfbb008907de9a8551452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b2904f13850c5c18f3d4016a1d5f9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5c30f0c525a65b7cbe1e664988156454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03c68e484887aa80a704ecba5452fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821934454b935fe2f01fe2c6042b79a1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f434602d929830b9f120dee5c0abe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1b7f99e0f103b9cca8416af5b3307458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d163a4d1a2fafe594f8835f76eac9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb671c30a9d860b893835775de8fd33460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a0bfd5a5a35d95afb997965764e20461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dae8b662dd5db6302ca693592a2d15462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17764e5c55590ce2399ac6cff5d8fe0e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00509ea42ad68c87b5c8bc72c58850f3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc5845a941a430d23883dd2f6834f2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513c83dcc582ffffdf110597556ffc2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f9486f7c10ff1cb77d8ddb40e1d30467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395615db7cec2cea1360f6fa938247d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90a66c7ea6fe75060700371fe1bfd9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90b86c3fac06275bce4967b84b6a2a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fe85ba7bde1bfd7b4bc91581a0224471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a3ebc73efbb4953dc623e5cebf011472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86fec9a27c73f8b6fba01ae1aeee66473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcc2a852dd245e11d8ebdf3090cda5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68efacf1182a98b76919b4bc2e1b06d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08580ba7b56dc18e0dc0a5db80cb6fb0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebcb7943b09bf8b6bc8ed231d12aec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81a56930a47f68c575c0f943205569478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076417920b7a86c605c3cd9700bd57e5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e5643ab761cba4259786081492ea5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e543937c879510f80dbf23e687165481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcccb38fa88e598eeb1567443190848482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9a47429ff132d29fb3ca576b48d9f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9134480627db039bdd7492eed1916484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda76b479ce7af147a2460a3a443d22485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d056582308d1289b3754c0ba46fbb29486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816a068618f808589855e24addc0614487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e943e908ed140d83a87241a152069488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626583092ec1b7ba2974bda58add212489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba9f711de7dc8f2997dd77780cb8c3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ee94672c3a2f346d04e920e691fc5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd41da21084a3d2643578da790f653c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124028435e61bfc023eaff698606b79c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d924ea2454415c2d1ac4a24897b0080494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acee595417d413e661b55f273811646495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c7ba38d1ab2b8233a88c2ca6adf7b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745531df3cd3486c6ebbf09843af5e5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ffc3dbd3720721db90027d73e2c3c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595eafe4926405120c760a074038632499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfa970fbae5fda0ed6f7f1c6e9c162500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a8eae2cf8aa9fd2de8c8b30d91a7e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac00530b669277934791e9a4f858715502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543333a0920462b5e1b77957d5d48c0d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21c9f3b73e7c090901f05290308782504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf531fe65c64f12f39ba382f549abc50505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36663cf476b1ab7546555b91a7652f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3d829d02a63a231d7d0f55153e316507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda5a5891f554d5309d6e116a38c23f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788efc5333a0224441fc16b397b6249509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6082d05415564e8c5d94e8fef426d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909b00f80d4f8339cad11178a6c2fa2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90541f18390a61e6bf3dd68cbd7bb7f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dce705a7c9201e5deb9129655c6d9c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41633fa322152df5596b0e02f80a9c76514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d79942937cc70dcd865772d9e1a2d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b83e7ef1c5c259a5f1dbdd55c3f203516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf896b3af29b513d8b8c90aae6149b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596c0f56cb99db3d32ad2e339e3ce16518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb92e372bb89e18dcbea12edbf84cdd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05b2d69cc01bfefd7ab5d688218c03520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5163bd3d8d10052e1ece5dc98703f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063077f158f2c07acbf5adda42ac0d1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a9a1fb78b7dd31f6b2d693ede87a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10225f5474ecd0155b3e9d919b31e342524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0fafdd1ee544e46b64dcf6f72f834525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678de0c56dbe674cadc17e0635e8516526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8807e9e341cedda965c052058886e5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7241b60328e508f9956a9290afd1f5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ad3496c499b2eb966db36f0cab42e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452a88cfcbe7b740f98c9688f1d9d3a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90105cfd02feb2144db505d83a7ef14f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791bf8d16a953b8b8c208f875ee4f06532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974fbc3d47645ff11c1955d9ad40e77533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68c39165d2c8924beec6bdb3f882a6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db7267ea42a4cc20108a10495588ee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9f3fe32a75616fe4b60fbef1b1b9a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07fdc9f9e92616499f54032753a063537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ded5776bb174ddfce3cb3dfc755b6b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f51c07d1cfb783e5bf83d475eeda3f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab74aa6e9f09d9f27229d04aedf19a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c88827a5d9747c0cbe762b6383becf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151f040764284738b470e092e40d5b7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed7c2eb3835bab3f25e655d0af145c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb5e3e4d26d4e057c986660b1bb6a0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ab4b6e5a510cb571d0060b3d60e49545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714a57ded534f8acc8c4cf224b957ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a7bd28aff4c8c7ae11b1fd0767c58547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57365deaac4f13baca3bd11064939ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55c464a7bde9058eff2088a9c671b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcef0d7ab8e4452207f1549b4f7a24a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b0bff41a6dbc8fc7d32c509599975551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f359f026f921a4c7c34eef71b2ca19552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3de5faf4c8122ea0bdbc19c325a779553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfcd1538fd5910b2b3f1eed53b6d34554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac230c412d55f367c3f8743b2781ef8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0691abff49d5c8286cf8870ad1c7a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85003fdec15badc9dd6670abaf6610557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c077a3955e30c605eed45b0ffb659558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bd5e44a78f95a7fb9b6adcec15d0d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587a7fee631d30ef9ec7b99120ed9d5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cf2d1cd4d349cfd5597febbd13bfa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c51a873fca583ac5fad2ae5ee96993562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21850cec43d53fbb61c1ad7c997291d6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce664450f05f5d7c620b11ce1af06b0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b998e2216b600c720c0c11013736dc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84563309c3360258c603c470b1f8fa17566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43469aea7101678a777a65446299aefa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df37d03ad45bff16ffb62723bbd5170568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d844a6dfdbd63403bd709d253489859569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14789118a2d77af212c78b333710bc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bbc36b4584349e17510803c20705f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d324b40c51d0465a95b5340a4763a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962f927e2fec64e2b336346fc7ad6b9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd06de5837803221e0185a224f15ed6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c25bdf23b30f78792df39ab93401c5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd81294cfb0e0f7fd3b537e851dea7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad11e19c0c67559233fbb6fad2ee67577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04739ef87eb2aaa6d7e8e73341ce3da2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6006717da4a22314dcc9dc53261c1f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699eb20c4990d32e3b86f0c6b31e0be5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ce659271f2c29562ff70086ce35de581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485aadaa015bfe092120e7f7eb2d5337582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a21ef741aef4970429d66cc93cb29d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b9ddb83c953b421108f69b7a96dfb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3b34b56eb163591ee72aa7db87c57585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64068e6975a6c2dbc755370bfd32203586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30f3939864f0399d5fea34c5ec62da587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58549e99a4199a526d3a84cfcc9c9a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02ec587c12aeaa9aef438171f789b6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20de2d0854539b8ef2aaaea9a6d898590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fbbb2f73c176161017d05e2d21d5e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74eac6a58591b1f8dec06b4ff3555a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab01fab6bc534cf31d3592fb0e0b80a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45adf9783d4f79c108b5b7afc4ec993594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb937d2f203149496437992ceb12846595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb996717f28fecbc57e116cf8e4547b2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef504330f25d9f133ceb216152845c1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a637f6323f12f713e1ae99d53dd77598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e412d368e162b9ce26d6d0ab117ce599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67fdc77b3ab483e88dbde1664535f5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a60f00a372c97d7766345a90b5b07601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8024e0c75deef5da920a2f9d876c58c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27260841e76df9a185ac8036afe61a6c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888eca1a84f88365d3f86c9f6334ce7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38cb81bcc2e3f2e4364a44b1933280605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b781f605e94eb54c309a3a94da5314606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03dcb9d8cac1279b29f924dba0ba80b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe09d46fdfd416e2e6eb38d57690bb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0a369160e16d1d65d2c8a6c6da4ad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876491f2119427ed2702487255089d03610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11776dacfd706eeb3946c9200f9f710d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51161a225b7db7eea10bdfbffc7b75b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae81399c94e673202fc17019cf309b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf580956c70904c9b7f7b4b891642a20614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d56c1daf65981ff2b59f7c1444fc9b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50059deac4b76aa560dc1a416961af1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c7a8209acb63141da533b010410b9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4e238924ce334cff12ef86f4d2032618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15370b9af42d75393d65d087cf7feb0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e147a65ff9771c1b3035aca995ade620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d356fdad9254792a7f8f513cf4833e3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c64492a81ab19432b9287ff910d98622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8713dfdb409a435fa13e725572b1c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33d0209150b8cf27503696e3f5184c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479964f8ffb1791b9f4fb772fdbdb7f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb382b7782fca16d5c448a53a466fc86626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ce5f6df9c897fc17ad2058b3a20f9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706009b2d638c471daa339242018416628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016278f3819bd01250223ade0fd970a7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b3a272f3e3ad2dc48da2424f83bd9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b8f0e88b469bcae8fef94c6e9145e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b37b0ef4a1c604c1b74854191e239632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439361617cafc0636bbbdd77659a636633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6de63c1ddc7b49d350770e65191f3b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba12227490e9ca9aa0168ef2e547cc5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17215b09dfce4dffa0ca83bd58eeafbc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26ac65ec70a85cbf689f0bde77ba26637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816691e323427e245d58538da6152eb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f414d3f0d50be075000d37c58cfbe5a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deabe49af077d4bd000adb364214b76640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a978a7f6b74630a246f3d5a378a996641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1e723eb3a6d14ebef56a3af8cd749642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e41701e9e10c3b80eb7d52f2e7d98643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9434ae7dfb74ae4452f0f0d4aff60644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c87f4d5b753fd1cdb59d1a74a1137645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206631201b8221cef2896369699db946646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9a19bbaa53dfbaa9ab3d4fbf64ed9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7539a9cefd62886d72d5abc458124648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe56a700511947e019f1ccdd5379380649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cdb6a76fe5ec7323029fa998bda88650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5eaafdd80bb438697abe3c4c833c43651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30dc903a68755939361e55bc1c0e4a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66280a384c20bbba798ddae8e33f80653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cba3b827269cd82771d43c384ae747654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa1c39827abe07d6eed40c3f92e3d1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147dee66c3e35174009d94bd3a7bd63656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864459d22c98f0c7aa87505a0ae536fd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe199a94b40fef2ce55e57b3633db6f5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a221336321291e1e4c7f026f6d31534659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab9c09b2283295fd518b6fcb1ae907660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1a2fa333a6d119c6f909db15d8061661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca726c9af44c80b6f01a07cb5b2e8f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0c25520856856a74dfafb95533e6f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b4ad93beae5c0c3032ada6c28a568664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce108cee69501e2b80dfeb0b3c1e2e91665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b7ed84d9e53430b0b7c77e9633d62666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e80938e83574be0fbfec0872af9251667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee400edcdd56827283f6faf1616e87e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee305487352a0702603e1ce1ba1174a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0591ee823847a2fab271b067ded2ea3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653040aa25a5d732698e02d6c07a9cc5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30b023aebefd8ca1b608c194051329672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493d5231890e0210a2ad60e183a6a14673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306a6fc5de95d29bf6a1652add5f8ab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c57350e32e651a4ee7e47ad97b8997675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77c405c1cd38b102b280f6913df2f6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e964670aa2a8a86100d55173834501677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0d391701f2230774b7eb1bc57d6a8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08990cbc98921d6dbc9b985d993f6ad1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1afc02b9c65c427c8806c94ab9d8fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c327b9c51d061b97a3f11c275d49919681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89625b97dfb0cfe3ae684b2336791e58682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f9ac6b7dcd277189afe27557fedd3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cdbcc1a0c88c3f71b01c55354cd11684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efba0b79e21d833bfe992b5060308b2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e30be8b4fa98a22b1a28100e66ee70686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d3ed9007732655cd56ee9a9c41326687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bda3eaa1b359b31d1f6c6b45a029b5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aeef091cc948ebf653960fe95c4f21689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50aabea5e26ee7ad6ee623e9cbb1c43690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd92842e9e6ce9573908dd9635af6ff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb82009d6e4f9a7c483acef55729a0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21e33b1ba59cb42abc60b818ace0ef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eed265644ca185a8133dc550db5bff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c3a9b82df753b24e95c94c5fa694b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123130243eac65c18fdb8f7bfa239eb8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6a956e673443677efe79e8aa48a5d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b360f6c0d6513d2d5998c36a5e6a35698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88598aa2c23d68d36da8765864776ce9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407870241592513ab617eab7cf744a5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd418fabcf1013ea738dbf3233b0d90701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3590d0a00f912e64a6fee68780d88702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728260a8fb029973b7d7335185b81a7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a68ef4a0c9f95ff6d9df13740381d0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c0dc6c7e930a918cf96bf7101bcbe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c270ea202dbadb27e62320f40eabe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95523f0088be5e121c2c7befd85a1388707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75211cdaac8483db2c6568f7429f67c5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e9261130a952347354a2034096926709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fed8518d43129e17da3d760e98eb4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2946dcdf0d89a30ba83998448f75b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0980ab54bf1437c3062808adb7fe8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bebe7f2f56c83c4446cd23e3e6684713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc8226f45baf5a42e3a4cf973d7397714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26927bf6e0ff6f025a525d56bad42e8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb532dee12cbc01282c73148aa0e949716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c90a85379e4ceea266755704a5056e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e43e5f72723980d20ab0479d3081f7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab712acc045b3924062b587459740a31719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157482aabfe9d701c6752c7512eee15f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef6f55998ee1a8d0b1b694b7ff8738721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5816180d4e9f7bd5c7f0cfdd347cbbf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939952cce8e0a43d691e204bc0ef9b9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68385972e5802ff9caeaca567ba6def6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4adca797b8fb57618730e191d9ed73725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd702b8de1a53ae64bb75ee26eb9eae7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4ed7923f655e4fa63368fcce27977727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5db6748a06512c23986d9b2b8134d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a876f2439ce80cc04e46555acd0ba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3117d0160196981688ca7a77a0737730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5164e3e7d215cabe922a171e34124731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337e37e07c08de6379d1d219ffff47e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437100736654bf4068696a4a367032da733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb93c78eb03e1ddfadee6c197db68d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df5006a4c530eea0cd1b1f1d06b62e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be78c7553fbe305c69d13865de4a12736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7cfbdbecfbdfb7ab8ee08d401b583737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd872ce1baa3aae9aec0cc8d1dad1e6f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41e107305bc4c695b3f85db588054d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bce638e54a523d97e38e4d2c327f4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba9e0cb7476d11f76edc9a8e3f0dce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044efe929d9071b74dd0ebb87949aaaa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73868cdea2b9eb3ad21e884bafb26e14743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0f6cb56f56c81454f2f8919b576d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acbddb8468bac96e2846e8084496ec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bc7f0f1b657116a95873c0e5827ac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702cc5d4b843a30383d9617d6cee08d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37f7d147cdf50800071cc4b197afbf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a590bfd3e63091c17009e91d5a99a50749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc063464d7e2f1e54590cbfdb788165750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efe1897d49febac501483b6d88d04a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552e4ad622185a534c52d285ff98859752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a884a713f025a6eee4d7219eed777d753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>