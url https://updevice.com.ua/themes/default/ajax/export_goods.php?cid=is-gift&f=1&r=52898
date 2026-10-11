--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255d420826fa096d105172c7ee4d3991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1079a0864dabea0a5c6886ba1707272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67e688485fec40d7319e129e08734f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fce997a99cac6015f30d525ab3439e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a961bc9e3d63add899c0faaefa1be95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d098d5f6e3d8b4b41c919b2c6a28d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5eef0fffacea73ece31004b2b42f917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7364cae30924c95cdefe3904dfb19048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d16a2afb859d3acb56d5b26af63ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895d3f31d3aa04105a41d547b79eae710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea36a9498783e80905db200989098711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ccd18a2fbf05cc407d04d68bdcc1112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124ff2ecea1f43f5310bc8ade5625dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb53c387f40e5f3a4ebb33abc4c56814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2601d235582f6f7873d93b5d537ed3115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d240bbe479252c645055c60b0837d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ffc865623cd3dc8c0c5e6171f309117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac168a51654bc9766c421ae54bf50f8818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee6a8913589f44d34bc5438d9d8df619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fe360b1e2d4147cf86234505645ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4198a6eed87a4d50e9f14cd43315f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59df7f5b678eb0855aff487a2ea2cf622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bc969bee7462dd25bf229f5456daa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b199f7df01b8ff3396038986007c0d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721f420b48f9f2820b72c623d14e2d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8dc966eaed248b37e839778008fb6426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896774a5cf64a4c45b5308b06ad273027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74529d510dd5af77f068eab0491f4fed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ed26bf837bba67cdc9f1b767698c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5ec8560545e677e6b25764f9cf0e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6fe2e716aa4ff29595cab72b2267431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875d34a161f24c42d56759d9d98b16c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87070c9ef92644dc40f9401fc5d37a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57681321f460e335cbbe46ac4ea425e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa737c8511565c4f18f1cac10419ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746737738eb8fad435798a42741991736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b9d55d70a8dec3fb9f5ec348b932c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b783b131207a01e6306ab3f786ae238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda906d6035b8af4b9cfa6549cbeebf839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420addc5c684a756ed6a826e30474bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4028e89d05c461a193f3194bc1a0341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941b9d8871bab4a930708da92c0a04842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa1131fab4dfdb76619adcd9d84d2343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13949f5431a07af4a6ae6ba4b9d2fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc1837392feb1f7ff614a97cce8f0045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309544c39ad7d06546a5f0e72f7bb2746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cdf77aba6884ea8ee2d1504df246f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e17586c059bde1637d0b5c735fb1a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea9c1f6017550162f1d9aa951f1b8a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79aacd3ba1017a25d8cde31d7aa84fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8b4545e8eff0f9fa476fdc818669251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513c9e9b13fe69ecb17a588a89ede2a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edbac4bd50a97f850e2a83d0c5616553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37789ea4fac9acd73209fa5ac1162f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59758d77ecbf12b635a17d4cb3358b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cae8388cc9848cd51b7524281c007f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89eccf8afca8e306e55bdedddc048457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d5a36d8ebf3b57d3f5f04a15dfdbe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239da222a1746dafc68a6ed037ddcd8359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b3955a02f91627f938557098cb18360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb22239fb55d5ab5f40cc78174c2ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b0749f5667f014902680d0588f82262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec35064c76eef76f6f84bf3e80cd3d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82417d573525301af6250c634ec45f0f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e1ee2aa661c8cf80c6fa0fb20d49465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cd1c80072e3743903c8dff6c897cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d32ad135cb233fe4cb93df897fb2b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74edabfa1db74a9d419ec706572294468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c7d02836562a32784cc0d8eb28e6069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8048cb1d6f6c2e1b5d789b677b25870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7020784b57df8425d91c4df4962aa071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dba2d86008fafe40f6093cc2134e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be3ddadd55ba2ca8b5fb1268ba202473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1d94351f077c258805f25bd32983074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3886c3e48a5818d961a96ea9f48d6bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac694a0790bf07d4fa2fd84756a02076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc077311e0f9d7b398d3ea4055d74477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082b813d4cafe8e7eaa0d6eb5d036ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1a5a9ff1832102e61d08450a78f8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3445e2d1748741ffbbaa31da0d14eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf7b134643af6c957d068c1a67ed4281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388feae345a3f381fba9e3b2731f05a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d039cfb630158425662b0ed515ac283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4c52bb106daad99e0c4dce4c0ed7684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b6cf521c4409f59388871387a37ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66865ee89db4be667c573104d87fd6c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199ccda04904a10120b8baecc7226d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13879c8229689f1d3268c7307e00ab2888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffa5e08e850ad6982f88a8a15b4e0689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ebf81531178b32285318fca011f2090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618397cac2f3fe6fcfcd1e66e973ab691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2723650a5480087ee3afc59f7598b4c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fd26d43c588caa66374f44b3725b093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ff3c5507aa423ea825f0d3117ae4794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064e5598363566dc781ef3d4620a8bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318334ddc6be7ec8045d4368f078669596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d37586f34f19f8b4e51847a78d7ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82d8a3de389a65a35d503d996eacb598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3991cefbfd13a3a84044a975a73fc8e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac1e50d0cf69ee167f7f65cdd846e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95526638434c812791f0b75084f032a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11dc56fcda979460f8f77b4818ea31c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4f1dbb00f8b4109d4bf0ba2fb8242103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27115c03286ac919b92795bdf37c2a7b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024d6fe6e4128b6f6699439e8b8eaaa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696ff388335b40ba6bb09a11c35b758106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be54d3f4844342cc2e10ea7a923257107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332d28477af851e5a745c4130f87493108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fc06a2483a4dbcf26f30b40f5e025109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cadfb99715bc71a16ef7b2a723f21110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a1d6ba0896da42dc183923f3a2511111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa358c32102cc3c49d7822d21ac1070112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f74e1883eb54800d725334e6887a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f43454fb94aafca9f467b4556d660f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cedacda94f7d0921dcfbb5ebf6f7f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42489750c051e475f5e53dbb53f374e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1a30ca4ce8c6bb4210e1065402f79117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c669c927506a89c75d617f0fb94a5b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be219fb894fd8e11281dc44412a1cb61119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36990796a7f1fa17e616ea8c8edb0961120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27830b44ffa0c784d45411135dd3a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af95af0117bce36df4fb060686f96f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb23834ac69138ba6e9b9a943991bc0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c05d7465add24938f36ce49842bf2f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29469d38b22c393fcb521c025c984999125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17666e573ec21e72ae1fd020bf062fd6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1feffaad8013f887a06a360b60d0f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d9232486381df121c5c67c1439289128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0f35997166541dfd27a1a8f121881129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aba5efba336bed8a5dd28336b994c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f9373b43fc5e09240201b0bb3a631131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de730f886bd1bd6789fcce809c4e096132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff0ce482606800ded011e48f29beb5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292afc17884603daf19adc4ffe4b09d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1506e166fc1cef1802e779c0872c7b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11f29c75736cc516edbccae1d8a0f5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3ddc26d2999365fe4f1f00eb89663137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57ad978643eab22a15626b76894fcb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f889dcca7c050be6acd5e09f3cd1be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389b26e844c3a8dc8bce732b9046306140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba2db60929147d0a282ce61db437f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6d7dbf4f2d8b8ee8db94cbe3eb003142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cecd17a4b7756145a342ada126e1a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4f3f6113c611899c6f9a4a5ed4d0c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a474c801373e6551f3bf08ff71fe0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3ca8dc8b77f684874aa46071cae77146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448956aa625882cc981c17d3e02fa7d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72ceb1b44e555efbcf18e9b74a0f85148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aeed9e334473ea6f703525583e257f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c170dec32351609ba73e4dc7377ab0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6dc57773099d3fe22d0cd7eddaafde151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e2ae73484863e1bf67b38142d8e22152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77c1c466371caebe85f48faf4a64af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c04dc2d43615c1f15ef110af755a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f89bf993a05e538a31ba7e4bc5dfba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807dee061ebba165523e14f703ff144156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9b0d5dfcd4fba5cb16af0e6a71353157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d28328c9873570e4ba422e3dc3915158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b75fad5c119a4a77c8e3d321b48f6a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583aa654bb9baf06277204bd54079ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd422d7c297fbd693979771a363a2044161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c239ea6ad6884973c9c8aaf51e4f5e9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e036472a91db3422feac9892e17bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3d04c198a155286ea95ca2dff8dc2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6789d3c79aacfe09ed100dc21c82a36165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215736a04edbbb162f4d9754d01a12c5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f8e4f68fce22d8f3f686285f4920b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f198285ae62e21f7a514cced575aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78b08a2eb0fe579e47e8c024d09d95169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331668008be790978052e4ba23dc3ee7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a41e87ef3ee7b59ce35803f8770bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceab93fb9b2d5b5f41991f5565ecb21172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f547fb1b39357069faf8d17225c3e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e27e51f6b30ae53b3655dfdce7a12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7af6ec420d95e780c132560a58631175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d98251b4f98f40a99d12a1e9b9b88176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824c0dd305e3cb2306634478fa85b18177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821021a2277639bfc7ed812336b39fce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a646368761b507b7666b85d9fb53e0e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d91ce172632bcd546667b074f38dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87191c4837d998d75d4523d080363be3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de85d427f43ea7d39eba16723526c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222101718f594556d4593a02d435c72183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550d96387c0839bdb3d448e68fe5c57184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c35ab5c413b2eed35a40ae5f45a870185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bf8df1d2866441a238ff0cc8d2b04186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14348c2c406a3676ad843fa1b97b59bb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8317cbcfe9c8fccccacaf9efafbcac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9043404aa6c534a0ecd21d0ed937c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21667568859fac7c9b145f55a420ba3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4161741c8e552b49a6bdf643fad55a2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c8c42fe88d884eac8c368e6133a11192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d4762214b07ea1a9993af68b8a71d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0256900c8c593618c95bec5142750a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a504c6f80dd54272858d20003a3ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c753ee4f2714af10424e9b415318fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a09a08640f261be7646da11190e14197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadb8cefe317c2347c7a5ac2d58e69d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3ce387222366b3b38888e5f0c21fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba9066bf0fbbcbe06b4825cfc5ebac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653de84c1a3539702dd588ce857304bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d71c588dd206024cf584af790e76e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bda1c625ece55fb519b96a53dd50d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71c497782051e073ee4cd01897d155204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade4efad502f26d2452242d4ae0b292205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d11f2156e25d3db3420ca1fcf2de8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d3b5354f4a43146dedb3a8f85f4ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4dea35350a90ffd6aded13a2e511b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a994e58a988db3c8f90085b1cf056b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd24c6e8d7d8b61d1786b560623623210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5a998a34778ba6802a553990c2cb2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42359c701d7be832cfb6984ad7435f05212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be40e4b26f90083b587352835377f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb43b895308d79dc1495a3738080a6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbd820b0f229209b0dcc3c391528a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3672113ee77bca94d490cd114dffbe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83070fd4b178ea71a18f8d24a6ccb1a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed999a60dca389c922e1a82f5a0e56218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefd8171cea2ebde2d96d008b3e75b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576cca4bdbd1973254e0de5973f0625220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bce8a398ab263060d955601080f10d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ed52243345e67fa9b0db569432d31222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2b628997e5494b70c9905941057d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d29a72b5344794f7b70e679231210224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee195ef0d35b39bd8c8d7d36b40e85b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94861a9f6932972dced2627117f160226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d6e3b9930b511f82c9fe39316227d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cc74eb44dd0f4bf0b3288d8f7a29e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ba276d76b536388dededc7156e477229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e35e61923b9acc08e87dbf2fce397230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2683a8001f0e33d69254960c8ddb465231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b100b982a9122433f8e26d6dde1f48e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc369a5d3da8990e849875aadda4c3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639ed926e31365d4e91241a3db3b60f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897f477a20d1726e928113ef7992115235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d590cd1ba4e32389526bf512ebfff9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3f7d7be50239a23b4fae13d4d664b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324d6af30c5a85a08def8c28e43cfa1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e12aa57f1d4a18bd41ba8ec4996918239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d5e381c74087fecc08080da08e91d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c95baa4d7f9873431f288f4e3a019241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173466c02424b50d1c0107d7f61331c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aacaea224ace9536972d8069699eef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ff44e3548613be74e4038b964f2e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7cd8fef394576acee1e4274500edd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0741e79c3f12effc4b2446e5975be246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e157279a999aca7e0ec4b56f83cffd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb318ece11b0162c6aa499b76112af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3e8aea860a90f1f8b0cb427e7d9e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b37bbb3ec9f44ccdb5f505f8562ceb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a233c6dde002c5bbb60eaab767b2b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0129b51afdd0ee8efaae95ea051818252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42de32837e1afe7c52194cbd24ae75b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7748e5a4cca4f60989c87d37e618945254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec618225cd1ca8d5dbb9d909ecfecd3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35e9192c67f57d7170480854d8b2ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b034fdb2a29e8c21587f9d2cdd6c4d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c14bde96c191ba3c1da7d27758ced1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52626daf830c5a00d65bf658ff70616e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b88b7535040dfb43c78315afd7557260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e11645ba0e0848a9504a9a9736ba5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd984c7ebdafc9c8add241b681bc490262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5a8d9170659223a4a9419a6bce859263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2974b34d769abaa4c303acd7bb40be7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d07ededafe77bfc86e3b87e8ed72b5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ba607b2735f5ffca7046b2a393a3e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947974e65c882d248587c81fc64d12f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efcc48a65258acd504f1fcedc92b81268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45deee5447ae3e6f4e23309ebb75f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f08fd47215f1c2b98fce1e4778db1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f463c86f9211e5db9b37776c4becc7e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358eb5d426eb33b0e9b5bd36bb87123272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96233b79b127d32f3528eeae087ff7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04977c76cce855054c9dd37ca6ea61d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da31ab4d4148ab8045d1be886e2d39275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae6022a117523a32d1c3bf4aa74291276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eefbaac5a1eb269f1001b7f6f84479277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48499be13b37d1197d5a6a42c8c1199278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c50693d6dedab26ae3d090443207a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869a7c68d64bffed8eee227dee4bbf7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3065113368f49ad4631f42ec6323a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ef168b41a6816bbafe6a9cc6720a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74c51a2fc5400ebdeb20c7b08ef291283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce93e8e2f348c942fd7520e61e74579284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7729559dcf267ac88a747b20ddbf02c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358dfdf083eca5b79aa9b91bfa84890286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d771e352365d23ce88022b7199985287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd515d1d0174f5600bf1d68f7bbb317288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24599c861deec6603157c5a6e2ba0885289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d95be81f37174ca7993cfa7cd303c5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d491c031847ead24a484568ed34ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c99a7699980d0e39e22686b5bf745d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bee5ebf4dcea99e08944e2710f6d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9820bfe562b17106030aacc32646e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3516da0889e2d67a709f868f307fa6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df821be0cccf8e8cc12fbfb5591416f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8419446601f593f67ee1ea4a2bdd57f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371b6ccc43405b61fdb8e9650834b9a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cadd14416f241eafd92049c3c9acb5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d058ae032ee62274b3b1380107a87300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef92d16f4a5c518fe399507fa235309301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2e3975fc014717d4799d8486cf3a2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856f32b3ce4bcf11b0a07f87795b9b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc874b1cdbccde0eb53b1be24ec32dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cda2fc72858e7bfc849720d501c6d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce206d8eb3a022d60837f07a270827306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a055d47e16235466ddd09e7d0760ac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f341e55f04bac44b5c6cb0e00b4f939308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdb76c5481a4511afc5b7e355f9cc6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f917fab5e65f62bf03c4ac9caf0ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d41c6bc789a26333dc3a802d34c1f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c92256b973d93bfadf81ec4cda7a9b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c5304dea48ef8e47c1457c8766857313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee19994fe94b88805ce612aabb061c6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a652f969cc05fb58a113ddcfe196fb8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd6aa7751173d51d7b016df9a59acc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc600968775f1d65c97652105b69e65317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3df8baea1fc34a0a7a24da62eaa89d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57f85843bf182ab5784d5bec33a01c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122eef0aa1213803111cf22f5c777cc5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cfae89b24b4a02190babad715ecc4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce5cd3bd814dbf8d38eaaf536f2c84322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb592bb4a0806d0da6f001dcb2e25e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954bc0d4417fb57b2c9e32eaa0312eb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108f8ecc5d22eca475253609767054c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e761e812868a6135bcd618ebc2734326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96f3bed35c55a80709ad327c2a7ace327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375de9fa42febcf07e659a631daa6c5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489be533b3d04dfbe8449825ff36ceb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7deb728f97e283219cd46622e13920330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d015b72766d61b519bd4a7cc703a66d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770766b1b74f8133e4cf833ddde4f34332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22ed2922611d56201545ab4c9ede3b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fd835c7f2b2d6ed75467e83bfa21d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e12dbfae0a04042dbf71ffadd40752335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b68f8706efdea23f5885928dcfbb10336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded33bc69817c120fb84170487ba5462337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e041b17916789e1e080b4ed400f87338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee5dd6521f4a450db19ac838d5af35339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf05fe3768bb6d3b9dc0bc6066d75b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7a5855713658137d2e3b60b675a49341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e014f21ca8f45806f70ceb321ac8653342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a7989af53fdcb6f8a197d99df5d04343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c046d1f058cd96a139622085d5a6c8b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb9ed6038e5126bad912e346466e74345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c90925f41502b950e58755810b488346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6918725e2ea080dea5764a5a8889d8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a670ca0408aab814585ea0901e70237348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bd12ee377c22f3f5f9e502c677b5f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f734ee3a7f21cfb9ac31967b34246350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35594e5170e92b576f7e2ead7cf3b049351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc711cb78672cc8b1f167f30c7a45014352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2257081bbba85c1d631092aa1e055353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7a69a86af54bbab8de795bdf3396d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1b516478f007e71be50262f4a7dcc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371b36b1e21198da307b6dc3128d0fe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d88238a7c31edb5a1f323e469ef53357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8b62c8777c2b209c7a92245d44cad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624e0d6239c5d0de6d9187106bb9137359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd83c216dc2b419d331155b09cd8308360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2945f0e964f2eaf820ec1a7eba0bb7f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9119adaf4a6015c0d83c5f51259bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf239f7d918b68f7ccada477524d10d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494f46ab27d13ee378a93a07b786738364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ff4a27a17680f91f7795848d92622365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d72b362cc25d34c469abb95b296bb3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7db6d8199d912d351e3c9ba8d70c57367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137b66d66a4756d4f92fe0f7c0cba5d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58d4a2f003bac6bca5cb8a3a88c94e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5125b94b53bab18f7ae63cf59608b5b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5772edb22cd28f387708db2c1570fe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141374c5e7ad0eebbd029a916c1c54ef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ffa660ec96f24a70086edca7f8231373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15497d14f133db5a2766176a914891de374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a461261f1a91b2aafa7daa8b8faed3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b8d302855ceb0c10b26f72297fb93376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec969643365bcccdad1c4baa0017e5f4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701a18e3d60916c6cd83c34ebdb4f0b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb28c13640a11cee3b88cb62c2042f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60ea57b146e73c5ec7677fc1b98c04380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd429b79e48a6a63900ca398660e6c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae802059d87d7988c861dfbc0238ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3fcc59c5f6257495880de61f499ee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7053bff09c1e73981cd5fa36398a049384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b287e40547fa89aa6e74fb3428935385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1bd11fa5b4ff74213ba4ebe76941e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaac201a8723978b51628cc600c0132387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53fb063b9e074e177746a68d9a96b7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcae4cf0377341a91327bb0e098b616389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584f4d3d74e20a402163146f3671ab5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f567d943cb42dc44a52d90385ad829391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e22df74f89789c9039a93fee2df073392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ca4280c92302d9754522b120c92b7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010449f088887477a1aad308f087b1f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e9395ae1082ad1c75c5cd078512ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371897383f22f767360618e4b7896c16396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8f8a569ea2b83d46011250c4bdd63397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbc278bd4a5c9b215cb0bb34eed306398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7c99eb71e82ea2317c0852b531e53399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb95690b2c07bdb594c96e6a5ba15b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ef2dc40e89fe002a9b6c4ccd67ec4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa5652027bdcc868a08aa3c863bd5a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a74f359ce3693bbd0e1afad73605c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949f0a36c7b970ad17211a60c896b78404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912223935f4ad307b01090b34d3cd2d6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da86066f21d560c547cffba54ea581406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f3820a37a58b8d2c4073709331421407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a517134b427d9b642896d995f250411408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912cf1480404c2e972d8f7a8d924cadd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355110beb91370cbd6e8a9f871d33333410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d223b867e88b5391cfcbeb3a984ea4a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a987f07658114d153a6cf3e471aa548412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26b7220bf4186e1c734fe75526e173413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7d048637b76c60307e292f20165ab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0850ad77943407afd2a5db4fa708d8b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e9cd0f3e06ce7f95f7548ce77a44e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef5bf48b6db760ef627c00452d7681417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99275b2eaa545f0c2b96e7622074c320418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d81404acce9f004c0ad37ec80e52b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cf77837266235b80622af046c008e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8100774f2d8e5cdd140be0ff4da45421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e70813f13e33fc34dd9afc26727434422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728bdc7de957dc3d9aa2f94597adc0c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a80d504ce2813fa482e2c05016d06424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f588754e25ca7278b55b1fc4f3d91425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d7b8b0b5c0813fc83c4686176a7bf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad2e442701c19ae4a8e03ed45024af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebeb1fd5ccc8942e7b60b04490f48cf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b95cae061aaddee89650b2c7b0480429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd19f3e39c6ea89fabef82070c5d67430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81de4aebf551f49676614c5ca7ba83f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba3f8bf49df0b4667f4596d5626819432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a4a2ee657ea2cba7b859b1aaafda6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a209f66d889ce011f107557d352c1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5eba443fb66aaa9813f714f7bd979435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae02b8ca25bb6bac5e92265bddc936a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33e5c6fd8efce94b000005d36114c1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a4578ad3fefafb8ad56abe7ebe949438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fdc146a88f44f3bedf9bcc732bd1f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86679de60365721578c67b37fd0fbf91440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1470be8c33f1622e77fb74fdd630595441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350875f9ff6b479ea198d58d710d80e5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa09c3ac427a755990d7592f682475443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea323f7448be118632ba9d6acdad02444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87426ac250bd58615ed258233e1f34445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b94dd2ac339160a194d7956a78f473446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ed9c491eaa2c64c3e1f56d6f4cfd3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c936b8acc264fae22d2b6d167097237448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6a60ab5da5311f27762c3b10ef0b0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16132b0369e7dec25fc132bcba64767f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313351e0bfc2abecc4439723996ca028451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81706f456871116852f3198bdfe99bc6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a3f8dfc95a38860afe45d54336eab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec6296809701ccbe3205320e192def454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042aca43fe6f4986c681e0800be6cdc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d117a45e34397951dd018bd4cd4968456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1158a0fc2d36e8b3c35c2b78bc7c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43683c70b578ab20d782b200bf6ee51458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62963e80f414589963d148c5b0faf6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c0e753600f192a4f1b69dedda83f6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bbf6712fc507b8a132cd9a998177f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664cdf9086d31c555c6d2b02a48e36d3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a2098d2e86b5ffbfc944cde479d9c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7160ba222d82f6ed2f4faf9c1d07bec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442aa0201f5e8aa14ddff10d8ea37e35465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb6aaf06999350d9b53bda81742862466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47244fc7fb31b145b202083ddcc8fef6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235b649dd24feda878b616a531f75ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4eced00cb79598d89d0fdcc8be349b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c20f39a2ade19e79c7f9f53400e8b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749eb7fda64523d4ed4fcfe758c07abf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14214af95907ea4c71ae442ba6714f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efea89e362077ba54dfea9ccdeaa78473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd0fa8ab5b75740f10df7a03c60d66474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c4e4501ba9a02f2b8556affa50569475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c42dc7a50ae84d68e8dec5cb6e5c8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e009a926ffcf880a60af03d15445972477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22f198e15693411b7094eeb2d8f171478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e46504ba4a299849f6f26e575044e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2678a35cc6143abca0137424934d4a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd50bea5744cbd94e995b6c234f2a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0948babef125daa85d2b9685e215f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3331ab8c9955e0fc45c91ca2f85279483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d335c58d70dc5139ad89667265d67484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a0ce91ee8b830523f2eb0278643f3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28286489b37dedf3f2c9b93fdac2b2f4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229322ee7dd1acadbca5d82e136a78b3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb26827ee8a6975751d6b4628b67aa4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607df3780cca9def17cf8f48f7c7164f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f60d0f74229d34a975bbea7adb399f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b32e1d6cab5881d248c1e53207cc37491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfee374763255797b5c01c57d51012492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65597c27735139ad860971ae28fcfaac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb462ee303d847d5c744e55c08b964494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451836ec834c97dc07d2e7789b58032495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9146ef7b98ea48630c1a8100fd9e8b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85770395dde2fc426bc5ed3d697c9b5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccae4fabb3d3f4b2c8d38f1839a6a1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36fbc577d60ce5d8860b2b8a014ac9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5f330d5b30d242641dbb7420e11b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900ae2ec499b932200497afa14b8655501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74fb93068bfecb30764e08f2e4a1fc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021539d4c7ffa1c287f71ca596ca2c2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3713eaf758a2a7aad0ff2dafe9b8c9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9fc35491b212822c5692397cecb83505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ad1272837924c7be36349393dc108506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9aa2efa227e8352cea50dd5a4678e0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec122c35e1360201aa657ede25125eaa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368029c59c8007eec01041f90fbb3d9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1e95a7905ae159aedd460c15e4a41510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091c87667894ebd3cea687066b7634c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a305ddea4754167b5520fd7de94e3a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1710e0a4692ca496143d5280ef90b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cefc003a007ca1010b4760ae6f783e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be6ad47f516cd401b971914fb57508515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609f4564f25bb173f226d9e35d04bbf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b86e232ad71e3ab9dc72298fbed132517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeff53584e7d6392a95067c05b2d864518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0958edf812a525786543f904a678a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc360a9c460ad71b652c534c0f6ac7d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aafb2d941d79396fa5ca58bdb180c5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e9f7d83d2dccc6eb1fdd4210e4815522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdac90dabac616f5882aa8f44775f3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7756d727ccb914380e91901385b897f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5cf4ca7a558e67a7c2d0b4e89acee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c8b900a76ac7a96f068d7bf734de9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea478884264580b82594e7f3a662322f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081ca6a2e291e4fc703f0e22e066b60528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d1d6ba93b69a0de05cf36ae643fed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc208a22d58852df0e5debe626b471530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056cabfa43888dc3dd679ad80675740531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7de758ef95de5f8f9627a7335b0c80532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c17bb591454ae183e9d4002b7eef80533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de0c2fcba93bcb08e66dea2f710862534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d700877a3a458e63ddeffd7a286ef9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de988ab0b399cb06d17e70445429718536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73250eb9b18b771c27a24b5dc097339f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de1920dfba84165853095c4a7816ca538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77748c3d08427c133f1896116b666cb9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0882a30e163a952341d930c36f537a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966c6be434c11822be83998720be0db541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216933fdb593df01d721492bfb1eaec7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1899e3d3639b06fab60cb31a1cea1bb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d7319ce9de4f0150422a956d815c8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfab29a1ed7ed3ea452cbc687fabaa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d80606496c3f7fb19350b3a311ab91546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c062be327f8c6060622ac85b9356221547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7e65bc8057b550a7762a4d0ef23a5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bf6c82f5da29fb587434fe3521ccc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4055618027bebed6603b7df8587fb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fdedad712eed911cec691fd8ee87d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e08b751bb293f5b4d6c301c20d7efe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e40d9fc9173cc6431da7d07642e999553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780e06c1a0153422c88d667355be301554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc48f97d67a026989aee30ec62c331555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dad8329058ab703f4711c21f283e1b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79b8c5cf085e71cbd224233a875e55557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d22039b4c448379c7a4645b3b3880558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a63497ff07fa930fe57a06c338915559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d0938b940112f862f53a3044b6920560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025fb6306aa0948a2d868e26d2fb5b5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a629e533632dff8dc2585e62866665562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb8146e27f01ac860fc4896e1a91c5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4a08114312e2fcd74518cc3f51f9c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70778b78c7154475e9b8083a077ffdbd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c497b9544aaf57c445792d8b225ae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8c7e4273cdafc9c3cc3e80b340649567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f681be0a7adc7fa1bbf4fe59ab255d2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cdfdfefbc0d6ee5866a34ed0a2974569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afc41e801897330cb3e5105e673e1e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ede417dc96cfa73a3b4a78a3600537571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990702d6c6f4b5164a6c4853fa6fd74572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd5bd1dafddc80b3d000b431602877573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5650d8b8f142bc024e93800be7c3d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d915fbcbd8fea61a70a1dca215fc5d5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed1a7a8038cf55a3ed6b1c71c63aa4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422498fd98aa284b1fa9e411b7c40fae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fead8102f5edf0658817d997f5a83578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f4a59c8124cb062b4a417b708cac9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b95d8d1980948b1167a07301f705ca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5663cd940aac618926c5906414a18581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142e756a44c93893dd8d701e40485c6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fdd1d0a5db9131352a632e52b0cf3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cb1b3777ae1ce9561ceb939c1a382584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596ecc1dbecbf69ce0bab49cbf5b69a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48041c9f9694d3d2f8c022b73e0a1e18586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ccaf54cbaffbd1d3630023919276e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec71050ef02a0f7d2a6f853c575b96588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4680ebc4ca4f4cbdfb5da20bd948a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c9fb2a245c648c2f45076c871cc64590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdecc7b6c52da28ca0aa4b91a40b7cb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679d15bca9028ff24871b40ed1c4d62592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350af768df85b3677ad17c848403b44593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09957ec001dbd031bf7a637e120ca344594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74028011dbc9509cdcafea179342dd0e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81da0878b4fdf9a231121a274529fc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2f8016c01e0255fb5cdf9fd71b266597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60e43b704b6637c8ec47016a745d6b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d72c87debd03afdeeb5ada94fd532599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ca5aa3cba8550d0f9e4dd86a26190600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606858baf3258e883acfc66f7e646ea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d98291cf8c0f6fde69b107d02238d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc445e198511d76973632058858fde603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb40063215398c20131e5e073e40fe1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f360f85a5a84f111be10285ceb87f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e322de7b34c61d002ba9113c0914d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fd72da7df4ae4694f9f85cb408d90607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad31270d4f8a10b8d849b7895b31f7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1677a5166a12b272c8cc25c347a7e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb5bf15159ad35eb972bbfb122f2bb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3f77fdf80b95dff557102131da1af611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b087de5a97c8feb62ac9378172e9b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49971feeaffd07cfe3345fa002185e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cc3b5d176824c488fb9d6ca9e51e1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081225060fe8db2abff61a0defee6d8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe6de692dfb40af17ee7ea353c9830616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda1fcf86848e3a265cdee9da18b4ca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f1c16f56da7d9f068c2dcfd863b93618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa424540a2eed15b7d5ce99cd1c1e13619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09736c4da9991915373d572f4bd73662620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65da7a8ee8a929d1c9f8563add6fe96621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631a3bdd2ff4f5c1406809c98041c33622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10904c6573eebd536da0ff335dd099e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644a27d54dd87cb57ae7260bfc68a74624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0506d457a674f3e3f6738ff525b4f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2927a5b57b64eb6d0c0b65d0dd0c3f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2a3c7123d0f8e9b1235a3416e37b9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320661b613f9e224fbae4d44146631f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918665a83c51232efe931f6b6cbd196629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f670cb3f9195475024d2d96221cdc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd258fc6a7d3db10e1bce1dc3c8a035e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093652f074e4daf01c27a4b71e6e9fbc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a570c6ed23b4454957d9b2d23dc6ae9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04dc4434c995d8dea8dbb9aa65af285634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286515b0709c5244727eb88c7da7354635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7365f0eb4245e59a8888e5f9b0d6b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ed1a035908c4eb3c3a28992236aeb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e53c800dc67ee53c91562322a416b5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7d644f38b5ac2c708133bed85e1d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8d9fb2297cc42f249160462ad31a6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac91d34fe9e63d60e8942e6e4e7769641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426599e2f8a87b247eebb9e71b156a0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca89e8acf4b8a5fceb757a2d46de4f3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d465d0e27b8b543e044f2256b267a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaef9ebe6b8933c3585357411e05f23645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165af35c1858f8112d3c598774559700646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcad3c6857b02db08f07543911e73c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b02cbdd8cb87c74268d149c4241103648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9e0add6cfa44b3373dd0ff4852fab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f7c7bcb1a6c37ca0d92b1fa651502650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9e9d03725d292390dbadcdc288964651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523e52d006f299ef3a62e2fbdb72888652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212633337551a416a60e0e45b876942653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703e0f4abab13d2e8cf1feab9949229654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d2c041998301a1dfae8ff78406b5f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f7cd3597ef82e2a3deb3036edb0e3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f119b952ed7e426eb355485ec403761657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ee26288273314cd0731be993b1b4c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9136c97e6109b1a4e72a91bfddafd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20895d724ba64a7cd393472b800420660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ac4581940d0e93482096cbc1c3007661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434cc125addc1b3721549e2176027cb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67457543ab86334a52bd446627b0b25c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c0834013e9e8cca14f2d065d5e97a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a185bd971d9b58cc6855aae173c8b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c22e45288fa45dafefe45e4521ff9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab317cf215c4b5ce359de8f28049c342667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60dddaa8a29aaf0b74350dc54fce023668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851af014983af6165793240adf0e9dc6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fc7b635ac63cd40a2a7e44d09d88e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8323aad2e7d5cb0568f99cc89acf5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af7be8c4f2dec268010549d333e920672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce4aa6b8c581e8d078a8de86e19760673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0c67748755a3d052d5e7d9d8c4f5d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397c75096a156b78b5d17046a2cd308675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c3b25f094bba3f67aa773c660556b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf27007d9125ad619384bb80e37832677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885f62620e53d7b960824c2a912092b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3309346113524c2d83fb5ec4547cc6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b618045b336675748d2e99b0adaca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7466a77b64e4792b3529eac18e61ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878a26260582b7eeeb66b168cb27699682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90356d8dc7b55dbbe1d771c8299945bc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914362e221d3287a4c63d99c0b8cbb0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9123b5a1a8f6df4443fc9f401081ff4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b3375a2d1d5a703ba83efba874063686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff10a259d6f5f014a90b268940c9c2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb50517a8e301c916d1837246474d4f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cd39a81daca3b4eb8e5bfea602888689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e781faf0259dece1482a644e4b9bb6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1efc7291029238b1b3bc599ed9e7f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348df7c9367277b53b11649b1e3d532692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8fcd6febe6f27c330d42162cdc456693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9da6669bfb98c1d3e6dd565a4e8880694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d76b29c7c089889b7533d627eaa15695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2543ccc1cfbf993a06cfd8246ee7ce696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7690d202a8f609b05e951eebc0ec92697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f60b23e2e93f3d18f3d3b64be4472a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34563d1de640afe69e82a02ed443d8a3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bce086839780de4da7d4be14c938ca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f63a158687d887820a50d44dab5db701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c7a62352eae787e8c12c29cf96bbd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65feedaca76d11d4755eb4c3df248c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e4f66f75c8a72272adc4cdf47e729704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34297c628e277272dab63e5bf9710699705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7830a06f4182eb0202d2446ab9a9e7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97a1130e09018fdd4fbe774ec9f009707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee4d661e8b438d74ca32e8cb6302a6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978f349b2f7da53ac88506c6a727f2b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de55dcbda87e9b52b132fd221a640c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7af85f542215167aeb0d1c35e9e58b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df979ba3d718ab06fec3c2d8f650948b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ddb9e5bba845b67f9a9b591c74080713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b71f9870e94035650534b7a2c13618714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356bf7c7fd1221a04efe5dd599ce1f3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e421ef61f89474bacd4ed683fc68b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dce3e376c777b922ff01a60063c65717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc25fde4fc830a386dd5cb47c29664c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eaa0d6df0ad7aa7de10344e0611e0b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bf874ea307278aaef1e234aa388ba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7745e2efdb8c56042a319b32530d9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5786107754c03b6f8bdcc8e45d9fc00722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf91f02877ede333121bc28d619e39723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b390961fa05b94980d8099972cc728724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a99d77cc1e5068106f9a443f95b6db725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fff22b6bf09b368f6863e80fecb5d4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023a6b5baa3de3dff0fd245d172df22727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41d5c1f0e1a3810a9e1e3d91fba038728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39366cfdb7a92984c2a96d40a6f94b01729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691185488d3c2f17aa616f689ecaa01730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59048521077c3f40763edb556e800add731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b677971a650ee067fe1fefbe6209d4b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9933a2ac0fb91159a5fc888e6e0d5f2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080ee06a3a6e25ee6d1ef96a7c6d3e7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ca73a3436171dcb1b943257bdf4a0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5689a44980cbdb2eb8ebde179a117c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9d996df05bff038a5b94fd581e961737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbe59283630cb05acca22d151819ff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696cc0f023635cacc0c7fd7015300c6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f661f40ea8bc4e3486796ae3d283d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113563f6b387f459bac9e46749c8e530741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483042160fe082236a1bafad7b94b67742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d7c33174de0cba340f9ca6257f7cc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652ffea84440288a5ec9bf9abb1dac0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ca8b828894ebfad4bb5b0c7ba60c1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b32457e8fa2e5ba438c7e9114df3b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcf5acc0f49f19efb69a94de92b225747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e6dcfbed6ce48fcf1d82ae4ed9fd7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193a7a809b2469c8445054ab37af10d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f7eaecfeabbc5ef554ec52a8da9e5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb252e59b65f6282c8e671ba748ef1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6de8499e09778dc99ea95c37b6241e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242466eaffc201d171a89ed49f6dc0e753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bf18756ac86ceca472e42e10b94ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936096ca41a43fee3c623c26e3c57ff92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f690f58f114ccc22b233be9f29809393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180a7140b01a2b69f71762a047120de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a584a3497b8f2e790f5d6691d6c5c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961272f877003476ffece9217b9fcb976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f51b35cb830eb35754e1c27fef96c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492522e90e9eff53121cd84681b7bf98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea61968886e24f18987af334c159cc99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f2db4633a629792cd0f0aee6a16bd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e35da58284bba9e2380d57e63aefe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb611c2ecc90fdfc50146bf0c62e0ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fb2f27c243d65d16f8ed745807dfe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914b5f4bc90767fd8b83de7ee9a738c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40950053d167a761e42b0f748b54f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439cff41c0f637c1662b6a64ae054f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d27766074a53156c67389531a67f9817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f0bcbc3abdd0be62c6d2377dbfc9118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b23fcc755164ab3a482701ede8d3519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ec507f9580302ef0d3c7a1892d93220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c398e88b075f98207bb84705284d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfdcb34142a7ded93d0055a044caf322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd57edebc45ec7ac717b32c7177f9b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c6e85710ff9184a8347a28182cc5824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0c05b0afebca293de923c8ba23a9025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfbeb1b3c7a1f746a81eeebd78318a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3e5f1a79633825f24f789c3fde13a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39409d575709bd73b5ef0838438cb3e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd93c1612522e758eaf7734b34d1c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d48d41c504264bcacbefce2e3f942930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd4b00a31ea422aec12e395420833631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8499d562c232a242ce37fb75464c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7e90734490af94b553b3b1a3a85c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74009100439f69435f294ed2aa6338f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9703df4a134c10340f83bb6f0797735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0132f379c40943a42fc84cd8cf7e4936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d457ebfb9b7de9872e1f545c437f77437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c8ef09569532e7b9b461f7119d4b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4604ed627985ab22c0029736ecca58739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e236bf4bbbff832790b21d09b7dae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e15283a84e4eb758c0654a5e21fd841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33bc44df558e494dd4cfaa3a8c213d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651961ad6c1f681ebbdbdef7ddcd39ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2b2898d0799fa93abae72cd60f51844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ef4d7a03fc3ee0fdf2f0abbff450a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2a4fda9422fdba1e4145efeaa803246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ac93b82959f49316abe5bd3eb99cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5f736f839379d5341d7e2ccad3d2748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57870f9863cd8655d79035c4f8f3f95f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075ae14cbfd2eaa5502c5dbb8f1afc050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60b07309ff188d34168e3d6258ec3451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e0bbe520368bc1e4f3a7dbf91f07e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8057eb13f6fd34b84157205045a7153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae36e803f843a86f4d602689a4030354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f51f04a27e491a15d6b88765ee85555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fcda0141f9d270f8d602e52273ac356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5e53b952298c9c40a324979e8fd4d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9793116e38a735280746f163964db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6860ff6c04874381f280c1058b3c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b50fe95c3530753f58fd4ae6ecd26060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a139a00b47521f65423c0686dbd4db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309633af076b8b559460f657b3cbab2462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60199bfad4a7e8ac2242eb3855dd1463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bcda191ab3796de306110289a0a7264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7f6d162b054eb339c6f5a410956fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57a7b1bc8b3758df50bbe572f3ea5866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448602ba3fa5d307ff7fe65f24d5e88067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702f84c83985a2ee6cef360d70e427468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c2f4d6512add8726f5f3d7114950c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575b1a06065533eaaf3e74915fa221070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cba65083e253af8d6daca64a80d69671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2257a1d4cd70cb58437765990c88472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c7331120ac854c2c947f5877d7d0173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb236da9660a819614f5e79c473582874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000a4c4fa4e8aec426ff370296f4ba975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21684efa28f833095f83045b76b882076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec446cff64598adecbe1fc8dab0db01e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43e62d178acfdbca95df12d717645b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918def23547691477d7f3c6229357f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca64cd0e327c22f154a60ac2124cc4080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a443c1afbdc028bf15c5f5280d90a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159953d063728bcf0b1c4a1a4910abe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b2424ec6120fbc4ea735658120f5a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4b485b17c5dd21b56d319b0dfa59f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec439793bb99246b5d5ad6a4898e57285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9adfc25144e98e975d44fcb7c581686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ef7fc5b4514e45825056b70a7d52187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078b3c7b0c8c577eca09c786d354c4588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24208223aa3d15ee179fea0a1b038b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189a5648b21a45fcfae6f3ead2e1b4c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3dbfdcb89af009905c426c47a8a3b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8395e2ff49c29e312cd961a3218b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c4b2d627905f875dadf6404cc58c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e107251043d8da8d08a967a57ff4bf094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c6ed85cd043d24c64d5a77e46d50595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e658da9d012509dd95acdd6cceaa596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636d30b0e6c314b5f409612d24dbc9b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462d1bcd24d2c5ee2b985ad5a722c7698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2f2acdf6d688ed9208239c38016ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab1285a4815f14ecc825e86286c8cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd7992561b3f46f4cf954f7f8656d9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a419489855e32b51c8cfe8cae2e8e65102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d0f47a8b44279d533935e9d6d4d9c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f92a898ebe0de7371d331dfd9a8c5b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99130db0ca9215b8d8ced2335092b342105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54424cddca94c433c05af9bf1401ddb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14b9d6786cd0bbb3c97b5163cce040107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f139f7002091e13ad418e1bf8fc9a5f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6d427453aadf32217f7263511302f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df9aa41a55b120134b4609de675897110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a17dbd30d87c9d235c9571e8a61a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20aac5147e192e92781c97cd9315451112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f28ca9c8d2073cfb354f79d43acce0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeeec2db88c3f543abc81ec9288483a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecaef0039463ee0925f82493be517e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b0537bcbe7f60911f59286aa72257116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa576a11de6e60a512b3eef4280d8b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a76f18d37716bf88f9b5b748efce8c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd61e98fceca23ad89fab299531138119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895412fd98fcf7688aca04887f2d8027120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2d40c48ad2c1426dbed1bf520edea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c4bab4d7b6a0406326de6d2b7d134122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8123bd5a832956234c24ef62874096123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76ca7b91c94cab648bdef6d956e844124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26a7cb4a7f230f3f82d68145cbeb1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943aeded9b5ccac592f8f1953310065126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c1e880c3e94b065e90d2813436b20127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81f1e061e185a8f60d9759f3afd885128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c898e4bc67d72394ef5caecd944d88b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b587effa19dde8d69d9ca15b675312f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76973ffe867075212df4bb59ffb34313131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bae4a1014fcf1b1ce3be7365dec26132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83430cd16164fd27e876fa9fa3830d5a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584e1c4fd533c955355fef00b962be8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280dfac4177201080399d2d7d432fd8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835e5685a5a26242680ad9188b54036136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2edf3595a200d2f30d137bd24a1336137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a44d95dec3400dc9d44261affbc62138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0b27d15d1246848b85e9ec6408c41139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a9687294965a599c52e471c343223140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe4d8e3e19ef24c0d6ea6fcdefcb14141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22165c595f8577ef7fa7815cd712a88142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0e2387f9af0638f55ed262b1e3988143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04605f285a23302ddbfbb51bd62d5554144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebf24111c03bf0af40301aca32d81d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfac4a96270ac45c797091889789775146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edffdf5dddd8994fc51ce229779c504147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2364128d91ee05309f62c7872c41bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ea2642c49f9c8a703008dd271c3ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a953ddec733b8715c7a95f3f2975de1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe29f5d544643fd198b58d1ff581a6c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97585dc58b8710fbc20c426af2db9622152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aab46570c9bf9d15a9d8d12ea8fa3e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6bbfb72b83f105b5f7cb46ceac750154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b88aaa211e605c51159b08151b66c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93260aa60b9d0fb23a0d25f732fcdf9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf8951bdb7518da32adbf6f04a48ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c35af968cbf5cc08ef9427f25a5016158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369ce59a3270266ac23077a10052ae4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5237abbabf0170506c8fdf617d952d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510698372728d9da3fa728aa2801d29a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea6a50380e25aa6011ab52469d0e54162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef031f8bd27f593a37b587b10b02b89163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9c01d127c6946dec6a8c0c6f28a85164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805b86f4013f297316bc9e6aab2ce35165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30826bac555a1c5ebfaf33f4f043b5b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9f4957a25f8484a53a47775308fe6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a0b2f9d1bf658a8423d2ee2b80300168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6542c3bb7b76e57b1a1ed7c0dde37169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7cd2a9c3d70be2ad256e684e20f9d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8336761f3c86f914e8b8534cd005c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afb10504f95bd71aba1c87ec43306e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a96a019fb1968ea98a8865ab088c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996328db9499dd9e4066518592efebd1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213f85db83d03e75f860f9514f7eff6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4510046db4560a6e656793700f1be17176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5e0b9c1b007bc74166c14d3ffa3c8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904d17ca2f0388ecf27c5ec80e0bc37178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335566c243cba8823b78675eb8a94db9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1483639a8ecffbfa998e0858a05d21f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772579d256027d1effd70d0c0c72731181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b10b571b58dc85467bbe01c30a7773182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90034beabc4a0f8634c355cba592c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e52e6615fea7b01e6f91e9eaa0ac10184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291cc3dfa6f7dc37a7e4600ab8efb5c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a445717a6d65e5f0a33a791815703186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10044ee5a91444a69a36c004052f315187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc03dcad0323af01902d1c67b20ed8a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded98dde19b59a0dc29f1ecff9857fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cecfd43b32a5e537d8854aff60082190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d5353e4e0418ef9319757942fd8a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7e7cf54f3aa890627b89471c5b254192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04fff4f9873355f536e0b9bde65995193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afc98793fe35d3e12ba2522963d540194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b8798c98de273b85aba3cd1d253d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1b6acea98fb256ab3a0ff38cbf73b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99d5619f81a13d7a57eaa90b30a3e8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1212755e210b6753418071c577213198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf98cb565fb60aaac4e40a8eb98e570199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0139d2ae8fedd19c33195131505442f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64479595c7fb77f5bd455cab43a8645201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c9443404761dd620e2140c01809e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980331c4d343acdc4e5d348555d27cf4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e208f11e304c5ee596dcc19ea7a2f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183ee341d54105b74931c7f792f448c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a8e069616e712d1edb4a9bac86d01206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa7998463bf1c5030e396ef6071a25207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3c8dff07a6116b4f0e6e049b75bce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a81411713b2de19ae03352efe8596209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d245438ab134d7b516befdb9a586e6c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87542e5b0bf1a1c29e261f66f854a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd303e478fd82399c502a7a062730d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133925bd1f494f5b36cb8d79e962fbe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89d2b834097418f7378c339cfa69c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988451e961467f7bc83f6d227d3e923215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988937bceb825611b0ce6340c44d98c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cc46ad25ad0d23ec2cc5e78c60120217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f211f758ec8657a7dd49707745ef11218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da515ac5dcd6187b343541c4f3856d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fa02f80e287bd94a1f566b32f002b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b12633f2bd4076f7bc82d3cd333d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37715a8f3613ba3ca40f1a8cbff0698f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188e580a9b953af2a0da29f8f9f78a7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784d1bb2770c539a5f82da246d1ddfc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc91c1ece70593145d9c3fa72ed522225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59039aa7f05e253739eff415c4653f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e062c1522496a3722c5eef4c4cb2f1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de741a805cf4de33de221ba5ab0411228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0d8f2cafa429050c90c3c76b9aec0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11c12bedaa4b8f261437cdbb904586230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ebfb3e3b10c09377fcefdee26a097231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f964bfac129d32cc90ff5188d2357232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad807443fa165d3c2cb33253bff1198a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1183034cd2f15fac28979a858d66e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f01fa2504e094560b14afcec89d46c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9fc8a5524aad29362eb8bc72268f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8725e5b32bf5bf5f932836b39baa036237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915a1fbd34c8812a99119f3ee7cd3b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbee95d3990506033cc64d191b6608b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b58eafcb6f6a8c721f53364ad484e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad1fa8ccfd290fcca8a952ce97db51241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cc9d4b97e289638e99c7d39d63302242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3d69600631c703869b92b6a0836b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40be45867e6a835630506cc561bd28244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82048240a7e1723cdf5ef7c3e4d69ad0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbad568ea6efa4e24bb903d2a33c72246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844410d6fe8f8148d3e686e2cb596650247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f9f06e487e67a0823c60411eceb60248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca3942b4bd009a9a4b848789260f92249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad35d0a4f5923b94ddb97045621db6d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45932ca2698a50b6159220cc710326251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b00d76f1b82f492f787b8134d593f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696cc1b64dcfe7789dfac2d99271f8d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c143e83ab71f0dc8b5b724ff8347b4d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c08b97b84a2cc9af9acf6c08e6ecb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214cee48a5fc6af7375bc1d181b2e84256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfee9d80b6840dd95b4e4b7e5d0424257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a614c724ab40158f96f50d54ab1f7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522140d203ae1d3fa22443a89f98431c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7678ac3a95dd1dfa42754619046ead8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49fd3f540b6386e1df66cc86306b58261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77e18a7912890a2761d653d05e44c5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a34fe9687f00bdea4da855a91c3ae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129a506d8caf630ea03acae8f6d24e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b071b61ffee875ec351076a1568db265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98540f176efb25955a420b7cc923c92266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade800c802264da32efb072a99acc6e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2363598a7a0e46920ca010f7f7b8a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f88d6c77c2d4de93f883483f7c590269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968461a127aab8a5e25bf47b664a6cd2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be4081490f15a3e1fd896359d388cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776725627459c36d5f574f55a0b5ebdc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e674845dd2e51bfc19427d2d203b9c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335ee119a54fff217e185eeab92f6f9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f22a4a2c5f667debf330c4b292494275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0568b37b06e23d84bc9d28b69a199276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b9eae399565efaf051ca626a63869277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913879ca39e020c49f3df84147e4de3a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0634c890178afbf7d8debac022458279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ab13558536d792066dd57040fd2ed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b1c99072c7e1993379d0db4772fad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816a622e092bbe6bacd4707d616f2c9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1eb0b33873e9e571b608702edba684283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451319e55408980b25a0948f11ae725f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cfe2557acf7e97a2f0d1f1982ae1c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9429172a5f29f33c2b184456a4b928286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a657b80b227fe7d3d4b493335516a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8795e7761bb97e364a7357fc13e2694288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f4cc46390b5e38f4e949d24d63f80289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4695ba8b7765583fc978682e7c64a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f0d1eb2e06ba9d98b32aaf5862362291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459580dcf1cfe8e994df55e10d0afc92292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7df339a5bf0b858f3a6ec16a35e5a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cce19462a23a4a3baf6a38226a0835294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb919807d02a2a7b8a538cf95fbf87f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95178d0201dfac8a7eb5deeeff94d03b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4db04788b1d24e820db3ac583ed272297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c7f5721aa45f27f9f639c846cbcf3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915ae2fa50e6ac64b222bdad35c0a30299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b887a824f47198ed9804561b224468b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfda8d35546cbc9989d750661627989301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1286d0390a16631ef1f0c426903637302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac70cf4b4e19bbbee2d2d86aa06ba28303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47687698a4867437f5ae0c4db8c75cf6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338f186fcc774cf35b33318580c1058305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80691ca39eedff18b716f57f8dca9b1a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8fb3a1bcfb939f87eecacbae41b4a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadb0c2e041e75b806dad497ca1110e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974542e25f5a8e73a5777b4b50eef911309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78291007d1bc3baf734ee471882e02a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9da99fc4a1c605f6a2a2d2cc89bd4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e08ae6246b298a18da7337a9cc01a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3859ff1d09a470e2d00d9f097b5d87f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd05a7fa480fdd7e9a571dcd5304a1d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c63865833ce71089151db6e761246315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1016b6e75512a064882cee7287ee041316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef6f6c57d801c9ae320587873630a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45e4edbf44c3116e52a060c70ecf0e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60df405707096b95cc9cf5004ece0ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0e1a56d4ccf9066add70aa4685882320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20d13c2a87d349949b68b2bf45fcbf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb505648cdf60f3bbe8f797635e029fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dab72d245672f5bdb66cb6226ebd79323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c88a8bb0c95c5d7e857c7ab596ecd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb275bc5f778a0ded57177dfcc2e7aa3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d9664e0fe28188f1623f8970e9d86326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc469de970e693fd45409bc3744bbca9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2dbf195d5d5e800019e388da8c9dd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1051cee9c75ab3a8189cfaab316f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab37fedecc898d232c0642af2d9e96e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e04339a87d0a0f1b0fab6f7bae0720331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e06f223d0cdb8f4572c66c89c65a59332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f368525ab1bb9e5769a578fc93573333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6eadaacc72efb833383dd377cd4148334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac6ea7ecc6ac9bb7486f0421d230e2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b46c4bfc4f314ad96c4bf25be7f7a1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a5e64a2efe15c62961bfde2d65f00337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f7fce1d060e865944d615dc37b009338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acba916cf8351e9a27f30b29a34fe34339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9a5a52e95dd7fd8cee9f609dabd6a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e8e20ea11cbb6b1d845630c4fecae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cb34a7cd2917f02f1305db9f35845342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c43a02fc6d1ec41a51dc7bbadac8d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01a01b6716d830b0542fe1d36ed5d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78886b35457f65b69a14b8adad89fdb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32090e0b6c44ac3d7b91c5814fef7c76346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e6209a7357b2f8830217968e11243347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c75535379ee2878c67a7ba45eb3bc0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511998c9583a239a0efe6d3f961c0e72349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98270ac5ea2f8e74885432c7413a93b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba993ed55161b94358c23a59c8f0650351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f2b560b42a70d65de37a9e781d371352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b0d6e940e9299a1da265490ba5af8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4e5e653c890f0a0d188886239414a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdae59fc9179dfc283a245392b559f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9b56d751f5a29eebcbd45571e6dee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e29520d71c35845b60d7921bdf769357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebdab64c53365df81249ea35f094e3a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a500a8b0e4914d862c8fd51f238f1a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf376971153a0fdc07232e26ffa83f74360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb05b38ea1c2cee6e23124a57fdfcf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d55accf270266416485e0b2402e3f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a72e5db1700352f01186d690067d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd2e0777207c3348ca8b13edfc2e61364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d07dc202ca9f08b246aab1792c9cfa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835adc1df7232b8e6e797c6492793d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3652aec7a66902ea6ab6ea2a10ffc1a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d643f2720cc29e351e6f6f7c7f6f6a4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7f2361bd437e6fba75b395a7cec32369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e031504ddcc0331addb7f1a2390497370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1cd104cd3979cdbf5e38aef5fc753371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94633224eb2d676634aaccf1870d7882372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742aae171786f57acee072c7efc8129373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b009c15c90732395adb208ca64da533374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbdecab6cd5ce4dfa1fd97c0aceb69375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe033061f3b643e0d1901ae2d872e3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa020d91f0ccd99a36c2e39da28fe4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5c284df0170ae9a357309c11224f7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffbe90fd429951b87daaf058a2daab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e41c2838416ea69ca878fd11a75a49380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c5d0824176285f1bd7de79e5ce19b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0e64ef7851af9f17b99ad82bcc7f1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069f46e8989fa73f38d9d53c932d330383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518e622033ba0c62364f863844a9ead384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1ca358f057e0662062965e197bd2f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240af031f092ad5db2805a9642626107386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52605b44d1cad773ddc7cb76ed3744387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82734f3d4421dcb281c615a479f9f2de388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e50a9abb3ab88fc45ae5ffd63cfc9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aded1cf04c1a61c2c678a92a3c8497c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d8a58a3265107264253ac133e04e0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc6b66a280aa9b8c0b0008c0cb30ab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d3403793bd9ce8bc2a15fccde56dc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e258e61502f9369dd4545329d598d04394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72a171ce08ba8d4ba5a7e27b72c0ee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767c23cad8acf3582dd25efdb5bd5b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550d8dccfbc1673760a74c8f52f02ac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305538f023aa716468b81b80cf4e9b0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd811f2a06b0acd159a30e528069e37f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68dcfd8b48b3dbe91c406606b9a07b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630a9b893618c18f58d37ac64f61f66401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f7f6ce9ca1e1eaa0ea47183e0c7c7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3602809edef4eba3319664b69399a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41abdf465aff5453ee48ccca178021404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cb95dc0634d7f50a2885d159354fe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aee2c4293d72cbfc8f8afb36b3ad5a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1a68f28be4ff695d77a977d7cd4d3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8d62e07b4896276c7c0d19b498484408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493706821a2b3d76661bb3bf8509a12409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d2cb219d55c74af6ddd6cadbf2378410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ab9eca50c6b72d93e1df1c11ca13e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386a2e4463744b1f67ff514d5d75b00412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369479e118226221c136eb3f657cd55413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa40ce5b7b01e8f6c9b31b46b432bb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79173910a97b5d64a68d5ebc29ebfbe2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4abbde318fae4dafb5b6efc811d768416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e6dcd5858a5bb4d5284df52649009417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176987d951deb508a3acd16c331ff154418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c55d2df6ad598b59ee1391cc2c8d28419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466fc7845b85ce2a7a5453f6fb90a5e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0022b5898ae7825ff0fb7c47480799421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb3510ca609a888a0a1ad24604bf87422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d8d4eb406652a8614837d5ca8151e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdfe41088d12f96fb84ba4d496fa6f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d16b17e9f4728887047814969a4d73425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20bdd8a4013291c8714197fdcae42e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8c45354872b8f6fdfe01cf8edb624427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c29e3997dc93cae803693e6217cd64428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11109886d8ddf1ce07f8e3deb10776e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60b3db91234cd9f23ebd658b9fc3cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4162dc89ecd08f971c8e2bfb0358ca9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cc264636485369c2facdb34406cee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029ef51999849f0bdacc271fccabd54433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e259edf0d0a5c1af3d8d29a92a4d9cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b239867e4057cd4f68b12c4cf2562bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbe2b801cad3bf375a3e59bd771f81436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8cb59f2faddb2ea499908390500d8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0f509e2cf2616e27102da8b3d5e71438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb53b2c37a0724e5a6508eda74f73e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afc43653b8777ee075588d4c4cc51c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c7c87835049708c3de1dd6095de6b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6f7a2f0338ca78eb164b88a1a85e3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21518125d21f452c42e1a9f6841160ff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797de40dee5578bb1d3756f8af006b1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144aeb68289e1608ca8fdc1b8e0b4f1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5f4d0bfc0a74cb1d4f153f642f771446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31b5755249b72256827bf28f160777447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d560c4290ffcf03d511c462f751c0cc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88a82a1cc6e8651d5be94c3bcdfc5d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a0b26cef82ac46874ee1c70cd6210450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db58308c6935f70d3d094895cbb15cf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da8876032da0f725bc0938a97d688e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfa2f30783680a8ba651529cf14151453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652079e7d2f34f444361cb9ec32eda6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5909db032ebe30e3118b8d754654c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbe525b90ecb4bd0c8610d0c53ed04456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad416157cc9bcb3eaccd10e31d4cb8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a8b3777ad237ba91942993f1d9f4a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd769fc8b31848e8c960aa8485074c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0209bc0739993a423299e0db00956460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4ad009532d0027ea6b69de04662ac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930047ca2f9b62987f94d2551fa16925462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4263230a5d508dddf3289101df15f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf116a0b733ee5d2502f95e6a52f1cf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c10af58c06089cccd21cd05ea835e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fed8a009c37c1ef7a05c68e0235a63466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179fc2904314820e0709ecb71740b85467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1289c8b508aac2bd7fa36efd52b0b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbab28bb82241080ad83bb433ce79d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76dffdf7e27acb0c0377269c987d809470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81d5af043e5c63ce9698378accb765471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2a7fb1989379aa168f777ad2eb9de472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cc5f6423553d7ae2f243ab6ea4743473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cf4dfa573683539e7853eef726c0b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb423c8d990293566536193569476bc2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad11cd31929d9d8aacedceb4431077a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acf9a11e823c99550322527ec66d74477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0321c6a1b7b08d3e3be976b37a8eed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040cb39d35c0f77a4d58b701a70c61d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9985e59bcac9e92a17d601c08d6006480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fcd4306ec79a0946ded9ba79490bf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91294571a7e5d276e5f93f3683a12ce2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c095ab5823c2754c9c1133019c445e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4070e6ddc84525e760177e3083fc704484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745260cbb051304a120eaf1a208f23a5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771bd7776dffa3e3e649bcf11825086486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016829a41f941b760bf15c11da3d754f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f8ede023dd92b0a7afcca4fcbf6f9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d285e4be58311d9e63a9badd565d38489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366be666c26c8e9a2a0100133ab2997a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e3526fe54778c10f5c8d5e3bc770f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06b75f213b9605a98724615213740b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26373c8287f1c24454f90c90282def47493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47e039c6d3795e797a437f2c9f51f5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fcb313fa7ac584bd84cec99d4acff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9572b16a5f8feb6c57f7f152b756f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220432875feb95f0f9b9677515091058497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097573d62255b5520c3db99a7ccdd26498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463738110118332e03545da086e96af1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba91debdf754df4b74052260fd68ea7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de84052b2431f85c695b7867c5494e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b780f6be80657d7a2bf22dfd8bcaada502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb398ea3c34dd913a6dc09cd7631f7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321dee8177a0c460d8b3fc67d8e7ab3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f10057af16a9933101ed4cdee0d11e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79701282feb6a924c8785466da775d8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41ceee451563610ab6cd394d604002507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed505ec91b859ef1b98681f682e914508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ba8f38900a5c2123256b17c75fab6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68514d5365a126aeea05709e449cbe70510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5203609b96d37a10adcd78d1155119511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702eaa62ad8f01f308592b7fa8607095512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7fb73d321d7c679b8918d3a06dcfb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0793da55782d45440514d2355c656514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9f22d4b642a4da7733f5f3b3c9d16515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149dfc62f6a57b1f43fea11a2e06f660516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a83487b5ad42b84f4eb6243c9c431517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c68d5b81c83ba0727e570dcd42e68518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb002664335f0e1873b8c4a0b4d75477519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233934b53c8074e4bb7558036d1d502520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063e6d03a551537bb227ef6bd624954521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff9fd639cdb5ff0325a36799fa0e38522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b3df194d0b4210d7cd5057915b907523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd40205c5336f326687557e981cdf61524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1962c6e91d901d1ee340f8bde910dc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d534eb21720f690533202b140116755526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cb2588e687501a9d9c75bf21a7fb1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacdd9e31c5a2c66db66ad30fcb8c3b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7548ee9f4da19c8b3830e85a9e24898529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894cd0d85a7a359550b026d40743cd6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3065240865a1920459700cc7b47c47b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25302f65fa787c59e99fcd2fc09112532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fa49dca6ac9eb6284a542a7ee23c0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb34735b9c1186a3caa29e0b1289116534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bca418cc2487f6ee349404342896de535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a5503222de2d50925759ffb05b8c8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2223637e14fb003331070ffecec198537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4572d8d5f6619bfd5731e0ec6b7374d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a6a9acf3baa40ac50123906f0751c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc0784e2af4c0dcead61d06b96897e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3aef98891d2ce061a0732fef2f88d3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd6a31946b54fb6bc90dc676f5a2a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4c6e8eebee036b65fecfdfd5d322d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2dc44ff3647c8f5e25eb0286a20a9b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bbda3c482f3051e23626e6295ab04545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdc5b52e4bcdfd18910ff03ad2dbbd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476af38fa293ebb42756f560c0372314547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26a35361294a0b2c729d7ae25cdb9a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8566539630d8f8996c63cef79294ac2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78d729dad7b2728ff784a04abe24cb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e5ac758138b8a55774acd8cd4ffa4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5c77b96cba766e89c323ce7d3076b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99fc01d6ceac1202f03d661a71ac23553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340712466e29072c9799358d7e9dd754554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44aa720162110d3b41a70ce945919f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266504b0445de086993e01242723f08f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098ceeb72b23be18af1cc379dbd1a00557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7ae78d1fd964617526f92bbb02b7d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f13a402a3e6d02e41b705eb47af41559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf667360d240736e7bb7681720710d6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563a9f8adc363a0261a0973c446c42b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc6f6564c897ac907bec655aaa9e17562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439b1090e9d4c90f017d9e69ddc7d2b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92651469a015c5d9a1d85dbb8dafa7eb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce186b8de2b18a920921b1e3fc0305d6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7f1ebd9ae7d93c98c45be3e232d47566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a3303470ee1fda032caa48bf6fab6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463b61b8e837c3a096e60b695b223d5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cca8a45e0bb766ad31ff00fd0c0ed7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab21e60ad5abaccc8be12f728ac3ffa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7ea01ada7b88771f8b0f4b95ba84e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa4da70cc39080391d43ec4375067f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f0d9c53ef2b427f92c5e1ccf39da5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea897d73fc7bd961d053ecc2f12183574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21503205c33a6f129856805abf59eb0f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c036039a2fbfd1b0978ee4e310b5aa4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c860edc39c740a87611349efb7e7e7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547ef7754adfc1b88a4f674009753bb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2026854d46cf28a4354dcd3b5657e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d974602a0df5616e67dd8ae268028ee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad8ca1f27b2a72affbf46190282bfc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75177c36895b2ae3f023c4d3904c1d7b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28924ad5c930bc29cf538f9f97a0d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a7ee7a157d3e4946bbd20574b3063584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f7f2cd93c3f31f9b7484511d63cfe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750daf924463fb72871e87c63c2e72fe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc571edab46d6d269ef8eca78a393b3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de8f9ad2ea0ff2e33f7a7597058117588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d9f400a355d2f9c45bd502a2a4a4a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedc097129e50b15ff9a4961237eb5f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58acbe64817f9e10305b6dcbde08497591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c41ef42ab7ba341d6d81462c0f0e60592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6962fc589d2b87dba7b0100106c362593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144149e55fe01fef549643e8fa43987594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e3c5c0764948e8cc62056ddcf7903595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200b108188321263d6efa58f88696a4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cccc51494f40fb94c210f5812549a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653acc0648a515a89cfc23683a32b4a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7d0c21f3a8647364235ecd6e6b720599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224f9e762f007d0ff18787d31a14223600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab9e541a0a4c1c2f4a029b0f7a4cf8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52d367c64c1fcd96cea419baaba365602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eadf71dd1ce1613d09d74ee8582f68603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a621451e930c811cbdc6e98ac1cfa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097f0ddce7318dd6f248fabf416a828605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3297459615587d46d460706f7767c86606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093970c7312a1cc1cba0d68d41101fae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed1dff908b0cece359ca8ed5341d6d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346d487c184e55abd42467dfea359c2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b27fd0c583f8d8531cf5dede45301c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670abc01c41e8780dc45c6ca2407d967611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea944530dc34cf5b35acde640e05784d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5227efb7a11fcb7100afb3f144c84613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8db6db5eda5396ead487dd7e58c08614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bfc4e7558f11a291bcadb1956c87c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333839703f66520ed8487c14bbd2c5a8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb875f17d9680b0d57d0e572774be0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18824d8817f68731d1bfca2f01079d26618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dca799e84afc4b42b8972534c26731619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d2983618c2529e0317685f158f9ff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68098c4db07c4780fbef123632bb5b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50bd7b8a9975922b336baf7e2c9f56622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c49540631897af9ef97668007f2d6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31206d9ffe78585a4d83ded0c4efa0a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aba5682f4e4d758e151206d56de58c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084fa84e7a16eca5a9db5e445ba3b67626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaabf28900d3c6bc987296df01a260d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e73177e78e07d87f0421f4a2675a3c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ac8e665d8956acc4cb9468eba74a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb31c2f93e2c8ac65645e394d7b65e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4c9c17c5b733099eb665222e77526631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fd1df985ebfdb09bec86515192f76632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464887c4e1589bd14549ebf79c2943b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa98b71251ee1b1ab00805ebe81e8df634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51310b5ce6f740cf9756688d145a141635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea68da479b8bde926fd709990b0b5a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac57c981f5bf739223ea5b29e6b922637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904ccf65500208e4def4cdc56f7a58a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3aef2b45141fb6b47c56e83067ca1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e561ea8a2e24bc52da8094a2ca3df640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b926c7d756c3311cb787653831e252f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1456a1ec2de679dccb7aa537cfdc8e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b2094ce2458a8e7e99ba1a77ab1f9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219254d791a8493b80b920debbc08d2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb756e9f3d2387a9733cb2e63d94b1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad8a4504ef9b2cb411861fe654e7a1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f23f06452f444e03ee81f0d1caf3d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03013b7b175db29c54a5f7717c16b22648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1967f7facbdc4005bff6e43b4a8c1f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2f292f850ac43b5805a1a1671ffa9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252f2119b4359522ca2aac78a6ee858651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52a20ef78816c8924fe73b2c80a371652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3cf383d54754563d1a27593e3f2c3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833497e563bd5a1aa75d0499e028ffd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b81e2d8ab2d37b704958099adf1f3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d2f111286cc9d6e3bada9fe463e83656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9aa2da034aa4b890a36daab61be3d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb1db4daedfe9d328a3767fce10856658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39aa2fa7c715bb44f78195f39c846e0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a576a9c770dc3d7df59c3a4806204660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807507dfff6209305434f9b87b72c32e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc304931b7b38ac29db5af8ead0098662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f8a6694344806f5dcd8665ab77c61663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1f6dc1055e4da9e22e270da1429fd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9d7e6e183a40ff7cb8778d2b971e5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bf5ec8cc3a7fae95892e6bc62e767666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f144b9fa8d7e132f05f747801c906667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0573cb03940e2efd41982627b9286b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad5fc73a126b8fb2fb64692878ba00669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b6dd88e12e2cef9bf2a1c565682d3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889c313a210d93129b29729fabf65ce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08662a4688fd2475a594ee346c9a8ddf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7da82f8362d4faa2b466a05d68a06e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33762f2b05914c3d587f45dc4876d1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a38ac815414f37a72fb32a28b28fd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709001b122141741b699777a744ea4d4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b948e1c7274f4d7ce6438b0c2055e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a6f427b6b901751303d76f7f4412a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cd6fea2d75afee88e5e801cbac5c6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776fc39b004db2d7d1f42c90c308c18680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad216f868fed19aa89b7ae283383889681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb82e41bc71e28b5390aaa78145c9c8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe71548f42d98c256e1c89e7f8b5944683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464076999b5df28990bab350f39899e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f669bb50d452ee3c4d2562ec698a929685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105bcb7e696b05ac2a1341f0e676fba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ef2ab91df36e8b5b32ec462f2f1c5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfc34ab4a7928007d720276ebe1017688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785b19c58f8dfc0a219020cdf3caaca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bffa293c8e9f6824d553f8d43241a1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e37fafa22cac4b030ec4dee6532d30691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6c4f3cab62f1f0e715b5ce9e0c7de692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787644df5c99a9ba3151bf139ad901f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07847cb9897d7f4b4eaaba9d6741ca0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fd79455a763cf33540eac121a7015695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec229e7099d65df5ceb57b035c01e2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3fd5e2822c091ff9998eb6096fe6c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7d1c939ec8c66af472c3c840186b2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1fcb2d46076dea159a3e5e1217d5f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3905198f66d2cc505638560af1837ac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24887300ac86a4e559b06dcbb8b58db5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdf0f1e66dcc32a8433444d928bd8f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c9738be7f10684a3ac7f07e23bace703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d76167204b319db92c895faefe267704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9b503113adee0f80d4b01bb971eb4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356e6ee60bd71469c8a687143a3a78d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd8666a57a5b2b054fd082448935ca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8698b7b6f5e45e2301970ab637d6cd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d0b59289cf4c05da9b3d70ed8e60e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd9b3c76ba9ecedd8197e72fb5e5dc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c87258afec0724b0c97625adf758da711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160368956cb781700a76ca8c287a3b84712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd062beb7b93bb50fbbbd5dece57fdd7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8396279467cf5312969a917caa1614714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3e5e93f4c808dd181500fbd4979d1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e6653658f10e2b728036c6938b11d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8c8e1273b09a2d85c7caecbb676aa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b5bc85398af7ecbb3c19a39614c7e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d8df811de48d773bc3474ce97bd0b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d60d3b4bf196db42bc9015c7585ee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9b1fe673559697c3f4d426547e392721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa8252e2fe95d521ecb0e396668e62722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fa846c2e14eedfe0f0d80a0f89b2c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f99bfc138a47d2f2d1d9bfb9025ba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bcda894e0929bc0a0b45710b80ad2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbee8f0a48afc1ddc9a120d4b65ef5f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6f61e5bd4cfdb2c7472e256e3a709727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cefcfc08f94fafcb09a697680a7e1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f504af417ad9e0e22cbc421c0f95b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c993e2aa3d011f20455b05b8be132730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783de6d72c06738b6a3e85aaa87e228731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f06a7fee375a1bf2ae41ddbfcbdd7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ce067954bdad638ebf6d7324e016e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b117f2503239fafbfa8b1d1f9e202734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a581bdc301a3b1fbafca24fe59ad1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826103b510d66f9db33419213deee47736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9fb2429fdd841730bf8eea2925b12737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e74151f653eedd25ae783ebf05dbc7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcee286c9a46fb895184dc4a6d62d3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cea73c22a32ad1f27fc685359bf9b4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a8f01bdaae10ce72a4a220e8c39d1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644e86941bcdf41513a52d407171141742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb197ecc693666a193747d34d9949c4e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a669b54c7f1237466b24d3af9b32cde744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1114eee46bc3a571960e6c4553ba71745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7357317f97417dc017369d46fa9217746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00303a5a9ec19ebc8928837f3535c0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d371cca9a7c4a2957b3f048f1564ac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8bfd463e071abb424d6845960c723749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59d8114d8237454565eb1396018217750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9464d2c272e984f414159513743f2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634dd48053b07cbd16d1c27c9b7ead51752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadab39ad84b1100c45b6802879c0fb9753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>