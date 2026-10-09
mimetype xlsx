--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5504ec1fbf01a949a88a074b339d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadc4bc31c2e1134628e7e290c8a2992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb70494d014f0957d8c61ff00357083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ff3a61e9239282d2cea58a15a6a4f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738d5b000e217bb46dde4683c9c57395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820810f68097d0c4e6d7adf279f4b2b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b42a628b96fa368b1eb26ceade5577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66a718408718b3db8e815a962bc5628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec450fe4f967e66b86e586c4c8d7530d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6668e5d3cd963f6f3f3a1478b4b9110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39177bfe9c843fb36dcba6f784b36ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cd082b362129952b2eab1c780183412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9c55fb0c14c9256562480bedda79313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e51259940c404fa7a349c9eaaeda2414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db057a6c18986e6263a813c02ad2bf9f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369bac067ae2e64f486f235dd865b4816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9589e2dc15cf9bab7fc035b3ecebda617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044baeb5c4339fb7da746b466bac34818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7715e5c2bce93e3c4c3964b6d6edd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ac32f7ec2d4623815e0c3ab90453c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa2ad2bac35ab08b2b08e4d97985aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399daa5c43091b1854316574b79bfeb522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716514edfd2bf6cc7aeb32266b2939723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989e69cc23f315bf182301c6de0a13224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3e6ff51189bc612c2359ac8b111f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c891dfcd0723e43ac704355d09143d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56299ada9a1e04a23cf5fc2a4efaf95027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11977b30fe8324889c94bfd63ff8bda528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96331e126d9ad404bac74264e45d563129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b37b81843283b4e9147d9af0ca84d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc1620ebd37b21cb2872716d97379e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d7023eec6ace77e09437378fa25ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f5f8ad221c05443c1323d683b851433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b62c6bbdee8d36374f51c281e2f45d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1205b1f2d51807e5f7d2de9b5ef90035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb9cf6367799beab803f29052e871b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07220accf8b81a9ee0fd0caf24a17f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f18b8b579d9e61743e2de76bcd739738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0611a3991afe376ab43f980734a268a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c265b390dc59ad277796133ba1cffa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6445a2827435dd97a7ba0f5a6abbb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120f31e7cb2b70df341127e4091a9fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35268198889acf2b2637e1b2836eec1343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161edd521a53847260538c5d4ca5720944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e6ebd01a99c3a9a0835203dedf73f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065861105b33d7c7c81fd558c93feda246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fe40523a80f3837a4dcbfc3c3cb1947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab40d3dce1b1568988b2132501e6c5848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e3dc490d9246fb771cff9f0303f4e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dff067dd8d77f766c23668b96b7db850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d503d175b14a39a51912cc2f23d03c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c247988e5b8b87c4404873887515d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8023882225e0f6687c4ab6c6d30151153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670ed9e584cfd2f2e76b3b17eb6071054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f4acf094273d81ce7a852b503752655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcb7231b18f40a67dee22bc037c82d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291f9c98dbdbd2a229c23ec1818ad9e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb4913d8ec14e34a37d051d8f28b7458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89924531708c344834c90efc65000e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15af0b55ba9551a47889bed412ff6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02314b0cc4fe8c5bc216312b1e107b3061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a5440a302264811288082ce701c3f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e20613456da0cc27d2100c171e98b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9e96924533f1997dad44a2d2cdbb664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3e1ac6950e115ece8a6e6b3df915065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc8c0e195c13a8a4149e6c2d4e98a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d1df719feef99b791b77dc03995c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5f12c8ffcb6db36d1693b249a8e1968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c10efe1a2584bd9c229146952fae669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895ba1587f66303ae5bb657e165259070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384e3534b0c73a7ccf03313035338b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc076e1488f71eb6615ee986b7f06472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415a73ed354c28b979998cc2a91e4d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6ff46e6616fdbf22291df36a1b12974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe964971c5b47fbe0904f2827020a6a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c10daa7a504afc1a600f03957091976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6bd989371667bba0e4ce610e8760e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae901ee28de746063878fdd87afdcd3a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891547241be70ff23c8ccd7fbb7094279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cce4d49de3286d18cba569cae4a99e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0e6fbb73a980d4d5d3125e4a9462081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d42b8d874e0fc5b3c3033ac8b8644d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad9c6baea9d603ee67f4a06bea6b4283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a4f6315cdef08be4e80cdd533066784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98766c57f2b56fe2c190a4a5218c44bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd788b06618e9f60fe99d2277cf5a6f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edbead9f85db4b6cd74ca9c46ba80a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbcee1c0a1866224f51ef34c056aac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389ccaf9259006c5ab2801065c42d5289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937a7e95ee46a51ecec72408736f21090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f516d46ae5fba0450308d13c6dabe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdb85564d336233e874e43b0b1b5ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fe269311a39007b7507456e3dfb7593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d6309f6638f962b3e15f945a2babd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25776e34c2ff75b064bddee60805fd995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc066375cdb55f0203c685a134e36dbe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b184470a8c563bf518e18e64f7beeaf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca032bb56316908a62067ddf1548aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4195c3a93ea04e6aef9a6a4da10be599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6913d12c549bf3c87cb23f90ddcd6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29a32e0cf672c67422cbac199b2f6d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224c2fc7570a76d85821e4da05c1f9e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62c9160abf9d570e50dbe59445f315103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebe31f27b4a0e36e5622e895c08fb9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52d782b268b6898c1ea19590c7ead7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7d1aa988c0fab622db0e395cf5a57106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cf6fc86dcdc4550897cc30cfb8012107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4f97b1d70b36416aa823581b6ebc8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41a3f9ebe0998139ea5832b9b38c5a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecb61b763b69fadba2ccd356c1f5d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fde86e1fbb106f028b74f0320e0141111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed3f4d72c67a60273a0617057cd93c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079ccec29bfe7ecb99b234f432f8bc1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c89fe03fbe9869d17e5c88524e4f69114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035ee19bb0986cecf23eeb8508f32b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9ee746d7754c79a093b90446e818b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cdf28a0a6606411d420048bbfca4e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a229da5115773d1ec0f5644c6d15e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8ba48ad7c350f89d4a6c224d4aa2d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc1e5ba190ecde61c9f0a49f99405e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b480e6245a285c9577bf0cd16f40e95121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612a2407ca0eb283c6c7fa906e6e680122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b382764054a6f6f74e39c5f2cc063123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee182df3ee865b196e6ff50d8f4d969124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4de7e3acdc1be9daffc121033fd3e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b78b821595042c7444d5299bc014a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58008d39912a4b839dae85ae3ef0508127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70bc29b12f80c91769099a8cd5b1b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0647a9478ec5eee4ab188ff5384a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca9fe7d37148f76317efc9120b64c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726b24c23f9e09bd5dc5a5cbb3d3bbe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b210f23bfb91b61f7142880cedb48132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28536da0b0d9856fc1ca244fc4463227133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8258664dc71172b176c60cb4540568134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd26f2f52db5293e959ab85e5439b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d67f7290e8005bdeeb70cd3a7835bc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8db5c8345883b6153ccc4c6f78add9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1d2d1b7deee38a7e5488d42e909d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034d7953c2a140f46d11b84c2bd7256139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235756f15c224228e3a1a1675fa5190140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46aa1c09671a5c253ec077f77d2b4b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545a6a20f097f694a259c054288f01e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5776a619e12594ae9bae113487a62e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4412f666d3dcf3f6512aa2da31d9d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bd7a9f871548c434d512b858408e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8870ded8e37e75c4f9b084c7786dce3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ede53faf9ca0fd8ce64c7461319aa8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12218d81fa791aaf008fdc92fe381e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fe9486f36c82567979280abfc82af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfe7be5a5e37981b0beeb7163e9ee9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fdaa3fa80cb06bf3f0180e5735a25151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a7b77d3c27cc2949ddd5b80294ba2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61142be9f807120e5d997a5f5f2ba10153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0045bab677a32cff3dce5a23715e8a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a6c5b779b766adc972f482270ae01155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8caf23240b5edfcc8696eba6a5acf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ff457ea8358b6c358e8f8f03d382c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30e21d96d4b1f5c28ba3a1bf474835158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe5cd88056874f234e98df0711b999159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ab13acac5d50e44c0efa1860ce51f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91a09d6f0b63abb24a5414881a4047161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379a170037683b34f2756ce3f72e6bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e79ca3fc8a4f3abacda98292ec9ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addf7c0dc7e0fe5ba5dc16f3ce2fb20164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ad0feda72365f87e40791d42e86fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b3239791b0f1ac05f44da693242c5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ead95650e7f733aaafc7d879eaa724167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd970d64196b06e9349ae89e5b69d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9e84091f7605fec37e0b56066adfd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01166d8e195c18ca03b96fed8cd364f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1217f28ed5c467ec72e318a4d4e51171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280dd9852976ea138474bd19ccd6b38172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d5b9c1642364fa08149dcebf86e2c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af310aca776a21625ee83c61c86f6e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ec766474cbd2be4a6c94aa359a68a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d846ecd2950e0c80ae19c0aec1ac175176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1b907deed21e0fc00ae452819f6df177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d364afb3a1ec5e253d0ae7bdc86640e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3b26a024bf20a45c17f1168f5b6d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66d863288c7d4b4e26724947d1acec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fff375b64dd943c46efc05cd95c519181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416054446f7ff3fea2f5c23dc6d5fc8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc2409ae1d0b75e619c2b186d5e1dc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be2a2d783f8313d18ad8c15ada227c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ab808146b38527b96d378013854dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d17d8fbebdbd474bfb624dd5a78c85186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e6b0e4554c5e57519812dd8e90ad8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cc1c8e51c1278127cc0051744c65b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7700d6c39ea0f5be4ed0831648654189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fdc3d8813376ad4a7575b0149b8d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eeb65a7f6e1d626568c6a291d05d65191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613b8dcabc2a11710cd54a73ee0044f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3ae9caf080aa997bf5cc82ae07660193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c254d51041613115debdfff1596c9d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761183ddd654b8a0b9ba4f64067b830195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a8f8201a36c96323cb74d4383374c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfc0f2c41bb72eda3bdc68b70add82197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44d3fe87f028bf024baee3186f6802198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84f8276cb8acbce47c6944cf1e0331199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9f22495e8d060dc6c5a4f1773a456200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283b995712cbe6442c4e50c007cfe71201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a790662354a1a74e52a28e3b0f513f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184fb7c00245ccab95212d6ef21c6a8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b2c96c0d1d741e057266ca9c089f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421510b75d3717826ff0a7484de5f74205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709c710480154cacfdc1850bcd7c939206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb639b1270bf4acb552e1f742c4290207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a8ea61a21b153a95fe713cfff3c65208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffcb0184c9fedcb01c705c9711f22d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbff97b35708d1351504ea6be6ec4ef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891c7bca24ecf7e2f3355b4b6e724f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744c3358c39f5bc0ad50555c686e081212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865fb5952b79f90d6a0742bbcebb7df213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf9b530e144e14ede3214eb9cb048f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a45221c6417b867f21cfac6f88acf9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422665d1d4f5d559a7f57cd975dcb9a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a509aa8a8f60e28a280ffca39606c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3a334c88a2e4716fa18cf9a1f6e64218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8650cc65ecdc4ac08a1d86dac76ed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d1119ffafe4a7d598c63354bf1406220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d1946939ce68c44fe03376cb19b9b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556e6aefe97ee1d0cf1196ad8f54b5e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea484e8e8bcb3677e01b7c700b4795b2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8398c5269afde5f247770d0758ed28224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6ae66777003ec00d4de130e49002f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6e8a43f7afc402c6f8922a31f94ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f90cdd93bb373844da69d33d3a080227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3c0a241b7ef45a83cf7701abb8a3e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ce97887e86024ce2f87ce66ae0fee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c9fc115f7e21c34622f92e62df044230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368487b1697be141d0e81d68029f62e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a1e41f6f1cd3674bff9f6017049c6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a434762620c608a73a5ba0a0e70207233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574eb514001913925cf494bf83c86791234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2684ca130eaefdd82d719ecd8ae16c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef799afe678fcef6c83d4263cffe22b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933b93421c89acbfccc600771bad57c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb449e4f18b5ec8080275eb911bf7fa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5205ab529ef70736ed399324c9b43f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4be918c772ef47179b0aca63c1099240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db56fbd6f9dedf8b58fb185bffd601f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b823efda6ca671b59bd61e41a85f9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471e93ed920fc25d440b3219a310274243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563cb009f5dd6d34a9682f019a851fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030e248f8131b21ca82ec5510dd1936245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2665b440ff2495c355905ab50f0db5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974a30f4906461da9c59d437ccada3f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94824f7788f097f80c0689962eadcf05248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d602a02468e3cfb5c14b8c3f55c839249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaca4ce1be91d30406e1e618463a605250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f62cc083f69d03da862036de194b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07747d928a193b225af11c68f224e7ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf98edf225cac5f7a1476bb9fec949253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca23502cba0a21ff7ee9cce11f670a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269823a15128a75674b8cee8a703daa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e1807886cf4aedac60791aeae8113256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985895f2601dd8c4b55ed285cc78c99257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a62d914f341e4d343e8225a138bc7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3b90972e433143c800f2e1f7637e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481b7d721d5b28eff8d55a9262cc5f5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf25ad94bdf5f8d99fce3b9887262b0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c94302eab8a4be1fdad4bc6e42deb9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965e2c3bde112b52883a8a3d80bf720263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815a6f7efbbbb655264bbe777df6017264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6857565401362d160b430b08f2bcb81265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a9bb0be59a2060948f52a142a334a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c223bf85b192e73287aaee9d6c6bcde267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995aaa0e0becc2c4ca27f4f2189085aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf08c1b80a2d6912b06691d80f15372269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8930b96daecc566be014e83f180a4a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846436e36bdf984b1525a365c7f832e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a94db05c5373dfc02510cdcced7f3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945c7636e1c841610a68671abb51fa0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd3c8b5bc5afd02a87196601513dd9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ad366b94f417c11f149da70ec6c63275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07441a3c65728f062b5e918ca032e8ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbc49c10a19709ab0938095daccc7c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f98b59208be6f6abe385046148213278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006cf9831b7a53035a91f2e4f3dd07b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccb9a0033f9ba3cc01b61324570204280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1f0fce4031eaa733bfad3b69e166f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f441009f478c033b6ffbb29e626b96282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc77be4f1c42983f70f7ac84ddb830d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f380e2c8ef8c15bb32516dd1804d203284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9120b3a647479f921e886ea1d3172d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be02b50952d9e3915b16f913bc481e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86ad027c29668f0d38ab4c0988364f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4309b5f122cf8c074a7342c0a1f372e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932a28094f45e13a4a9cbea18789b12289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f560600966e4634061acac1bd03f2a0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506993ba9b418f69bbec6ceca6b0c00291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386197fe683b152911b7a1210041ce2c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc4dbc70b27004c1c678c75335455e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81af0eb127a4fe86f786d6fcb906065294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674c0741cd0c369774755742f52ad1c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20988674b3f3459b2135aca8f8c959e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc54045011d9b2ca7b73bbe999bd262297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714cfb294d247c27d17f4add0f7e41c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864719b5d9ae1066a2c91ed34124c35299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41cebecd8172726637e9d62b42f15b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdf86b0fe93750d7d0a33ae6f3e3f2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9674ddf00879ff0aca9d6f6ad1ead1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f842509433372df11ae1f9848a983303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce18247101339eba0de172ff1c91293304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca5b4b48c1d0042b5a6f643ffaf6b9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbb7b8b33e62c7d72b67eea05e78bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d74f808291ad616d15ee29af2c2c7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f5fcb14b8dd3d148d55e8db7f2c8b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e87377eebed4ea6a4f30b0aa26248309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216018463e1e25e648647e2ec6f475f3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383aceb69bb3843211c17b78992535c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2058fc77e75aa46ead4976d8d6d8a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760de67fae3333c7ef02f0bdcfd9400313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9876b03a6a9a2b6247838432cb4dd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05248267ec5ac721100b997ef4f612bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354322e2d75165d672f82dfc40a1aee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352557c86fcae254ec533d112afb2328317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ed8a62192e509973ad00d28ca3fc5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa25b979581f4955390b0940f019fc2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee58e61367d10eeb6cef1ee6c5f213c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485750109f64dceaf2021b09d8649ff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6432be88e3f9ea5d262c3cda79faebc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42980aecc11f7d0321ac8ee480452c6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d636c0ab6565fe85561c9e04d654c89324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd1078dd8a2ac5fe23959a2acdbff9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f64dc8d011b6d9d0acf575352457b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aacc97c3f5962fe2e037e5f2906e98327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f67c4096e7b830fc7e2bfbfc6bad5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87633f0091a781139ba8305a12970b8e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f03842ece7e63918465a5d917a60f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a57ce34fc7265a3cb6ce1d0f706971331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97224c61915c2ecfb249d27a031a70a5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c9b75f987af0c2594c3a1bc610d08333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbacb159242dfb74641704a265e9c6e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9a9b68647453574149265d240fd88335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1cde1c810da61bd9b13f0372cfe30336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fe672540810b8f950dfafcd13b7e5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2d30bf1378cb1e9a59ef59a42b562338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d7ca0933706acf1c6d2868c6a70ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aca36d06b6ac4fa87bbf9625fd81a9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa1438e62ac71474d37fca417263d4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9bc05f0ce1a1901efe1ff5c3e6ab4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d0a59f711e9b57919968547094cdf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e8b2128bf873d447b527bcb6706db344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38709767238686afd493d358bc18c337345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b6dfc9498840a17d7feb4a04bfaad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d599b1388aa3cac96a888e145b6da347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209218005e074eae5722083c8a14eea1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77adf1340214581795b299197a9a0619349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6a26c827151a41e700b13c05c832b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdc59b29969227d391a2f9f08aeb30351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47489808e91941d12a1da0125ddc2c80352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6f618b43f34d53097ffb5ce7ed817353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebca5897072f9c1bfa332bb9eec64a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed112d18253e7a8a13ff171f73d2f15355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786029102132c555c63214e99a9fbcc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146433bcfadfed252de00fbb5e7b1d5d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80c8157b29be415323671cf5615c08358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d9b2b7f98958cfa364c10cab7ec5a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d989e0bbba938a4ee24800aeff2516360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1016c32ab72f2e11c99961b4191dc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091dbcc80fd7e8e25f1038e8d0aa6da5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d57bf18de91032d401d29ef7ba64c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae33021101851b8affbd6b8b45121e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d41b0e6bf387346c68cc883cc5ca4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc4f5359859bd63132dc3f1ef170cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb13085fe2d3ebf910f13a91f1cd576367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cf3453fecfb374e28075989227a36368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f274597aa808c7d33f13c5f3dfacf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d89904d4c52c81a122691a1c403cf9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f116458a9130d76245e07f24385ec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b582d4dd68b0f6188e550d6450f89372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04258c8736b0a5aabdb34f7ffcf8fd33373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab574257d25b558c4a0e4dc3eb84490f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715105d2b1ca9140add97b378621ad5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0936a41f97f5f6f7a2ef4462c1aa1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4730192887281c551ad3588d17789377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2c205bd7a4bb9f6910982da422dbc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c39d0b632be8e95c5f633e7746a249379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df26d170a9506cc2e6585278fb17cd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783a2385d97264eac904a3a18597495381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccc9b94d4722c98d5bc44499447c29382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85023a2ef4cebc5c93ede1993ac0c9a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433417073f3ca0714a4f033d569d3251384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73f800285e2711b1b2b2b092f32d4e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686b389e1431e6631b56287758da664386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035e27c586516905b84a1806dd148bd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84272c10ccbc324b046c0dc3d6e958388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2f4aaf7c19cbf89b6c44d8106fb19389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210bd849cb6df375eb362111a77c0cf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e2d0249fb48f266fe642f5d72df4e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3d1acd19f12f1afd3b22344567a37392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47dba007e47bc9d65ebea8d9e9f3e8a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034561b53c1cf1acc2216abc3bb78451394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2814196774a55400df1b2f44913b296395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3f7afde6b1da081bf43a89b7a96cf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02010a8defe99ea9707aa53456bb818397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc561d693c695d769b7638ebea7477d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348fc091287bc93db60c1f0c405ecaf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c762754126f8ddd1fb3101948a88b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9b655771eb9eb5ae162ccee2566aa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e4d0d6934ec76d11ed153ced66544402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49087b8f6486c5709ebf76a8928db6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07de4ac8cd85b180e319063f3bb1e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a01483c2a8410a5f44d89fec72655405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeddabdd213296d35a9d2371e5d7c43406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6b312f5355936a0cc40cbed7ea97d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca88fbe6791a33850d4026f903ca186408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c203e5460fbc1a33a55e1f892b2650409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f037136ec9b2a9fae175ded28524f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56024e93e45c87f95f41f039c3a848c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c831e85d18886402a92aa7eb7bb2ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264d1ffbd6452dd951a48a4d602bfb0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06294f0dcb8cf694766f15a021514c58414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a874bd709618399f6c69efc9bbf649415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50695f4721ab3859883e0eb122411420416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5f70d129af1f404173413188ce201417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca198366868614fcf4d79923f60f60a4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8564681628055ef1555f7ae8aa5e20419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a648bb91de68e3edec8ccd2628d81420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f743b83ccf57f812b0a994c223a48421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9420421dd66aaba630fb2735de1283422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c75bfa883c42490cb4be62faf3e82423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30abdcca2387f32c8b1d7ffd51cd67424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fbb369f62b0957865f1f3e508f590425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a130ea76d6cbc32f416af3cd60fa41426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd772f6fec8c60e235e3a1c2eee80af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7eb82aa9e9af3ffa5901c563e82b9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c9560175fc01faf0d96f2974ccf0e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad658cca0f58b9c314f63fed56b3ede430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2aeea41c8e429b8bd397fd211ff7c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a1e26f06520fb0d183e0a1e6b9974432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94d627544e1cbb458621e31798fd26433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a06ce6121c6f34296e1fc5c015662d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e6495c8f7a9b2d91e0fd5749b6ab4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbf650a8cdf63f8edf7b70fb85919d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010a80ab7cc58f51d223609301be2e4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a7659d463c588c972fb401eaf2f6c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f7e9c23d99ac11910741d73821742439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f3af236f654d6eac83ffc0a608e07440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d3aede519a8aa254646f3d17cb814441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e89a882de2f5e01a2f7847b89004f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a795a7ffd5248f355b4ba5b64ca460f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe0f4a37c2720d49ab938b3cfa4067444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88403da03e7b37ff0eb588ee1b47284b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5842730f23bec0ac4b9ca3da8195bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89025cb71d2e982b732c0dfd3facb4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189759e24e7fa8d36bab35956d64fde2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339df5f2adf46108729a6c9fff67829449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1980fd2c2d6641f802aed1e975430450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b2b5fe3e21e87c6079a4477bc3593451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aaeb1085913adeca252368336179f9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501778a94ad28c72a9f85bbe0541aafc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1f410a69c38061ae68199bff07f94454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f68f5afb62a99ea9dc80a92358fa60455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28409f324a4933dfe4c336a6a639b29456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33453611ad2941e82d93bc1c064265457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3e2a2be0bd955ea23101a185b4b0c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541de9580341f99d79f18409273efd1a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e2b9a7cc2df7a0cea0f02d949e10e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29109636c7d41a8215015411c22bee57461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef637e0b7186a73cf5a16570841213a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823ae5ba9a04f0f6096a2ee5e8b7b11463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca66f5b2f3615c487274e840bc6fb3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5ba511cc7fb29480f5035e3c036da465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab58287caca4947e5c403e771f5c241466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0fb54f5d6a663c33a23c67bc6ffb4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0584c4e09cb0b6ba4e5a798c04d86468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8911c72f71c62021cb4f62b91bfdf19469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b93f34bf4506d7aa07d93fb867e01470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0450fb837327fe874aa580be10d79e9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a44206d266069c9f0a3809176f43f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7b398278591ddc3ccaa0f7cdbb48a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d571c502cd7fd2cb60cbf03ebd931b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9592eb9a1ff55bff92ff98b8b0a5b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660881dbe03537dc418050ac4f2e780a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf626888b9990b6f85e78e71e44cce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d846ff06a029fda1d61023eaec9298a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883ace1f210a7ff7b096c3dc984ccb5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d34488eeb141552697d3c3c1c70872480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b3c53f6e99906534954144ec8da63481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16059aa9ef71d79295bb45a5f5e6c8f4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfc4cba349d129d34d0919daad4dfb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378a7dfa21793744d2e5b009965016c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bce88ae0031e6498f75a2108b204a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb54073435bd344c3d857d1c709a36486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199647ff3669631a175864e17d806128487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24aeb0257e6e73b9c1c44302672742488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e263b17cef6cb04b10579629859e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe819fd12aedaa871aca707c08a523490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb28c3c368eb0ba2a0e720683b3bad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2313ffca9eb6a0c5d3d554eded19e2e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825ccb8abab5092ae29383f53552893493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe34c1b05ee7fb9957a454e687a53d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2a6bad4d4bc776512309f8690dbf1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743da5523429ba84c33dac21baee7d67496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a71d8372f075a34f8e86ce14b7d2c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de6fadec7b6987d9bf2e2e1086e98b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b4cbe23ebc17bff44a3aad1540c57499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285e87882cbe04dd6976901610e5ea8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f6367aeddc2fd7939b9da1f843c6e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719852607c16fa2eda4b7d9a02197b50502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67108c0e4d62550fec40fd268138e7d9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab40d1374e2237ab16999c29bf44a8f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0388f34d21c454add0a1d6ee723c48d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e7a04b2e24224b010660e46b7637b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14923041bc63edc6f8ff1ce0992b4243507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cef33f97f1168251c2295c5879f7c8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bc0e38e8c3c02fb91bb34918a7479509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c5b365f8f4380cbf2b41dc62de94a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bd1349730fb0acabc09d070f924b4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c82f4013df43b6c125573ae9ee73b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92568ae605b2b8b2e81b1141d0663e78513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de5ec53d37bf0dcc5e2a36398b2c93514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b81cf81da981d719ac7bb025e5266515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78558e13bd5ffb75db164f58295c479c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f1971ff962a95109dd2cd37b03cbf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97544ce97a0248414c2c73d0535c5f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e721d01d5f856446f617924e167f685519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17680efd010fb1f5e2cf77469d158a2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ed05fb529edec3ebb70e951244c58521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c8a03d99a32f1fc5cd47ce7a7b5eb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50854b8add80f1c2bf78b78012a3c059523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f99c098682746b8b091eb354bfc81524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3dba20497b5d0a5f65c2cfc93f7434525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6802f3275d9697889549398dfb0315526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a11818f3dac1fa6732ffdc4352918527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd423fe382f343d62283223b2712446d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81497350b18e629f934bdc1d49ef24529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5679031197ee6d36b1845ac5d1422530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae62228e7c0bf73288ff77b9168ced531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c5c649eeb567e8dd49e28beb1aea6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25466ef2e2a3747c0936b8fc9d28b7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5301d0bbdf5d3f4403ceab0aa8ba918534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14694dc1a8e3105bcc61fa301e7f6fdc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83d30d52ad558fdae6b58a8a08dead536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff200102590c17990b90cc0aa0f57f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c69ddb752d151bb92f1b8646b471f1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be55fc2b20b05802fc98515b1fb714539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c020c754685cf4d8138e7e74879cf5c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146af02a4e209ec38841c44e2eecda7f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269354f39b6775a90b3fbfd331817897542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b413be368a5bf298f3b4cffcaceac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b9d9cc75a6bceda87a403f299025b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0903267133fdec75c89c04b37f03c80545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ff6026f3f57258fd9635bf46e828b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be62b1d5af7478e09ca986c0f4dc93547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38220a71cf069d9b017ea71d13d8c9fe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3c9c1256b74cb1812b16aa30d17a4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7532a9a3d130401d9e4eae01017adf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17963fd115503bd50121dbad0924452f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610431783eb7ecdefc27efb5c1e70f2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabd4a56e6de03d63abd0bb4e31797d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253a9986abc84bef24bf6d925f1885b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49075a436df9050698dca2704c59b21555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5bead2ca795406401263751496de5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb387f7600cabf2d37e229db297c0cc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356474c146ca43bb9ef8bf2d800de94558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c3d6ce3905062c801f090ebade2c3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c399c9ad11ed849026beb9a68be5e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a0a0925d299b76d64bb458f7cbded561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb04331c76dafe060a6f4cfa6ba23a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348eb565db2d4b9491c72006bf81104563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded0d0ae43bb8e6b36b09714132af75564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e089034b6834a59f0f312b5c7a7c3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097fb2b64819470c0a01d31550e1ff2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9395f52e0fbc914a21e5e413c857b27567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211fbf7c7c4822b83df1f1e2003e5be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67bda1da2c5fb75df52ac2d6ca6794569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e8dd94f6467d386efe0fa9ed020b5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54395ce9b9f7fc4d1f56bcadb9ff2695571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e68f561440a705ce82e7f66068bb6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc57da4f6ce53251b4f16738eb61996573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75294de1d5fb56dc211b9d35c3f058574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e38b7ffcf404de050b6d9c4ce26bd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bbdc1a824e809cd2c632976804848576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ec95e56d624c8935ef291202ef6f7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4af8735a23a2ce364b7f4048a09b61578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4612a44ecb8d933237eb755363cdfe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405204b16031e74c3d47b2068e60660580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ea64a821bd13d7be96e8da223795d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96e9a31540a09cc11fdba648379c3a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c69f517809e3c090fc6ac37fe1120583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b43c6f952229f971b7287d46314c6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5989d7a83d815c10abed79c625340f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b59277a4b47fc97e0364b3f8acd93586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3db9fc310ef6dd7b26a16afc436e69587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13171ca41d2d48a8cd3ae78d6473bd69588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3254e08d3e5e54c60ac2a2653399aee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f8d7985192e6a99305e82dfa6897d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4fb5a80478fdd758246151768eb1c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601982ce10f3b8d7edf7b802ff868452592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fbaf62b89e1f006a266dfbc1ff28f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afafcfa898b82ef8e89d7c7cfbabfad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c446158e0c78e0b6fbfc18a09ee96e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b17fea27e41dc6cd62e0415443784596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c74e14a59ee988fd2e73dc1c58270597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36999941d322e1a58eb604cdd8afe7f8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa40891fd731d55807550131dc9a51a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff968e513d646394ea90ce87ce82ef9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961190f4d4ee1a2467df58191df2e27601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981494814ec0e95b8066a76e4293240602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ac68498eb1cbcc9d345e1c3cc99ba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b23344fe890e173d5a8182af85f1e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62df3accadd8aefb8f75b12f803f87605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592097c1defef697cc13f044937db64606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf51ef7dc4b692ee74a3d1126f4e8f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5642048f164e3a7d370f6f3a5fc462d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ca2a81a5e38a2231d527cf1ef6311609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecfeeb6281e0377f2d3e1b5a41d76d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f2a75d371271b99f63eeac737c6ad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef20c25fef79eef26e0bfff772041b2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6ec0c6c34bb7b1f2132c20c86f07a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e744e7c61da75515765e3ca41e15b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5038a910c254dd5e8ef74ed8c3f1bcb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c333115ac47b14bce1404b5d13eb823616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751a8ed85ef5d7c9a3ad50bf2eddf53617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776eb7424a59427edcfd878b0cc9b28618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bbc47f09caa4994a167872e9e6405619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb72f9f0bc5cf8dfd08de750bcff79a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060c47dc43c601bc8a24193ee7790e2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865921c3b7ba2fa8580aa75914d55c1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a47a629e77cf7ec2661b9d7de57e1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c5f570f41dcd087ab3b0f90e1300c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ef2e4a7e69e9021aea614d1fbec97625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f71fe75dbdf433884714312c446212626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103c5b2ab7d27611cd592573b2abcc4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2059afdc87f112ceedd2490172e25628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee23a9796e1ac975af427fba678fed7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b065ce46e87993a66d78fb472de36630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97dfde7465181f5c900f2c3598e347f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08240c89f997badfa620a3a06062ef71632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd3ee0566ab259d5c4639ab6b659dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898653bb35d782e9af09c190e7d09a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ed26c7be35980be9b33f60853f2c5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa9410101609be2978b191dfd369a0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443499b2ec98af729fc01ca69798e206637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b65a636b852f7f6fa61ea908ce420638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c3b496762dba43ed04cbab5c7c90f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9c5ba65b7f8de521b9fe5f622a0e0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff37fca8fdbf683b6c525391a30c95641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238887aaf3832c90b11cdf481bb5012642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204b9ac53f09ac7fbade7df01abbfc0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecb0f1b680861ccb901456729df3f3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d05c59139474aafd0da84909b42df1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ceb89fcf8d37093d4a1aec8789cbe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f896df144ccf1d8b4611ccda124c82647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a9c133c83d83dce804776a473f9ea648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba70d5dc149a9825f9e1647dbe2cfd2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ee59a456c9ef5667dfba95c872af2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e798113ff670f221f9d5af56c2c0944651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc226f681a4360e30c37b852a24b6859652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f52f7712b04b65417a5881beb1b27653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662e55bb415cc4ce61c60938665f58a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262f074eb3e6292312b4fae57ca3cf8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5049e63df41c5d1ee86b3730bfc0fc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e3825c2fa8c8c71e458802742ec92657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afdbf704ed7ac8a1e2b5155bd34846658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7a140b3c39bba3553c675abf4c8a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c181aef14161a20d848dae5c0d50e11660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76d778d369071ed2fdb5297f23423a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44739549a81d3f4b78e7fe8f2fb1fe0b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b9c124e50ada5d7e0485d80a339db663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3b02e57015105e14aaac148cb1c09664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faaf338bcb741bdcfb505d150693010665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff8082b535479634df7c6bf56bfee0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5067b159ebef5294b032ab3477c11667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835409de7762cefc8b138904f6836de668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93cf04657a03549f17c1783a887d38669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a382e1f4db82262cfa1f249badea9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec853cf5223db3d0cd03cd308fa5482671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd83155b26ad900127d0f4c36d3633672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d651b6289de6d543d6ff783953ba21673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216c560866b6c7009f3b2bad6e81fd6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1d7174240b5510d906a4ae3dd8939675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c92951824b3b523272e130134e024676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ec5464726081570132e579ab0bd07677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab4119c54fac2f98713f0fdd5e87bb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa225b914e1d25aef00e353fcf45323679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c6af23a4fd6f3ad3c6a0b2876f955680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc01a7170748bacdc6f60c0176712df681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122bf6ae540cbd7db1465c237263848682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc50fe0fab5ade590b3c565a9ff9ea1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054cb8616cfaecf7d8d2b405743508d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82668e3ef366176ace88443ba652b1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b10e46614a069bd29ebf41775fa090686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052bb773405ab1ea60d1da93c61c168687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644226bbe8c6329db35d277e5946e9a8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738b659ef05b84984626b29f614487b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31d6a0947b8c85f804db3561c0bc0f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc3181d4605813236b58cdc7f01a4e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3fc98255b49e2654c570a20e8c892692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff463cc53f6100af7c0d2b2e3bfb24a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf475c9c7aff58beea36365dcecfe504694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57467bb6ff7555b918f6f4f77b6e3e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60fba2b41fbb18a33487027278e843696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696d26d5b4bcb087b618f3a5423e532697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49875c23079db9a8c8cbaee38fb422698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654fdc19a671a649f0cd8cd6fb7f82f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584746685d1dedb9489ae568d4feb165700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6ccef8c07e69efb0454cbd2188cd8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98537ae5cdf6b3347f5d5b5b77ea39d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65572b7546f942d3b6efdd282ceb5db703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc3fd2f8bb0e55be8d08204df0ae64704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e251fb9924c5e0b962a54559d628b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e1370a6e77eb077c46a6f4bffcdf3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79903389588fecbb1c75f49cfe1f6ab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0b67346edf88340eecd7ce04d7ef6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f594849a129fe249521f5a91af9ce709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033ddfdbf5bbf5f77eeae3ae068adf7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19718f4b3863858db37ca7bb94461a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e604136e6d129c187b0e684404f88712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f2cade2e327d3055d8d77665d021b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d38f4bb2e6af33e26ce194114ae6b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726cfb80675ed78b399e920443fac7f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ae949aed7f1db967bdcb7000c393a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7455c046efd922e62db13c6687bfe85717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea163aa626d3e06434b4d76ef496df718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a414615b93d584d2a8abca129a6c4f1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da326e3f20ce70b0300e3d9b8e59d0ef720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44869a67515a1bc10be77216502e7574721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb973e398c519a96357477270640865722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90379a245d280ee28002e74636d6929723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced87334b54d2db2a26a97e742e1a8e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad672e4bd7a8b504dacb6ca3b7680f55725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0845f7dfa8d4d57ec5f2de699bc1a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf09e7feaa9b0f1755828744670fc5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb524029fca76df286b815df671afd06728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea340c0b7ac47d960dc3897013c8499729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809d05fb7aefbbe0fcd1a44d63b5e0a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780756494bc42231742ed0a40dc2cf9f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c07199a6eeda3691ad674bace4cc0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295ecd95ebf13c20d96cca2a3c99e67733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a965f44f122a2529e1446bb8562249734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edd173025727c9f4ec4c0721b09fe3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6436972a20499fa5af099bd558417d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464043435704f6c35da07faf4e842a12737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad7597dca1c0b081b5e6e6fd3acc07738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d611a2958b23392a5ee6e822873346f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7ac85bef7021d0d792293a8a15234740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d90ec4f4cbc5bf923dca5bcd94728741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba11a605d15c0010d0086ef2c152440742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7394310b8f0588c8c306c0552e1b99a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07619551ac9251f546b7ac1c1546b4d6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36afa2d447415f09f0df9317524684745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cd81426ab0e204611b0dba1cc6f6d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ae3558acc8cd8919cf8a285d6720a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521fe1f064e40a45036aa892da50b62748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3efcf5de6eafca118a431e933ba52749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec6e5c0bde97d03ceab4787a9d8d54750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f43d31b5acc74bb05459b13ce15b50751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf922b79f1bcde5f801eea1a31299ff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b64ba83e8721bd9e6db1b76d177dce753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004ec7f08badd55519757e1d482f0b1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca031760cb8e08c431c0ec39c7c4cc5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f0e6cdc20c8108b60e9a68d063a2a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f296cf6c20434f78eb94f46333b66757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa79a2ff751e9c7f6b1ad473a672da758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f4068b8164d81503e29a062ba9c63759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a721820e673ec72ddedcfbbbdab7161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df97c0cfef0dcf2b9d31717ea567392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c395145065ad6940b65d7f1bc3d9aa13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf0c8d553c201895ced4746067db7e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aec64faf3d1aabacf244134a4176a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217d835ee10e543153ad159a620be726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8ec5c37d624558b0aa0d4fcfb5c357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1485350a1134df91222d50cdc9ece8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29144d080fd1c0935390a87cdad041fd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858f468e85cb5cfffe3e599cbbfa75510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a63df761c6397a96ca07d229181bb911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110b64054db15aad4cb3dd07150939e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabf4db569f30d424f71edb9ba8e45313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c311765745ba898ce6961b2315217014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a34abf14200ba06e8eef6516591aab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09407cdae120db0599dc1f480eb29a2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc02ec5eb863803d201be662aa60b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea99df2b1b6f9c403d6dfdfbdfe34918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5cdd460e4cca9212fd426785551a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ab8095626d5e992b47246ab68254c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48000ccf148a9dc90b7be262a09e1b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ea685221bb1c903db73a023d2808622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e39c2bc9e02601a548bd4103f9e39423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840fc270c5ae78824f3b76383a2fa0124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834914211697047a04d390fad15d3dfa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce201502e91220ac9f92fa67e8d6233626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b9d2b5e8cf75669fb774e063c3b0c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cae70a3161f08c12bada9fc537f6f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb74b74e96c61a6dfe73c9970a4f9e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aeb8c010d9a024ae0dec132953f93530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acf58e1e7ec6844cabf1c959a641eb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd4a1920073de317f35fb64a38142032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66f66285fddf4ba3bb4d1d16fbc61233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8abcb1c398c6f65a36cca8ea512a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22086ce940301957005c2c620bba045235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a918429880a770554ba938ded3bfa1936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1fc0a9d3c92217c43b646fface06a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8234a9862c695038069c090051f4a6c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7031b2594e73dac63780d58c964570739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd6871233e962b1ccbbb691a7a716f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f55cb1a39a8d5d42fc1b91923529241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334061b5ac9b575bc0f02c152f8b1dad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313a3a2fa85f5f70be2d0248cff6df143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc19cde18853419611e22618a40bab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227434e991c3a68b96bf8f8c979694d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f7673ec94b64fb06cc055b399c79846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95af7e8e284849bed70e27c93cafe847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a77016bed278241d03bcf1b9def55948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd973ee7a764270477bcd78bb842ceda49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28ef44301940ec1518ba75cb9ee62050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e56cbe910dc0701d146e1510c4c0d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ff5d41829ee748561704599be558d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441c882c64c7629c028d5ba31a3b76e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8b837c8ec429c894f16e8369a7efa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9899f82eeffe0f4f09d161ecebfab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3badceb0858c0279704274d1ae465b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a895c72fa56564f73302def896d5c3157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eefb94fa253675f0677e39934291e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172317ac814595b8e7a1783f44c065d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc97b582f2ecbb7faf6c72e7a52a2260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4659e94ac7ef7e2d764abb80eca2a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f2902a511d0319c1a439c69b91d0c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316ee194a03ca2bf3ba208ecf5d0c7963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954cee40de5cf0393c3a5a14a1d8ee064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab173553772aa122f5be89a88af2bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55f6656dc6551dabee147bc439c29766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a10a5f619d1c99b8b9fb699303559967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086006cc3a42e559f86e18a0586069d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ee3f26f01d8ce4292a8973ddd580169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658881fab2f6f404a64078773a39eeb070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2df5fc59746e74cb03bfdbacc0baa071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae943ee760b6b4fcb158f6cfbf232072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba7260f43e7e13a61cf6c94f937b7e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab7f0b889d04d564257eb251d66cff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492108cae2e77a460eaba6d2fbe3caf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcee7581dbc056e9ab84bfc57e4f3276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026565a8c03f521bf71f1c205cc6a6877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c5e288c2a601ecd91c9e6e3c26c8b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f817d31d13945c7bb2a40099331d6e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1227fa7d6302a6bf6b82c29a5ceb380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d837d9f61c6d4169c504e4f81ff3f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c024e315caa8db52b9da735555daa7382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c0f1a8e03eb6a29b0ca857e219ee483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb417660995a1bd5e7bd12778b27044684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3e48dadbd2aa5b963ca3f2c09907585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c532cda1e10c7384b3a3b66c64c1b486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34713a7dc3c4afdb4d212699846f7b5187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b3988f04e3cbfa1256120a7ab123588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcdfaf61546a11b246e29e00ad1f2489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8437c3bcec45781842092b0d58c198f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315cd470d901f69b28ff017dce1217f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659952148e8fdf7186237361e7c42efe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741b22f5b707124219b0c113e0b609c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c47fbe3d4e01eab0a84dc2e1f6a6994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88aae9c37ad9aec3f934a382065fd7b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f55b1ae75dadf17bfb910d9f2cbc6496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672dbdf39d8f5d315baeac522d69d5d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684179b1ddfa87069602c3576500cadb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c5dfc6d68ed1b710e5719a873bb4499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c9daaa63c96382c230bff770e12bd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1bc512abce15ba1156dc71f89d475101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511d665e1149a855892d4fe4436cea0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3dcb374963cdec7ebee8c6cf87ae0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47ff9a71ab9fb18b7b8865fd7a3eeb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81873bfdc1c4dce06b1729b89a6d4a2d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b424705f3e2dd43c6e323447ba93e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973f9d996cfbb490cb2fef1c955cebf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a60ae3604c02dd98a7e8db044a6dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3de25d7b65aeee18ef5a73e799cb17109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e3097eef7a43545421ab4fbb8d7e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f70760c140eb90f51ed47f26db91b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a4fd160be66c08ed0dcb987607783112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45c0daceb8b7b4d35eb15b92d700bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f42866cf0ab9421e51926600afcc5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7609630252077acbc1b622c7a1af89115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27164181ad3ce5fc6b01138824eee7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ffa06cefde583e7075dd47afdd1d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b7ceb2b5b4f92e53093d38b8abd85118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987aefa0c37fc9300e227c0cacb005ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4197d9328d6dda850a0eeff5ad90d65120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b71547b5fb5ed5d3fe8211aef9d632121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdeab71821e18d3087f6f109635761122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458910bd7ab4951c1493758a2a4da92123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff514d9264290b46936480749813d4dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7717fb3e78d8ea44a45717fbdea02125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e84b3416fda891cc59070e3e9e7e01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05f76e51c3126e9b4de31e2bb043d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04177c35f55e35a1948eb8a04fead3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bb7643df103b7614c271eb82ac55d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd1acc2f75f842152c923dfa624a3d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7b1a4e2b96a99764dd9ee62892579131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6e06c3306e2f0cbcd62aa8c31f03c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd14cb0b7358732548bb92c6e67255b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478f6c0a2cc802d7a90e9fe95ec0efa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f69be81a9e0f02c1919ec2d56026c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabcfa0044a394597fa263df081a5de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21207e57503566dd4922eeb253f96bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dd86bc1d91fa29757afc6d2a41ac0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eef9bee2b6cfdc566c78b5978611ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16505b9466b230ef9381bc54da71154f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79f4aeb20a7cc7381203a8304881b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1f83c69d986f96dea9e5a17a4357d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897ac82289b3fbd43b806b3e98ed56b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6734f62eac512c47096f05354326bb6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700dbafa87a313650e850f71096f3fc3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365910ff13078b8f7b46254f2d05017146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c061e1276f3c07bf8d8f43e7c3e64c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f8512af43c21d12e30fa517db1623148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df1d3e35f128c8e259d7f85ae89ab8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed043a75bdfaba60f001e862a5445a39150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec726a97b2d4c057786313745931d2f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3756de302d296c9e559f58c0bb33fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e89fd49ffaea6ccd91928d01db9b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7c454179b2c88577973200a65a6a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f7fcfbd04f8e68c348f7a8e952944155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73600e6a7a8cfb7ca9d809c6e18832a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1c7eb08373a78a3ee69e0c00b431e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef803ac26a7b93c69ae3ffa9ce8e7a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d86259eef7f71a9adb04d62a2c80b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ce512a8c966068d5ab3bb039f6b98160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bc7f55f590bba8465e8f8198ab889161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0e2ffdc9b6c8a0b1e5c0d8bc3baaa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38995f7c190da041f3d8c3fefb02abbe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c671355b782185021add49a7a3cd8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e2a7b8a8af794c255c3fdc41a46ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a7f274720241c93076c2e3953f119166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f5727ebc21c85d965bf9b07a01f5d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34fbd0610d2325c49051e0866e2533168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edb5cb9be84d4edad89cb4c5f60eb4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec41d6998656548701f6c507b5211b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18882eeb1314a40a8b9a86458316f91c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13413f46fbb76981434ce949c7e940db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699125db26e5ae12e0256a9202544f2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7218492a89c6f4041075480ccb95c0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261f74719a31de2ef9ed942e76cd58e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d57d03000ec9be7abd44c1edf0656176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cb1110c703732e475f9ff3efcaf47177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4f3fbd846009f35add5361793b37e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a325fd90903a56a30b05737ef3af17179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ce0723e9921d4fecceb567b9ece56180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23560f2573cb008dce03bd53ef8569181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331dc8bd03d9210e8668b203dcb1cb9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca027dc77ec448fc05786684cc988aa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a07d6fbc089b4351f4ba1eedcd7b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80f0095e8bbfd771562a000cbd67b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c696b4c88e207a2969819a82a4dc5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c84382365c58b025e5880e891f6fcc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73367cfd6d188bd7931059b885f2e53188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecef0b868d013fa09e63c88cfe5c1e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb7a76a49b37f7d8e88cc9409ba324190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9611baf946e24404a251204b696c56191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b63a16119b10d41f1a704c6c15bb1f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef1c5591bb83ac302b81c687b470d2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507f18058eea5e73bfbc9ff7c6240b5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71edb2face18bce55cccec5da52ee72195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb967e9f40e3aa6a96d95e2dd09678c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89838f3542f520f704da47b52d41c24197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365475c0dd59f02cfcc5c5b9bdbe908198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382c6c461e34186ff535166bbde474e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a1ef5fcf9bd300ef9c035899d3c36200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd254e201d5223d191afb998e0faf4b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bee28cf6f3b625377f6e5a1ace0cdd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9c12e029f167a261837e041b95709203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d36a99dcf885648f560168f362f6b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c7741a659cea7bc83eb63d682beb0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af7c17e13711437535a5fa8a947725206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecff548f7a8ffd49e8f79b5c08925d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88f6c7fa5a79c527cd92abf92a5523208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cad2b7980a3e1720f03d13e36934e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac2e86c170c315e73243f3a23d3145210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af0bf0fa7e9ede50e48b8383f428b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e14c2921e28e9c523fccb1ba125fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b4177e3abd80f20e768747ca22bb6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0f6b1c1bd0e207db80b94250c634e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e6ce1ca69c8e54d7f76f266ce6634215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a52cf708db5d7138dd1dd4361546a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3d47955c3bfa57c4da3322982464d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1e3dc733edcf8d33ad4bab167f40a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e317ba69b1430509c92b1c301f99502219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9149856402b8c400fed3a4e63d91bda220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190eb12809451f0d44c6c3d971836742221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514efadcd30c5fb5eca77e1e045baebf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0bbde33220109de3b249451b9cc96223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ebaf6686f8cb12ced8c5daee6a638224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba302d5eb37854388e46709a2889471225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5a63e92437a00d25f4489ebc199a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6941532a551dcbcfbff9f483d0e7178227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90cdb131d0f77b72b18e3bbebbdfc5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99807c9ec03f182a40f891fbaea127e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f97b4d8fb3e12c32acb80b72198c59230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddb8c2e79a6682b3ca30776e29b6d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab9a85bb95a698a12640a4119a80c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b125a0858d6ee74b7bc47e7640d3a8b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007d01c62c28baba676308f1066d85c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d2b8809a74529d90bcb6cc0c525d9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e584d950732ed618942b86772ab13236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071da81fd8b892af015d0ec6ef1668a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55969f7503555ec22ded1f915f4d09238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a82ea49b475e60a8d64ed5d3a813d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e245d7b70369016cb55ef71af4990240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bc50ab964aabc6917251d531818cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f3cecdef68f5715c9a5d95700f331242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1e97a7ffe5dc22b6dbdf5683970f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee8e8232460cf03897195c5bfa66a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7297d57179ed43fef717d2c41b929245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488b8713c91d09e84fe264fba11e508246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bada81dd64b854e979c829d1355cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119c7f09dd78c998f687cad9f357c38248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7568ebff442d5b6768b56740b6d3df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f951fd82d16b6780905b6db5bab7c9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb1ca2f0307d5f2355bb4f954e0afe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393c2e9b3f5e11f1604fe531def2d3f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bf95f999d3a313a2ee08074de4f42253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d497c5c55b5b9ef097ed19ca8cfb8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5fe711c7c97ef326992c9fe707449255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f436750f8c7da8690b21cb51b9564256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf6280c3739d035905753f790f05d0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443a8bd01282bab4713d1eb192ea48f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee68ad34e8842fe2c0b3871f188afb2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafe89da07307f4bf704074babcec56260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcd349c9534afa294faf71a827b7ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcfcf05b643186714c0267afa33fa3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6b9fe06a9df214f3cb1e180fd2d4f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0729f8ea6d12670557e5d8880f85d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0f65bea3df1f1d47d44f5d58d5b6e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedadbd0d790f444f420930e2ad695e9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef7ab00bbe0030b39160c27cdfc817267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e44c061f3abd2296516ed6bcee059268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9a1b49aef74bcfd34958e0a199bd0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bfd69c378827ae57f929e9061b8ba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829ca041b44bf7feb1089722c1bb870271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4986838a96f633d6f7a3fff6cb0284272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840d73cec0bca41480cbfa3b1698a57273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d4dc77bf236ed57183d9564053a24274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47288ca5e3e87391fbae1bb80e183d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6eedba42510322c2b7051df74a663b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b43cba4c3464b020a0a39d3ec2047277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cff3463e19f0a6fb3918c81c208e87278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053f000f9ba51ce1206476ff49016cd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52926db8187a85a91b1b15092b3ee7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681cd4a2304dab10bd575d5131f2d43281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd727950518855db7095cc8691c9fe27282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea78df33a5d73c2020dca0fdc040587283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891db6c1496a115a30923b64f7c26b5b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14d4fea2fdde69c45378a97483df77285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617f758b230084f21e3af0c10d3bc47286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f584c15195b88a14865df7b20edb0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb85edb6a5d0c9168ef2c8da704769e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc818117154ecdf0b0102bb5b58e645289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea130a71f758998f786c3ced3859eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a2b8ead7e4da94f639778bf98c836291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2826a31b9684ca6c4bd30d817d0f26292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc2d61e1d4fc87099594715762ffd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf6a5706864c5e64b95f7eec87b748294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc22a63af8b9b710316f04e7d91fec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10b8ee7276bd4118363434cfe9c199296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da63ba914053e23db178bceb51251ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308830c58fded334a4c62a64db6dd35298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00822c2fb1a3d6a406d106e55e02c46299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2818826c6da8c742b0de21da3bed5f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da32077bdd523e39ac7cbb8ecc1c40c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079986faabe39160b8a7db5cc6d6059302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9802ac50d562c17880a87c284932bd8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a664c402d90fbdb55ef1a0d49cdb6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870aad10f4966c525fbaaebfdaecad6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ef0f98c447e6cc1631cc2f62a5b7d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdf74bcad86712176e72a6f7619937307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e10155896f360c00e67789eaacb58308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5dc206f89532f7b5f4b7b3988b03c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca42b17ac209ef8fad45d73a2bb9ea4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a04755f50478dc9d85dcac04bac255311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8f118ebe6e34ff19090ce4091c64b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c591d7c6ca06b08e0acf44328b46c68313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69126b598f539f3976f8688d5c5fb69f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f3420326812b8aa51bb1ba4a4f9c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe49d9fdfb33727577313f8d24cca7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42e78f462a26e94c25747562f47abd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233b96894e8380d2205db0b71f0ecd8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8bf01f4096e86de89bc1aeba23681319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf50a4fd40e88b60d9a51794137ee2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afdb7d9ea1b9bde6958ac23a43b3fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e49d011db877a6996b13cb99ae7a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9026429e6dd0c33eca13fd18ae6041d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce639d0263e6afaffb752fbcd8f0fd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa25be45e03e048f50220d8e1f7e702325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edfd85801feee25a76fce0cf1e18bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f86c4acc6a56872b978c36ad29fd13327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fc7797a6d1cf3b841b05d530a9375328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcc2d9ed24d1ff9d896123e11139f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04caf0126eebc21ca8f3a5cc5dd1417330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bead8eba5b2458c23323fae2a1edb8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e68aea7dcdafa1783ed8ab28c1e8b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90ba2b5a47ea0e61f929760d302b32333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b136ab49220d9a2c3eb362fd6ac9a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719d363c2f475d5c93365f19ac97def335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33fc73612ccef350b44a1682f78951336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72a08573de4286e56afcbdc6a9592a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec51c0e75d575caa6ded1e2a612f80338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6a01d4f1fa7c4faf6ddda038dbdca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf9a9d7910a01dadb364550814fa99340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176350a30eba941ca3e8e18b93c4ad0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fdf6686f5d7db7123f36df89ff1df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4389167abc088521f919afb88600d8b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abd4d014520cc96dcc9d1a1a74db22344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d2d2f15dce2575b16314c67997d0e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfd256956618936f2eaf9cbdb43a38346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ff946f6c58fdfc16c331c8a594cf0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848f846baeea8e4aa3142da8bfe121c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1572e74bd020cf922c0bef95710b4b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b6e8a78853e156ee3cf69022ddc28350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34678cc5b273995261b37ebac831472e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df260a540a205e15aa99d0369c3fe8d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d08b6c556292b620e7656cbb538a57353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213da7f7e2795e667348b07be0be0ca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2c057455048d5f373ba16ac002d62355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8c5fd57536f1e9127d88df2e8dd6f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e4b6c78246dfad362fb74410e57fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d8f82fe8e74f4cae580bdcd675cd6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d783214e722dd735f9b0a952ae022359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69480f6d5ebbe241e682401513de41360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d90412c70b49ea42f7b5adcebae318361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7071b27499ce4a223cd064282656f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac569ab62921212c6d622937f0924a45363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2e012b5e5e1ef29b32eafd90469ac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fda9a4eb9dfb3e580e176433ebd928365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd000aff00f645b7fc2a39a491447a3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f937da53b6d3d9595a587f8234d88367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76a083ee6060ad6740c2c77f7b9eac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d8ca5b0494385b4707c6832ef2b07369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af30c84adb04d8ff0c1aa5f6f978c5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d476d0ad936d5d29ffa97180a5c5e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d24e3e67cd9f69c26a7277b8bcf647372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1193cde66de1590de2e0007cdde2e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8abcb89e59dac34b1e2227f1f3e4b3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25c9eecc256152f9d8a4279495d1a4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cea625d8287528020634f13bb3e663376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ff5c0fe79d012bebc18f35cc86775377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded7ae4d6746cde4bb5879ac609b16f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468241215c7241953c88c8c627f0f7fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c111ba9bc12a2ec4ee2bd874e900e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef7179b7d669d68dfe6433b0b3c5ea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac1b4db8f549582e63642e1f9d1351382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafaa2bef13abd0efae3cfd7ab1a39f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34267029f8b958c3fc616d20f271135a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d4bd4aeb637c488749ace7cca9950385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db38d879793040b8c9f0c99374806b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd47e34bddb473c8ddb7570a65c3489387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343445b770de0397a463a2e29a4b7eae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ad15644ad13d01322330a2bd95804389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8acf7e4d70539ffaf79ec52c8ec75390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21b9f617924ef285631029dc8089cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098b0e06c633da8432cbe87cb04fb7f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea8416835c2bfa8f207df5e948c2c1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cc5cef4048f92a89f9de8473221de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8861ee899b0ce8d78a28b6347042a6e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df14bc84bca0acdd27c830dc043c6ad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa501106cb114490b011fdcc921d4ad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e1e94fedf45973c6cd3bc69c16b81398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e7845de74c90d44eca949de12ffe1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c9123757b2bf2a840456879fd1485400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3c7add06c0537a1caaff66f8ab30f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710923e04a5aea9465ee4d403294fc6c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6da30e116c0a55517cdeb8be47ccd5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2795416a326f0e56f41e697bafb84404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049d5013f2497ba4bc356a55a089303405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f0f749b918369f5667974189dd2ff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c72a9db846daf4d077a262fc6886da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338930cb2c7a58344e28bdab845a4dc1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae79a4bb91e2fb450e42a37107e1e4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7771dc44e131f74469302b48965a7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512da41a2be82f39bccd73ed62c774bd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62369cfcb19d68b0881c055e9d39924412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b18c57b080bc3b8851098786d6fea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edbd482b6db27a40408e34b3d844ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d5d220563985e170ddfd50f7e392a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63426473468121677a9af00be7a4813416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdabac297aa78681c3e10912241a6e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18543e69d8116460915528710319c292418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07c79fe369507c014ca1927ed1eb7e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89164ca216e70ac727720c9c4e71fcae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f7148d96dbf9d5c57347288004f02421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398fb76cefe74f9ecbf05a9bebd59c9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5a985bc2bf48bedacb572c01146ff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23433032f78009beaf53825b3a2177424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f283459c7ed48115a2849afc79f7e59425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967431b3b7cc388752d63b2695507f1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac38e710bbe3b76dcae5172efd76c9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa2efe3fe6c8cd0ae498f4a5571c29428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84ca3c0ed89316946fc131c742875c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad33acb700f5a2b8590d6863527eb49430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f21b922cc03160af8b8af5cb63581431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7be984bf6a3bb4276ddc23b38edebe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97720edc44ee7c7690388ff43f0552a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a115e57934c80dd15b281b9c3c710434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbba16cbda2171035318a00b1974230435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85510f6f8ee23518cb6c654a2d094fae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f213d41eefb55c3c97229953993717437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471887a39231e655fe8fcf5742f04ce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b6ab7914eb71c2d6efeb6b54f22db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b975d7fcb4a14a8657135d82aee2a6e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5723738d46276056e12e6efb9b045e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc77c04229da6ef789bc299cec0f0d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ba53f2c57d9fd4a1f3f1abd977ba2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d41058a27ed4ac8d84a42b130c3bf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480c2a1d8e301b0d73398e5a3d4993b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2bc4d8ff6315ce5789cb5810b9161446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96cb195f5a1565291a011eb096debc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcc2afbe000f05d8c4448d3cbcf8ee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f36acdb8478a6595bcb4a04c380ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56034edbd215e5acc3134703a0b91eda450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4454e66bc0156e9b2d0bf4bdc15842451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ddab6b3be7d42a7205ac557be0433452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45f47457fbce076ff3330ef95a7adc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedff8c79113947bb1e184006b8431d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f98ef9b14325a2e8a63487def01e77455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524d22f7a2b1bc6ee0e6a83c5df1524456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53585c21d2b2f539eb0c2f091efd180457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699afa4198cc32e88912f7a979480adc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae69d61157172ec572fb9ad320e6c8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d73297b6e85bc3b19d27b57ea11c4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecbb2a91d7c8bf3c2f777c00d92723461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8862adb0b67750c4651e424f78300f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e30ddd92aacf68223d75d827192c6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b037f4eb1244918e813423cd626187464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c0d31ec4b21ce656567afc2512a9e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70fda4465856b521f1b00589e904ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec251913b8166aecdfcf05b967b02d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cce533a45cc6d450aec5db6da1c2b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a9554dd751962d982c6ed0fb09d9b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda38f91104a9b13b915d1ade4151c2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969a6cc19bb557ed27ac4f31806baa7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4b92ed04648f381d2c1a17985eda7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb263007c8e81d228d1630b8bd59f9d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f9d61cb0c5bde3841acb7b61eebbd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d9a0d1c1767930693706a34ef92ab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8d0f30e37e5cb5f48cdce3a11f939476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf1f4f3f9accb2781d54a36f3cfb6f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cab293a89ee8b8c5e59bb8df857f6e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73885d85e706eff2a14fcd844a17de11479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7da5a7253b306e4075d6a36f02a2b1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7b08d9be75f9091dd15f2856f0f93481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61c2c6c662322629d1ddce99ddfa3f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed0bd041d53100424cbe5b7b48f0d6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25822d984aeb5269dfc3f940065ef802484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19479221339f3e14dda30d8759d5886a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4b70b1e80d74e6737dd9a4945464c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3ca2b9009649d2fe93560a78d23b3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84966f32c04946aa8378f57782a75a65488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4110c2995bb3bb74c58242a0cdc84489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bfde73c36a1c78d830a4c70da7fd6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfe6c412991a007ca5953e8f178acc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4572e5c2cd2d96a2772d1fb31e0249492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9084ff45dde9d65fec0fea97b4f5a7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbc778ae5194a783a242ab63828d65494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c261fae4a51f7150f698df228969ade495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7ca9be86c8d8899bb5f374cef7963496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f177b4a5cb3bc6de8b2602e64e1fb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c434beb68b4527c02151e0558aedb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28a88d03b8802fcb50f3b94f7b409a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bddea9a66b9d904ee8ccd07c57a33f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330082f897e629e60104483879c4c426501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845c0b038c1d04a6fa945831232a83a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b27281a55fb661be5a408050aa9a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be96f9820f750267fdb2134bbec708504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fe4efa70503c1915ef578f3050f60505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb29a1df28080719d43d11397b9c68506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2e0d1ee72f091099c3054de1687d9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600d5ca02883e88399a4d26ad504105508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84534a2301e374e5288bf93e9fc4a7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023cd883a6a9ddd41599c3eca12609c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943bb09192a65d13ed521a449b837cc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b27486396bed8d2ede583f2062caf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b8a7382bb41619828706509bb853d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0ce9ed4d3095101ed8ed25d498c1a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711b3ccd0c7ce0ccaa883fe5e41e075515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021ff5e009724c30d1629fea821d2df516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1835afe63a4b3a3a2c2fd7a8c17e17d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7757a0bcc455ae504723def4bab4ac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a39bff48ee7c0dbb6002e3f01dec71519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0c87e82f596a823e8f9262c803818520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebc50e651c02a097213f7356f8e328521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b3de61104342c2f03dfc7697454c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bcb5f3ed1cee74f004efe9a546399523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c8653dcc776a23626152e8f4d77d4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20178b010393335e6fb7f08b49527e9e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bca19fae33d3e543bd48f135d89e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466888cd888893958fcfe101f7d112b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078dde8a5b65d8f31e54cb4177922791528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5c9577a3ee815f89056e7fff7557f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee18bcc067cda7b865073be76713ff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bb16ff314e7fef2224cbaf728adf5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ce7fea9eb144cd8d0d055a7333348532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41762a29a9090355f4e56c592e1955d2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdbbfcd5d5f7dde4ca32914fa8e6f3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c972ad356a22b8633ad5505945035535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebdc837562bd4bea3593edc5552648536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb4c462e04023fc458790f35fcb2ea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658089dedcd8d2b53dbde6d56e81086a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d732c57639a4cd2a7c4b73f471dcd81539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c277dd99df8d34918515dc911112f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40def2aa8fe0f6be71568c220c781725541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67afac3e1116e80ad734cf0417a1c20542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84356b0de32a70f0c278b0a5b159e4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3405e03ef475ab7afa17f69da5f645544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a333c9724e441604df9c7f1cf053b22545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd1f4fc30ab4d933715b8cfd77b9df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcaccc6d1556a7500718007dbed8eef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8373339a5028ed9a228104d34311dee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000cb4712f4e60622e1caba72033828549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edcd15edd526af9e85ca4dd5d6dc50550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb3ae21dbb011283bfefe4eff951ce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed66f2df4fdfd6f0379d1f1014e37f3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1817abb79f0d0d681b1a3eab90aff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d855a6a7aec63b5664913f8b1bfb3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac817d50431b507e5f54365a5b154b0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65498e91357d728e8143fbe407a7e3bd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c934c96ca76dcbb55506431c6812da557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8859633c4bc11a6d56170ecd69aa46558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ac6a95dcfd29ce270b32f42ee38f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048244f493d691473011f77edb9ab8a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0e2d9262e54a596cac5d63de61607561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239044ebebe3d300a9722f12cf48e45562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe915b6505144cb614ae19be1552bfd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de87526343c284780b6d2e0429b7a03564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb91851bec1f9e7e71d90e1644a1e4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bcf20f0644e92bdb3f6df1fbfc40a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099ce875ca85439cacfad8c774412c1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b79fc9eb09d3ae9917c0fa82ddca81568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff865a6c959c57b924ed1f076e98ff12569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c54c923c75423e5c70c1f111358579570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a51fd120d28772d0a50840b2b1734571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34c8d6ec292b462f8cba7e13cf8904572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0f11b5a6c5a041b86e9b7a0f81234573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1ed5b6a44abb7652722d6d36e99e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd700a1d4b3119f37aa33534b7c819575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b898a68ed41ba3a8120cc2497d9f19576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e049e66ce5c06f5cc88f6dbba31f1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa71663352ef5ff1acf0d1c67c045b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497c6474590f47d8b7995152ffff415579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd022e17431c53c10f304452bdff9c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b74d9ba875df2aa5fbdd2780bd141581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cf1a2d2f8dfec53c7ec028ab41f02582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad1875656e37dac46943ae16a26d2c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408fdd7e4b1c73d45d7629c3260709b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd5a6bd63c954a3f2de885c04b95fc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263c967d06620564a0e178f577739ae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b429851b13923b335e19501300ff19587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0c1e38b4175c18d023ab827faf451588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee91b66db107bbbad858a8d7dc81980589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f9496c2133b667441a68915838ed0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a1686bf483d4149ce425a6978df5d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486000558883b50074c087b19a2d507592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b6deabf460b14cdd672a00788171b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd60d182f579c3ef306d4fe8b431c1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061464dc3e425d36a29699aa9e6e0b04595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e757b1b0d4023fb674ebabb1bffc6a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9d79e61746fdf192a8a563cba8beb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548b176e77190661b5e5a3762220619598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29036ed59be73aafa4fc2ca61bf651599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49f743b40284d840f528bb73348b8c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c460b36b90c87bdaffdd03b5a6b38e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efd5e228d11ba36afcfbcde7903a6a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541cb643138de0ab1e51c4decb0dab2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a471db664cf8383c7361e3cc8bd395d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172790a73ef74ee6af926c5b5c7d138605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271bea4926212104f4e1d2814f2822d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573a0a0d87cb6d7152897455cc95386607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6de365e17c45129e16e4816944f244608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fe2c260e82136808fce279faa7469609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab29a28c3e5dbf51e7af9291d6a70e1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b9631769c09a21fbd95baad113058611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314387299540b20c4077fae4ca104bfb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8e8bac38b5f462bfc9a3a9d0af1a2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08fff5a31dbb7ae5f3e9c2676e9dd3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7064ec9570176c1c05e04c951d629b9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17da925d4ec34a2d70230fe7f93ff52616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77d580ed5ec13703168027560d15a4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8531dfb07dc549c74a526b4d9a5bf2d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf87c60ca775ccb1546908c89dfba63619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c18e3ff1e6c4c0fc03abf6951f315620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca6eb9f0128664ab5ea7a120ccbb84621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131d66c210ad3878848448fd8ce7246622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc9b5e43715ece0d2bb3bad2d42beb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3218dcb4bc6fe671919e027f991d18624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5a0adae74caa609cceec4887c7a7b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864924b86c0acd313a97065a75744052626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa6681cc1d84bbfe0e8fe80e4c097e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4976569ab1a24abfed3084bf8aa7f70628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b3fcca72635a0c01957ed5928dd5b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4879008680562cbdf7cfb8f94a6da630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fa98dc47d3623dd50a12f6d45771a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dbc5c1ee1ad607873f883b7fe5382632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1bbf50fac2234dedd3d35736d194e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558960639e98547469ad2cb3bad5251634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10cea88ae0559286dbba1993fe48dd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afaa2d4c7baf439cb8606fbb4fddd9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb10de37eeb4560f43b9ac06a6209f6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc7f3d88112925ce5d199fac616658638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805677d0ba86c995af5caa2db22d700639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701af296b1798a067f7f685f45f10f0d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd463566129c9489454618be6bc2381641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0ed82f9044d74942328c1f314f3bf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569044f719628b8bbdb14a686791f5e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cad0ea169a1418e7b7ef6aff78fe69644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d793a5f3b364e0a90352310a6b47135645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b5f1671878d943562c5cf40510ed3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2196bbbabace0cd250628412a7ae4c2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d55e7119dcc3d847e7ebd28bc4bef1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e1030adb48e9ac9395c641b53d1cd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd070d870df94c9ec84c71006c7865ea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569eb28ac1d394778a56ece24b252036651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2e52c171a29a2f2d48b16a90687a4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88896f1d6efda7d4f0e646f9faab0147653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee13ad0beb71b60d95693335d4fb3cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d285f0adbe57a0e9c25932f860001655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff14c932d6c65ca2fcd9f22702a7151656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30320b2dd464d14934383d0bf74179e3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b79fc18fbf1131fcac80d1e108c771658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239cfa214aef2735376d4f98f24358d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19200eee2aba536e806884bebf01810a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2e8e33606c5c527b1717d8f9dba3c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e84aafe7d404d7e5191f1aa22face0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fac86aa09b71941ad8f756bf4182d3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860a124f9c678f71d7c29ab89d945e3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc36f283683480abff32c312e27b02665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b0af4baf347cd8b8e01d8bb6b3891666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc902007c15b58e3a2765109617d5efd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aff0e29481bff4448f7d59634d9da6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccbe18aedafd9b7b85aeb6dccc9cf7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f46e5181fce5d144ade12da154ca1e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fe15356a7681e31d5d1d41c879cec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8feba5df40e67ff52b94b3fee4d77d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24004ba33764604b799010ac2425ddf7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb4fb9b1f462483ac8fd168ccdd29f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126664e5260ff7f89ae606583585806675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334fea43eadc9037aec495738541e4c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a9337eb24a809e3a4e828b10d15d3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b935994ce3a902b59640cd10aabf11678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6dd399b68b34c8e069fb65417e90f9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784874625f15ac1c04db1747c084178680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643891f799c619bb42cd051d8ec0ce02681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c60e96cea4f1e81b07420174491b5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdeee1972b659a295c2538b8c8da64683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0baae00d5020ef40bdd36625dd35010684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d3d372fa425b0800b3144cc973e4c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a994870a4f2322e172cab760a60776c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd2f49ea05233f5b1f374a29caa215687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f139332ecd85b6e54d10e33763d25fa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1a806d03901f7c59edb15f5bb1a7f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ca289a01abef366d1a696b3f6003d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921e711f1315af979c4262da4b7f2c3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90800e7f7ac48b9d9286b608caa17704692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ce3a662d606a74d2b1550b135ac11693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf035a73b8f2966bd714b1659972fb06694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624a4d21561ea2450d0abc40b60735f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc99a0e7c59b361af79dd5943c70fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c57f7b980186049c7d56cf3e11d23697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25391d08a8e69180d104814dd51920698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c4241673ad6132a84b32fe59c28dc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeefae3b0d26b5fcd3215868ce2db3a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85c98f5f099d827ec8c691cc972af3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d60c08158acc36666e3806a0f7851702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc982ddb5f61ca840aa84b90880034a8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee2c5f672f773f0bf313f5a18de2d2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c724f7a43088554b8dbec9c1d1d1b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ca6bc232fc6dfb0533c9770af980b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e75afa28ee1b3d46015aef3946ce8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07109ccbff5cac8c62fec1e81a647da9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ab0eb73ffb75ceecec165d697f045709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a6e8264e829894e50be2fb7b8bc51710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebde11f3eb180e7ff06c665938509d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ee6e75f259c9b6da41182a3b534f4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b47f156e69c2c152be601a5f8f4ef0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf8ef760d6173fea5329e561d4395b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e76c9f3560ab9a64af47a5a08f543715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a974474ba049003fe93e370f2593b6e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebc1a4d5f459b7adcc89512e0a1aa2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011f04e0604e3c44793538083d4e544718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc3c75d0dfc9236ef09b87784bfbd4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2347535aca24c54b7d8979a7efd2ff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88779d50a6863ce4761469c7d1bf2bec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5abe3c16c026bc2bb20d0c430414d9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c29787b1f674a07e34d806ac9c296c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde06c01f748e8f5339722aadaa64a0d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc58f0f23360e4bb68f423d9ab864cf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d5f91d899d2a1658258deb3c8e4bb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203f3206c20452d0b064b82ffee0ad3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e674fd502157e955c5579708664220728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d5ce897b8a862b39301add48fca27729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5e37b0ec361c77478a6aa48b1303f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265fe297297b76cef222396bc53fa3b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb6bc0033b27911565fc7d22e2d454732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3a584271f9f0a0faf082dd30bcfd4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911eab5352eea89966c0a0bee6cb0a95734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52187acfc8507075661e1ffc9e054624735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7bdb34da6ec7e4ddc314896e7d4ef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcac91e9e296dd78626a098aafdd194737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b90b47209dc273b6df0c5837ef7336738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85890da0b4532fae3495d35504bc8c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f01957089a6dfb372cbb973275b4a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c697651ed8100a78521d4b420f9bb77741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5ea2437e6fda4af318ebc4e66358b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ce1ed6b7b8a067fe8c87593c6dbfe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2727d3d971d36a1d24dfb8f71b66ae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479d007148dca15115d267b33e63958745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349bdfd1132af436aaa53c1dc13fbbe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494f3d301c74d314fa09ca047d5d88e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64fcd2aeb2eac696c69e0eba3e5a10748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7515793dc43c8f816a723c8798f253749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdf9f7ed8bd9c863c343ed2eb53dd6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808c1edcca0b5b9adbc5e7d269d0321751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb53ea6f6295a8ebff017503620ebe4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be569672e0440fed37c5b819060941de753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bf9159ea2491a0531c08ec6761703754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555f924479d989ebf74cca9b9959d5f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f1c7d076d3c733673f8ff3d6fbeb6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c696a745291f0857cf2c60c0de12b3e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da2dbd7157b14c44872c4a8457271b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6404019deb684a0553b4684b335e247759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>