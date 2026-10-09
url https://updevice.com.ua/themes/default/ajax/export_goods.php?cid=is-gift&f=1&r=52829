--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26241fc6966ad1ed7eb4c7e9f934da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b048e391d341a17bf1740d082b2be372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2702c7c16603db413d68cf38fbce5d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89c4424f3c2a880f9766a9126a188c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b16291532646cd6fd7623fdf601395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffe77de0e0b2f1fe625cbe8fb713016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5776d9fc2ebd004a0fc2320cf324e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49b513da2d87746e4c1b72b4e1641c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae77789b3409d30d9f65f1eecf6bef99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c351308f8e2c2e2325dc394762a5310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3645501364727d212a96232f7b2c13b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12956b580731bcfb13bd22a734530512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1a7fb8cd374b361e6cb68f4fad5fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f663ea1c78b6961129c70674a6de67e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc64a5639d7432da626ea940d02fe6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7583563f491557b1e2eee67fa5dde16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e91fd0425dbc825852699362d702017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7dcc4f255e028e57eb0b19d6da6b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f47edcaff7712619dc902cb2370a1619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828bb47028d75b07d5bca6a5d161baa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952bb14175c5aa1f8887249b5fd5a6f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b65662c0022538c5ad2d3115dfb5a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef79a0513a47d739c5e935b755483c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60667f9a5522a9880d6ced2813267f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546351f7378d3dc2ea15f68b0bfa549225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a1f08a9c7f4c6d351b43b3e4adfa226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637c8d17fd28afadbb0fcbca612098627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0af725d60da0074f77dc5fad9398e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65c8b67413c8d902b0759580cebc4f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17967d7da504d0dd9c0ce60e5d641530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89bc83fd69857374ed69483c99117831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a035e130285d12c07ddaccd07c1bc432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3347c2019044f9e9ee3f9fb874b97da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f2004e24dad15b7b99d800eb172f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb835ab35b74de2edfc2b08f145c5e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e631771891be9ea36f44e1cddc1aac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04233dcf80b456168559b75d1f5fc3f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d32d7b3d9b2632b258b054a409f5f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e968ade79fdc92c5f827c3027fb7cd239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bf17520fad4ecfd039ed576bea7cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8727d48c192a0f434b11f169ed740af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a67b2bd2c4ea9f4d26421364824e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca0261199e82a8df574da2e7564f0243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28618c806f527196e920cd02b78a6a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ef8c7888c871ae939cd5eaaa7333245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e6b8413de211c04771f048e088e0846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f9d37acac4f07a2096ffe3630bd6a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e565685e64831dc9796e10ace8217248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b87d3e5e4e1cdaa8d9140e2b02db0b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0737c2c6ef5f434450662df5778f6dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60832bd9e33446eec4abaa43591b71551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ef9b725758ce11d31b298b3a0458252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fceb8de08acbbfebe356bba8ec35c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653eec62fc7c8949fad550499bad326f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3d1059cb94a053060855fc98306bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea7734b54a4b5c188c4a38aec15d6156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf79f94ef8ba1ce0557584fa5434c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b35ae30875bd32122d7c808072c9c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45a1ba208e18ba1c05e81a0a248dfc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b886e18ec698da7d333e5c37e7c44860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bca6c161a1fd591e74f1e54bb6ec7661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc189d9bafdbf5d1badc1ad7536b4fb462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b59a1baedc25c9fe6d658ecaf968863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bfd45a0f6e3347ab039af3ec208bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606322251b9b84fc727d0c8834bafd2b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c5d97add18ee68da2ce370c50a99766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45802b6ff7b23715dd95792337d20467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8ee4fa1cf71a428192d84d5692cfb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c952063f81053d33e49a9df729b528469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcc0e1e195e0133ef6f2f6166a871e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eac303273e68ea05612ce37bbc1ad571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c3a1e38033386ad2878985c3d1bc172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb68c843c9edd257bf7cef8003a13c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732565553226c66d82121b03b27896174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf96cf5e048e51dbc87a6d30d3250ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482603fb2f2dd79e3ee6f6379585b34176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07d8f6141ec933bb7aa4e82ea0465977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a291d2900917f9840372ce0b6698fc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824f9aec0ca9f16f5cb21b1f23d8e9279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fe3d1b7ffae9c214d1d855d9ffa1980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d37653fbae1057d2cb8409ed78cfa981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3290f554407995c9d5ce3f7aadf1f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000beefc5df1ed71ef7449a9477f4a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbcee75414f5cc0450c1d844e95dafa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c374f6ff82d19ba86b73aeb5274be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f2b9222dc075d770ea594ff8cc77c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b63197a21954971204ce29aa5674687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda54a59d31faf9db04e3b98c5197c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc855ab8b1dfccd8b24c0d7d1c4a8d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99b8c0738b6d512f265ef1e776670d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e3cbd5c0884f6cdf64eeddd12b7c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f0bc508cc1874dc2cb6d46046dba192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca3bdd2b7114d4bf73f61174d726f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907145bd8c89db396ddda513d62ee1d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2304b84e526280e0637d3522410134f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffd5365fd9fa44b28685dc92df852696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e1548e12bf0c403bab15c50bfa38497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d566b88ea8a1e991ad8352637d33cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45bdcd7987d5b78a27b9a5dde57138299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c4384a3991e87f6043d2ff069296c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cf29ba5bc029a22ff758da57a9012101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb50771585a4b0456d173e01b65db1c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdd27d1e3f514087edaf93550ef24d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69b051d229e57ed402b6b80b24621f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67551aee2ef2e66287e6810dbd65b1fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7c0bd5b8ec7dae60b73158b93539b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf46a0afa7a3862cfcd72fff3a5675107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f0409d550a6a75a486167c6ff760b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2358f84dfbb96e3c9d5e77fb58540d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea2acada5f44f5bc2d8fb4556ebb85110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a466e67294d34466a45eba9a38d2d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96179ad7c71b8371ac044a1b32108d45112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe0cc291e626ad912a68dd32b4bb52113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0395392434f4cc1a11dfbbf0f8f420114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2eb40c01507eaf41e3fa0a03ca8b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc72135e14915d621faf9cd8d224ddb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec4a204af55db8b68abd498d611c8a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd1cc0b807b65331aa5eeb38294cbd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309e9a3ef2d28dcd105e2e3492dad2f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150a501b34fe59c50fdd69760c6fb28120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353b517b515fdba6c2935903777718d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5ed94f5194fe861ed5fbdb8198a15122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd375f73cbb6e0797f18a4f953c96f13123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6509581677d26d7f1ca034bea9402124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a5267a7b94aff92f67e0fe6d3101e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89459bbf0d8947c588a325435782fc7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75fa52cba959fd6ac30bb7b76de05a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896d94cf6f1dbcffb0ffcfd7d7c21f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d884c2740f5ed6d42f6718da9dc23129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a751ac353cf8d4146cf155ce4383e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbda899cde22a4113e475d329e2025a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f66be076f855f0b785ec2c4bfd7587132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd563a13b49fd282c5a5cc195d9dbf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98d171cade3af2d60ad92e43cabdae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c116cca4b23ce3be8840d3b2a510a34135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa531eb997b1ca7350169e9b3194772c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f883503df6da5dbdaefde976c47a05137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdee1ee68cb50da3b07ab6fec6e3c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1655bfbe85a3267285cd02d27ea83139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915754eb89b9568fb0bc5a27df85a72140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ef12fda9271f1de5150ae4d5f5523141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646391fbef338bf35dd01c731db234fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fc930438f2288c912d073dd96df32143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32920850e11e18cb7e89ddb337271988144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924007795c24060854bc6fca6388a16145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da3f924a7db9339a254560e8a04acb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a18c75ca04680ea13de73decdf4c25147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da372c81cb4ac506a9db873f448c2d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35dac2070f56cdd0e04913eaca724a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2a547db8b70be3c9d91f751cc2df8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21dd3c99774b247a3419a5b89b82ded151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116e709afdee20cefee1ac6ad4017b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769e18b7f7d25dab0784c5c3c76dd81153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0fc75217fcf8cd70b8416ff1cb61f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431833062f1e39be35b2a145aa115fa8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf104ce17285704aa3d9e4871380a6e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0b53c7ce0892cbd60bcf70d0d6d16157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0b4f7637fe95127dd5be00bfa34c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1648c75a1f5cfca9d07f864b4a9d42159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e96b487bb81d29aa2c961ae468c067160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e52c05681a6f7995abf9a8edae993161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b520cb9ff390aa8c00e8266e104e1e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd104a2190a9ec879ac2523e25ada8a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d3af29b1c85df5138e4caba2c6741164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9534eca5b995081f90fa8da4045b98165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b850ba45156aff5e8e09caa5f72b72166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e1359229920d0fcae102bdca337ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5c14f719ea8ba24a33f2f630ffe3c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b94ebc59c790bd6cc85f4f90920c68169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bdec4e29e59f3f2ddde52b2cbc0f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c12f1db9bff74cad0157b4a51dce6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e96bab053920e177d0419a15809352172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a1effe7c643b127d56f8013c446a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb088804afebe968a3d2b0312930d0d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc179c5de55adc7a9b33978473d45c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ae805612f8806f0b6de251d61f263176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f4e8810d1e3021a94bf503fee9a17177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269827b3877ee15d7e5fd9c7222d9576178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69676f745ae2ed272d811657871bc4f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d892f30872544fa21ed425578d7ff8e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d98b5e76d889a8f3a9d61e66dc4c7b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e530082e2b387d26ca0b9f16867c679182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ed67ee2a58c57e82f2ba7317ea06b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60168861a552c6e3e82efcf4bac3d98e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aceb9fa4ca8bbab2a86b5265562e6f5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bfd691973db203386ed8224b81e46186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b35ab82fbd1292935616c18be0e44187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70ead80c03cf0b4fdff919f2d20bea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263397d62e37af497a0de877cf6d2e13189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fd93142543bd69a1fd9c2b324c4db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d71034af6ac0a41f5ffa62e17c179191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a56f710ec65833a29d44c85b113c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab34ddf49dd4bdd2ad59c2eaf1375d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59be42f662a785782d247a5db1646a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9986d4a548041611c2b78b2630604f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13528284c42c099b1b3bd8f2483168ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1a4f95226f488c5081bfcd2690ea1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5530a40852c0219a60c315236324e3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc042081fd774ba97bfe05539c94e9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8d640267214ab774300a2b12d1085200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8aa6b551337ebc365e3a9d05ceb30f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299ccb6d2275355291cebf57c6eaba5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c889b452248ef99cd98af17e3f68a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d6cb33a03011e4bb3e91bab3ebbc9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fc34eaf8bb6521b82a7c7f5a7536d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78449632e6f58e513724858151bc13206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc518e3a4278883470c8ac0c1f8b8f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f8140216e33fdc6a0a657a36023cc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029f6dd857318c2188c632c1ab424b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ba9c8525ed1db2cb96e2ffd882f08210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35818fa9b611dce3ced8729690b839b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8e6000bb723e331c44a1e0be8477e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538efe1809d01758e4b7d014161258b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae357e303bb9294b14f0e9da2f985e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd339281fb9417fa376ccc95d75e3244215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a83dd135f23f7d37c6d73a7c941f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011c93b8d576d1df420b8caa9c441e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bab03074f570e0dcd85535c032136218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d4a1d485248b148db91fb96059a63219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433a6d96084a1904dc640ac70e18127220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4676bd445317621605dc5373def93221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9756b006db2382c5049589f39d052d3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226d60ab7a2a0ed43dfd00ce41bb658223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7adfd2eee00ad3f38e2fe50f7b8a13224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ba3fbbc83aca8c51f4659d2a8a944225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d004021148f11a41cb4248aa4873a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da15d3d73ec9a653314d2bf20abdbc2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138203812ae60e297acadcb99a14fb18228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7850da9107e44a1989c3f6bd5a577f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36ed2a5e84fbcdc73b4b94a7ed5dd4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954a38c70d86bcf432d0170ab7253da231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144a0f06017b2933b24186694bdb058232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4024377d5370046b6536e3753c740e6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4613651050f00031769925b68a183234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a63cda367136492c92022ed9e680b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf98e7237cefddc59d128f99911482f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7fcea49e401e18a2a5d54b812807f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5b8706af3c9de5658d39c05336ccc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931692e0681687c6721e616ae9ad48de239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf8aab3d1317dcbec4b427a1afaa47240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936226176297a3897a813cac4392e536241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17913a18557cd30e1bfab2ec545c5a13242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169a8a33e7fcbb73deef415de8f5db8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23983f57cc17d8b847b86c3940c9b154244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fb95c84c8eacc04bf606100b29008245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9f57cca7358666340710de1ebc656246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e7931ba6f1546bb9c7808f2c5f7e9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad3e736e411d699b42686903d4e001248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c7f07c800e6b8c6f95636bea48c7a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df604b73393d2dc879fedb83e8873d02250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f53eae493718b4814b4c0721a3ec3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8473a6009724dd64544dc1362d667af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6f4f8102208d31478035d93b6d438253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3c6611a540ed960b397e1e8f8d563254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3364397340fedaf39fad5cbcbcca70c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddba04befc39f0fc150967b8245a510256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b3a6e688e00b44d6d6bb410cfdb39257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23931fde215daae8a12fc90ff7c08a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c335458384ddafcb33c1c848e35ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18d080982054c48f89a4723018c85f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742e21fe79258d7d00e26e80eaa6b01261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385ad1760f45b33684004ffded2895d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d4c10222badb6c11af335ff5d201d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb11cf6c2452741ad441315964fc55264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e125ccea916281867ddeb687e2fc025265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438e5e8321df7e9deab1b4f3f67c08f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b531eb07f00811f86ccfeb813edf7a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3006561269adb98a64faca552e1ef4f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e740940180d76fc550c2a718a65a9f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef12f759152a8a6a0dc5b980beb3f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6386e413ee881a7323fdcedab5c347d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18596bfdd8afaf789775480a6e99b1e2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff57b4fbf4ffac894db268e7b83586b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa1fb5f8e95f29dec7b09a174e20f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4130a330e4dbd416ebd552e4143bcd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1adb94ab58d0b644eb13b1ac026ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9ceaa8829cf963dcdb5a4d3a38051277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afeb951a1a4b5d9a896651761a38f9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101628b88a263e58b47ca151eb7f78a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815c5e62f8ddd13cfef7a7a1f105f9b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f29f408d2fe9876bfb58e6ab65f89f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371eabbe994355bdb261be6ca1dd2c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a272168a12e01c06b2e8556db8433dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6aa464a0832e311f7a77afa76040d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f014759c18f26d4c7eedbc37f5a5a85285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961df8e89bd843c72b499736c8a0613286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b7a3a02a72d398494be79ca93a448287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a8fb6dbeecd70a543b2dedf982c4b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93937808efd49990c421ebfac96ffa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5185979fa92f73c38acbcafc3a85013290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf913a2b86270e6a128658871804482b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54985390da258b196dc3e71f897a2ee9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4dbef1fa5e0395e5597e89e7f12440293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96b4fe7f4e4540b84dc3370ebbe797294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71043b11f6fc167daad1837cd042c0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa133a88edbb15accffec9e104d16aae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72231384f3c646730347482b8a3482b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec324394e3a7a583c53c781231e81b0c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560cb56171e3bb35665e7e798877259299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87141530519bd4d0d7cc5935f89d81bd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a1ae471d3ca440c1332a94a3a1e04301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114ea259f6d77cc5ddde335ad439a88302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6db8e9892eb3a09e21731ffc1c530303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0820219abe862efdf11219e681030304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08263d922e22801ad7039ea44258b0e8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da5e5b398d47e0ca992870a421031c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd26ab81f7db56b0a7dce0e28465e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4605f22ca8b10ffddf2eade9d9e1e79308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b8c1cf1e400f413d2108e0f341cf6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56499b23f4e9fad32175f9db58f9542c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42093b054f0eaa75c333b0f302395e8f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cfb493808ccb275d17f42a157cf78312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7716ea512e8c5bf87324f5f1d923b9f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de39f2f297593ddd75d7f8503529bba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58f62ae1ffc86c3ba69bda52a1f061315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c9037e542639257d5d124d7796c2f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbc7d21e3bd49c705a191308398ca1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389b43b8fca168cd56d322cebc04c61318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f2693bc869b308aeb658b9c8dd08a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b5031e36f7d2c4e65077dd40f79a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218077014ab72c88134b8e24792780a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c74b993c8884a11be5b990556e2ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b60321e5fbfd445a29630af668a05323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae64663ae67f5a7500d7337e3175150324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504be131bb97b5e8805088aa7f581f5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb54b8f7781bae95745f3371207bdbf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06074131fdd85995fbf514f9fecb4989327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23734cc5bcc31628ab7bd4ebbc82a22f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537922687dab88dadaa3040500c60a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d7b9992b2cb15f2c1b5b2ce01eaf8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509c968203e19b0466415aadcba9172331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240e661d5d99fcaae1bae3ca7a7e4b7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b5b3e568d73b94e1d76df3f272ed3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886f30a0158294bfe039b0a0d29adbb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5f46976804b4b316618828f377e75335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271dbc5f6a87f9ffe8c4b9d8e8c43ff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4903ab7d775d9417ed599ed2f6a1af6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d22eac07ddf317b9ddab6da83eb09338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc3113b9b3e3fa86531746a7819f4f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bedaac2901641e14802131acfe0b414340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a576c8d39130059b197a58391081561341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefba027132b1b0992b002670524b16342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b956ae0827e37cda4bce7fa944c3b88343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab645b306dda4489e8ea924b6be8ff6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ae112f0b9ddab7fd8a0f1df86b07a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0d9fcfe48b8ff05f87895671b4c96346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015dd53b975140747d3c958f11d837e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcf6acdb0977ea9cb80b17f260792c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039771168853e23285d7a9d76128a0a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1cc2110423d63c87146ac0059a10b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f68b310d22b0340e44393fabb67c85351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182ebe5a945f3d233c3b64ad8353a5a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbfdba06edd0c4c9e2577fc9bc6730353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7acec02e0902e6f828b5ab794fa5f9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed3c90758989bd13a1de2599e33958355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa4cd63d1205b7c4ca7a5b39126e30356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d459bc733028ea2ce3d3263e745034357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429aa772afe7277fe7d06e4093825ac3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dbd3f321256bd77b375085a63788d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42fa4e0b3671fc728ebc55b6b21b62360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0f69046f385d844c8144e6ccd8be9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a3a9f21aa02a4552505ec3c63f531362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d373bab95f3ac8ba7c2c813dc400b2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c33aab6a80710a8c86593867a9b311364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52567f67f55f4a32540e1833c6f831b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a945cb1adafdce40a291aba8aaef4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acbaa6929757ef04307909cb54a0f1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ff75b0e67088e4241f58d76145bf8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c919fc6c1472f2e0b9a13c33c649aa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f1560c81388a98f2e62b0755cb77c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59139d658e358ecb2b0505fb8d938d56371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77092db3c1358f79d9a24e073393f946372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d407cb2d3c2a074291c7ca922b4c40e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff370a5240c788a5da3809b554246a49374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f0451766bcaabc9d525aa02814559375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb355df2c75a8568c33236647721748376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520bc987bae3eee92dd7bec565d1155377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38db3ae2b345c2570b0939cac02f2a4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093319ab9c10ad414b97d45366608f8b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcd3a31b04531fe77e17e31fcc2b6a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259aecf13f5c550ed2b1ca997f2e7776381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab5af073fc062c75f3c42dc262b587382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700cbe42ffbb4052272b5b26d848cd2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91119c3a8ec2ec388e0fefa2f729117e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4da5237e71486f772f193104cbf9e3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf593a228915bfbc003526b078bb14386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764aabc511f1fad6e14a1e5fa9739de7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b5d165b50dc92db068c2153bbf891388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279cfafb5768a05751f97ee8fd4f51b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e571b593ae5e3b1005de1c55684708390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c0e72aa5a22dafcdff0f16b3b5aa9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60f380cdbe157ca130a72713c44021392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77e23d19e0255ce8742cedfa3cafc3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef17f072fe60a05876897a4f0a60aea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7f30b527a8d0a98322b5d3b862a04395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad7ecefe3de786b39318a212d64048396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb177e01b81b261bd472f5c9ba6c72397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c3a015ff6e9d6b5b64d32db4984bc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef75ddbf8609898f54b59ef22cbe1a6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a1b75a1a2d060a075ca22ec71f19e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5779f2b2c9cfa8324a79dd8ba45d4c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb88194a2e5aebec2fb45f96c81f5c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89292b73afa0f6f00875077cd45b8244403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97970b6d6dfb6974796e95904278e5bb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d827a78b6ac6940128cb37277bb6820405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d2b6bb9417306500e8b238b23dcb4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc364847080611f6f7147fc977df82407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21ef0112e618767d54f2343fe78009408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16b3f3371b371f4e0746e9b18a85ae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74015dc4cd70669b86a94f775ae524410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7218ba44d5495fdf401087ca3391b9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be2ecfcfae9efb89ff2e17308c4b44412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6263f94713a170bba9e315ad30c83e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1943592135f8dc629a179be7d8ea5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ff92081fc87c6ad5a12a4fba86c7a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fed4c3bedc06e6cdcfb8df7b3b102416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bbd766bf1e1da813dec570109d454417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175dc7ce61e1601d6aa3344e3b2b0ce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b0f39ef2c4c2432545c418163fba0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14214dff8b77a50e8185dfa6ed0fb5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc66a9f566d63e836ba6accdae3eb31421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d21392f4741129108f053c30fd797422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81781c6e876fda1346ede99e1c24d8c0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967203073349b23a7249179328195681424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ff5c9e3f3e6c1b421fafb28e2b8a2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0ffbbea66258e03133c5761cbe511426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2d780394699679ef30095ebdafb81427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36da5febbafe287c877babd02f92706428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637758543adf7081dc2137ef66c49ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c181af4d3ae7410904ee50e33fa1f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0316b9e24c4212cb450fdaa599d60c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d550f8d32d84216a291930c49896d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64fff937207a005aa550b9ae0da3a3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e0cbde5c968afa295afe30bfa420e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64de8766d0b7480ab6e3189c5f0279435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314cee5db510e7c0077988bcea1a670436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfecf1554791d6992edaacf40974004b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2e589f7014efaf9383dcfd6c12c09438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee82dff96f31ab3e691188872557cef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5095ae4bbe5e420b377a854c6e379440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534fee62bc66fb69bd3334a81c595f5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab2265dd9f9270a413cd0c4f9b0aa9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6e8c86371dcb26b9f2a79b3e4094e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c58432f778ceb320d6e38f61498b2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862786b447ec3a304dc966e7d829a42445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88317035e222f87a3a0e75b20d278270446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac30c338022ebaa720b6b95f2a03db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab9e02a64c990f74ff58fc9ebcf814448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f2eee4f34475152dd33334fbc083c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a81e2d598efec60ecb322779f3e40450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b872a323bf7ae861906d12285926c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae16c3903cae949c7396a4393e2351452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220fdb726b7267aba22225f33c894eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336c68ba28d784500e91f3ca5c23834454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3985b1228c78d382a3fad7a902bad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd37740a2a9c54633c8ebd938f7c05456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76231d4698b6751ab7b1b7ac3acb2235457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa30e6b65b8dff1a61587954afa5394458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922777326b25981593ac414a966c822459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed1a23c010e7176b179f12dd5c93f4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3474034516649f4aa964de261f3c47b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa496462c8c25d63ac86292cf4a0f15462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fca5c7ae1391c349a60ccad10c7609463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b227c9549db20ae4faf869ba359de77464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbca71935e40921f64569e3679a123a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299ab952d034bdc473e3285c2501ddc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628123184c3f7c8602b1993ce6eef960467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d97c8788db5481df62950c6452662c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d17a8897725f20d57d0c4ddfd1a1b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32ef0283e212691530ed14e83c7ee6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8058971c62f7d1a062cb3705c3eabc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516ce710d5cd61bc734048d2eb7c1e0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9963d8c2bbc9ef7ac811990fff6b185473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a9462eb5ae4de47bda027c07ce390474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c057f0011d59ec7b6036636480b6e27475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01806d3f57c0b1fe4b72a439c6cf14476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddac10e52466ed1f9ef6388b32570c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204345605bcb0e60da5be08f0e7e215478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70c04e000429c56f3246ad3dfeb68a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8c5ce0b9659793a549415aaf24b16480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c54b396c9cb203f8c803aadc891fd9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1745d93d61b81655285a7c76c2e106482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8e405e87e793ee378b3f024b9d035483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74c4575049415c2f4022c0d9996bf7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41f12ea61ee59b8b1a9fa637f5dde8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808a1e3fff5b99d551825a4413d96c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80145a0ddbe1b0f755e4d4973d81012487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c9e62f491b1168147ac45e73bc177488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65515689fda31db6071853edc54b4f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd302dae8d2afcea64ff2ed51f2a21490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a99af7d267b9ec242733f63dceb20491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b14b346dcb051e242ee4998aff987492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e01e40e13277e9fc80b20d9936fd3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a825c22a62f068f88f098324ddba94494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afb32ca0fa170aa6517c32858e6433495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843720e3bd11bf3b4b07bb12a9f3446c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71d85a36542d01567eeeb8db6cd5c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d9e8cc65d6684df736088cbb6aa30498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5743f6f9c427a65f9362a5da3b09529499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64237e720b7bbcb7e58b42ed72f80b0b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba6c67ea28919b3574d6ce96554111501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e283b14e9a2d46011b4e17f7cae18502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e99d1b06c004b603db5b60c3139ae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300c79cbd8dda8c5785cc8a0c70e1be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe4f25c0f29adf43dec56e09d00ac4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4a9022307e2f1d8ec25f459a868a3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17dd1c33cf29092c304dd7507d3697507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0c49558827ac1703672ac9f9da06a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92202272ee2e4ca94a9a47459fa84e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a2ffa01667871bf362fb30e081887510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668334e75a4c89b930fc8e6c90cc36d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071893177884eff8418634ce1337e2d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340369bc2c40a15ac1b4f1c3f5a0bb2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3d5baed5487818a629d3cec7ba972514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd51ad0fd6ad7db3dd3bb3c828cab3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e060d919158582c420ef427e370d6c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1ded4af69b2044a39d05b019a7997517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719f29f1eb8c07db00a30ea88ec980f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2e411c6a3d657d3dbdbbdd6059e2b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4844cb2b773fa0f3020fb344428a4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bba48bc51bb98b006a57272068ed54521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4cb06c731960dd96c7743228ef197522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569fe743bed2e7d6ebe6d24a9c67a2f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e8b0a4049340d40269119f281d89a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d015e95bdb1afc91abbf9c42a252d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e87fa4f05bfdf11869d5710a4a39c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d00f9a0be93d76e9ea8eb04a43512527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c50a4e154abe08b9df8c853693345b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3459ecba5d85542d4839aa8c9718424529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538d6bddc261cad95ff94eb02b021a0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9da38a5901164b609e7817fedc01fe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec327f8d9c423176c904542a6074bb7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213e0cbdd79e6dc361f11a57a033a84533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70c8dd439e7a2d865b1b0404a05a41534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60388a673ef42eb28a722eabab8ba5bb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c7a07b62730e162e42d46c1e08854536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080492dc338c696ed97918427bd8486537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee34432d326902f3efe556d2ba1303538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70b21432d827435875385ff4583112539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafdfb16655561c91cd3db173e4ce70540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9e5c9d24ab23790432d3fc337e824541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d4d2ed00a71c25ffdcecc0afdfc74542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347191fd46f373f6926757cc4d7671c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498d26425fddf928ef0d6cc374f6eb2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909402dffd9c9433ec1491d7fb8db11545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bd761c88c153333fe80e12adb1b03546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc9b52042d84d9ca1b2d6cb60307ea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dcc936d3564647541225ac912339b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e25f1c6a3358022279e70bec7579b1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30b1e2ba8856b82695e346d4c20ca7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db77ccd0a62969484edb71a6d0af30551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a879212252dde88790c65c4c70945552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8decaa19b30344c80ed5becdc802c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c14e07c3091a35f86017367bb03426554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003b4a651330c53dfc3fc0851d27771555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51eba135ad0d52663bfe3a8aa3cc452556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f599a863558c5b170ff52104f31f1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3d596fe9dcbb46f9e9442daef4360558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9344c0f61587ef9cd4c73d1fc49b14559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e49d76885054c8ce8ef09667c47c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1e7fee85b225184cfd761aff2b33d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91cc67a74e59c4abdb79379627183d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d492caedae41f611d6468ea0356e9d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fcad9d91768be535160715bddb6f1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4efb48e2955001e1a78d3baa490c7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c175cd4d83f930aba359b5289263d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe9c3f611314aaeb84dabcc978fbcd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acaf0e1a4e28304c7c33cbae0bb6cdd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63d3d990294591625bee0b96992186569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7da71674df17c15c32763024df54f5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b204ab9ea475be9820b8d8608b03cc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d812cd238ca2d5ee8e2b25d391c7b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06553ce1511a49d80aa9c09727e52ec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20616947976d9bd7c2d3fb45ba40085c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87869f7af32797d28fe40619be1f99f2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced6f6a17d9cb35a466d6dc05b52e5e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59756f367a627cdc382c18883604cec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954830e993715a16130269312659292578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7af0c0bfca219d1a357e2c7daa771579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3d4ea0a11f853823d4da5d6481fff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da259a9fc1a26fb214f179f56808decf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9285b46cbaa4bafb4a5a439fd170931582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ea7129dd8e7d60b811b6711e5a2ad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7301c9435b1ea3d8df083bb8ce742584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55654ccb2133dca92907afa41df2dd7f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d16b33041b7873ba8849c27e68515586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3d7e99f064373e7346175986efb7f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ada0d325ff93ff6d91fbe9c678ba4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4bafc4cd869ccbed0731f919c8fec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a17453070e30aa7484f62173c4712590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983221c37ea8fe2eb9bd63d5927fe6df591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af9da69da72d33986490b6b1f3e607592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0311e2aedc56648f6e1cd5b265689593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4528977169160f77e984bcf7406a3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ce6c9e767e43bb054705b7f127bce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33044d0fd9123aedd45ffb71445797596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0919e64f58e0f643afd8f4a68944e27597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5a5b9993be0e17f85814e52d0f388598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714ce06038ded3b9a925026bf0e56a4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4747a2b17d0b8db02c17d6df86146ae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e636e2050b1f6395d4c2bd4dc98586d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06680978de98f4a0c924478730911357602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bebef6c5218a40efceb9cc19711d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d386c3e2d8c396486fac86111b79c5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1f14e67fa684d9b6edff957b4066b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43407fc5c5679eb7205e3016db639a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de5b9ad65ee556297fdef84f378775607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a909208e9233dd972edffabd757c66608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ed2662cf74646ab305b6446195e69609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf48f1ac6c5ccd3e2caaa6b9eefdf2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fd5500cfabc659af5a2406c1cb4a4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ffd67f5793b980995e48eb8c6006c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab2ee8a4a8864aa86e3240318bdd72613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813c02d689b5b33f9320c5a32af67ea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127916ab519bd46a37d165e74fb42dd3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0e489e9ec800640591c77eac42698616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcda4980ef0157454113a268a277f0f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341fbf6c637587f8df3f96e30a69ffe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d971df279c3eaa2f4241eaf975529619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da431f1b1ba3171c3a4d06308ca8c385620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a146c19b9835b89f53cd459d4c352621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acf7d082f1d2d125de1297687f01c3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb4a467f324deafa95d522c6952e73623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8891c5cfd4996ccdb1c07077f3e281624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a55b2dfe095613b59e54d8763037f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f29d51282c2d193798901d55c9eee626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924faefb468d2ea5770f3cb1fcac25e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce326b8dd9def59dea8d218c4b34e7c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800cf57d350c0abf8793afdac7cb1f9d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd3a34be9522eadc06ba1ae69a0b36630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3a65f47f5f0057c8fc547560b202e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42495951429236be051e33086ea66cb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e273ef342b5df62020cdfcae55b4ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cd9489a1d6d19a37d96ede39752cc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafb298a845daa73fbb54708fe045c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4ef04a359bb7a5a2ef48368f92e74636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2f858b63a9a898c8e2917e20cb0eb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a779c00a299ccfab4eb1307f4ed8f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d376559e3504134c685d0377f82dc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd944de235624655c23c6b67dbf04e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee23257b0852a792815062e0f03cf5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce88d6453e3f0b94f4133bd91cbe5ad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d11b3b9042709f6a65496018c5a91f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aae89c7e0c23b63fe651c9779ab03e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929b493c9c53672f77b0406ece8604f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf039eac42b0f9e96eb96a500d0606646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc39cfe87b8b4b2da8db8839d0afd2b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19975356be86a7e42f0e35fe3b42cdff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af0007297a3585a68b9a10bf82a7e3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363456bfdd4bdf245452c3de39211c4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8520a850d3ef5ae237996c1183d674651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8890a0869d2a41a91c9e0c8182eeed652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21dfbe50fdf8e2870dcf9cca94a972653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdc63603f93af165c7c71ac4c3b455654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74ef6713c146226577d34f722dbe16655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd45e19b7f047cb882a0980d6a9c199656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455fd0e850c9caebea623d025454271657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055714debcdb41319867fefedfe3ecfb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7e304aa4f291c458f6f3db9cd410b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc04260e9d802c10baf53dca94f0a5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be0dc3848465ff24257ba7c253a9d5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343ef0508df9a17fbb7ffeba5b93ac4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d00ed2c6fd8a64828adb1ac541681663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c129f1ad242dcdf0e2b84365f94ff19664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28ed0f8de9ee2e34532b60766c11c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814375be0edd6e85b5e708ae7bca119b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed67d7e6080b7e551e1dc6d722b929667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0863bc38e0c5ccefe98249f5c3cc7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f838d07e6a0f80d8580601701e4dfc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23c903208ce2eebc34541f13c39803670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec310185c9ba07e1ffa3b4863a29bce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e31a5b24e20e3546e03259243a05c4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c89f4709db275e0a9a23322485935673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f934a6e0117f4e675c974b575282c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7c208b47612ad90fcc58a2116b07e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ae7b402152014ee01e1b3d4548537676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8b617ee7f3da517b566dcf4c1a133677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44304e1e887629ba92d3b21ebb386d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3c387968db51b403fc1c72558d4f7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746243e3bd1e3f6c6c480590dcb7cd7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e8ab0941facb22178820bea3080b7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecae38e6844deca6329eb3823edd46682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e1ba90dac81687fecdf089491a706683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf736fddd5eb60c2ee8cea074d7383684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b2379199023c8ca72af9196032989685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396b65f95ef4d4854747e392c925627686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f88fa03830fb6799f950650b29d912687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4670536d55b6d7081e2dc09039000688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609257419db18386d88840185bf4d8a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65eaa1335fd61b64a5ccab453ed877690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5da1970c275046635184839631070691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae646dad7bf8f5823992628a8d26c46e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8fa435d5727d04b61b546dbf05443693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85930c067e7180c0d61f2a076e5ab8fe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e397cd89889eb2769c1703a8a89b300695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de685d55ad91842d858694ad19041b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ae88dab0f49ee5852dc6233add0a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a902ffd52f4c7a32a1af6e89da0465698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29aa2e366ce803e800bfaed586584a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fb024d4b421e49571c2383a5c3a52700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0b324b896d76dc682b8f6d84bc2c8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e6ff207cd7f1d65bd7cb165e42866702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300e29fff6f74dd8eb4b5fadf5b37ce703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf349bd4406a83fd7007a94598c48b5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b1d6c5485d86020728dffa8cc984a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3b35234f4b653a982101c2bd3f13e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4915a003ee35021023aafeadd271704707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdac3271da65f29c53e99af9bbfcdd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2649608982e69adffc7a961f04b33709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39d05a54ae2acac4aff1f54c05b52f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472403311b980244d6f9fdbae942fce2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cc430488209a5367e875c82eef21d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41818e575e1539e2cd89c429d01c3599713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b0ba702ef657f113ce4622a06827d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f220e6bb416550d853b5fca04a94b95715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f57d786253f4cf8b963345c7919e5d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2a7136898870906477081deaba823717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92ec19dd2e4be295baac28ffeee2bc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad482ae78f01781cc93cec9c99d8e7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c0c45963b3b92688037237850e359720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a820a7e1790529aa5e99aa167a6be721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b084642e9533a21b6f1893fed7284722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6aea8f3009b9bd472dfd5440b94948723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24de5c90bc55559e31af6caa1d8995724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e668a7fb20a4ae0fb4789477f13f7e6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694bbec67d6ee407d74057ea2b049ca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f9dc75ff51cdbb84be632d1b5dea4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f87eab4ab2b4ec38c949871857ccc1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e3aacba92c98954c1e505b582fd73729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179bb886fe039758f86b74d579c292c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08343e6907728e226d70208679a265731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afed08e0fce61e437c6f008512c0703732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fe08643eb9292f5f508cb40a6095f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9c4e71f2407d3d319ff8906f57814734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c477f947a8cd521324f3ae0f6af75735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c83445f8dafb8c70f65b5a1094fef9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249bd6034278b825fcc6729c4143a20737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d25529f92fbdd45bc7c493f6d499b4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7320948ff77b57b880fb3eaaee664739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d19a01eb1a31d30b1b11b3d17b0969740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d26365444577acf5ae444f718e090741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98db9ae5bbdf6fdd288f30f73a1d7a3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4abad0a0b119581eb4f8836847bb2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24930e12d2e8d743231a20df780c9b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0f43a15c6e61763f09df1854fbffa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b0850a51f25ea4ceda109992f2628746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65bcfb8aecd0dfcb36700dbcfe16b6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb642c8ea7364f84edc423710ef99e3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2265db72b3766032c5263bb887702a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29015cffe15ff25b9fd788449eeee171750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489c8e103b9694264dcdd829e3b5c77751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73903a1ae2b2f92aed43b08ec6fc292752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd530157b790e3a86d21a80da8f0d5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5045d14537233dbde1f75c0d18feb14754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbc56455480aae0c3aebc6d80ddfed755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa7582949126f8b1f57e5127082cb1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6a05fc6b452a5b3144fc14df634d5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad5a4c953f98350759e66447d639c7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbd0dee58b6bcc9cf9c9bd623a579c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93372a7c6727e5bfbf3684bc9ec568d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdc66d2766f610db7d254f8c0e64612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f520627c8dff55cb7193ef9b44dc93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1bda797a50357f2b22f73a409d4e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191700e8a2db1e46d2194945885da6b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fa177f559aae69c1b0be6f5d970f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509aaf4026ed80572b23812fd971e6cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1f43cab0e6bfa8c208d0ac73c29968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d269f64abfaee7254c50c1b7ce046439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6785cda4dde0cb19223c3828fd3eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e28b2a96da5aa962ea3bfce2ba898911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577de81ac8eb02afddf79c8ed4c6639212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ff3ac0d945fd8c60d71968f744b0613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124ea17de80fd5aeaf565a853102fa414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cd47542471390fd84b7425ebe20a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e310425e2961f1d464d79a3c084fed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb818072814858d85d27ad99256381417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593227d9ccd7da2df9df5c80ccb4aa4718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac399708be0db4c2b14e95d4737a9019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0599aea3c3676cf02c82a4de34892d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfa11f9160ee06e18d51e20e9d45e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf937ccda83f8859e68c9a5cfc3af4222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662cd7e0976361507f4c490ef6009e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ff19fc5673285f10ba215f9a921de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708efcb4b22a3d8337c7c4481ce9f6125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ddc5166c1dadcd95a2d2de687199b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddbd1fe712d4475b0bb1f9e05a338227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38422e7a90ee5caa9dd57e416f0b4b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bf7db177d1e5470c759e314ebce8929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ecf498d48df2d17a22b204db6d0c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4afff8e7fbd6e199b66edb2d5814131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61e6c5704d016cb1b19c4a4651cbbd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc60c5d92d7ccbc9e791325187fe26833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c301ce6b63e053578c1cf514e5bfb034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421a5660b4d69c73d982234d2e2690f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c53e471f37ffe3d39a203f950a4f5736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3181eb0f8aae94c8e3665d736957c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d250b89e8259713e4c4db5f7971dd138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de602f96d3b0a0e3e5fffc89d5f4d87539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523babda63451161b2a63d435804dd340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35266d82e2b8ff660828574c1dbd6bcc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaef70b3fc404d4548a549bd460341342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434b5238be4307c6611705addd84b8343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5467f4a58603ae08723ea43d4550344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41b2f6c9142030eecbdcb527cf9c0545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f70d372c6b89c1e46fb9cb34f1f5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05f5f206e40a3f1a9b67fc4e9da1e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28657377dd21b1346613f99561b5dea848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17955577f21a75f7749755a52920124e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32f13ac4311414cb05e019765c7ee850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5e9f118daae3f989e945051d446df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d13474fe3f644da0354afbec9d3e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667457de924ec215542e174263d57ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7311399d849b5e231ce058a61581f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa896fafa557a843c83ca03342abd70c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbca01afcea718dfe51dc51cb342a7556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca40ac89392b308cc6c5067d87a8b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a4cddfe497bfb4407bd55730a9b4058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c535a0a760e7245c30152c26ad29459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9924b09f87e22218661c5c5e3a541660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26eae0dd6ae4d22abcd4c393a959bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dde9fa64714c5d61d27974129705a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee290b4851eef3b16507c3caf9672963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6297cbfaecbf8560fbf26768e831764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ac9bb40cd5e3a9ba7f78e7e16da7665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c00841fab49b59b8c4893da34ba8f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227af1c15879b4b150a84a99e92d1d7367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469a55055fdf909e6c7a331975394ec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304139766f12e093e96a0f56a2f6c30269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6151c568a41f5dfb1d5f24f72b4b5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444a97db5fbd583b93cc4fb7a063ce671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfa9011f857b0e5b267110ca1ac85772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2ebf2ecc4da2467c81ede6063309973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44413a22d339159dd1be7d76fe8e4fb674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbcc6ca40199889aaf8465e0b3730b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99882c3efcc41f3b640bf3cce25c27376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025868400d0e29e5ad015416d253a7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca2fd008d052a29c3c356868fa313778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325378512fd518f72941aea48db6210679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec645cf5374a4979853d53929b9573880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e29de2671d52026d5dbdb457ef58a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfafb58a77ae4edb35b2e6f4e96526082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c529a717a1e0de9c833fa3ebbe9d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1e12f18e060f6eba617b641e41bff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f893ed237e6cf3936a2bb45b4b13f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc06921e381c4c1ccced997de42c7fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea882255b0af39232c1ffb74a42b2a7387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a58ee156e737ec35f05552300f054b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3d5eae884b5da9b00273b836e518d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43164d057c7cfeba0557a20b29a173ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7c2162ff0cef3e47b887a820c583191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77e9dccc054e2822dfa0912599cbb992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb81cfe4fc00dd2e3e6b602ff8b3f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae477f394d00d280a110605a3c6bb5394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad84e2d4b1a2890910feb3cf8ab4fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7534f2afa63963ff8f859d6d6c5c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2847aea5634220ea2ce62b7e54da2797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4fbc47a1d54cc0ad0bf29e530f1a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e490f3e7926951c93f4775c4f771a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0418ea6b9c9fddfaaab942c1062aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7909273fd56b605b8ad6ff854e3b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6be04a15817188ed32d64e48282d98102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c4b1689de5b29537c5c0016b42b44103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612b55573a695577fde8d159cca93b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bd5fa6a7eec19e7c57f0972ec4ef2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770dd3779390860514afeb07f6e09215106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5fbaa1bd71b36131fd7785fc0dc38107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c4ed1222c9bc9fbe7a91034aebafd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f588f31b5bbeb4e5d74303c16ef1036109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59664ff1a5cc2af93243b6c8d9d66f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2743af6edd64f6dfd18e7521e988f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329aba7c6f312b7d00340e7557be3d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbab58798d02d4bc64e8e23bd4b2c14113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73e7b6ac096694da9be123fb0499b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff7ce1dcb8a8905339410fca964159115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c69f5c7665669aa1926aa977db804a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf300a677c821c2bd89a8e10ebbaa298117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674b2919e358b404fa3ac63cd83cc51118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea83deac82decac96ae0fe999d05208119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932f4353bb0302221553ee4c22acf02120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98326f1da345d496e59d3d5d39ef83121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9e5873ad3c689c258f2ba3d117d0f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36683d9265a772ecafffc4e8f11b68a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275680acf491d54fcad2a428bb99a8f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859121084a1bdfccd516f7a493746ef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdc1fb81147406d9c5d36fe3c4a945126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a771cc005657430f2759515144a20e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea4736915087bcf7b73cb43a55083d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d1ccba9f7c636be12740d8d019818129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e31d5d543987d2e371b23f2377197130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde9b06a677daacaaef8df64abf9360131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72b043b54d1a7a070739b74f30cbaa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfe3f94043684b757a8522a387fff8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131575a16b91fc2ef84c87dd3ce3c9e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac339b673579a1587bbb3d25fbb2bee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7115f7fe4eb667dc22ea3829409cd3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fa10cb87a8d7749e192ccad76168c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9b3c36f30303a703c51a15d4fcdd6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba67c4bd95215c7111e0b1b8d15b61e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003ec2e34cb7ebd29523a826d63c66e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7d9801f99d8d20bf756b57b6ff243141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be932fb77aa5eabe0e298bfa96854f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f031bab3e3918774d5011954e305ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf0f39a41cb8fdbdb49beba3aabf87144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f6ff4604f4741ad6ebe91504a56a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd2cab0a8601a42fe95128e5c51b66146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4f00af17c22fff0ee67a1ed78449f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557bd5a99134de27a71dc980cee44a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cded43ac27a130e6187b34c97ec535149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75479a5990f4cfe802276f84f90619ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4eacbe2dfb4c0ca7cfcbcba47767a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5d9f52ca380b55756aba9230ca2b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412cb10cfdad5ca493a3ca047371e25153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13218e6abfe76c84925cccfcb90ba6dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ddbaf0575b7377dc825e94f658513155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129439f8369ed7201c857d09b7612f2a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c62da8c036139918206a7155ad65e2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483470da8362523da50570ad5d81e4b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192718141df12e5311ba97585b8a8def159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde93f575ffb605e161f91838b61a27160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef522f446e846d13a5fbb452052dc5c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758a2c0a6910cefedbd45afe83b9216162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6710f2a5ddc89dc643dc62b757129163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56174d92d987f7edc45f7d5f3f269ef0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e487dfdca5e3c7a52f7e603e54d785165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c1c35df8a2b40baaaebf094b3c3a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc966609eadbf16104bd20501c27ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d92c6358a6d9db31578dd3dc16cc63168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb072ddb58cfc119784cb766cc6ef99169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a6396ce556612be25884ee24aed30170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802750d705248709c66ac2ad0d943df5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e22f5ccd2027847662d78c15d55ea3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591352bf7df351852048b16fea31d0c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad080a2bcbe41751000594546d71f79174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a00fb9f1855f5cdf100219f7fd8bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129e0804ff6123e97456708afa3d7a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441185803aff1814f0309e749da048a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1c13e7fd0ba96e964994b92fdbe72178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94625739d9d1306b9f47176f4dbc4c48179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7adb532a041d6368ee16e843a9e531180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207cbbdef1d922837c4347ca331c487181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12dc306334c67ac821b06e4a69134ca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55d1ba079443311289b28652167f54183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd79ca385d44258f9f6bcb8f756465184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7c93f9736eb901513f934bc2c67da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a2ea255a64f6f3f702e3dc01d7dd9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e627a83e8d705779d2f6bad1b60a141187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe13db39a2d2f4e75bb62cd601a9034188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec713536094d20140e6b59a1d74cc852189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cedf08e289554425c5d3c45cb5047d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3f82a840f7553dec58ac7dc09e97f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3484e8b8192efbc3cc993a113b879e4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccfae2bf738e27dd1332844b899525193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d5bdd4a3aefd8246a4c37c17ba1ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71459f5552c43ad871496e83e6dcba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40110823fb6c95c46c98b4276e03c24d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7d29528b504be7f876e4a40dd97f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6841f3b291fb64d54959e58a6ace34198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5765c8b62a572efa5d68cbdc40d6485199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735037fdcf5edb945d3dc7bb87175229200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f823a955aa474eff136368463bbd1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6992bb22d5eccad7b4219d1fa33f273202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477454f198a5f325416b67448a7f2cb0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dffe12dd0062e8c041366d3385ab33204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afa4e47d76b9fb108d151a8adb133b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac53dd8cdc4a0424b36141bda5a366a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70cc0f3b3c9b4527455d8889550e35207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3ca72b4bb394104601f7de6ba3ed1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e3ee6bde86ae1688690fbdaac13d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d377f102043407a3f38de5b228dde3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9a76be11d40998f722eebf747b8e1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6be53a3d35c6567d4d949f1052dff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81783d0aafdf61c5bb0a6e94887c815213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67948b5b50c0a037a8c66c6523b50e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189df4a3a0923a2d82b83000edd1faa6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd272ceb984f95beec5407dbd181be6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8463b284f08ba58e99f022fbc8c530217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ab7db29cba14031b05840cb54f6f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e55f43a7592878e556b248bc5fd81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276e023aafabccd334bbfb31a650324220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f79c1cfd97f22d327ad2844a62b7e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ad6f7a5a6f6f6d96f7bd4edba452f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7a1b7461802444b1fa4f42298ad90223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1336d8069d0ce098a0b4682a54df2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce8b0ef72b8ebc98da810c19e2d4b2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef8bc58e53a98c434f949d3eccf21f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0692439197c939c697fba03fecd2de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb91c1aec14d2052d2ad48dcc022c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353c38248cf00e3e90a200b2a6e6d58229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdea6315d75ea49702a53a611057044230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abee144270778b3e80271675898b2d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a58717a9264c3169c95ca95d85f3c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57bff45709be5b40534ed708741730233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774bebf84a06cbd9c97cea1a9589180234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330157f8cd9452f2f183d644d192e16235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183aa7889a4f4d8832397922499b2c51236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c8a9325d9124f7392313da5929155237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867a184035752510814721b24692b65238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ee2e6cb313e8f3b3f2d0acc711aea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f29fc2fc51293fc4700ae1aa572f8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c01bb928df5f92823dc5c04d3cd74241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d8e11a86c147cf67b55bf0a5d0780242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4ff82a8170a3df083754d1ac60fa3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecd91cd978867859095379085996f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0c4b7ca52ae30ed90257fa8f26d00245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9eea17cb1b7dcea50296cdb60c6d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99caafc717c81b392f1b3c6dc54a1e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7ea0aec00d4b29dcf188937e763f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40d3b546ee7be4ce7b829001d7d61c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993f996a6597ecbc528f1671f545780250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714d3e3a17deab4e080377154684d96251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6ff3ec2cf9ed6e2e43ce79757d03c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a8a6c1f22ffda421275ff7a459931253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee455cc8b3d399aaed9c2f4b04027a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f8304a1023e5199d11395243a1f1e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0e8f417855fe9cb41c05481d3d8b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59444204d40ef37f5e0fa3e8baee48c7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3b7761855dfa145aa8959dedfa465258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5eb55f883550588b9502051b33079a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8f8eaff01c89db67fdb81a3bbb335260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7b0d84765cc3862ede150ccc66107261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf774ddb9125df2acfe7fa7011c721262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e49f7e73c377405c232dc8c19a390263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9c914db9bf9b6242f1b904382c5b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebb4f7724b1862b5e9ae8468e3082e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf86970718aaa0d6c6831b166872be266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e00680677a8ef41255a798b93dc3b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c11a0fa5366ec7611c8d6d69cca3ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396aa390702f02120538c757ba233202269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a6f6861e5d9ed233d569df1d69535270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7898f2d4fc5897d2cfcc81a6b7cc4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee8a45664c6798aabbfd2939ae9225272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebf7ff8c43fc3bec03d4d7cc3b06f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb63d8cacaa681646c5b391298b96bb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d8feb4a1ced647e6c490e46a396bb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea96c1977c538458d8a6a036d6bae7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab927431a3aa3adca24a91f10735f480277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1355681f99a4dc9b51bdfdd3c3469278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cba11327f9e4f737ca588ecab79678279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40eca6a9d6604dcb054b9ca35d9f8f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde6754cd780dc0231e126b48d0362b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f18e4d71bb7dbbefad3b66a849978e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a190b1d199eb284c0741200bbe71ea1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f17406a008bf9eaec08083a73c3fbb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d853cfcb18647745586196e0d728796285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ab643f380c7c2a374a0c591446a58286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa47216977a78d6e68788b18c1370d9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a4d82f159e5f4d6c57d6d13781709288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d56a9ab121d2dd2f1478d1d6d6953289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48f77a14464034209c19b3746bb59a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e3f16994867daa3ef5704f8118222291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefccd9009186a84071eea536f71aae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5c1b4c0679e7d7d02434577b90598293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af0a88f475dcdf500a2a01aad6985e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7e70007e5ce96353e1354ebcbba7e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cdea40419a60b9da1ba3af2513c815296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2dc57ddab5fc174c75dcdc11699ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9096a03f20a39384ce7087de38a8b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec081f534ea53c5625c4f1f430195b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f8f411a79eefc788e1b826fd2d9d2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a59228fbc6447e9f7143810c70a9e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7ae697cf2e1d1b63bf0f756f42739302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4326bfb60437c655bdf48aff16f73303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e213deaae314ff3eb25300f7080415304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292b2294dc65c64c88944a0877a999a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23607eaf85a27c8d567128bbaec505b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e846a3a178000aaf038eaeaea3b9f7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88f2c9bbc732fd1e36cb0397aff2ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfbca5dc5a536b7a53b51d6cec7cdb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d180148eea2833b4e7d0d9c016e3d2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87262c412dcc483b699f562fef66772311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3141cfb1fdce65ccef91dafc709513312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4862cf48d0c42e592af3af77f09c3fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792af1e21f050c98870dfb0702e3698b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36939d6d5ab154a27c262fd987aba686315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcec80e9d104a6e8885232e792a3af8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10743d247f0588124a7fc781a547a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d97f0d652664ba6a1c372b1dcfb3fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415bc25b1525a2dd2ac49b5cd33c562319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159033e41c551c1d0681034abdc261bd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed8c8e5de7ed2ad23df421c204a5ad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f42581716b89e08e3d65cba36d650322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38765cc99725c336e57ae92fe981dcd0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb4a899663fc75f161516c6d79ab1c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eee8f8905ff6675fbfd2ee68e3895b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab785854dc11cf5049580e2f755eed34326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2137d924ab2dbaa3696ef7546e9bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2920964d60ac5bd1c0b0c125fc527328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2f81b8d3a50946f1ca32bef79b264329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a3154774849fbaf9fef89693af6d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb71487483ef0150518151f326428b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8237a3b2707e57c6515ab9935282f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce5b40000627d3cb622763580b4ef6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c5bfb989874e876fd0f2d6cd5b72a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92e74842ac1a13e5b5e38cd0c1c215335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaefe3e9c5ba71aab3cbad37488966a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ef72506bd21d57a565442de089ae4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952518dcdf546d0169e460a431e2e27338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3467eceff8ce991585f0fa9176f0e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1549d17d44e079e78a5fda913e0ff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4c0989ee4c7fbd5ac8788d05d60fb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef340904d3329ad25693b9adb507b32342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578513e2d6c67763817590d4f3a2781343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88469c27019463f9c30c1ab9d3c6ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5820c4b79043f881ba9aaaf55c48355345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487832c5cfbdd4c74ff3e6eef762de1e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c210f02a4b6b39c95a92af65cbd201347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbec21fbe0fc526d9d13153449c80b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126441ae9cde28c8617d3dd036cec8f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503da860873871bfd33b154c10f41fd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d860e179e31cbd029a035e97db9cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5e8d5cf818d718659317b73be6e6d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6f8f497dc7ad0639c6966f3104b7e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a571f2a033f019d8ecbddf999944c2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac743211432c63fc81c0b111f1a8f1e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744084e167f37e1dcdc04f16855ad654356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef36ac0050af130a963a657c75b3ef5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229ef45de272b7bdbe10f083b52c401358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6dab0561520df114d33a69890eb3b3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc47838a4f80e87c08d2470f8376e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a2345233a59163caef11549b9c490361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd3092b9eed41f44e89af8a64ec0f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f694a5e9fc9898ecac1ace7c8534e03363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b8682d04921bc84ada36a50b0cdb8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae31a8e01a21c0af5d7c28dae180277365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f12572d7036e97bf6f0f61a225eefb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca106180706a2e0930a866540aff31b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1888d896bf0aa3bc7587d1abf5d67e9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f34c40e95401a0276ca8231a9bc050369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e69309b1cb40fe1827a6a2c17247c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ead7145956e2354145bb121013e3a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2642c71744599bcd9dfbcff08139bcf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a43f12f3de7d7f4175c6ef1c940759373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769bb8ce91891ec8fccbd67eb7de81a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8774ac60fd740b05a8f47ae93b4d7c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057708fba34ae450e6a65e7a1d50925d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e6363e6ed9a77ab9ff28943796b87377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ba2b7c4c64955e0d641208d2ca9e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c439ab5265017e270938e88bb0e3986379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455932d219ae6b632f998e32f74a91c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b063eb3b5a7bd0703b82b38e9238e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6097915386d7943074bda98aa349a6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bd6b624c6cfa2d475606739317fe6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc41cc7a3783324d5c2d7fba1f2d56384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1907aa1eab956912e1981d2823800fb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1145310ef721a96327da99b860aa95386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841592d3d374eeb09fe5517dd2429877387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81f7e25fbf250572c640e239d3142d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ad71a35782796adc7a702e3be97d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49a92dc817a3264e036d7f030b0b73390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9d364dd1beec11c3cc3b4a782a4f2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbc207a42f28df7ccb4669161f06ef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66893bc9626806687ff1e3a3ee9040d1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a85d897eea816e8e4b2f5ad65b380c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9fc6f182c61c40ee12cf828e64149395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba4d24a14d274a37d98cc656d06502396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86761ff6d06fb3d45f94f0e2210720397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93556b0408961066fe91239e5c7321398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a5359fc2bda965746a64e288820c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa4d3c7ab82203b1c7fb8db68d7e0a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa258ed595d5d99aff20b13936ec58401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf0490c728b0276c193b3747b537fe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b570062c57327651df864ffce4ce5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4952ab64d7debf066f5549e79ffeece404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26725b4982895c56e830c5a6d538cc1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cd8a6b9d6fd6de9338476bf31812d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9fe8c7ec7256411d277a4f98d0e05407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67b643c760f465cdf013e31c11ea4d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10c3c6e973a720007f3fc60541dbe3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30217009ef46d6b4a9be524671ead843410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97b9cf667bf55cba99eae1697fb635411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5990a8b7950af3856cae4da79f30c4e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b591b1232d98478824afdf6f34b6aba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287a6e2142d7c1548846993793336ff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5477ac495ad6949fab384b1bd925cfc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc80f3d76b09937724bc75ba7b3bea1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4a4930406fb7d90fe6fee2ff4a626417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3c2f6374e2ff55d908a244153d6ed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7d1279fc3cb24cd6ae0d9d2ac5a44419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9089cbcfbfbdd9b527c71732c76be420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729c78a61981ce10147c3dca0219957421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b560579967dac8e5b54f195cb9809ec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066483da605aeb96aa5e456fe26bf249423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f96cf4f96344b4f5c04f15fb9b5192424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab59bce5e236fd7274f0e1087ac54af425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db2a653cbccbdb6f5082d9def53616426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422970d1238143f634efba55c91a4b2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378b6301a0eb9af1fbd96dd56124d72428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824ece91781dd1f3daf326bf86417d7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead580ea856890f106492b3de448aa66430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d6ec160f718d0fc48fe4f3ca2b402431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ee5b937f0169459078a4d24d07433432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7368a9979eb9b79a5be389902263e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bed0bcd3956a09046ca26ea7f68e56434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accb4be64a9ee3c6eb3025d67a7ca30435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bf6162832226e0529adba6513efe9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6de8d72a5c8938d25e70fd44222b7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee423cba1c2570c979b18c5c2d447282438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c0a08da1d8ef0b903f11bcd79b45a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2ab54015fc0ffaad848ac8b3e9828440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08756a8e222983c5b5d8637d19abb00f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30299a96cde6c162ec58612163e8769442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfed16f61d97eb68cac16522a5b594443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105884a5995a4f5c009388e8cedb1f7f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791a8aabca92a289360bc8487e09f9b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4842e877c522b911d90bfad1df7140446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad881ef8c86d770762cd7606f6b3ff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3ae8508880b069878612e966764d3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d48c9631d8412fac590bcbf95a2ae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067aac62d1eef7049847eb7c2d291685450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81335d11a2308a31469ca7f8fb61113d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8189ce41550f95a97844e4c7f169d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9f75519259aef9e61b2c33b7b3f86453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f0f45ffac1ddcccad95f191caeb58454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155136fc3b825068533b5f57ee46c4d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2621519527a236874116a3f8b9810456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb0a4404c849fb68ec4c3fca771403457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb505e62787909a5f318e3cc875d3b06458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edd2d1e34dc5dbd4d88c9df6a53d5e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc81759028ef4200f20c4328abc461460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583344ab5b8980cff11078e33be09ed3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471a5415d70c51ce628d629350d9e70462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd631e744722598201f1fadca664483e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd1caddf1763cbce1fc882d63a93b6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad845a14352214181600d33980824649465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad8568d1fc41d49e17244af2a91ac9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b22c7627377d53b26e668e017a55e6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad710e6740001f29c2c5dd0845ab6d6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4c94f4e2956cefe7fd60e1e7ed770469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad03692b6e795c1d9c6ec062f151c1a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f262ae0f6f7f2850c8210e372dbc4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c02c2799a2be9277007e376400a094472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c0c153061d0f25970d9beb797ec58473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad88f694e1492764f4c0c52d501cd0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f4aced8d0a25420d3b83d62dc4859475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b09ba316fc21d8d9f00187103046b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2fb98a006a8dee4cba3be52048bc1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f511162f1174e2635067fbc332712da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178be8d1f1a9499a5479dc5e2866f83479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc683df837dabed61af6bb0ab6a3de480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbcd3e8a8dd31c607e28d4fe09d38a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f33944a49a392ddbcdd12b1ac21e15482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90aff5c60ded45260b6605b9df48e5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a443198c9f618455a724ad68d597580484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3877f368453b7f961225d2bde42abc5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b172cd06cdd63345ef28a058572791486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ef201e9644a1074ca0bca42ca4920487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d25ba7c297e8b132eb9a8b7b96a04e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38405bfabad894fbb08978ff03532b5a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88cc9e484c6acf5d890a898a5479f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb349ddee41142e0fe769aacf15028f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778e812affb362add51d815da79d3dc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2760459f0e0b2ee59a8aefb20fd27e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dde80f322db88ef5a530bca5c07e00494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dea86870dc2e96b89566fcc4a64dca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56df2a368563e8ea25b1533eca5b5a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f402b89c0e55e61dc74b150643375cf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93965bdd493f6e754d630c6f5d5c59d2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d080af1bdc619c1919448dbbbff3844499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e508309c53f64e81970c1eb38e58253500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145ea407a35f0acca278ba6c45ee9cd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a387f227876980f140d57285ee6993502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ad642fad50d1528f947accb0ff1d3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae510bb8d56d237e0ba41ec9d6d6af0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f648235cc2845b33b063178c410a21505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bf65da2c6aa219264b3b8c14c83a9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4e975b29b546052f440299bec3556507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999f9e3139007a4d4512622b63cc9c2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410ee9fcd429f774dd42ac25783b7c2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a660bf0b62cfac9d1a1a46c741ae3d7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49ba4357bc8d74e83eb875c868a052511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3f038e350a01733f984b892bd7b7a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c05a42b5681341419ab9a7c962375513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5075ddf2821d33ba8a88b3605663d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4814808a72b8c8d54db65581f7d2876515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa48b3b3963dbd131dcb2b4dc0b15e7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6bdf7708aaab3a3f195e11e402fd6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18a5fdb48eeadf793b54ff7efd9b4e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a33d22b084a3cccd84717ea9008f5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b20a86cd7ac6ae46094380256d37b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c6ca53a99ac5bcca26675e9f12d40521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a1065dfcf3a1536f0dff48f54fdca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cd52a3efa7c8fd6d4bfb5b204f9cb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61364abaa6ded40b2d476fe07fc5b7a5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f396feab3f10be3c0be204d20d6a5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2208d65206f79c9f8952104aac592a7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11917e46d86231da5dfa6499f07bbce5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963343b65a793d231e8e7c396b42afb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb803113bbda75b118c0b1a4a386f07529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087c84eb1b7167f8d7e98993c11a8c2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1f1f1c6f4661479ce7c5931abe827531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75981a081d74fbeda39fb7b0e043b9a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5dd5af29fb2904adc75b994d61deb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ae4f7c9aa56385d1e265a9726cf2a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea3792ee50dc7e7fcbd245ff5cea0f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ce99f8a86ab9456108b1011993591536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa8dbe554d5ae4d3b8786b1856ec3e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef9670b1b37ab7d2314237c7c682c3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0beff0677bc6b88de02b52b36f9b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca4b0bdbae1af6c6a054b0b26ca5af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba9429e8fee3d8fa84c84d9a3fa373541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e6b612d1f893f187aa51affe68e92542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe04ed16c252354e7e92ae1e08fcc8d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1806dc5fe09d9cb33d6b3756d687d1f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ebaa4742ad1d41a68bf961f9ab934545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e77bdfda712fe403703d4b7dfa69e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382bea3d2df7c8d03ca8e638dd52632547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f96bdca972a8aa9a4dc45dfe9aa6b6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a99b2725e766801c7091e81bda52de549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10288c162353fef7e195d167b837f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2df295adf47cebb455386a77ceabb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019943f54c5001f6b1b6d836a99ce86552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38a023235af07ac28db41dc3603bdc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abc182eeb7d0f1590dc47fbee22749554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7e90c0f39da308a7f9b98cd946101555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a69ec64e150d03390519dda6a141f2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dec5fb2783d134b7916f58a83bde59557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025478ce40647623b1c6cee7c43a9fe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b82a9bbd60c7f4c1f104c51754534559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb269f9805bde27ee4f69e0af002c1c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5d67d2ee79ddcc238cd0dcc485c4a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b73aa30a4425221e2b39dc17ee973562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9929cb62f2cceac5edca24b301d75b9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a7ec79e9e7f651db958940c4ea1e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef3cee690a3977230e6916694f9f26565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bea3785425a76d8d0adc8269fa5435566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d967cf2d999d7494d19dd415e6048567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a40a801c2936a157445cb06a6e67e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71711c2b760c99be9b01932355d58103569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263205bc580f4a30f0ca8f004d6cb57570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f57f4431912146c0313d00ab7b62c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2838a38fa16c42dccd896df1d0041572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f0a5069f5d3fb70ea00ee989a95b1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea572d263f68ea0d24f611d0dbd7ff1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6144e4244f8c329f73abc7739fbc2c7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ca1a0951ae90df407545f936145d8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612a1d936ef1cba7f73798abe33e5a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b510a54ad7839f8c1c79eac5d2163578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089bbf80eb3459fef06c8874f3ea12f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f903a7cd46f20a95039409f4bca9af580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bda66593278a5a52a94595e56a452581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557368cb852a4f1d82e5f48b4ff56507582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212b49eb7f98c3afd524d41a15562b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796dcf34230aeacc8253bc279dd5058584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efc82458c8891c51491a74938a92e3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc5336b942a9e1a23d0b659941f484586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb8aaeec8ff8f68bfd0463c4221215587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25acce2761a3f2a143184417fae123d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82b976c030c582e0b582ded1468fe3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d9ca73d0811b2cfab2de15560827e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e2bdcc1c7173643ae1c56877466b0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5111953abd959b26d9a037f4a4d35592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3bf76f7158c12c37620c03fbbae9d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9490acd587cbdde5a6d0e5886215c1d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85b1c7ea01c30a40ce0f5e58373a58595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe307d9b33c812524cef5cd992ed027c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a871c0ffeccc9ae243a2436ba0e46f0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98539f90e1e000e33fdce6b18324af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141453adfaf4ba6ff57b6a831000227f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc67a4de2f579f50d05403298fb63c6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dc06798e34dcc81eee2231e88a24c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bd0d91baf1d9d96db7e291e74555d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3804aa430f480dfb7554460d1436302603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af373f4ace1a21c8eeedc48b50face8d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c09280fc02644fd1f72a6ae761823605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d588c08c822dc9985672b87b0f44bb3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78426b3f9f5f02cac75f052edf5b05607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df44c222d1ea5fac7b138d9da5e212608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bfd837af19b721279595ed3dced47609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393002a529372e6f9cf44f9c46645f0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a39696da97694120f73b655c9c31a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fe91dfd5e68d3babacd10e75c6f1c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67410f5281eeff5c865b2535ab4919e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce7f7d32ca32180c4fe6dcfeea1a6b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec816af109d6775e0f257118079c20615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700de27cf6440ac06793e112530a2e53616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70307ca41ee8629ff538510fec06e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081bec9fca814557be4d42e04a3cfe4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b94f6263cd1a02f4b03a0cd171af4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c24caf50d702dcb7d0fc541c3c12b9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba157813f75b259945e1bdc0d513953621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c408c5813a37e3297072e6ac2b626c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48367ef3e38f600cf985ce259d0e4675623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c0efe873992c9b3b425e672a04961624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86966440b6519ab2b8474f0c864313f7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fd095b2cc38d1aa37c85a45b09c6c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1541d6f1fafa490cdf05b5f1c43f2c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a4b8c8e50bb234811527a491829f5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb926b189e5ab1578b982b39982d75629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d188c6d9d0d764b22c336809cf17569630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670646cf9e442ea8189921843a09f70631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8423f3b6acb04001843059c234504632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94979b16eedd3782cc157fd7751a8d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fafff8de3fa2c9c596470e917a84a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04590d411030328606b2f92a1a1cdc9d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fb938299bf35a1f5dd7ca73203838636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a5f37a45f36a31de6db73fe6da5be637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86428fdd4f2e5d5ef0c03f863131020638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457c48eac9f658d1357eb29dd5006a1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b56749ef7201eaecd1137423dfcd4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df93309ed01bad3468253856927b139641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305c3f0cab066688a991964c79909df642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12eb8e268c64675147504294435730643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b77b3f8be63aee0bdf719e190294e5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2285f9595146fedc65a8f907ad0801c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adf9b7e11e15f0138b5e33b31b88a7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00456e5b21d1bc7b4000075d70811e10647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99904c53b7320b6188a2d57eaa368b88648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad7cae640b3b11d2c3da9c66208aca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93ccccb71e2465440376e088f2d963650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c353f18396be59b5e668fd30aa397651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fe80237f7908ce5595db7b1df3a46652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f84eed4b9719612619041013558a5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04209040883cd5a6cba78daabf9a73e8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb252cac89a015706b0d1f95f36f42b5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8989444c99a35cfdbb34f485efa661b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ee8f1dac47cee70eac8d2bc773e39657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b38b21d9cd9a3c5e1ec09396c920a4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a58db9ba5d4486e7ed6867b365853659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9db63244b2efc2267ae5db9e704ca7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd31baea49bc58323693424ce63e8cb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63daefa3c138489c314209cfcbe5ebc6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d56fb595ae2c56413206d936f273fe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8177ef88c4bf5b02b8ca4918b3ceb98664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56017abe9a3a7e78528b7088d446796d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba239d75c6f26861a9a04ecb0467cfa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58442ecc5c47138fd794228dc01aac23667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9b76666cfa5411e3cafe4ab58e46b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9ac5ef6dd32c0302b67c56678b94d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb76d989fa79afbf554b3c01386cf23670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81205b94516a734914549fc7862c04a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37628f66f68b5ee4cf4f5e76717fb3d2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93308456d38f8ea046e482349eedccda673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5d2aa46f1f05604af3b3932015706674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37591a13c112508a9e507c32f9af6dfb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c4bcdf2d64601a0d0c03b1881086a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee190e1cb0a8ce816b60887e3c44ab2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143282e5b89dd575e1d16453f809907678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18901518e98dbd83b9a7d87d05c9ea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9e225361bdef809608607324951c8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207aa2b3fa01647c96d40f26e52212c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a606fd8af35505b926be47861ef40f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8dcade4aaf2d92efe0a45063d27c3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30d9706b51228158de03d9b22816d0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1853f2cafa1063abf7b14ae0114640b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a7842689941624ad1e3b7962a2152686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e81161064de21dfe4b083f09e8e1d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb9a5d5a898d9f3123453cd4a61eb1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3988c51e6e79cf0be214f94c6647d3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996a1d2626761d4311de0dbf45235c7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a5184df3fae005afde64933b8f4f3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad7fc352ba362516461e62526f8f5b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a60747f531a503bf815b4fc7c03a5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59466651f56f398241c19e754031c2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723703b96292fffcd2cef34151a38bf3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4c7b7180b5f240d686a6394ae805e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e7f2655f64fe32dbcd896c668d5e2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0e3543f49fbe4349a4a551621b0f5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855f6a56a433ec91af8af4f9317fb78699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e88e8761f6605619de2c5685a76807700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2282e13e755574a8f4a708a00af5f3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05184368e23e7082486d624c36badf52702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d5583a0140e32e7d2cbaa030d41d5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef81feab3b73724f3e4c40fb09a9af704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7c8b3de0da5222883f0f380c6a636705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2260ab20dac2446225acd90fa453874706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f54ba3123ffdbfdf4b8ac09c4a2a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d915bc40c5b93e890b07de7f10ace90708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0fb289b8f7007cad23d3d4bdc5625709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcc34374f318a1ea5946b2e83097aa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823adb504d1f1970c36a200830104688711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a205be64b6c4eb43a5fe163caee676712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6ea476528f4cb2432f981a1e4a676713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b869ad416fc3f1649a5319d0e04e7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cb6326d3b61092bba285c5c99a1ad715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee581d904c11f4c3b7901a413536ac716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8759796288667fa627da7d04573d2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf2f87c763df6b72ec3675bcbb551f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46a2e0dcabe4725763a63294270e8e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d6e8c4f134726263d0b535154ae8e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b857fee817c8fa477b9a390b353447721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001adb358c695211f180ae07dc9988e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d485fb6bb42f20165be53a1b6a2878723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b525ab0e2aebcfc25748173a8ac6633724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac1535a37f89bf24fa01d9be7dbf23725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208e929079d6e540c11e31150ca71c7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bec3a8fe47391b15383bb54ced41bc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb21ea61b9a24bc02d7f2ada30c270728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d3b11f9436f578a500a46fb01f8b8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83ea896d7f94e8d9f0434386af3126730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09202616de723ffe24ba426aa462431731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6b1b2329717b9bf3792df438e4df5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be4b0d9b8b42e8e4559f150a470729733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17501ae13c0b26a3d3e4e35e2a348725734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1071ed3ab063f2510e31ccbcff2ae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7f54042d1f654f6ac569d53bb6cad736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144a210b30099d8460a8ce01c4df879737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2eb70061c6bfbce65cf147c46f7d3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c03c8fafe5011038c18f0363aa3ea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0e4e1cba69f2a72a46d5b8c4178f0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdb69b0193ae42c4c31687cf1b9922741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bbd3ab0272e544ba8ecc98d95f6dc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787d7b66b6b56b303432f3244cd729c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad9e475668cce7a00243ba5f28e79a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441c313f0894b1852438721bdf5026d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c841df293991b835fa6c05d07293b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd2972171a05248ad7efb7bad72ed1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd698e9853f936db46ba0a42cd1cd1bb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ab954b4dfdc9b34095f6dc73ffd77749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb1616c09ebf0f2dcae2e7b6c98ec1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf6a8cb8d422951857da18a36aff17751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55adbd49f73ea629800b669bf1ab3c0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19a85c59a82504fba808a14e717028753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7c68fcd1eb815a7fe1d80a82f9dda754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bc0e3513fe641794c887636276065755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b975c10a4611ecfa168f467bcdbb24756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef47ac2e8d404cf0c1639fd298e1575757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d7da9c0a5d32528dc40c83561fd2e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f17116a9e1f4c8cd5d95b2fb76a94759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>