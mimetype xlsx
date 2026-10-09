--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aec5532eb74afa757e21fcda79b5051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fc78c11cf7ee62af0bf90bde13c572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc707318c8175d08595dc722100e0ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ff458b663eba6c0019774aeb464414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd864bdc3ecb7db69cefcd1376e1c6d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d03b080508759218ee98f42e7e3336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aea20cdd7233a0ffa5f7328d46a8df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c01df61f78a9880656161b366d0acc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede4dcaa335738525921e00df61162f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc972e8fa0a9d59d43cdcb3f5c543a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9331a4886451a5d82decd1fc3865a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4013ca897d9943d4023a591ac350112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354749de5f9592e3e1bb962a141238c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9bcce5aac0a4f1b7e054537c4c2d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a03548ffc45227cbcb235da048e40315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b625bc9c9dd781329a6f5a1ace4b2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0148687cea3dfcadcdd21ca28e47c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b634b098823565921e6d520b332e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c11cb61feb0bcab201d6b4be538c4c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacf2cb3da5ae5f72936f784ed7761c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47686e371bfa3186e56342f5f85833621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3e226ccf02570c6fea65fbf69e9a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77640213a07faf5455aa1f7fe525fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4046d77068f10b18c0531817c80e0924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e544f6e84e12d9e82194d23b8c2730525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d882300e2b3a12ca2809ca3d130ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8c49bb11c3c1f1795d75206cb9f8c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338e9ce54a6932e2e9e3e59b03b8d3128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a874f36be9b01db491ab0b32fe07129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4945de2f9fa887cd0690407d66c6230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587463252b27a068973ca0a397fe41ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa9dd8bf827ebe2bd71a4c2957011132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54ad8977cd3cfc405232d1ff1f9c6833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010441d555f380b84c691838637ba62834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcb61f2dc64cdde9cc4f9fd1937d1c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1a2d0a0a0c00bd0afe31759ca4a1c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9afa7d2c9e9c1169ba111ce26d0e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094dc7754274183da2ac9541c9e0e2f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7d600812113b90d497afaef58c19339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c22880e12adecba65e5461c430359240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cf79e157df8371799995af53b1b9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803446e1277da75e557f2101f04d97742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da59b6ed895f74e6e4d5584791a25a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e7355bdced5faf094a589193e5c6544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b3c7fae731e3c6e34fe7259fa11fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c138340f121eedfab2813eb6f7b0ee046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e0399a336394c161fa57280ebbcc447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe565f96acf718a1190d27c9374e4b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e49ec3652f4b1f2de27def59294ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4853379972fd94a7cf6349d0fba04250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58bbea8dba4bb85a2e75895154418051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b269da58b5e8dae9edc645e627ba152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84eb88b820130058ac98e161192fb5953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068016364fe3fe38be64170505a8fde54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7b6996917f9cff07f51d72ad9724755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ec82a515bb6413437c6c32b41fb7a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d328f7258e7d2181872da13133f12b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db2c4d3873f6c5859f22c5cb5a24f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd746d951206e855f76eb0aa4df6cba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0d7eb0fd02faeb9866e45a385847060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440454d8cc10d38c5766c63844c8bf461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d840e4555a0f6d3117fd3a006f3276262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6e283018543f969804ef4c122f9a163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623ba13a08a6ee767acc47500b05aa764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03258c565f904f019de5d93fd7558c1965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d07e55e3eae73beaa0bce4cf6aab0c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045a3020dc8f020242e958c7825d60367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380f4b8a52e262a4992181347eddd6868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efd849c08cf36fa4e575cdf7372bd869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f53b1c93886fba261f0748f41f4d9f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0e3cf6201aa2dafd8f503fa38bd3471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cafea1beb31670d7b2f36168565ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec2b5ab7e8e6e30c29e2c54c1fab7673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62dbabe05d203bc7ce7addb0c934f8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab434887eea92594d4992822742f15a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ba7d6320f556e0d376036de25451376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e623a3fd03f29cb2f55cf7b89563d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734307396eca2fd9795adec134c285d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039713b8f0cea39eaf7caaf3c4f8fa579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3179074e7feaeb7640fd55415b34a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4bc5e075817e2f50cd5493c2b2a8381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee541a8ef098d5aafdf4e59883a3fb5d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b20a79e63a261cb6d6580e4541375283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aaa1b8b01003b545974b244453dab684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1a71e5e824e434b665fe21bc3acca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8db0ab52917f840e85488d69071e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35d02dc1ef5fee7e85d10c15abfd6a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e980ff52ae6debe4b2268424eb89fc988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7d8224bc5c5cdb25beaa51e0ae2f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485599264e0ce626378a2529c4ecaca490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6353bce18fb39c9dfde275807273d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a4c67cd0435942e129aed01e6325492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a0fb200c7b2b528c9783c4801725193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405843a173010da9857acf47a7c1f1dc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464796e12aaee728291a5728939ab98995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f3b70d6986fd1bf3028f8848eb7b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9436a86921c383e5ecc29765e412bd497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a10b7aef21c2fb3bb079dcb62f305a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558e413fbee5800d6d517e97ab2910b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408e3ce53d544b1ee541db99e7c5984100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86af72259053e754c440a428e4f7b7d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f764ad21f85558e8421f8f2a96817102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05edbe1c8731f213272625715e01d40103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d760b5b5ef241b2ae5585436a3c75104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4103d9ab979a4458d7061514f9687105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee6d023fe27ca311f9f61d63c0c41d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e2fb24acc34fe3d761bead10eae26107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a1e3f5511c4d78c49a827828a0611108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2244bb8ae55fbc9f690dc7d495a72109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea708910e6098f65a8b119cbf430764110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3d8ff76ce99111f081abe552b3501111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492651892e4b1c3e15c543b198bd542112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b30d7798ba32a003c62af7684f20c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19206e9ef1afb53f43a8636ecd6ded79114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dadb8bdc9e505bf7855c2fffce1fb7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edad1b60859da08bb4aa1ce42200fb3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b12a28301d57baea4f05ecf276537117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db367d52ee43271bcadbe6ac616df4b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502e9391d84465f91df87950dc01748119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593debc686aaf2fa44fac0a89822a32120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e6b27421f9dab44c1f1e1f6d0c6f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27814b52de913f582fa7e2be5ed7ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb0169a4c03fda655ac5e0234e1a81123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e458a17406c9c1cf867a93e8c1ff847124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220e4e7ea91adae83bd615238914b93125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1289531051979e0cc6900fac43902a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c1017d838d2b6174d22a185ebc54d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042019d779cccbe4adcb47510981eb4b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073c145c65db1879ce9d6a7c9781df9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e9bc41d3ffce21d8244da77b217c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219c6b6b914f16b4a995319b86b979e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394e26bfe597ae579c1a40da321adeb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5ebfde43d335a58adedbafb1e902f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07eda89d2533ece042ab058e929d7fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e011863d3fb6b98e671ec9167e82d3a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106d1c847339aae34b5b8827bbe0f8c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd572caa3d206eedffb2c1417ac0600137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1269a706a51bab19b936d83986bed7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24caf7771264dba2865d2507f56eddbf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ed1b00db27c073e26517462eaf3d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20a2f1a8ff1beb4114328872d9abe4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a749411f18f94e0540bf6d374b3bbd7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9044762283c8381d97207a102e744d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cba51c1e9b76f8129943f34f6251ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ba101a8838108c9cc3af503120bc0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae38e5d80f5e13aef5c8467b598137146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf6ae70ce1e78665ccdc6a9e87de25147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973daf42be71d40bd474a72e34f456a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72414d6e5fd60f3a57a3353b46265dc2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4359d4d66539efc3e19b7218b48089150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656dfd61fba729ce6de08e8338deb40151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0d1b12a82c85603d2e0c1e6694124152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45abb35988727f2cd97f8783f204575153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b542dc9097c9c7fef22a8da27b419154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226395028f69b66c4fe0e74ce62b000155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83640a8141fc998b8e02d685b5522333156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6211b6a8f8adb429cb96ef231c499157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9591db26f3f2e25175545d9b1a73d5d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cc7976597ed7abb3c23ae5ec7e490159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcae7ba90b5ab0de17535a2da9828da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ab0edb389b00824d272f437ab397b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01801ae3902bd125b16cd59af8ad6f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f27bc3a95acef36ba368cbd0ab3a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adacb7c23288e4d692df78eed678d97164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35478350775ae76e54147110754bebe7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031b1a93aa90cedec950fffb5a87044166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37df2c4e7bd1527c1db9ad0691ea418167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e458e8bb9381b9b656e1c4fd31af0dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9089f1fef09dce9181f54a4bce8d2e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de74c03d351564adcfe221a2e0c59e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e32a3db4ac3ebb60edd5850f95aba5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f628bf95a4a9437173a303b5f4d5d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7e50c204d551ce89cdd493b1d2436173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e370f77022fc1556362fcc2751b33c3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598c8af93809e44db41a871316665a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22015f471b3efabc864f9e24bd42583b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399072df9ba049b30e261d72096c06d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb50b38da3446bba9bd6f5c2941322178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba764c98b15b41d573dcb424a6aa56179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7502398be2576c28fda8805e5e355180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac7c6b22049ddccb2bce9e94cab0ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be28ff1b4ac67f827ef3b484a0c866182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a3c8c34516894f328b059ff35005c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611739a214309dfd75be93ef63cfc9f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680838a9c4c8034fa87fba13dd615d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d2d94fd976f7f1fa8422e68797037186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62eb0ae1553aaf1ec3141921cfc807187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbfc4c9a4cf4be6645ff9b1dcfebce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebaac1b3cd083e045f999cc094e131c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9769f58cc9f2c8287d906909df1e27d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9ab83da2dad4325c937df37d8929a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee8b9f6aed381f764e8ddb74247610192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32d9e3782fd0fa789d1d649cd2b8fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b66f61e7f94d0aa3b337110cd4b29194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e67d8b7aa1f98b54688f327037fbb6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbc97b5341989fa59db937dd41693d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b5736e9216819a1e7d2d19fb8ac70197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f6622ed25037fffec2b819b3f9248198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b24434208f9f3411120d9a91ae2d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2552daa938c8074c0799a37b524900200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021c8cee1e767fc72f423fdefcc6d56201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba832f59e2bb3e708e55128764e4df1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fb135d9e72f99a0f4d8d4457677d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16a71440734071472f3ca2a8b17596204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad536b43a0633255308b6adc310af1bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae143549f748018c73ed47e807658f5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bcdbcc8a62f27ee7a5e212c1e3d9f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1caf38a09a780f8a112ae03f4ccdc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2e3ea5b51b6146fb1230c334c8e92209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25bfe861f52aa4bb7ac5f3b575d4e3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24896f7373a16c67bcd75f77d47bba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c2d4825864fd98b2cd0acb6f7e4b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8e5b666164c87607fa82cef128938213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c33094adc4cbc0b24824bee0db898214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69825251f9a7b9d90fb097570fe81268215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e9a20f21e66df8607c669f142a00c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d75d3ab5737c4ea250c3898efa962b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c11b88c503e9c94c018a790c894b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16320a71822d75795f59b96a370667219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77c42e7949e3257d24f9b480049aa2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195c4e21384c8095074da750b94d930221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c8730fde9198d65df0d753a014995222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5719379dbe2ade11d05893a848a4452223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89373fdaff6df4d863618bb85d7ff1c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744319ed6a855e1395b79c21d1eb879225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b54a5c6c21acc866285bceec6d204a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758dd1fb4ed38e39f1298a4453c88f0e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c816125ce78912137e16e9d406edc4f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec991e050edfab3478d3cd37073b51fe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8785b82d4ef5e6cd8c7a3abcc08d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc1561138e37da50056b673aa033e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d037ed87d1bd7a494547ebe2afe31232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fa2c76bb348b8771f3cea5a619b31233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c25282ae8ab2d25a73438ceb86afb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afa41fea27cf3a47bdd3671bd503ba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17500c871d91df89c49d293c9409d40c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d20cb88e9ab89b2811eb6cf732478c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44517736eae508774cfcf6fd3c0450a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651264572c8eff9694f2082decee8d0d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96fb77cce8b8b719c1a624b151fe2d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65cf1efec33ed8bc416c1df3f5821c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ea3e422a69b1d09224e0f024c4f1f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46e7a490fed9dc9cd992239ea9a205243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23289a7888f73666f987eb19bc424d1c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcb465d1be9af058e1c24d10a0def0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4839d62a45eb37ffb756ae28b4a8d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26176615997aa0bc46ba085b122b08247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257fb8cb4b35f4186d157423253d6ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409951b4a6bc88bbb14e0209dc00219249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e721f01d9e03ee498f8d2676bfc2efa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c773d8fceab3538f765fd8c91e9c3b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f9683fafabf44d01853754a2f73ee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ce5e9c08d35589fd7dfe8c2980482253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d3d578af6044bae01f4b829038d9c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193eb2276f1a181b3532818b1c42a47255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c37c29e9a8b6aca6cc47d1f015c95256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568c301163f533ff3edab20837f2ad2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f6c3bf58b7b0aea695df91cda263d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa7b0a62e915d87663478127e05ab5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f50a91b0730ce6a563b4fa04742ac3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc12828aadc46849318c14ba86e5b7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7cd8d9021cc60b88c214e5a7e9ae3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f2d8607e6d5c23d9c7a6f9cab8b29263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51dbe773caa7d51b0ac3616d6daaf6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7a0ca94d512425b22d8c662730daf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2247e7b727423e468b763fee67c80b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f00fdfff618fbf3298f0c62395084267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8aced53364f94004b92a0ec225d725268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583d978ac6c22b5a792c3f5336d3a11269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bbd61e0bdcf45b05d1321b2ff7bc6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf89b35f3652f242ead679ee79bedfa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cc4bee02e19369104a3508e489be2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2254f35f43bd939e69b7bd123938400273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6692b697a37cbd1a28938d91d8528274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c930caad3f2cc425453a2bc8a0f9a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dcdcec1c6f63053fbefb7b5d2d4a1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe34540b8dadbbf8a93526539da7fd1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253df142673363049c3df0f2826cb82278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda8f05e386d4ac6764c4c243e968e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8a860615b8211f65a206d1af0c70c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78244264f63d33e1f4fe2fc10e06c11281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d870052ca7405232aafd099ceb880282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f53b2ce99f4009dbf37563e26eebe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246f03031f7507b6553d7215fc7bd7d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb417e56989aa9f5dd2746d09c883e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1ed7ff33a020f89be1477154cb2bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb23cbb0a8585bd66a22d73fc364a76287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23b542efee7fb821e6678597a42326288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96b7a2fb8ecadf5ce6aa53241902d8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0558211b57c82c0cf6fae132aafbfa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c220cf1a7542f5f1209f1aa59359cde291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3d49ffe7f321519dcc52cfac01d1a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49289c0d947054ba1d1068c354904a9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed4177032971d13139007fe48afbe4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ae8722ef7649d752d09fa45a6bf35295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922038f96b8fa710370e97e621e18653296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3c0530c1c962eebdd51c0beac8b31297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdb77a4794c981648125821e2fc912298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9040c002a452a5ca04be1154802bdc8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d21ba753286c60b44549d8108feec3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaeb0d3642233fb14b60e527ab9481d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10bd66a5e7026e456ab88e75eafa5b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6935ffeeacbb5d4a1445e2ff995fa34303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b9b075dbfd50e06369e6dcfe317b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49843ed1c4c7cc1150dd451ec36bab55305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fe6082de2591665ec09b6d20aa38c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185eac062c73d817fa8171d5bacf5c25307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4119eab20f23d26063154b021acfc8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cfda1391c9d1df25acb7273221b3c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63c019001519b02e15b94160498887310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a555dcc16909949a30d225e285bfe28311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8778681fdf70cd676d8fc181caa40d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a345d58f8f8ea8e59ef8beff14fa33313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd572ac5a366fb1fd806a931158a8a3c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8056272d25b84cd0f92603c871395d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3629bf6383b83236678c5d9dbb29d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94823ef05d92687513d186aae3316fcd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5686ac5f839f49a01197e7f12988f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384983a367df2c65a8f4b2552733a44319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12312457d9bcc6deaf2b28c4ced8334320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f50e4063726abc56b6786a5486116321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e27d94247d4899617a2f88e31c54d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b5d97fcfcaf7ffe7d78f318424109323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5053ff0109942e3632f240d15fc7caf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592a30ae61d16b61c86827ae7ea8269325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b3db1ddfbb9d05853e99e4a6cf4d5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521178929a9e552912f77d28be26ee60327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b8d96acb5ed0b3d55485b1f1f1559328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68a2823169f42eca2ba128cbe9c806329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f76697ad7c428cd5c57cc879aa65d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa751e719895a7b6312081d2212897331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b614a2d34ef9e54064ed075100c1ce6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4e32272af9168144630f5648c166a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2e32d0ffb21ec2929a3f83dd936f8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411043bfbaff4b50e361ded6688f069a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37739dbe5ac6f99e362493cb9e6dfb26336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799e163cb888fb20e864cb29462ead5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70dbc516d442097f7c4234364a35e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9759e8539a16077a1ef5fd9fd2d8fa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402327489f4f78d57ef43398becee3c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c7301c44576327d83856bee99422d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9900b6668bb8e1cd65db72c7a1bbfc4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8ad429a2e60c87bb2508d4ba744c3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cbc87e92dd68fecf1fec44b147d97344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aabafb05b3c3dffd9f4d1182b01569345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ec2f43212674232c75a2409608152346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0206f177a1c9aeacf8f221c2aa2c1d3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda0ab73f132457a368566731b0b877348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3611988b36ca167d60562ce8fd63612349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45499bcef984dc5333e8cdae3d4d04ea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347274ba9491a3ac6808878d75e4e60b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c442f819d0adc4c33f750a64e5c18a3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5b695828e1bc3d9cc3031561d02c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11947fabf93a12b126b1644dde66a099354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad314603270a90327e9505d91727e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c1c18976e743c4f063b4a74642942356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00ab05fe5382d4f21e0f3d73ddcb97357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d95842bb7ff1b8685a219a0789f227358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b332cd5c4aa0082fe1c2340ed6c35b1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b772af7080aeec00eebcce261cb1b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e5708c476c856bb55582161e0c555361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043597d88473eff3642972e9a089307362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbbcfca66fbb621c86a99e70fff0e7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74728cbdb57534f0418159b1180a6282364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f3332fd7e018627fe9fa3ff6fef72365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c6ae38d5f48226e506c1269737827366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170501789c4ac10fb99b828d007d0b1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecac2c4bf177c12967cbd08ace6e04368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c3774300abbc1ce70b80ac4da8cff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42a6753987bf02b2c4b14481f38d1c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f371f9584ea3da3d4298291d690be29371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c9ea162b5781ae254b81816d162c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769473d95a92a3ab6c1cb7187fe5d4d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236e33b70601d436a622e045a2f188f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c188838b998c013d149d487f082f36375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed9abb482146938db1dc77b2afeda9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6634c571e3c826c0e4b977e04c1635377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f562eaee2236cec4a35d3271ab4877d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16e4edfc9aef1450f571ad1e3d6ae6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234486d69e2783a24740b0502d2abbd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445238a1ada19f87d911f19274e6bb6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795df809c2f404b6b81e69a8a0af6606382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988574d30708866ad716f5d9333d3e5c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff3942cb1ef66c791bef43f458e97e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49263ddeaaaf047e8b9614e727dec1c9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719845c1966c584f15b0cad62a75f6a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fbfd9b1a84819581e3b08c49e93e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e8d3a086371a661569e900310439c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b153eee206bbbe0b0904bc89b9ea1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064b20f46ead344e09f86c899b936b3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035886c6ba3126178953322680b3b2f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb618af49da0cf647a5b04b027913ef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3450a706feea12d12c7fc3c7afe557393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d35453e884b86361566d2a39c0f2c2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184560b2699cfdbfc1d93c3df442d66395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ad7a7e271a5b267d0ab0eac0d03d1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebaf5b7820600f9c01f97f2bb13b6df397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0217289d8c6ee6db24f217f66252fb8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12dabf53c8bea80e534d82df3931136399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffaf85e5cb3361fab68c81216997074400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04bca2796645bcc328fac7f4274721401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbda02cb860af898047deb3e861754d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fdc38e54bd715a4e028550d0add49403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a680988d3f68b49ebf3b4844da3d9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2454408ff90a1790f7076fdd0e9e28405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307526fe768db314e0411b4ff5eebc26406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5d4a185844dca622fc3af22ad6885407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc828e14e567190a837781c6766365d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31b7d89624cb19a7a405e033f142f9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79e1a2fededef115820da48da67b1e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e24143a29bf39055a92c8af9ff7e0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd9e59be68a508dceab5ebe2fe8f70412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7a184cfe299782270826b3dbfe6ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d5c90b427ed401dd8648fd7d71c7e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b47d08aef5f38e9cc99ed22c6193b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6ef9b94c7e412b286630aca686fd4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfee6690181b3aa777423d2e49a624417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4be58d8ae0af1a128274f812673bc0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa7985807e18ef0823406218cee1fe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942fb9a10daa61a97d6e7757cb28210420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd8866839f1fe5ad3940a5d154f4f2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aabb5dc00d44749a5133d1923e1a02422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf5e7dbe1fe6f285bfc5c276b9aae2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def62cb871800aef4975d445ad918b7f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2be98a0ae91a915819f319ed56ba51425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859b1f36bb18963ed925278dd6d6e6d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695f1d8387fee0b1f3fb32bfeb45575427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb48f1fa65fd6dc6a748a894b782963428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f31c68ce3d1a3cab09ff846602e09429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36befd884dc39e8f51c69ef264839e73430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b717188ae08288a0eb6c4c140bd9b89431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6aa58b53df51f1e1aaa398b07870df432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1773e816753e81130d6101531b35b9c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c510a89cbb788b9edf3317d2836dbb6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02534df10fc8ca4a064374d406c99a8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e4fa9e1f311ac970c9de3aeeca82a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908da88453c729ee03329f7a2e34812437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66409b30d0e587926dc4de224d552784438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8558f4d69a71c9f6e32d44d08562d4b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2be011cddd18163ab22edda5dd6aba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0957fab279a7a79327f516d8ae8991441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bf12110a9d2bf3a6fd63ceacd2017442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8708516db08c58297c80c85f55f2ad1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c6a83ad4fd4571267e791591416f2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114ac44b513141eb5bbc844ce56153c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7bd96214af3825aeb8bbbb59a76f9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9152f3d874b171d6c183139ccdd883447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa922142b5d5cc96894579ad8d65799d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91100a82099f2da362a52e3fff19a6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae422eb07f17b14ad9ff58c8948b0e8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3752b1b49ac179163c9c7ce89b71096451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b54f8ab6f8a3dff268d87f831d22a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4eb910d471867db9d71adb1307e60b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9920d59f0fe8ee347594e46565e097454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a5e9013da1929c5c1740355a81271455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d022a85e0a1745f08b16590721d4570456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b1e4a6ec41758b10608cd0b63a1f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9be1628186928eb5d133bb45a9057458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb39bac3e3a16f26409ccef0792013459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962a065c329f9ad579ce33645f043fb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942adbb62f5c7e8ae67b576660bea012461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e47ad0116b769f3ec94fe5e0fa7d5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec1e2084ba7ac9a2b0270fdb959897463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfcf82a0d85587dc68d8d949725161464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52732d2b5f0f49a94365fe01fc297d07465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed633b2a496ea87f68d84335d792d2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2f98c48e92f7a028fd3e22dbb6f72467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5ef6fbcf883c24c85add1e1b3b5aa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e9315977d02775cc5448d316fa65e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcda34dd29fded205deb98c7c995ae4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c7637d778f22495978275ffbad596471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735dcec4a2d85f82c3a4e7b0eef9340b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d73196eaffc4ca30b6aa78e9518632473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2437c543ddb523df74ff7982cc85bb8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef68265d9d66cead4191ceb683b06ae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6e3a50a6c8d619fde052de5bf37e9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdf09ad919f2f7fe8ee0ead760f6a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905a06a6e394752436adeae0a7162a5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c8e2a5866a5f3c83170bb4ab9dbfe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2d33bf71d065c6dacae76b5ba722f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e95a59871b52d56e9adf891648451a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ec75306793c38ccb7f3aec1a49ab6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa478d94fde7d1dd7f23f70dd6fe65483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc36d55d1738a15404e2ea9300071b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc1d9f49b411a01c1acee15a889486485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c18bfb50bad4a7e18e5cb13c31ac05486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad690a8c627e6b72f3d762675b12d186487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffcbd4dfc22b7ce7837a552e19625ef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4eea2e7f5cc97e9ff4f1a267fd9e2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53764bdb71a22b912c073dd4418fe91f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93e9e047f81dab439ce1a9a1a297a8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ee552c165283fb27e42249e9ece30492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618068fb68b05541ee14a1b57ad0e82493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23662dc5cf5f47d6788ea02a3c6a8db8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0dd1a6887eb45b680352e4b6a7f0e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd9aa0ee266b979c1f6ddd17a5692e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ffe1ce347f2d23f491cb156a4b6d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7d555a48b5c07a183e539cd569fc6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5867380ef2de93e1f1d2406dd91ba6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a6cc890e1cd06c9a06db10025d7d4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea578af8a4014c1a0eb0df66d0e9684501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada3dda4e7b878b092fff48e1efd3aa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785445660951b6c4d0f71450a128a3c9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610491e64d11cd70da83cf0637179e2a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253a1c87148a0376e85b6bc82c67052505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de6eb36254da19219fe18fd83591a0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17262ff91036c624ee6789459da2ff01507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fe3490c23628078c32fe7e1e9fd05508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384574f728ffbd082383e336a87fe329509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d20a408cb660d319a565df32759f8b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9127ef22acd6a3ab20e72cf88e770511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ba5802f60cdc88076d6ea2440f1aa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8434fa7b361202203766ba9ef0e562513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87ab5e6933b1db8dbd47a89b6a8da6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d77de038d216cbd74ed88ee9395e7f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e93fe1a7b86d5a87c745175b99756d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcabc00dba9e5160880cd2285d8462517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9f9d019713fc27512667830772a68518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05cbbc530b631587a891576b346c70519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106334960cb0c7e8504b50e982a2a79520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd259bf540ce5ac07ad346a7869859a4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c8835d83e31ca5cd5a12b625826ac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56dd70d389988041f8d88649f968a9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060a70a04b38c784a95ade0e862d944524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71dbee5e9e69ea77b3aa574396762fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c302f444b310b0d65f91c310b8334a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6655a9881f9332d466c33b4fad46b1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fde34ab67bde61485c3c0aae05a6e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad046b24e9d74c29fc761eb2c530e7ef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb883c933f643f4036d88ec776ba16f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa2a0546464e64a861a39b51a7a307531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3f62d4e2ff1b1c474463074094b47532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382bb532007cbc81c8525ef402493c5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657aafa0fc6bb43fec5453e5a7ee484534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89da634c2d3b4fdb333ab7bb350112535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a261c52062cffa21146b4f7497bbf1a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883952f571cffcb4856660abf9c3da1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4518d98a88ccbf48a8f7fc0f020803538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e0a4a45316a41f2502bc4a7435af3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d58e9e70a58c43f24207dfbaea5161540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bac00a3ce82cc2a2741378ae6c6d1d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c06bd99e349ec502b08d13583c2bb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cee17759c7820a3f0564f80d19b67543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135556440135066f6801b407087bf064544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543a158a2491c7647a52b4d97803fa6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e635bf59008320abdc630c92b82882c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7d218f1fb0f858ab20cf219dd939d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39098d5880b20299a9bf88dea49c9b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cdb4727d4e61930a701c35ea9d7dc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a10add732814187b92a3ad42fc97ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b046023a04773b69ccbdddc47b68558551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fb5241d56f8f1ad80b70f50493240552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebef15f2e68e02ef4ad7c48ad1bce0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc27d3eb799cbe50e498a8b797221d8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bbeb3bb410f34ac6a7cd1adf4497e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa3594adc0623fef0811223fd43e02556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a892e1443b089980fa85d086da330d8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffaa95ecfd0a702c8f05f88c42da3a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac4e51e9a66a282cf886203ab6ce7e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a8cb5485de9dcf7c8b7dc56febaec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59f490ae2934fe367f12696b611dd1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d79fef7d80755b60b05e193524aff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a5c5a6ace8e785db1c76603e7edf4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e1fc5f2d715585adc81fcf907f7be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ba7f93dca1929ad70302b9c1da06f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f6a8dec38dcd854241dd97b8de2a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01921eb9cb987ab0b2149acc004539c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd72989e3469a1e2d5c701af85171b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30500dfd19d9bffa4f4a1884ce16597569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b90318c3d5b5f88f1d5e4073dc203570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7079be3a5075fc0baedb92277a182571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb9530167768ac02a703452674560b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfe94acb06c27f6217aa1f3199ca93573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2038a290349f01b6ea947b8d2f007574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b784a2f3ab9567e812eb5dcb0daff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211d7e29008018461150a7dc97d1a4c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355821dfa046ef99e686ced68dd6c3e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f166fb5cfd36379cf9740e132f2c85a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc077c4b4fbf18b20c27d88b39c88734579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b3d49f0c530ea2b92b0706c70c703580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c142c10f27e19f549a54410797f4b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fa47f3b1fee41c667b08c076afc01582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3283f41573e3338639a053fbd42c47583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb0f948537c2ac792e6936901644f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891a605fde8d0a0ce8849426007e2df585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b6e143ffd9b9971cf1442c0d7a5c4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3b6c2b29e7da68f108021211abf36587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835071b09eb16a9c7b7522a2c26f628588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efc4d1e4e11251304a18683722334c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68752f7255109176ec15a962bfeb79590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec825fd6219ce81dcac2f978e1d8b8b1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626add5f0efc7249d8abf8b833dea4f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed762bb4747ad176e1517d107bea07593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd79856dbfb4ee07332d241006c6d07594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9beb8dfd7a4d5a8bc60b19e0a710d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf98c0a3f0d444b93bd134b37e54126596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06d0cbe6acd04d7447ea43b204f934597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6396dec16ce5cd31c08b84c90efe80598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b142c9fa806dcf59f81360c17669a1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fb49703eb9a011f084cbebd211f20600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ed4a2291be7ba4cc55939c28e204d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbe36ddac35fc2945da27c1d9ee5e7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2f2748af64c047157bf7055ad1cc2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc065a2e2cb5d11512e44e16ff2664604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266745ba8c0481ca8ec2f3e4747a0b88605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac8342a2e0984ceaf31e966fc244dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dae53620456fe8d124a91040baadb3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a06f48ee1c6b34f99f4e79aea85fbd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4911c281c4eca4c83ad194b6f5784c3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96266387252bae82e1df66eb8801b8aa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f518bacac1826b7b0c4087c73ba468611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad856c47034db99c0e45eba677bc60612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f4fd5cc963a73c8cd7b9cff7b84c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7510f54f0312ed0383e771c6e0f24c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725a355f1840d78a8f26a32711e4a91615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709431435ca98652c1b9a6bff65815a9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23570ea5938ec8b8625184ebfcc0acf0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049ea3cd7a85bb07fc730332629b6f7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b3330acfa8ab560a051afc7bd3ba9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7dd310523b6ade41822ce86fa0a26620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025b9b64958e3c89f79c162266a040e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeeb2ec4df87364ab5eb67901d514c4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b973d5f064ada8e35445987358ace25623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8b4baa16761c115037087abd30d72624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89642d5bd4ab3fb2fc2950daac329903625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243feda88698e64a85a0f6caf9c3e1b8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743bee9b2369c8807ce0c306115a4ea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f91356a94144bb0ea8bf173520ac1a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3288158698ec61a07697636436a32e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b4a4cec43dfc84554cef16538ac55630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75839d69f0418c56bbd2eee0acd5948b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c942efcdd92c4afbba915968cc6b2c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20e071cddc89e127c16384627d4d91633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57d9acba1ea07c8b603610e2de322e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc8afcfab695c2077616ed6286d4e9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f5752b9138f44dbf2d8977bbccef3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e09f2067ff5c3fe1e4c982601665e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57ec4dcb9c38926265db994274bef4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633343eacf4d115ae8c7669661d4b389639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf825f087070885ae886919960e2e6e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94ab24828dee8552d8eaf664553925641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8b768015e1440dc0ac4cde4ed7f38642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272328d3d6975e1ccf45a8611a6655a3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fe635f1188a78739deb3b6ee6eb5e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04569f049a7ebac4b0e61970dcee5be645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4f5df2eb1ef92a74201444efd902b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c65d4c5b9c5e4e17042938269f29f9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e34281f5a327dc58c5cce7016c264648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c084899e4b60d015512394d53bd562649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd111d8b447d746daa31425d51a7678650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d06c76ade2cd843a66807181c25a4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a59f3997a2d5435e829fa75c40e12652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2bf1086f9e210c7ae9b0c354624c0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b25306221d2783a29991e4bf5a173654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79dd09e09b8c6e02c14106ce91b930655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f00ca1ee1789d75a4a36f961e63e8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54643c0eb0aea65f5093f40a32b595c1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bb44808e1a04a107b5ffd0d982424658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1382c0dcb1da9c365fddd1cb431a405659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8b920158d3ef6f6b2c79460e0d898660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a51eab7d2524dcfa5351a857786d6e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab16cce039b73e377f118529305e755662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fe6859c561e6a142c379489629159663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1761816e9ddbb7a3a2be91f707d3358664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa74c6a8e262da17e8422b4b4bea3c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4efdbd0fd5f53fe00bbaaaea658e8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0900dd4450b97b601bc3fb906b5b50667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3382787ae6f3a2b2138769d7f60f7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1c6e5919badc3dc59e30f1ef78657669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a296fb8268d6bf41c22830d56a0789670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94d32d3cb9a332d2f7ec7ba9f71b62671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefd3ca71c1648168fed37bdd579233672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82593a60726146a83d5c1d3c3674fb1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd832f5d31aa7b035de222364534dfe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079486fc97e048978b03f5b24d7fe9a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24910f78a176a2ab602befb1e5fcba94676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b30d884001e478c2452d056b5f7f1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745599b73ee4af4185252f5ed8404e29678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6bc14b1d8979ae740d86218e31ccb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5297b558b4e52bf3d6131c3a33167ab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586eeafa1778706ecc33cc5121cd8bd3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398d1a827bff08926aa2ddcd9690ee5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e1baa40968e2554ec053827b3b2a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b3e8ba12594e9b3afbbd7961c37fa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60b79450e147fbe097a6409d5abdde685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82e69e372642cc4118aa9dafd33041686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9502a6f6da1697b471bbbf47b0ca7c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2481483b2c81677133006719d10bac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6c612fb9e7da41b7666e8f9cdfa23689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1baaa9444834a8e1574e91a7f100e07690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2e276b040565923b5391b541a5004691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c64e6dec921ab41572b0a61f32465692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22686073e1afa1b472b796935552e909693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ca12080b4f8a7e3572afc138ddcde694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b4d183a7f1ae86a48276deaf7094a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7c82d094f4b4a8c2a3653b4497e19696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788313be4096d5fbc9cdaffcbb745ac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738abefc8876a07dc2264c0c08f6ec99698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a403598c8fe9167bafc75ebd3fad6e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118a54509dbb64c7216e3a9e96577d1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855005215a823b04695397e3322ab41a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2674b5f09efe4564496efaa8c870b9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31638cf0e684b6ed0e7f15028c8d9ef3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9f6f2bb092c015bb9ad1419a58951704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6c2d7960c700374247ee658b308a8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc42292623474009fd236f9bac8539706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9731fe1e930033d88be5ae02435a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d05608ee0cd4306669297d9d8615e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f46dd8e9e5fd1f9b70dc50ea1c84b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70628c9a47c61ff3e054aaa54ca8aa2a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c95d2d4c6f34530efcafa414a205de711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3b0ce04f60b95653d1f44a1790d15712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40ce3950b78a26e6554500d64f295b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd452102e696280f482a9db2412348bc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e905d978b589ceab88215d6d3b26b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f72052a764b409ed8a37ed6e6573b0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520d10772db1d2e09f8c22691ce087b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19d11b6aa6a3de35a733849264d89b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746f5da925fa6e8806fe717febcc4bd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633e9310651a049aaf214328bf7278f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d083eeb8bf700da5ceb54cabc88396721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf435815c7d5f37dc44e6806e32e234722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea62c2b69444a81d38e3d6b8ded62c0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95648213a259221958d1b345f11e222a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa00e1a4d79459dace902f544f6100e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465c12317635e8581229be2c57e9edb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4b58aff1d92075034347abd064430727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941ef2631b129223ca572dc879ed9a0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786126529e512d2e85226a584ec50561729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6865cd2ad3481947af21666e72d737730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e44177742f8f569914312efd72803731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2b0322abcdc374eb74ff0a0cfd987732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408e1bfe12582d05df840b612de0568733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7308c5f750654dd20c9bd2d7fa0adc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652bfd1e48fc5e811fc563e87c7c51a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d49b987c1bea6d3dc477f049fcbf8f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fe8a01f3177f1350de28e52f1168f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05b7b2922e270dc1a88393c1a130ff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be22e51f73a199b807cdf721ec3166e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14587b27c4382526ce8ec8439c6db3dd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55a34f03c8032995969d22cc65f694741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3e704d273c6c18f85ccfc7922c8ca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8288e3b83f9f35fb8e2afb8a0abde8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10418910909e62709500c469b595885a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd3a4b53c79fad9cd4d32eea33bce4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffb32fd511e1ab3e6aa96266d8781b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7f5de2dbc8188011d83026fbc1dcf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ff2b03a2b824c8d0294ccff78b908748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500ab4dd0fdf1e1f382928c8fc2cb7c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6131b89790cb83e14cf05f0d947ba750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd93dd0d93e8c9457c473ea2261548751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350272f12e2843f3c5cedcdccaa591f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3e73357a3f56aa3985a0298bf7a71753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717b2d65043c0d37326b7580ae5e550754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec142d7b048cd90ba773a6eff40af3f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf8192e3a20c9b15ac95e71520b479756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e377c3811214feb6e32e7e69045aa7b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3f68dca35c61f581e358622a45607758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd6d5509e3cb5c94053503e1938f7c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb24b755b29fab625d660399482dba81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d77aa922838ccc91bbb80f3f0c653a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b759a531d5b53e54ea4524f5829c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f556a96404472ae81f3c01090a25e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63058cbd0027e2d27856cb28a6cde8ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba4893d8de0284a42921a91db9e3296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b19b9ca9a462ce6a9a71f4d73f21ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff325790c5060492ec6529ddcd65841a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a53ff90f7f2c67dd249648f47ca8ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efc1084a72498724de06625fed0cad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b165ebe504357cf1d40d2f5a4c07011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20264d1f9ce955760598f095e58a435212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76229b8da5144db6652df85b1fa356cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77df8cd40cf1f1a9827954155620b9314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414706a1585c22092757bba0a9692f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259e45354ef02a28b0130696629428b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052e894299f344b226844f7d7a0c5cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4742fba37e4d701e65aa91fb034bcfa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6c206a6ae0e36c1aceb13281b6f2519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56b8f298bc9806099b071ba47c4c6c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756882f87acdb11e8191da64b0a174321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108eb3fb1b97bbe7b1ec22d86309d4a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6177c64511925ded02f0fdff917b85623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa028f4cf15ede4fae19fe20c7ab81a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0663bf5c7c594a3039e46317d7667aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d9260d12a000898f35ec29a12597c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55eed71c0511a6595ecf59f721f68a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acb27fd55a74ca14d29be9bb344c1728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a841cbce22efc419f07ef623c8e75129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c016f7b3fec17c115e056bdc32e5aaa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314997d0621f2781e2a4c02ab2f64fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269fe029b3b7c3a30227c5abda4f1f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee74c000bb8021e0f9299110a1799e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad685644d9ff0f976464f87ac89835d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37312ea1e0875b5f1e461e20930d8a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4698d30cc6682f5858229375c8d5536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad11ed60292495a33493d04cb3f486f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38388ae682f6cd293bee32b01b9fa3c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f5f74618fc9ca227b821d969a598239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb472227c2e861bab6dad03f9d931a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078b87fc0535703828440a0f9eacd9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec572640788050097d9b6ce0d75e7f242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a325124c16a992c2dc1e311ed7fc843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161b8c92278f46c3d8fd430e5e4481d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2c95592103ca635a70219ecd1befe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179cece54fbd64fbea02938cadcfe4b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6d7cd0754e632254b3db78455b01347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1471a403d4ea40d41d08416b2aaa3748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677662e0eb7dfc760a098ca929105cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b39786bd2e839d57ca31d6904e464d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f509507357266b628920ef542157bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3959cea7f447d7f3c62bc3cad3bc6652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67900cb9493c7681d3933a3aefaf0253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac1219f5312d5ebfb9562b2f23b7da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46104f499e6c3904bcdf92c0e3a3bfd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea959f1bfcb74ce56f510f7bc352df2956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0580d1a6805e3a3e88833b3c6024f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb23be9ce4c5ce13b282126b87c02858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755369ebe8adf6d05ac0195b3f3cc6159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883f63023dd2af4dee09ae33b3e561960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4323e2f505f54eb894060ccdc433a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8de7846a25d6420b7365b39a3a10e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9eb68cc45c2889f1de5e411d61b46863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57b8f02b8de1f9f42fb0904429b98f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f287ab4fb5af3ed0f393b12b323d52465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd33b1da5a9b8017186ea09bf85e9866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db98453f1c808c39b8942f45f518d367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3315ed67e24e8ad3e1ba791c8247a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1197b044634b50b21771b08349e1769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a702ffcae5d9593d248244e3580dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe5fc54153614ceeb58b283d81f3aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3c49612dd87f8326c388d79ffeaa972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5aacda19c2a16ce0d5091fd3164cbe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b79e2cebdc86acb4745968cceef8fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9229d1da61f79a05b1db51cfa2d80bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949d83929b629ae648fc5f60965149d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62052e449c656688392552da8b7dd52877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1316968208dede3cf4a40c75ef3272278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67cd82cd42c3634835af1447e28db779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24274f35960f9189de14ca978e30a45c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15246ed949c64eedb1fdb45ba6a533cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024781c5db11fe192c1d608d99d3afcf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de04ef226316295a2c4efd3e3ac9c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3e78ab7003e4de2338bb641d2c9e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0006e1e6954575eb197144803d2966685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd3e8753c22af024571e2c8641e61d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8617fdda3907f81471f54ea0ce07a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616e955dc4f47dc3a00d9c8ade3447c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717e09dd167bc5df52d57e2f48cca0989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa255bf18ec274cacefc97825ced2090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b2b4303e5ca262c062cdc3ce61aed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ee9949b7e83e798356b2c46bd708c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc558d3133bffdfc0805b8f4dda3881b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f764f78750fcf203342f177d769466994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76df623237a9259d4e86d3e79b4bbbb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc56eb3e6dae4261debefc37b3434796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678f5bf3cb4dd088206b5b5492093db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a9bf78a38e655a4ff2caaf9ca770998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be56030ad2899cbe219017931a0d2d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658094411f82aab7ea92b7f979bacf1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda8917ff2ba39afa7db18e16bd4bb0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d91209725f794917b4414175b9638102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb76bee514bd098e2d4e0509e9908e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313f3200d5b910a4cb33c436be83056104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6042300576bb491c92570835b53a6e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baec3590038588d1eb3e1dee488e197106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc073d504c467eb724315aa0b4870264107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d64f347bb6d339c4755d32320f9d80108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0217cfe11e63144d5c26a383b8bbc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b970f1ecd46435b8d641eb81b52ec7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f347520b76e717d8feaaf859901a04111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68433184a6eb82bd4472e0c385316c36112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc5b6d49900ad6c79f095a6aa22333113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab507cbab4a442a2caf612aa6e147d5d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5990c51c81b2b021f9987a7c4194f32115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bef46f0613784cd4e0cdecb3e7db5d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b9870f1a50adc53465ab0a9d49eb9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b62f6d8f1cd7a11bfe40eea13376fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f57f94151d253f432f76ef8d0f088d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5bca7a94dac02cbfc689d1f7e8bd9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8514599f0cd0515e5787f96818fcc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b316f01d981cdd807d3d3cfcb17e53e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232bda8ed11319802f0bacdd0c828fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3552027fdb486be6e5066382bf2df94124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96713e94fb3333080390061354a6aef7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe646166e2c700fc8116859a12018ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb313b283502f76f50d7f5362d62026127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82124539436bf3644eddc793262e8a72128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f42ea8852b3fa56351c4fecfb3eb1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f200e49d6598b163537ae86bccab1dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74850c5755a14fb91f74743dd925ece131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b37a9269d47280a6c58c0a230f42e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5ef4323d87671f10f5390509322ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3593f4df6a685a89338512600169199134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d381fa646c456d57869cf1c62fa79a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c078e0c6c1cc079502aba22481df97e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3295c6a6827dad86379cdbab162975137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af5c89d44c187dedd1953a9a16acb9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8607cc703d3cd42b64001d65d2f81139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfb1605dfbd0cc9056d9ea6c576592140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01d0fa56fcda47aa9563fe62dd6954141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305d8564ea79be39bc8f95c34c3e12f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148dc6e81fe032e10da1abdd3617c8f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9fd95f6067dff7906816ff355f0e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ffd0c49980ab6bb266a3b326cc24d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9484ee8a320a87aa3eec837f79f28f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5631a51ec2e4aab3becc227b9654a6b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437032a76789104c4904d01798436f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46d86f492cba940bded82f3d74da85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a0fa7783998350bdbc30180338ec7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8357a8ae9dcf72d668630c5742ed63e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a2dc57c309620fe3664ce3948de34152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d0cfec1a5844b0a6b5942eae7fde2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11efb71d31e159b6ebd333cc909714c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c490ad24e7ec4fff94d2bf2e66555155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530105b7bc708049708ec3bfb0d0a75156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24887929cfc8abf2fc9c45a89225c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3e7849fd6b070f270e3f9f174b0bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8e469dee6e5ff90487ecac63ccbe2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de47c2a9d6e23bb2163b3e831a71cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb97bbfbde59d0df819d4fe4189f9c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194c37fd2519234221671f505e1b1c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7abc78480c79dda959da9ea4598163163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2bdc55adef417e01068720c856266164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032feb3e818c225c1f765d43a706c4e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2bd285f23e30a49ce12d8536d2256166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044f76a91684c23ccc884ac41d660f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fb76d82ac67833cb735608a9d6bf1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e76ed31a5e2515a661760c79862af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755f2bb4f6404eea171b17b14d39058170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a853fa3957c5a6c24d24287d0e953171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f6d7ce46a9974ce673493811d640f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca78444b09cd72c2b120865d12c3d88173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce898746f3ab6d77c12e86b4b072c9bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be0c6d805d36a9cea2338fa2e0976a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a674fc5f053a54b5b5b2d33edae584176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30683ea43cab159a2e88faad811513e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187c6d3671a933a19877ed8881153e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c655bb19ad7abc8e8b0b677a0cdd3a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209ec57ca3a89a4c557e48ffa0f0181180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c9fdc67444cc76e16a3d05e9a1f29181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc06e2fc27ff1ae9f3d1d1406d459c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ea0e7b9c4b05e4830e9443150fa65183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a296a641db8be354b395d9a8f339b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafb48516ca4ba929eff80b4e78aa13185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654b0cf92ff25c603ab76017a855050186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec8f59d25ca7caf635408211a58684187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648435a0ba864c1e8da180ce632ef2ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ccf3a1fb3722229d6643897c91c34189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3d4b63107b0abfc56ce201ca3479a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed9174aef24ccb747994dc6dac1e47191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851f648b329385bff05b765adc257b1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22eca42e4a15434d1b12405780eb59193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0c8f725f5fef9acecd774b968637d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26c554ca965a091a378fb3ab75cfd7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c423c4e3b42672a0f36f3471459c9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d61234ca97d0480a30a86fa425bf79197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc1cb0e15d2eab2550b4d8138e5883198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad100fb3020453449e74befa951b6f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ba7c4f19909f57ea3d4c113e74e4d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2027814224e46019a184f1ef55c26df201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb0ed71886574f82d4f8ba22e93e90202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e1ae895099eceda936ee348874bfa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3435e981776b34460bc95bfc580bf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0666ae31f0be4d65cfa0981f5c48f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db9986d044335c39f00dda548efdf1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf97030626de2e069da92f2294cdf14207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1b3d1960cd2a4c952e8fea66043f6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f595cb6fcebebd42fac5b9f0645113209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f076eed04fa19aad3fe9956d1f178e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45ec7c59ad2e75b318dc3adee77708211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fbcc59be4315ad761b55cee91f77e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1c9a44fdea9c6c51a5e66f03390bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed8caba84d4e7f3e04fa8c85a33f5d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925cafb5e7104d1e52ae7c54755b6f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ee19dd2d54d34719b257bb9b223ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae58b1a088ab535a25af3879d945b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8221608cf0f71d06f852d7b11fe82a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1383c95462fbf5b7424d5ea97f9920c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ba5d108af40f678e123d84bfb7d05220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8004e40716faceceb48a985c59b1c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256fc773d31dc5fa44dc54a1eef6769222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9192bf5ea0be890f2a0a9b35b32b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d932c548ef6ba016e2b1f59aca05a28224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba92379c8e832b20f9dd0feee939a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0afa12f7818625f0b38d8910071cb0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f954c790c91cd8d663f01fd6d5da485227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15734db7b91109dd4a04e2c3f042ca7d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78772eec5d043aaf44423c660fc103229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a849ff5e5238c4b19e16c1a1ce44beb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940fb42afd204764904b1291fae9402231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34c988823c57c1663196384092f772232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3630a9ecbeadeef67db3875accc3acb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff201bafb183ea08d46df2b448f62a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8d7c1319c1fa12abf3b9a683c86dd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a42d00c16efb9430a60603bcf5be6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5566a94f011310f64255025879d3c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6046e3ac39f2baf21e23e472483c73b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b573e3537aa875929f5b642957de861239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8f171faf6567b384b74a38dcd782c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e394d7954db8a189eee14a8c1a5296a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373570cf012a031117d049588b641575242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7892d24cb7d28d5ae2a8186b2edf2e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d76c510b01cdbfea476a9f467a6e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13843ec52c83cb8c6fd91b582e167a0d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b8b71c47ce9f32ce758174dd17326246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef69fab640d208170f04b4c0c15fd9d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055402b737fecadc19e37dce977023e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6da183921fe354785b4d2366a8dae0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28be69f8ddacc133f37088fbfa155d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add2ec66bf8187d665abf7a840bcf66251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d394c62d2e7e3a587e9b1a0e0c4055f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325a1671069a09153d668b1d477ab8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54892e0779368904f799a02aa0ff4f8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057971db82b6b212e2422e94d6ea116255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30270a6ed7654bb49631b037340a4fd3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30ddba977944f837be057461eb53d0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc85a016bede82f98237094fa130906258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497105c17e34c360dccf15d5780facd4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec316e7dbbcafbf6492b13ee693987260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb2f893ddfdd45554dd2792ec99ead261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadba0e52909813bc214063359fd19e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a620277e69d6ac06c3f66e7406fa5c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d28c8121e7f4a220f00b7869cbc83264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fab71556286e99f04b4096df31e58265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b53d99904231fdc3bfc6ff61b07720266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9596a29b6e3afba80cebe3095240b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46161e7db002d084c9d2b527abaa54c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7909301fa0a9370e33ff2b30d4c98269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2413b722b1466b2e7f743f70a5d9504270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e828dd6d0cdfaa03a7ee4552eeb50b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115464c687a0112bc70cb16baacd768272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d8a0d410ce55ff6cc5851d40281c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c61fea16a69278d0f05c259d3d379b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce221fbf901ce548cb0b3d2cd7e9f3f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b4bc81834c4a14f6a8fef4dfe174a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c98b76e1f5b3298880b0c00128ef97277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1920f1a3a0be04dbe3f7edd24db6e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b19f3cb6118600e2173135a609a522279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e12e166f0faae7f46562cb29c1564280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c453c1a926b227716ef59207b0cbeb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31725c590c2c79689f91eda6a742d8e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e11d1513ef54950dfd65ea92a40cf5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120b32975fa2db78c02ac1a7575ee49284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536727b5e57fcc2656ea960b602c7f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8336316e0896578486957a31f1395286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47682e96ee549f7cf7eab981c1d0e49b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42398393c4cdf2d909c2bcfcdca83fc6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e7a5ec729891789a50b3e5df8a220289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7f065d58254582f6eac81a2d485da290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e69817d5a14aded07ca07b7e112a0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351a5cb56630bbc4737151edc7d5948292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f38e6ebf3b3c6d6c881e7051ad5d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25470b6dbff55aa05bbe5fd82ba48492294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337c03ef8e6dba33af504b8fe9dfec3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a790993ef33487fe3fd96d73d0831d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd229f7443ef88cb5c92f1f261dcbd3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fb497353db5dd41d025210c68ca9d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bb0038d8ebd4885a6a174143c0adf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7201a37edccac74a4eb4f203ed751d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a600e6aa9d78924f720e6497cebc2a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a1328f2204a84329f469969c50cbf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeaa332a8871697d0726ea6eb12c1cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104eebd2c2c6804efe96aec9699be2f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113c2bb8e6ba114fe1d03439e8ffee6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a8c3ee571bf50296668defa904913306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f067f54d50b141e6473720fc3e498307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b0d1655fbf36b1be3af465fd1d8fd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ae384a66417335df3971ccaff2403309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090e1ab237eb449c2fc40eb0f6242a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec7ad751f368f4d46ff9ea76a201f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd111de25b71ab91ef2e0d65a44c8f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748e9d4324225855581381b815118f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a45fb2eb473313b60bfa59a50904db314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b1d4047cc44844898a6511f01ef8a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f116d846252579a52fa5584764a3313316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe9c8df0181878f094f3238a983cad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5412f2ef09a3f3e7326a5de4e13357b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5714debdbe265865b3cdb24f355d916319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637395eb5be45593a2ce20618a36516320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddfa482d888b36693e22633f0f001b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59aafe148a117a0878815263f7c5fc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b678ed81888a1d2befbe14125f74fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14943ea7e10b685b6588cc5d660ba7c0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249740ff7a4422524a2c631d4c37af8c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f413a38fe8ae6177ac421c5e45ce7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691de70a43620c2c57746ce19b7e0ed8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a188ab486b7d99c5f175f1781efab7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9781dafa0f47080306b954d078fb29329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a501bb464f9ba0fa05b6d301d80d82c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bc77da69f10ff547edf3bf127875d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f145c5e218c1918e5cf75980bcf13a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bc1e6b5f07997ef9e7a33ee452a65333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b921ef16e95ca4e60f52a1a0d8b7a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cfa4d380d304193676a2cad740499335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3332753f10918986a9554d6c74877a7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d13021e1a0343627b8ceb0db48936f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee6cf13f8d2965eece9f040a13ebe3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f06cb557822aef97a4f1017629f41339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa4ce8ecece8f0521644ccfa6592c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47172026cb369b6cf3b30acdff17aaa3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f22d844715dac64e6fdd18f7ab0ed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6993966b8c6080109c983cf70f260343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848d40affd53ba23025e8dd3615c236344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdf69a51a6d105d2dc4ce4e8f7585c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0e743a255b2619927dfde3552132d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640a00c7320586e53c4ffae7e3309ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050462165d21c892e1f850e434fe63f3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdaae18cf5fb571429d2eaf314afa72349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301cb6f84afa316ac6371fe6b16cb4b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4b02851914c60a6dbf69460bc3109351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef167aa76884c74a2ee82c556065f98a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b67fc91e4064ca196c7655d40c87dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b49781623bd4e0fe2dfc1cd4d8b6ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d949e4581d302c0eb85242d11ec9c48355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ffa857dd82a52d7872d1c7677f310356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a58405322ab52a810124769cf9587357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7245633ec62e14478046cacc9bb8e29358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806ca7c517a986374d99d6a375e207f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273507ad2d1b9c9a45128f28e92f406360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37884f478ee69af3964472ad2e55700f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa68dab6a6f54fa68591a6350a8b40362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679a981113d226f058380ba91de4c89363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b76efc7a04734a1655bd561f1db730364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05215f1a53ab9ac41d424c671ad65315365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38499d379ecccdfee1d3792e18892a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ca2497594a31217b065f4fc97582d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e9b154bddfd5b4e7f2b3fa15fb72f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318d952eebefea34f1841cd240bdc95369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293ae7959455483f9958e563827a429370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3922e19ed0522354f97a55db06c50a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d7ac5481219568e2501fdf6998bef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61b76751b625d232c2adc797f1585b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e66401796ef72faebc429d5ef9970374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a056a5d9843adf0729f98a2140aad3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c40856033f347413de0fc6ff9ed1fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148b70e4ab67516f08220f61a58c9bf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61dcb6c0055381a6f025b7b9faeae8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2e7e879309f609704f390ae2e4104379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ceb3b6a09db92d3f279a751eb76dd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2db3647aacc7e35b00477dc9aa7022381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616af0e387ceb1e799ffdfe90d1ab2e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31984e32af5af48b86933c3d9653df58383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698882f523d925c43e6af296f3eab4e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c2347dcd4b3264a048a66ea1f7605385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767dd8b3b2e90795334302eaa85f0471386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a148f3518e0cb5484905fd0fca0399387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a41f88abd839308cd8527ac0fb467b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc93db0f958af0eaac59c5b4e3f7b9b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63155027b8d625d9b90ac7d55e9bef0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c73afdfa1109feb0f1eba7d3cf1184391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32f2aa56e2aa4873c4ce6108064ab3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034dc7598d3b7cf963f0674d7c2423a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ee17effa1661ae3ed15d2d37a0664394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54f86c2acc25b3670b0fed8eafc56c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc16aacfc6f5799767ad3219653fba6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314482b155edd73b1d21b8047361e120397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ddaa0bc49d3b0108c0ce1daa41ba3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1556dc81d904c67f5216e6ae98fd1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c350e5d38f9741113cf9c4b1210761f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fab5852e6f59b3094713e87f6797f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fdec0936cdde4171a2672ed4e74e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a29b39931a38ca4fd5fb771da8f5d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3ea0306db0631d0c9abf67cb31d32404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f421eb19b7d525c6046a9c19f78592405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444a8b759692fb956421837ef52123c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79029760f7ea8b88261ea348da216b9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922c7cc6730605fb14195f4da9e749c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6747c2c357b56a9bf272f8faa21e58409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24428f924787a68d4346a6323346d0ea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba34fb981bf9bc0b6392737c483fa3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e156c85e9597a1d641eb9dc43f974b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17849427515d3b928e2ed925215c56d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f5a41c5868380a2e1e5b8672116b0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d94dc0f9ee5cd3c139114fec2b17a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d59ce833ae83eca1b3e98678bef566416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78317a4c53ebe2de0eacf03475e9ac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b69e134340c028e71e37dc6f36344418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaae0a2cab476d34bae003a5ef34645419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715d5761e2fb42408767144ea4681ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0adf4eb616d33f8cf1ac74b6490d53421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d07d5c05553ab91aead5ab228839e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9196189836ab3b2be026c280536d8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179ada4d664a2105c5ffb0395834089424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d004e6920ade7d896043c6566cfa9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21fef7b39ef51f30d3c10a0e1af5ee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120513b475bb14393deb9ed32f2941d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f521dad1ffd34ce27d7db8b018cfd06428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22757b18cec36b1ee5719fef00f8ff37429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c2dec9bdeb7c06838307488fbbda6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe51be0faa1b45b41795063c2ea5972431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c5735fbda7b31ee1ca629fbe2eebc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71019ea9d29029e8bf23b83c974320ff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7263437d99e0c30d26377e233dbb9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2942f5982670227bffa13d68d4ead435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46023caab36581b6b363fffc08a918436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328af79260876de8e7a234a2cc4f9765437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ece63685126cdfe9f493c334ffed2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d7b04534590508c6ae6dcc6db1ef6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0dab7a887d48fef4466468963e847440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe8dd429857de2bf227cedd479e15b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47409e25cdd308a9d63c8f5039669448442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946402da90c3762506d7c6b5b485eb8d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ca148047c1dfc6a8c568c12721245444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c9e4a74fb86ffe00d1abfb335c3f2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e630975bea48f52561942a1e8765f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75220a2960e8bc534a80e542984928447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf8cb0c8e9ac3a6b86f8af17039a66448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bead1e744f1674177c52da79d3e55449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38019f10058f2e3fea71cbc429cf4085450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9914f3100a1f3d211d00bb38c467e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b40dfd5161e4551db0cf1af2a0d89d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977139256f2cffae669a1ac0195e5ff1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c38d6084b4308cb14c7966b05b80c4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cee82c39ce6f35b3f752eac7fda142455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f183a8d370f4c3db6aaaed2d15709dc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f0f45dc28bec7cc16c75d515fee4f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c954fc3b9eae5820c91b4263e53a0f5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f80e376aec48384d3532d52319998459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f69d788dd2ac258d964be21499dbe1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa0ac21926d25628bb80e3894f600e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff036c98c8ac2689039f19393ad80ae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abd1383716a16558467fd10f9090f6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46777ae84f00f0b6b80b9c697fea6acd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75a0a7c5f3d1a044064b0ad33d49e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1b36fafa9480d26f6a3dbeabed37d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030d616850ac2c2adaf2a4d882d6dff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62dd6b088cda2de7884aa3a486f3dc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e0eca23af84f6db114177df2210cb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b9c9b468c76509a8c0b195990a501470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1032992e635470f498358f3bc6c55f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cba776086e7897a08f2119543fd1d5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c87a26f99a08758758cf24a9b3718473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93879767465a6251d3470cd69127d94d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6a471fcfb3558b3e3b345251b783a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a5cdf32b48eaa5fc8e89bd9791ad1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6b935f8565d4c94e0b1c3ef417c92477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaeebbf0279c4c3f392f2327cc42592478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23427cb69a56679e0b181913481a15ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f4023e9f9c66ae0ff9a3342259ac5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd28f1706216dbfb11085f714805cdf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867496e08d5b4b59186d2795caaed1f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba5c607a7aa9dec53a5355ca7cd229483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04b18e79e7bd7f63a1a6d8ee7cfca2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee1758883e8ad7be3421d1c3a7c9e4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d45e8d6389a22b258e975f503cad4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a87487ed22b8f55957f917f14329b0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151ee71f549c5aa5f7acea043f3a8ba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c9f8cee3ca7d6bac1001a3989fe28489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819ca022bf9ae1ba0dbb922e2e0f986490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4cdbf65877798f2eeeddfcdc02e65a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b8b6c0362269387d4a47da928d7eb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bdf8aa6ce16fe34ba2ab8f0b6a93b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7514b3b94c3237a93f252098e409a6d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfd20174a7a084efbfb557b29a5cd1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ba1f531cf63e544c005a9e8f8a1a5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2768f5ee24c948f2bb2e1c9d97d85497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb856327574d92c4645a634ea89827498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb38c2ef4937ccf1e3b36a6b94a54a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c23eb406ffdf26d079e081bd9157e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1471464f8aafbf721ac482bb1fd79501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d2bfcf441fc7936c2b990624143d5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a91005c2ec1afe905b720e7b9435ef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67ba95345a3c8964eb0688aff3810f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54380bff1b9e5df2750ebdde32999ce9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c42c955252e7aaa418c7801531234506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a984b4e906e62dbe7fea20fbb6e4aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33faa6a19e92b292fab3f9715268c2ff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf609e94316334d35e6bd2af2e70f1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781e629f8cec6ee5f6fcab8d1e206ab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edac3d6215078fc70ecb04b2e2e610f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11423fd9c31a3494eafa5c3abbb54deb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f9c2af810fe12312f9e925de4d806513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68043dd275709ed338102fe9da566f8e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d9dc9ba10379c47c77a868e3963d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d73ed2aa1335a19df36bfdc48b199a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9fb0e6e47aa1abb976fab1c0554c1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487fd93fa0b42d243d42cbcc87eb1ad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfde874edfc66c5c8bda98cd89d76fe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f642e7495a179e7491d7a42930b09520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd702d85136c369e4f74ef29e030e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38899dc001414611227fdb653a0e70c4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f5f809790f72bc2aa6e979f9d4983523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9c71a52d31930b0e83704b198a346524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfe94af583a2a3a9c9a70db50b35d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180f2ecf63969eea2068c6357f7cc88526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f04a14a21fbc6f9232c27eaec2c398527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4162effc981a2213835b2aa6dec4dc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e5fa579da1ff3859ef36b2d663a0d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5234950d22fea5c4734f8605b0ab6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ada4d46f37b56a824dfa6cc4c4a25531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb27a9e10b5304d15d0774ba7b0c99532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068be2b6699b1c242d29b1546e6a2b85533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2e4e3013922f1768c02f40c7a6ebf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50440a04810d240497b907d69d551dbc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550057183b9defea9140101905bfbd9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed84ef736041b6ceeca3be122dc6b5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d73d6c3f0f406f145087ec66c1555d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086ccf8b44d1cc1f56974f808866472539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df11d4d66aad5f0e1ede66b675aa5fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b61856d6f78a56da1a826bc90ed26d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2bd871ddcfecb2f66e1d882e99695542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9154c3c4e8f1677561c1ab8c8e51eb1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c05a9c2ac389db5c053528a96f0e9c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d737939df82bedb2923ed0495f061b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985555eb23e1e4a875af4c2c80e06309546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5e901245da1a2fdf5eafa89ddcab3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b00ef6d9368694b59b90c5b9e75b9e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91275e6644520c5a82fbad272fe2225b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24121e722fb1331373a8d9ac8126e5e5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb83ebded7ead01b5cda01a5bbb751551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf52c79c8ff724ba9acee280371eb2e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f240808620c9b0c2a2019b8d501fbe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287898ea79c5ae51a2e638a20fc74e7c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f23b523a6832e5659cb41b631344d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f7882f9e6fec5f909d68909c18818556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e3708f5b3750782bf2b8832d7b114557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee2ffcc44f05ab835a25a4c245053f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764646641d45493b564337587a72d06c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2ef369ba2b1084285587389d8c549560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eeed81845a09a95039617eacc5a7bd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f357c4f55e04d53f94d5a846903d47562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebe4dd111074943cc677a0e8e08291563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ecedaef41bbe24062ff8fa0c653328564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae737b41633c22df256641150982e5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19271e053b2087b7436e7cecf53dfeb5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066171d98bfa14db0b3d63437ebc8627567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664418cbe82bbcc1621fc95cd2b5d4c8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21173fe8df23b88ec5e9e1f4d4bbb9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fab551eaac55ee1a18f03138796d0a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1eba22ee4e53abd3183d79b89f1a05571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8308a6db1f661060e61d18ae5f8b1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306716c671eae6753626d955e75b5751573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c6f0419892f7c1cae420d38b2ae56574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756b863c36f064cecc4ee90f4513279575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be3d1d733a2dbe805c60c4bcb96576576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65cced7ba9a010ef0f0fd27b2fbb20577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ff1064dd77d15fe7d6bbab7d63e9c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d31629574a64bf24159cbf0dc778e5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cab7727c26ebe793ef61aa05af6e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bf34c7d52f58e15a3fcce39a67bb8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca6d4661af0957a03cf7acf1e380a1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc68bf2c0fc3d4d7795ad3fb8bd2f21583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d4fb8aac00822ea2ca374a948b3d0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b224965d4fe4f47813c3e3749fe57585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b87f4a2a2114e7dcfa0d6a26c31d60586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de397b1fc2f21c97f46deb109fe3fe7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e919f67955394d881f3a8aadc03543588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915aa16b379c71aaf96557add7ca0ea1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40689c1f55e24ac73771467eb69bca48590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36615f97b6622591b19752f6ddf16c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106638bd79d8b4f8b51d5146aa89cc73592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a132971014f0be1190d5149ae6ade593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112abd12bf177dbea9ade412cd86229d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537a2890755ab53f13cdb60e64d8005595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34100f5afe29eab964e4e8d0ef83ef3e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71649cc591eb706eb8adc24076afceae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f3325746b5e3894093ce1ecb3692a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174f20f123c7f4301ce0452815a42ec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fccc0f7970e55485bc8c952889e2ba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe6a9212a5f1274cb085cd6704f222601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380ae1f062dcb3f2bbfc70d93f81ebe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564ef018df1558fae69715948312b1c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbc31c8b6b86112855f45b7591abcb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ac0a16d69a7fd80e4ef451193ab8d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d97885dc8f6c662e38a0e320aa99c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697ba850bb51044784629a176cfc087607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba2529723de0ebf5379555e45159fd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa7a0eaf23bce7e143a8f767b940b9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9f016342d2f8d58c1af335ce2199b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b73b63daefc23ca1a5b52429682713611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07c24a63565b2a2ab3d5ef000c897d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71da7a1ff0516cc66236e744c0a48c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19b3a720341d72935f0aac54862540614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17b7728f0dbadaee418d99b587923f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921a503d3ac79b58ced154e4d7cc5f3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7722b18913c47bec008c3af636be9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027c830dc889e339f9c960458910dac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fb777d818a9fddf816178e7151c13619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ae567ceb5b0a27a979987ea47e0c2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c926ee1db9377ab548e84080435ef621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7143c737ca068f1ca734d998b99113622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed69e13495748b769b49d63d2f66bb7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a92105db382821dde187a443871ff8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c7eb85f6089dee295287c6c9e74d4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392231eadbf5a45a2f3507f47c27477626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14eb3fb2a42b3f0346c8774b12c8eb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29876807adb02c6cdd756400adb47d2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea0b0491dc110eedefa954db6264ae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e769e1bfa82fa1d91ef4aaefea197630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85117479ea213dd7bc0338601a234656631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aca2cf007de71f73e19e3de211bbe4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4c5ea7b6921bc9a3c37b9fc88d4ea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3a9500c7503afcabed8fccf065826634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85a1e35eb2f374a61dc6dedb6c436a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f5e50420d16b99866432b22506701636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709602bb720cd2067e81bd24eded4611637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd84dd118837d8f36897fab29c8216638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e4c86fe17e80b827a0ce765cd9128639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45ea3cc761058a3301a5a7691d7f11640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b981df9368d605bd14600372eac6a7b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3c2c4cac48add1d194cfc652d78a7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce097a176cf5d651e7366dd897d5d8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2705f5aab3fced702e487722a70cd34644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7faf1394cba94b879c77659ff2217d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062b4930a5e6141efdfa05b467e0b77646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba562e694187f430c7dfad7e60096da3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb714f9bfc81e1367b3c441e9435ee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33077788a0c50582e4b0b187b7cdda6f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196094996346b0aa579683fb668dcc8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ce443b3f13909b45077f096b8fd47651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ab2b1dd0d7eebe8a79882492b120f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf350f0aec22290f3947ab081e9765653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532d048add3eb7bebf81d763d80e3d2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75b1ff9fdeb30a7c21847675a51036655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7948ed863f33635beb873543e2932656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700577fbeb67070885ffd22c00fd43c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e326165c20213b25836229f55b1d709658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e457f981dc9f0ecda30c398bc25031659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3fa38190a4faf00f739489a8e395c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1c0463224bb68ffaae0fc4855976e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ccd48423e5d63f2ba9a22eea2bff5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167f584f8673e6fc13452b51fc0e075663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2ce6f8fa3316366298d7105732fb6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed007111b232f0cfc771a79224388502665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0773411831494e39ae74f3f0a3f0774666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649ce985e9d8c28ccf9220b143207b5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23558d57d076639bf032535269a9d11f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c662623515d1709baa63e76a09555669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782261a12c3d7413221444de9969434a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc2996420130e30fe72d72d39ad8de671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5d62d73eef5333d887ee228d40728672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1f8a26e0f6cc80aba41ba74e9a6c6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293ef7dc8f086e27c8e355783f5916d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0bc01493c819bfc1ae6f01a0e98e1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca339e381c1d37bb513be238bcffda1e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae22a18489d5c5e77a2610bf632f9b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e06a2ab1af5e13195a5c80f328aef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbacd6a2daa9113240cdf1a6271ad8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3493ab347a082725dfae9b4a3a3927680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46205ea024cbacd7cfe14687be9af0f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88155f5811c47f596fe69cb9ad16e8c3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1864304f84ff047a53aad7e061ff02683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12623b592f56f5525be4cdebc3d9f749684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee520a106abecb20cb438f491096032685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651dd9a5d481112db9758a9cf8c70cb2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275c9f5228ccb9fe14a60cd4f07d3d1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f545a7a9bead7c6dc7baf76867babfd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027f29089c561f092757827807fbe1c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b2dd0ec36d59db7a5bf15fbde646a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bd8f4847c717d0f91ffded9bc74c4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910f8afa56f62baabfd476030368382692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65632cea8b5b669856af00e3da4a90c5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b47b64b2c40d1b7774c6b22e781a1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2de432435554579d32ca22ac53180695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6bd611a7349fc96be2e8ff8981d27696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11b2aab89fce5ad5ff4863f41d68bb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148907e0aa331ef76d5c3dcd02323ac4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8829d60c6389f9d81bcfbf94717aec699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f77a5271ac9a5bfdec7898c285a28700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5e89312c397e999f82ce05030ef1a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556aef2caf18dfea3ae32940ad10710702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479c3cd53a46dc2c57ff997d01aae6f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187fb0adf48dafe439d3e9c07c06bf5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdbccc8211bf8c4378a9ec555cf7f5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40c4a2600546f1b81941ea1f37310d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cdec9cf1ae3e7227012b2af6fca0c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442d869a61f1e86f65140495fbd406a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906e5fa92471a6110dfa6af04fcedc3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ee79c8533b8d1b8592d573a168287710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163a2c87f27349ebf87711eba464ad3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51a09a21fdba83e7340492814fd784712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ac4894c697a55bb7b73ce3f0a7d18713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e160321e0abb32854cb2d76984aee7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bcbfd3f91b8997d9e5e5da3daa575715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fd505ccb2f633306780531a68a9dc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a6061721a814afc88f7b2337cc6e4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e75241ed76bf566051401c43cbaf95718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f267347f13b8a0fae56bb26d11915e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ab947a04361ae731e5476cd224a9c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83537e676c55b7b7494c31e4c2e85e83721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb8e3b88ee55c1c7fbe4259db9dc71722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0b1c378a09f958ee3588839e852ca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b459a2968c15f4fa5f263b7019ff6a5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467a463c402c004aea14f931b6f80ee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66320b0d0f64beead71d34fdab8768f1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7324b92071ddda9d398d39b68c442727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cfc28944b3858c2730fe11d9962bc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe6aaeaa068f5354c4d6274cf2afbb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91623ffecddaa9c7da25dc00152e0c34730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500160a9d5943aa9909690cdfc9a9934731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294baba4b5afb6e27884810d9d3b40a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af3dc035232564cdf1f55b246f5d13733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b06566a4ad570ecc0dc144547cd859734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7e36868809fb62fff6096f3a155e6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d21522a3714a9682f926d747bf0437736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e991cdbe737da8665dcf1f6685a793c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c388b142455c9f18f21b2baf78ccbdc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eaeb3d6592313c852a9f1e0c666a22739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1a274a6e37d8ccb48302432ae3304740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4443423416e5960f9ab7cd9297361ca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49b67a453f4db92eb38e3906e21316742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c2c1e5ba7d5de4828088e350e2ecf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9861ae75e084b5bc4615c3b927f06744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69828daf11fa29e8782bbe2d31398960745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc237f547d4509475023626e0f58b7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440ff67ebde10825c66340d05d435f1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41e58ca9c503ba4ea4a78ceeb2e200748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc40485ae3337ea56ab380caf4242a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423e3b6b4911892a75af8343019eb4d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb8a19525af2f71861d2e9cc77aef1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00ab07b93df46de4cf6e6787ef265d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709aebf9412a9b3e445723e9f7317ada753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b2d0aece5c7e1dea1556326cfc146754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df184ab84fad7d1982f490b6a74c30e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c6a1aa8830f6ef4d01c03a8b131eb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518e32c45cae66c240663d3a0e96e97757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7701949d5d9c9af63b2db29e369956758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e884cb0172906d972f3984ee96d637759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>