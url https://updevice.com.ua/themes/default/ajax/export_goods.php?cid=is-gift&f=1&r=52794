--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381304ae395d4882ad297a9c74c86e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11be8ce5d291537f4e7d7806ef6bb32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cac8956cacfa8d6cb24b174739d0b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628889dbcfdb240a26dbfd6a9065d504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caba5afa239e4b6f7d44fd8ed89b35d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72725b2c59e845a189bbe7945e043b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb50864c123d8602406985353cd47337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722413077169c984bc1119abadabea08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319af96010e86d111424ce6dbe2c86bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2534ef7bc9badac3720ab6629dc985910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4f6e28c349f9a42b556f374982d2711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d15f18d59c3a8b048e4990fd584cf512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d439b0137d6b4a7f5c75971242616313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65be1b2ed90453eccba38603285cde114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ab65d5123f60c040060a6e49c446415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5157d243801bf9b1086127983fc64a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56643c2378b732f1fc8c1484a6856817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760a9d9e13adb6540574d68c67bc51418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0d5561107933b01abbba3a6483ef419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ccf8d08446e1193dd6fbf2f77d9e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b81b739210d4c21230a97ea6612a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6434a8c8edbead1871f3c817ddf126e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c75405e57f6ade5a6ad8c8960f378623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45379f24d1cbacdd658d59ac694ed64f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d662f2724799ab8be427b672b6cf9125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ebc3eb171f2bb1cbb8cbb77e0528426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edfbea5065046a1f2237962fbff57927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf752015cf105746a33526e6304c6c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665093f8c6339be1c84e4397bdb07c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63a322c3235185ee4510b968c0a66030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b2f953888627fa6d9766261876c0831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1f1129025d99d3b1301e1b10b8f4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfce152f854e041070535d8c5faf2e533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ec23d265d2487cfb053ce650945f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7645ba3d62d6e638e94d7f0e6ca2c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3147e21236feb1403f3566d4f06edb336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415cdb931dde394614340b298e0b75f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e3e2d6a4dfd9185335a6f82e9380b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc770421e2e778935fa0067d029485c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893762cc5126aef2c2f584240d6250c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecab8f300a0acbd5910d53cb6df6b5541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce1affc0271c8fe03a6ac9709a2ba342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b13081a330d92bd3fda0fb06f21b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805584d19d95d2ad400fbd6d4d2867c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca43a695ceb0812dfc4916e2d40cd3745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e618a568085b64b03a4ca022853df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fea8b7300d669513ed5d62ffd188847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9673e46c3936db8e4c3846c02f215948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7ded42dd8d8055e05c2f82609c5c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632c07a919f044ffb68d5f71511292f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693b89cc9665307ed3033a54a0ccd5b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8624c7859e22180a81ff7eb81abdb3852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f8d4d6af21a57fd9840dbd7cd9b3253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47ff7f8c8ebf7265863c09ddb9d31254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567feb95a16652a463b71ada72f889955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da290ba2bc7fa17cea2e290ed1880ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0b30f20e0b466018137c22831542857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15caa073cda5ad442e24f580d2c5529b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333471bd9fe7f05f807f4fa04ba0dca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b3d192f792fe558846807c271fe3060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd43af2ff0889b22a495994f0f1477e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bf7d93af37d3d366ebaa064a46f5f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987366c167b31ca425355f2a57d896cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c3f0d3894370ec24e2cc5c841709c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8c038513da9391eb86fb38acc4e6d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00230f66d632259b41f93fe09c82cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acb0d2e66b989db650a377926eedba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8b462291d1b3d30b23f1681435f6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0012ed9ab522f94a7da2fdd98ac5769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4888d66cd7f74a1eb6311f66805b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1a26d13bb08fa92b303fb57da0c9c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b250453abeec33a75de7d89802f0f3972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b589e537a93d1e01c01fb7fcb2d5773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b476f209d35b6be137155173ec3ae774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b8fa45293a3a06b5e3ed74937333d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3434f4b1ea557787c31ab6254b5eb476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec00d351ff44ca1ea64d8b3ad6b69f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975064a00f715702404988926a587bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199eec604682d0d2d049f5da7d1377c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cb82d27911166a6b206a417aeadfb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f131625f315c43f795be9d3558c156881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74eee17ee374dc532bd6b534c8a32f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2605bc422500fbae6711616cfd81f3e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac8dc5de81abe08df7990e28c668b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d1ef19ebd4609bd7f94b8d72e902285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee8b58f9d9388eff8c89b603e3a2fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c55f1956ff168e2d0c60c3e9fa34287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa049cc3d8286636e4e42b7b4616d9888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947af7bbc85bb267ae36bbc1afa5054e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ff35e3545b05569f1d23c563ed5d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb2f7b2f5bb9e3061344c0ff73a96291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282f1793ccc553ae80fc4e088708b8e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdeece822191e0835dee1aafbbc5c6c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b743b3915d0ffabcf61061b5cc03ecb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099bccacdd11e138cb31d0f6b0aaec195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d879b001fe3e426f8024eec069f72096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dff74f540498c0afcc44e20a89fab297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c878f88ffccff97d83e2f204ff162398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783514db6065984c5b359437efbf68b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5274b435ccc92a31b788858e6a14f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f9d64ecbb1a203e0853015f9bf52f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028db860155271279094c8124caa1b89102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bdc70fb62fc9a2dd6c4a48d2fc8b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f703b4c9881ccfa782ffe7b5c7189104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084f3a5db8a41bed08d7c5ae606eb75105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ec537b0024dceef06affb6e77a258106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f09e2f4fec8787b0437ba5b4823f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fab38488c002490315a189dc2722a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce11acb1c13aa7bf26c51690e3ed537109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a97850f872f4672bc2e44ba277161110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3ac1fd411eafc639b2eca21922ffc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fffa6ec8be5b2d8553944c2a47d9a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19c946161287e1b3978e6f0630d897113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcae17c4300e0af6c442f87a978cf2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd030b47532e0c8b5ff1dfacdd181deb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989d890a4fd4d4ac9e459d5fdd29906116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefaa8bb452d341f0a5c664353d73579117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a629a889018b8a9d39f4cc3ee8f53118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199274dc2398524661180cf3496c10d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66f17f76189ab8a9f3b1e9266e9235120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef255281eb3b94a0dfb29e58831811c9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cc3aa5ecb0df758db49926c238df7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee595bb8e4695773c415acf795230548123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb801a8da8f9705f295ac023760fa88b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517957795ce22830937287463eee299125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ca926c0f483ee3204c5a01451ed2d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cde421ed56d64e0dfe2042436d86be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc3813312a2f7d5420beb04f517c97128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738350faec5f9172c5b7a9e7a79fd08a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5e82f63f7265ff7ae035866a547e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdf855b2a7510e2574acfec321aafb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491fc3e4e2f148b0fae9a5db6805964132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420feebc09997fd8ff29c47a2aad9dbc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4177847e31d18cfbdd4d45b46b13fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258cb64c065143a934e5d0e0383f907135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211212d0f8ec861c6419b50c9de8b855136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07d7b64ef5d4b080a83995db4e7e05137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46003fabbbd42aff04392e264c93d21138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd8e75e816dcb433826b7cea207064139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5834ebb62f2962c3f3eb344c247180140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c563c6bd21be7c6356cdcaa434975141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715dc51417b1efaa87f69ec1229a5bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81b0989d99bd27306b880f4a1c7532143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad9ad9f48a16eb83c2cd3c8414f991144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e162b3e8e1d96ff8ced4fe5b827ef8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196fcf52adb281316b98317de8b13b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce26379cb97de03129b8b1e27b861d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5b5ef095ce0db02e547855345227b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937e25d2b4ab3d9576215e237764e2e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba279f1d73ef738fed270f3cb7736a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1457ec86f9175f8318a12d436e269151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dac7fafc7e0f03f699df1f00f5d584152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db57a70b0e6ce6e9b67eea6932b773a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886005fe16990647d487d7cec4cab347154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92c724a8fc0f69f9ed35a722b091c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b2b61a10f8e3875bc460fd5e1dec0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d59ac8c0a1d681ca879135ec6ab7c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f9d244f1adf88c09e2d2b8c2b670f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630b687e425624b7b5796ead129f4ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e23614a2ee6c79c1a357d6732b2e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf345c78bdf24bdfc4d383798d3c5af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689f6831e8dde5cc44fa68e3655785b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147f9ff6f76bff3cf6553404a517ff1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bde110ff8b24935c414d886d784006164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e699488515f9f63fcaff194fa35bd3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651dfc9eb8ef1ca71bc13b0975e1f4e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a0779aceec7890b3f82e85126b0a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9be42c65788fff3c46f9041d697ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336841935f2d5062c5f498867b7336a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146870f1a429d0bc9bcaed7497a84acf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13db5b877d3042b7fc2d8e81daca6c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89f960de445e7c03c1d9409680f19b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090018c23f763dbd264b4b335ef57ca2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceeafd820e8cb9fd0c4167f10d122aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b737beeaa9ee973ca9c6a0bcec0fc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6107d243b60b29f24385359e0665ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c6952cb2f2c12bc40eb3830028bd4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee0bace79213302f8944b663a4aba8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fe410daad916d35db703bd33aafcf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf34df541ad79dd96a19057fc31066180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8855f5a4826ab65fb3d95dde41cf140181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175aa9729376d3ad49222ce89afb827182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8221ff6f6f285f2952b8ff15ffb20d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80bddc4e39cea9c9feb8cbe64319ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb814acbc187071bd2c9fb7cb816fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bd40730528c17180966263017aa82186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c06a10ac237762f8a0f00bc034e857187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a5e33b1ab50c8a9fc5cea62f67c5a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16c8bd28d2bee79cee1da262f991cd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c603fa06c43305553a63488e513627190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5103b9c540ba6e3f562fc7478effd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d0622f5e6e8f56f6ed0c3042a90b1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7edefbe1a9b9f7086d617258147f8b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d7a6649c78114fdbeb8a28b9428d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebf06a8521f2752b6a5b35e46bf5d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41037ab93fa46eb82dbed2f164fd5ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698c852013989692db1ab0da8920621197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2861f4024ee1999b6044a2a9796c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c80b1f2440cb32685fc62684bd50d1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29dc3b284bf4455315edafc8816f6f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e22d576b404f831badf9a9eda94873201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bdaf949724694ec7a555d60237320202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cb4a3858b08e3be889d9e3e0335ea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd837df786e1a1ce81bd76e241c90559204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ef65dbb6023f96e5f41c32e37a1e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecadcd388298b8b3f0ea5f93783268e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141cd4641ba63408614151533b83578207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a780e6af42b45f5e32b94649b452d38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cdcf0baf29d2fff4f87cc9c94dce8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efa4760f4a799202b5a7ba7d8fc30d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9ab7aecc3e60a93a8e587fd987283211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd8e07bad42f4a3332598dc5936a36212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584239a4490fae955ba06a6deb130ff9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6da856b3430a9ef5632d8b0a850f16214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015a81321794132dab333a565b62405215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ea768a833c888aa01083960a9c8c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802f94d525c1991072bdc3b601bb090217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e2e93d0df3f355aa5349e845d9c80218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b4e30dcfe278af9820a88da11f130219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b92ca7c2647d742715790db8dae955220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987ae4e8766be1c440b469a324e8e8f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14503f4cf2c32e5c518ffd4603de61d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179f7d217cd25cae4340fd0a368c27b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bead34f3ccff7d246f1a1900a5afc1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0168146382152d5c6456503d4b386225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69245866b5707cd4a7d968489c2d98e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fc1d403a528cb743c970603face53227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa6c0247251d90548f08ee33128a3e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e427d0d3415f2b3cb66b620e66be7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a96217de93ce02e9a458eba5891c38230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8334a3abd095322bb1a19a8dd522d3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2762f00f7c50732bffd51d00a447c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfafeca695e9edbd0a50b76a38fad0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384efa692c4c530475d904c6a8845ba1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc042ab524d3637239ab0db5ace702b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0120d0cbe978e15d04491055fa174236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b64affd294e1e34010916bd5b948e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5561c0ffe6e41a130177f0708ff152238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1547d550809370fff4d89d42f8331239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96d152d2d3b98fd0e4330fce0ce21b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083226550ed86fffe0dd2c5816f2757e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f17b03b2a4c0cc532d96027dca860e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1113625ce49e5f2b7669661c54e90243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb247685f8746d9408f4ff3e8aea85244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd5584266bb538d88bb684339ce124245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1089ada581e735fc3ed4f8b195dba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbdd0d080df15046954af228447de2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646e2fe9dc84aa4f382fb68f33fb08c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92249eef8162a110c294cf5a32d0d16a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57babaf35e30b2a87949d2803513b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b571894e9defd3b401c936080b76dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5efcb1501dec4639a88d8d56319fe1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc58a25403f52dd8379e6dbe4085e99253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93da8a6637b23dd8261c3148160fdaf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61300653971be72f8ef90b01147b1e2f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cdeb97150d5f64fd5dc7ff6d49c8d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d11e05f21e62e9aa4219d8827e30b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90e79f2617c983c3572eb306a67216258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba4f48834c4ce4c3a70c8df3c11f6f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9be0318dcdeda2940dbeecc69fbb82260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d2a0c5df52ca63e3ba3153749417d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfb6e316bf5275ab8c398398e3aed8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69010932eac7f0e06ae1f8ca1b9736a4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f9c3b65c500bdded97aabbb1bce4d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfbc1bfaebc8ee87080f0e74bbc02e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234ae9a6f9f514299175f52efa11312266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c496475f293653379652cb78e197a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3b2178ec3f0e99b9b9f5a5dfd84a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58725172e5c6eda8e3ebd8a946be66ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044238c8b176d0691ca1302f94ec2567270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf11a5548d05d5f2abf20f4c1ab8b8b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe957e0706f1f3df1cdc7fb40dac4f59272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e06117c6cc7376247b6314b39b3f98273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047684abd95234de8e96a3770c81f18f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842cc1f54158776b7d6204b0f64a0fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318a2d5d4ab77fe72400f3ae6e67896276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c97e3f1a0ce514be95bd14deccb115277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa6576d4f5c38df37e59f3dd710584278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547f65eaf8df23b9e1aef2b8e526361279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6fd1ec649c321f40695116881083f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fe6c4cab2b74b0f5306217429e24c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f1c6098b407f70b47d03e36700be8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128949baf1b0e40f7eab66215cd3ac59283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bc905d27bbbdf60b35cdf1b9166fd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bc39a514abd5afe6ecf497be2e95a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ac670d8ee09fa25da7d678d5353ec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa10b3f312821d124c783db58092a77287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1056d886c470e7a811bd02fcfb61c41288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86a6dbdc2ae630d071dfcb8b9c666c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd808a573ce25473b4c926b23e0b7f14290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8aff6de118eb4710fece382792556291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e0256dbf713ad20d8079f767d2fe9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eaa4a9b7434dd45ba49d87b4315476293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7caa2c5124158301d7d98f0e619742294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a903ab3cfe6e8312c00d6973afedf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032363f266c87689cf6303ae14fe1ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3db18211b7419aa2195a8d26c08ef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9434a690cc308a15e51b249b80e0f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed375bbcf3162aa62ebac5c65ed10715299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a6d431f7becdedc10683b4c3ca4db300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d373b7e2c4e9b53ae928bce26b012d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300671c9ac7e91ebd7bcbf88e83d8f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81820702e86fffd36f43d6bff3c138303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438c67f643656697eacc3f93cc1ccd2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3fbe23c87a7b473b96ebf3c9a9054305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da26590dcaf93142c1981b74bae50b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed42e5824f7f54c300651a5ee6db298307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca64ef4a0143efcb29de4e062812a47308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210de3780374633af86fd29ae575bce1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77902fc574c295460a154cac72bf5c62310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a44ea9e77dde80d6a05d1aee08791e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c858fb3e864413f6d1bec151658acbf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47412938cc4e9d083d74cc759eea9d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d3a90b0752b83d405c46f5c093a72314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9979f8766c3aa50612749184f11605d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033674f4e5a482025b9b4fb6dfda35c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3878deaf63cf7ebdd089a37bf154aa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee5d7cd62ccecb0f6fbb423e13e954318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf33a252b693ff29f24f2938bf6c80319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2b962c2dc13d5d37efd7b0df6d87b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39de01ddfabe28a386619763a79abc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f0953f54b58ceb67c4306b7b4356c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a18217b1c2834c00540870b1ce720323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586709fdaf6a3d8ae670a7d3f714e20f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f18d5af3ce6a7686db09f0b540e048325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cc83c40748b01d08bd116c90435df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e218b56e037754f7f6b77a61a21be6b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bfcd3bc14a1cbd035678776cd82f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78114540e742d14e185b09a9c244fd6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c3ac11f7991180f00dcf6234e4098330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa328e05a102c4a0163b16a8447987bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed909f202b85ede496712cdc88d3078332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab185266407cf1a2a9a4a5d01e39663333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff8bd25319bb1dd2e4a9a684c750c0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba477b9991c248f2d55efdcd54af3c9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95f44fc2c661df60d39ab3a3f86caa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472347aad445ce322582367ce1dca42337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361016fe5b81ccf7474d045d998649a4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7030b765a325de6cef2458922fe497339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc176034c8d24b3949d839933cc78587340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7badcd0be4e2fba3e556881b012f4ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be6912638160641f3febf64cf9cce3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad579dca415e48944eaf2beb5efab364343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656a3b0e8eeb9947bb7fcb865350a72344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8b5fc062ccf76685290dea48b2737345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec1c08593a0b08c7717ecb124bb4f0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738e96f2c5cfb48cee21b642fb0b62d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f876791c90dfce35e846808be260ee7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92016e50eaa0e662fe90b35a7bce8b02349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc02acffd0b5fbd51211718fef20f1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb49fc85c414595c4566224a4eded42351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0551ed14e1123d0408e0978295b657d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaed5239624ec8f817ebc7999e683f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b42fdc620be98904bb1724f56da580354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70b6494087486c270fe759d6de1a66355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87ad7f22a598e7a9f0166b0d1539b1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73301aca9b1f4fa9e601935202c4b0af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75480ff903898fc44e07063afa600c79358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f7bc15aa37cb71fcb193b7e28a00c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7c377a7a137c14ebd29937f7c4968360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54271be39897cc1ee1648e0f6cee8d64361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0791ee95c857744b16246c8951e885a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853877cdd7ff3bb9d8f8183e764d2d2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d56798ff077dd38420588e31c76fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e767a9fdb7717b0a10af9e6c5da8e6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1b92e23d3b57951a2c89b707d61b8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125d66ed42ca9b679e22a4aa99e6020367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6f7e7bff305927cceaeb1e679c5a5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339689080f9d7f982011b847252680b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a1dec5b184f65f94451bd2f083ffa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657cb9ef531a6dc1711a3c8566b7b54371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddb365a32b4159f0ba6eac9f0e80e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c2b7ee5ba49e43933b032a057397d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934227fce304b7b3675492365fe441e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9df9e46ea9a1500c16f925fa2c797c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ca47ccd04409a8eb68554b470a028376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b36fb1f934a590a1e817347cfc245a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2a1b2b6ee70da0d4a8d6975e9a528378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f4ef960b85ff831ec052916513243379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d53be84afbfcba50a9917a802a449c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9339406fd66dfaeb9309f6da99ebfaf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0f44fc01777ea8b45c2bc91003f38382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188ebc82ff1536250d77e20dc6b08a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61b97283d3d9cb2abb9249541fd9a5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b898c864efe0cfa3821415e39c71d2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815870ccd70c52864691cfae3f1baccf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53333b28de224ed7823c106634d54900387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc966f4178f5b885b4908b197d2549388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec6958bd015a6ab94e7d274b89e50e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a5206f678a3b7b3923507aa10e3aa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec6737272a8aca78a83c4b1174c6ad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988a0ca9c29ecb3d1107f1c65da3be6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f340093c9f962d3fa1a0492c71cea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c48f5f87cc13a95192220f0722e27e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c5dab63862c9ac2f739c9647c58c5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffbb1adb1614b97b1735e3661ee7a1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275f5d93a8d02725c52a8a69ed04605397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2bf653bc80ffa039ec2610113d6fb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52efff0a2d0e24a37c1cf564783624399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833dd9571ccb5eb2850dc994fd913ad7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a740017f9842543b8a3cbee8b7edf2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e8afa76fa5cc6399eff20862d3332402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090f31a1dfd87b19a7feef2d094f66e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c17448715845062797986013acf2b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486329bfd712116c9126b8c08af9bf56405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16557e2fec77e72146235c250daaebce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917ce185ce81daf716dbeb9363dc307407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60fd8e59dccb9bfc1c53641df9133c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbc44b43742269d7484552f32c495c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bfb8c6ccd7355315e85da2648b7fd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab603bd903fa4453adc8774fee7e55411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedcef5e30061eee4b04564a0abb17d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b10b1af134d358ef5aaed129967da6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ee364aa9f7bf5c045032ee19781ba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e0e01244a782f4905ae63aa90fa0a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd4d641c79d1bbed15d25405fa193b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31ccc3563f5b55a8e748d31cc53fa9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833048e186c60e4a7d2e985a546cb63d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de66ed33e67dc5e4da250e64d732f4b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075a8c1984ef9a8a113138e7800e33e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819020f1c107a8be0795cb41eba12ef4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edea941f429499d2c2f502294f99b3b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265a649e80d1d5726f4b799756c0237423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd0402883f510f7bd261cbce1c9ce4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92770b5cacf44ef31df0becef668fb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b620bfa8a4459ea9122192873d0d5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79064d9f60457f98b8ecf429ecbd787a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699975f0292785f180f6a67cbef43787428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76240d7c71aab2375a5d4f6bd19f8eb9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404126782dfd575967b545f350c3748430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e710731410061ab93ea9317d32563431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62473415f17552b1212ce301afd8616b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3702ce04e7dba94cdf5c8a85a9fd7a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44f6ab140ec22c82d89afe43a3eb50434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65150c8017c10adee84c33aa9155217f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcc1631ba7d87aaa0a1912c09566d2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081eb0cf457ca32225d153dde7b3a2a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa088a7f2582c7cf11025da2a6194465438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f304a30b72b096a0bd61311cd84ed439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519732a966eb5bd9503b324cb4716f66440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b224175a9ba1184515a102d81bbd81441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208dec6c4cd36fc714315e9c8b3be41e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c4055d0f3b3938acc6d8f1649a90e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61303caec5c818739f9c535e0f38fc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf61b310f80339b3fc9b3cd653fb03445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9061c957b69bd502d06a0773fd92b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844a4123f2ba50149bb2bafeb1f89b2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5733f483d1184cf274a2dd5844d32b8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517ff93298d90d5ccadd6d22757badc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285d632a983b9a83705448b7238e6e9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7bdbc08e78b991489786cbdcb410a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fae4306e7a858c5c0eaf4a25f6c5c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2a2223e53655da29d3c8ce65bdaee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1027da0bf00eca01820efb07d8dc6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cad8f9330cf3889aff4af6d351a74455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886dd88e47b5cb91b56ecaa5ccee286456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb121acca749baae82259cec66f31d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93115388bfdb2375d0da16b3969f189458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026e4e2bded9ff2bdef397031753401459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535dbc6b7f9e82582cd9d90c98943c6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a349169532a7697514f2792dfd2fb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02277caed59e4e0ced53d44741403c1c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3142f77a5f4093a2177b6b84aed85b8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5089913aeb671963f9b06d8cd30a0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380576d88a33c87ed9704484e3577660465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4d390377dec1a082dbc7de26dcdc5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b5bdd5496a66a2ea3ac3fdee51599467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d2b2b1da975c0937e792ee993d3a7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfa49761da3bf001aec9e526dd2539469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46104e876977521815ac89dc53ed6d6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5ed6e5542f04b15b8da9f3bd870a8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551b0877d8fb07528c8f9570b6226aa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7ebef4c77c76025a049c1626e5e21473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d06cbb075eaf9ec9f8823d565ce97e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb71fa3d7b9682adc94433419d00db475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628ed559261f2ae94c131dba45217c1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce2c1a0fac6436860a6696496f147d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce21059bbbc233c9a73a1b1a5810c83478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f32911407e6bfda0eb9c9a782023d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f913074183cb21de5aa339ab062b9d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d15c0b79ddc4af8954dd4dfcd929d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27bf5bb74516fdb8b55e19ba6fac3ae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0399030f73f1748c95112b7797b94c3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec11635095691e8cb30dd3ff7051ac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e08e26b7607c144cfdd06e0159706485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4f0f16b220dfcf121a4ab888744f3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed1968fa38b328d914dce71cf59e92487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5a983c2eed4006924825c7cc1e180488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe494f9967826c2a2e60c078f576834489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fffeee71604fd6b6760de9ada4f117490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0931b2e362d0e83dc8789e1097c2c0b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c091e73e9f106e71edff55f4dae41492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3f0012d9dada253bcd75c3c699885493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2997288e0838a4247ab1ecb7ad8b9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8cb693e5c867639525d9084c3ca34495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ead2be7ab74eb79696a07a7de4f80b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110e165a57777907196de8a901174d4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe61a6ad183474b148a718e7d784f4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c9a5385d1be7f36353b7f29203b8f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48d55f0537a9c413bb17115f777ab6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180ec5057ba293446237d2a28012ada501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16706eaa3da001124d9aeadd21e91a03502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef45762ed9a470d5f7d031de7164fa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17693ee07b11a8c2fb6fb3500af2d76f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f250dc725ce1c4c9b5a6b6d3d09291505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c3b373a0c74eac5ac52b1e0156e80506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d48da8fbfd0fe93af4465dbee3032a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc7a87140781f3de9857ae9cbddf8a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9903a1413d2b30b960b150a3580822509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19c36aefd1369527a076cc88907357510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b56eb54cedabf4ca244d7e60461bd0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f1fb8ef4bdb09e569712db818493b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0559f667b7121fa1750494b7659f135513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceeaa4d8e4834dec0a3c187b0c31a74514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9c847c4cf573f6a980c0c5ab4e973515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a14c49142930da793f0c9da314100516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a40aa322f3f12bf4c35ea9af1febef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f54970e4fe70c3dac967f1ce6cdc93518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9ee793fe79eab2f3ff3f7fe2935ee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23184304891e76c56aada06adb144b0f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb9583044ce00fbfe803510c08ea9c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416676ff3841729e253fdde328bb7f0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16278447a8ba0ec09314b41643600ba3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96e4bc7dda15a8b83ffe777b3a44e3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e963aa0310de2ea7445c277b22a0ae3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e31cefcc436c3d41781d47309acbf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a315a62ed28859c14fb2eca306dcc04527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b34afc1c94f22eb5a9b1cbcba38a9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2e9f0e560f5e0336cc9f35fe6ffb7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e51cf97fa2e4cd6d56b42e2ac00514530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf638ed00a9ac9ab136378616061433531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e51191512e1f19d0b1a022a467a23d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3a8f52fe606d225469651b2282ba3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13324f31c75c32e506e0a5bb72808f4a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f7ff0b02b110fecfacdc4bddea51c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c45e2404c4db61dee1b41ddc170efa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fe144f8173e8ff37428429a9243fb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c4663c8e7722c013a454878366428538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b469a91244fb6e2e0d59fffe06503539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa660d60155c6b56c7b96c56b5c3ae60540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9749b324585bf859c48c0f0e8ba17541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c0615f8ca6ca7e532e42bf9b08033542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7baf6ebe105b0ac06be08ccfa0b10543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3212b64cb09877da292362fc9b136c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504077995a13af30ca877bd88264fcba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90e7db32332322a4ef3a7a85c02336546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f292f4f56957065d3fb7cc1e8c62f5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341ead04a3587e6a60e810df1b6b978548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2b9a3b58d8883605d339510fb4149549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a4f22547e1803b44f2c8b9cd05e7e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e10e6171e9c8118fd7ebe70632f16551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212516bdf21e30e080e822ec3bebd9e7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb743a47378036b864f673912f84274553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf29a29d7236fa675d1a80c7e762eb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d2733a9711f41e3f0984d1b9eddb4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc5c450a023d361ddc640cf2210e64556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b08eaddfde4437263fa3ba6629f81557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be70c8329ee94852153495f58c12da558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac858c95858f36e663b766e5b2efeb9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfa7617b9ffacbf57d3115e3555dfc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e5b4a4e2dc9c39a6859cf8f78789a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a3ed42fb466acd7a7439b11e104a7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081282e730dd8e40da7154c449b4497563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e3c598bb967133a393ae3a128858e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ad0690e8a84428260e5712a900716565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe70e9bf6c80ad78c164b1cdae590b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980ffd5c459a3bed1597ca70dcb822a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e42a832cffaad3d28e5f72bbebb21568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd3dc1fc2694d80e9c92997a1adf74569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4c7bb03daaf84fb6fb8031573376e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0fa0013bf99b126fe31749b38f405571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17063ceca69df023b993c4be56b6dcef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce442e06b10b42dfb8dccbc4ee57d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745b150730fedfc45ea0c1a0200b2c5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f0893f6ec43be6d9c467545513969575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74ca803dc51b3d3cedd2d2c019a59e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f540092c839df74b178391a31583ed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d8f14756da028ee2d88dfc9ab413a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a218ddf49e6d1b2345588ab3f5d0b03579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafdc715d89c01cb2c15e42c4b04814580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086a426cc1212f746b7b9b7a49eb50f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c8468908ecb92f9b8c4dc8869d6fd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538f0dd07f3301445a4d9ca0bdca974583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0022f497f5eabed13bb62b81302073584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be0227ca4cd5898e9c0247fc1bfc49585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31927b2c1acb53af47245ce48f0e8236586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89533a485d1c37e52b0178d4a8e48721587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f55c8bbf1e693671a3667083989f6d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f704ab06790bc5774c526f8765c352589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678d7a89c697fbe161d9a0e30c897d2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75deea48440da41a804ff6b3ebc7a6e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26417af004ab729a9e98e0eefde28c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd54c7dd45d318dc905cde94140232593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa4bae03c1592e6e977db3772bb62c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e3bbc11f2b97216148bb18943d59b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66001c2f89cc15b0fd66e1cc4ea674b3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fb45ca197fd4d82b7e6e5a125009e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97a0e73320272e053c6f9b93049e30598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bff422376c27bb98437acf7a337e8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272e61b6f73074e67f780a2883cf1db600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d26ae9f618b51f9adc578095d8210f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6afe5d5cdba9624f436915b3d4084e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e6a19e4a192458bdb5358bafd5013603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac43e4438c279aad9062cd2f2bddfc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3014ef3b0cc553eb62aa886a06da63605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf44e2cdc6c368200fdfbd67ae9636a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98719b4e50723e3af2ca30ef028ba7a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb18b1d59e1d83b8b77014f346d4f3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238516cfee347d3523b58e756cbe711609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191cdce250ff0aff097fbdf0da7a97b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64adfe4a44c96ca3c5127f72c296ea09611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000e06454f16383088001e2ae7045e0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ff1bf0be74742741fb153ef941bed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b787a9a8a9494a241f4d222cf0a21b7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5103cba949fdf7f774194a42f9ac2ef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dddfc8a3618369f94627afb953751616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb11fa5f9e415abddf71369644c731617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146df46e1457747c80cfb53fda0b970618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dafdd958072e001b050185c50590f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961eeecbb54d99a7c6b4bf424e926a94620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed70816673e6fcb088df99ed4d8d90621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21019ce06a736db47daa7e26040ef6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1697696446c92a8e96cf3e2c7932ce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547d14e96ee9d2906226fbb15b68539624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903a9364672274998f5f44549416024625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe381f6fed6af01c7fa7953beea98495626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3499ba5018771d06ecccc75ab0428f6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d38f5b6489d6f947e88b58c2dbedd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd7ff0eb4840a2fc963782c54af283629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76511287656c5e891ebda88e8d0035c5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b442eb53922fbd1529afd394a72a35631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d618642c923ea6ec0f3cb2a103da296632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105f5ed4982e657081afe1907edeac2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6900e5e60cc17e2cc1b024954896a0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478ad4b1cdfe5ab1bcdc16f69650bd9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac9efd62bec1d19c35f637bc6b79c6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f821cba75d68ef959545e109644cfda637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f1c8d6ad4159ee95f9d144b981d99638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cc4f0b2dc9b235c46fab5b187abb0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6c7e21836b5ec892feb1779876669640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef64ff4881d7cffb104993199f29f64641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a819591d42bbc5b2ec33f202f27a6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8f0ed580fff68c9ab9b481808a032643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9b5a8bcb7cf248362726dfd5e02ca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfd016f64ea6acce1375891f2be2af645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bdc2067d70b99a561db199cb322a5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe15ca9b571e058fd2c32cf09cd25eb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bc313fc828edece99d3ca9de7d34e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac0027f7187ce2bbfc8ead8afb65a1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ff968232d648dd5b75669207d44a8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9b4b4e0ddf2c081c511529cfc4096651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ee84ac3f5e80a1b669fe1467c9a0d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751614310f2ffec4b7507326686f799653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51232997ff60402c923e307954d897654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c3bc9c33e87d2ba7ff3ae57c0d161655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2126613522920892493f290178858656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1634547ff938e195a3356dd05862da657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c65c9afb8de44edff6a6f1a113f39658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104f730d6b9ea2ed27dcbb8c6b79ef7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc782cc1a37ceb4ddc17f39660e057ba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568385388e95119b1dbba3f561918d82661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930020c7109724495eddbe5338153461662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f38954f374c47f13d4bc43209f2f0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b2ea7a3a254076a9a9c72d198e6ba664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bed3ee8a6e1c059263b135e455ae4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf054da5c99e4879ccd9de47fd7727666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61239457c47405e98aaa369b4ec172d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e360973f76ad17f27d538207abca0be668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38457325fac00253374cd573df3e4522669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6947b0d933e4b9085c22d7ac8332a8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6918504a4f664170824d2669fe34a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc209e52c304b051262723dceeccc0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca668068fe4f35d5d4094b8ea2e5af673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1adf3e5deac18349794951f1d8214674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf634d6cf3d7a9f7debfb006fbc333675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d42ffcb192913c1ed9c7ce201ac27676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df14a62fdd71f5b8f420810dc894036677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f8453b64e3ea522db152221646cac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fac0313d97138abe9dd36fa3de37ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69956b8984ce9a2757bbe38c36030e31680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc343e9a7a1eb5eb7dad4632709cac8a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90708c0d401dd34d5c529236a4c9bdd8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110fa62383e43023dc6d602ed232b5e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd590554918434112b0e665b5168fd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83473f113e242c0c0e7de202d056813685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af354351944e3cfed84df09e4d4392686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b66dda118da9a2cfec954d6c7f801e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcdfdb088dee319b76108372637f8f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bae347fbb4a334b1d01d0a1044b3db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d137284b22165a4f5133196d81df67690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30224cd4c3195014f4be89894494e3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdba1542308b6c42d2b487bdd01c3e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103490143583693ce08d7fc403c59809693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199616084a2b1ca2b859bc7ec3ed2529694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111c35045e614cb231acaf3e6bdb005695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7260d2faa9ae68820e6b999738b1745696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603c43ea08705501f2084cc4ae5c96e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b300d0bb0bcddd0c8618ed9b0203e61698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bb2827f4c765f99bda7f1055bfeef699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fea7b7ba766151e1c1c04079d3c1f2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a6bcfedc1b1b025eede3dc0483cc7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f3cd190e48ccaf038bb10875791f3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea4e62206064308795de484e33d026703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3c28ee9b6741edc2aab3824d3ab0f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff251e7f8164b6015c524b2d4a005a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d10350d51141aa1176ed21a5a35e9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5cd2cbecb69f4e68c07ed162efe5c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f8a4d417b2146c1c9fc5dcfcf627e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295380f4418245fcc9808656a12f47bb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edcf040b4d5b1090ac37b80fa2e7ef710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330bede6d8285d02e35f1f227009402711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea9b8a6d7b781cb646dddc6ab3749b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f37743d8c70b38ccb32cce8e7b84ca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16966b128feb4dbde782d077981a8107714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88db24e0a96cb730635cccb45767dcc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4fb2085afab127a1d9f31bf450cb1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be836a66373957059a8c14882a25bee5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abd94d4c4ca63e693cf749736c8b68718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20f3cecb7fda9216dfde5c09d49eca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29641b1d346e65c10d30fd27da23a619720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f03a29300410d6b30958641c2cf78721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605de25e949423f1daa3c89f8f6cbc85722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3266723d282bd3e9738dceb4830f740723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffc0be87db14f151459c5c75accf13724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8816e3311252a25419396a2f5c8ea1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e26d97dc125b022320f789af7bfa0c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f540a84a656cc244600157fc6bf70727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b4bfc4a3527c115a14293e58bebe2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda48a2607f8b70b88001fdc8d4853f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d2b098376d15c259d98852c33b76e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fd6728467fc0b25e6f60e1f86a7c7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc6b4bc57c22d313a88dd3398453cc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279fb83dfe1014189de0d7b4ea34510733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ced90b1fc9a08ce31155181077111734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accd1584c75ff8a20124b1cbb6ed04e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233ed08b0cc2a575f9ab3fc3342b424736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b71e95a0a465f8be484c1366b6956737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5ff0e6566de79074af8075d1720ee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f763cf49cfb275817f6bd1a2b71156a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b814fb77174931edc43944aa645a98740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ceda430386829f0539bcce345df38741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274789f8e6f90f3ffab8e37e80828722742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c6a22bc8ad7d6d2880cd1cb9a5031743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32917b2e1954566ce5c8a61f0e5e1745744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f370ac40a24ee20042185a23f084b3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8bf1e340dbdeee9d39acd71203ef9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f4fbfafb5400c22aac8e3ba161da3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525240ff6a5ed586b3eb1282eea27239748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b50f28a25c997d748435e63aec3b17749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756840585a28bb2a2bdc1cf2894e891a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4148e16ca2c4d9e60a1e04c61f20cb8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670bd988a387325ad6bf0d8d5337939752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a3c8a754a51bb5ce0e99e5230ec27753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4ddbe33ec422ad1f03a703b726935754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111667596a31790baadea40582aa3d6b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d6a82d332496185d1ec89fea2ee78756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca3061350ce864c4ddc94f21a06abb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6799a30878365b3abbda12b533e4d1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d54919850eda0c1c9e6de92cf6b74759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc76626ef614ab43617c8517defd931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b2ab2c3149bf42c2d01d367780a342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa82c15462d34bdf0add6e6bc1915513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29231fb5b462bd940c92a71fab4e2674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc6f26aada4e756a91cfe95de34fc95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c170e7b6a60af10322ff3bd4470d3cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcfcfaf45738b1a10ee813ab334b697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edea04e44b2a4172bbaabf3d48cc768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025831f521e389d769792d1d98e07f49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8041f26a670cfcc9396556e42c038510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee0b941c284d37cb8b792d4bd0f7a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904ae8db065171d8190880730c1a1d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b90ef73934438ab0960559d83304413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200b25815a17e99ac2a062da3350e6c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936731614a2dfe77ba364eedb4f151915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff47070e0b9d6139e7605e6fb70446e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acf29298a009e0679b01136d46398e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6cc7fbd9b045fa74b0db8fc7542e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157fcbe00f4427239ed02327b00b9c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40334e1e6b1f968fa5088d2b90f380c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301097a774887b72ac4526fd965c4bce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f65726e4066faae102cedbbfc968ed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf7c5725456a39533d40c72ef9020f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8637ad84a928f1102e32d457e0167ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4859d564ca2d7f8e26774171023d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aafe6d8ed57b43000f848ba2fa6f5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377649fdcb5fc2478e0c8afb06ca2ed027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06d23b8172eb26ee3b3b7c536bb9f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe1b129cd31bae9b31c807183d8e7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbaa29b68b64ae798c98faf3a6e7fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22b1ad9ac0c8ba82b704b152d8b1f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e450e9eaf70fd84807a099f42274c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86da787434b984fdb78df663cd8efc433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697d5bf9ca688ceeda38d5f3097c67034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e559c1e5661aa8426cf58eaae2410835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565135aea5211dee324730f63b9c13ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e809241ceb77d9f8d675a668eb13137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ed6ca9d002b7a95837d100ca9d06338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c7e31a8219aaa18673859d0a52a1639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6becaf214999c817f6a2482e660e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2e9ca784caf9f41fa176b8111405941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5c8b4b319dada9c7ccc103eba460a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb050a84b63e8c672be1eb355ffedd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f7d614082bcb6503ec8e6aa26dcd144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c365cb1d092fa0b2467d216736e0045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0f29f2ff6d54e8969147394a0d0b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b82368e119063ba1a6acf941f9bbd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828dbb38c9b2297088edb329879e272e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dad744f8539f9a6193db3ba05f0fc049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451ba9330a5db874cfc80f702176d3d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da6863784abe66e1177922ab84217b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226aa1401afa20b2fdd4b224e4c3a43e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfcab4a92603d3bb4221b198d5b1ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4137dfe87d0a6e076ee772d57689854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4821aab09843b29062700439afaba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d9a0ebc6b378ff0ede76ac0e16b9956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db387f3d640401654ba49b93aac68b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e8c49c54254f4713817e6d7f6e32858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501ebcec80e156757fc65a090de027259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff526e22f047456d674a269be0d73b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a918d662754a2aa12f95d680bce8e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e93b90872dd26901daef43134259c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edeea7de6166bf1a50eb1ec2f6293a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018071e84f6fbc1197553f06c6fba4664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630f938b8469b9a9c18461c48ff30c265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7673642a466ea018129e09ecff35a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618767e9585e117f84f18f3a89a8ec267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6f47eed266bf19807577f729d552a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf4e86dd8f2dfa3c875adf727d86e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f8c13140449d59b466a58703afb7b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f16aa1aac9d39a0ae6b54a2123b4b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88abf0efc24c6b8d582fbaa285fa42472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bc18ca9a1c943bffacea620b2420f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56a776322860915e963b0d4aea8e6d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b68ac1354a9e01bd952416b97ed1e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b352b7149aa960a67908e40e6c584176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0906451b44b07d08422eb43f84f626c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584c0d57ec18ed298b3a13a56d76dad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb26e7e915861db0413d8e6fe5206e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7751ad0a4f29c711b9f6a37de4f4a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36145b42e5e412f4812918ca936cf9cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ac8b4379aabc2925f59c38f7aee1a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6fe3e2859ccf7cbb91840e908605b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53a2c1422c97bac6876baadcbe602f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7696c8f31b44b8aea33a9a8ef7b7bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16364481ea8eda10426b5e7d2c5dce9086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2554c6982d69c5698c2dc1cc7d7021b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3fbe0f2153bfc385cef83d0dad86988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22c0f52ee4165e410f163e6697270d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2faaf6df00c25ec9575b1f64de2d1b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee3ec8299b6623b5ecb13796709c4491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0dc531cf310a96a00cd9a2a7545e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c370abd08320da2414a18dea4e98993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b368c1f8838158ff6bf3b647dafca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816e8f2e985747f77a9b87eeb55dfe595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32657a4f2d7673aa1a5cdd7ada219f696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e362eeca5602f97eafa88ab70371897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653c49b7a7c200fa222a6eff3911eec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ae7d9b205cd9ba8b163f457278e4e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167e4d58ef205502d02d3d13502a0ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3e3268bc7a7e9f3bd5a5a973392c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31a3b5cbeb0e6654a42e9416d1e764102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842111055bc6de46ca271403d0f775b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5dbf12d2a735eda3a8163c8a56e16104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e617464ca43d3c7dacbe3bf8486a098105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18f705ee74876b4ae63845ad790298106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72c44141c09df7e5ddcaef05c59e41107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3773a63b151ca84a6be2e4fd31cb9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c695ba83fda043c1e412c6722837c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedbaea5bc1352ab001425984e1e7f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d89423a73bfddb30f7211038246dd7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf940a721f7c8b39ad92e4896d9d15112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481e6ed953538c3fc7311582f46a48b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4001700afad594876b67e439314845114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68deabb6c0592ea5454ca156b747d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c20c975342d4c1fa8b713cdd705cc7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9e138ae034520b9413f45199341c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24e170af72b95d31928b4d1d6eed22118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6c9756f7428278b60a16dcc68371d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca82412e1e211713243223042882ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff6a7dea8dabf4301667bd66a5db33121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccae3af6ecb33386a87655aa0f06d1f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274cad9b4380db09b3ffb6762168a8a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464660a17f74c545df8d645fada92a37124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197984867b97665fc384638901514693125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388f357b928f6b770795957326f8467126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80389132f6b6f6c76637188563d3c4c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d66930d651c873fe66c107c1117477128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d78a0695145b639918f59b53d24cd7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8d7bfb905a961a150e6fdc99395f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f49e38d103076b6dad39df1648262d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4418d537d688c508b0887de59be9e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b04fdf9ff0b651e26a025a80a89ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6107361802bcfb21e8f0f8767bd1209134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee269dbd44830da749ae35d38e3fb62d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd49f43403fd7141fa68fd70b6faaa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31139a92d31016d2c5252d840785afd9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ee4249a0649c2e98878599384c8bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89943d4596d55e53978237bff34f1e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab1aa13234d5b4dca70f19fb974a75140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506096aec9deb6b023d1074aa385137141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352c3ccdc28dd45d35afef1c3ce7190142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ff42949d458a9373b97fe1c467643143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa459cad43226885d65fe85adfdb8bd7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c0f16b44363d1e122186de5066ada145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b15adb0fcee20705178d74e6ff809146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7759bedb5224a5b2008bb96a1757f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f88300932fe2fdcf987881881970a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d165a60864e08084fb750eaa63bd9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e0ba533552d51d1e9d384ecead98a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375634180c80323652f559a40e1d6355151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a91c78fdadd4a98a9d9b4545cf6247152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836d3740b53ccc732c9dfa8a3294280153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8eacc82d2bf86283b7c609075bef16154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0743ac0edd5d059175b67de180481c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda1f9e26a126a64bea1478c75e6c49156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467929098552ad546c4e0dfa6013fa84157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41410a35696b8ec82c720cd384620c69158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa41c9b08b48af69fea4047e13c4651159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab894683498a08b74102b9a1ebda25160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add99fcf2af30b61e3e8620b358d008161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508fbbde2c4c4b8efe05e755d2dff59162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22be629547f8efa3a721022bacfe035163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d65b56a259a91bc41b8702cb5cfa9f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bde51898d4103774f0f9c1176f6616165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89949e1b340dd8ca2ea2cabab7ad40dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77314335067b4ef4a67959edc43e5f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f615b87fc635796782a087f39546660168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbc31c162509891463e15c4cc16d22169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cee4016e5121d399d82beac5423ef9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebaf42210bcbb9a3aad996a43a5352171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21040cf7358cfd7c966254ff9cbb2056172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffd70b59bbfbc882555cdd45667fb0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333d198a1aec11f9d3cc176a2b515e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6353c942424e219aa440eaeaa12f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0694c73f48889c1237c63227301ad6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbba206fbc51f4ea982a06bb4fd60e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228081ccc61cb4576a348bb114779f9f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9457b504e620083b614757590401f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf0642d32eeb523cc5ab9c29d14b4f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af36aadea23461b2b21aa58b3181e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94f492133e696c25ed1dbe09876ce4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36c03d933015d146d58d0db57564d9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1ec2d2b957419019550f076bc7ffc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0f274c0c83ae916cb8aa530736fe9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70391aef44302cb37f81efd21c0163fb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851484e4465adf1e5707994b8d77341b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75b77d64c85fc47e15da8f2a7d2b49188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ecba034241376e943088ecab29e9f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507964ec9aec019373031d066c0ef76190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18549a0f436cafa719b0062626ee856191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b484ca541c03924a73b3aa1c22036192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740c756b6015fc6a45209898bb02324193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47805aff3044516b9f70be20f67a265a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c778ff4db70db122498f5e2408bf61a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508257f2092d8d432323af033a08e343196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1bff8b4b7c56042eab28ea749337e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02be352c622f0c87caa1d61c8381ccc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67550cc48213b3f569b89aa54234931d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ad16f2b02e1dc5db1b3ed5adb1e27200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcb55de057451d44dddd55a75537db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7533ccdd46612dcb6e5099245715279202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c96db9ef35a2a124e8194a9fac557b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed02acdeb7b5303173f0b26a5002d7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292397b1c86056c68bd5b3c1d129da89205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c2745c0cbb5d435b564ba2a5a4f6b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c4f515ba23b425849870eb1ea9c5b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50847ae79b4b81576cdd9549491587208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bd889901d2f1f99e71fa23ce0057a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d2fec0ca840f745aaba088841b0f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e5c18db7dcc245a3e4424f45b8ab3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a0dddec2ba51e27e645023ed56e6e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e556e25e358dd83913093d38b5a5ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4ccfe794dc3ebf8b2dfbf971337c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638061496cb98caf28b3b4aa94e343d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced110475683511c6b01f7f880523ba1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f935a11745dd06e7ce35419861cc9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3faaebe46cb869c069def6ba31e9f3c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502a912df316820f0c864dd17f21b30219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9265feffb8b169c7ca65df72f36fbfd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3a6b5df796e752e93fc05dbf7cfba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44382ea66dcd78b7a00fcd7eea9846e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f6d0352f4e680995edc17ead3bf10223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336462189768ccf993165a12645edaee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a973fd8ba11ffdbbd6ebce34876348225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e1df1bb44603d6c50d9e86a0f3d27226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b69ad70066c35a9d0eeae3b718f7b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9eb7b4007df12527987f253726fc1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966b1b33418bdb2f4bd132e56498685229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfefb5f60dd48c083f7707ef6e254c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd654640b0e4c115fd1973eb946863231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e96c8f7106ae9459915f3151883bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf574d7b48da1096052d918a031e726a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab950b9c962356aa37bb678922735695234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d009b7b34181c803073f17a69f6244235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d388e78af362b58e715b1fed5944eb1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa18acbbf3fc0f2b49e1fae162559ff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ab24303bd1ff0a86cfb8c5a203c84238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32d5e48236bda3beec959d84899019239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b168cfc485dbeeba2880a074cc54cbf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4056ddab86b37bb51aabf66881a60d8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c553f746816c4a1a6771e4642465f4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3253656f44e8a7d036fe9e7854c10243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e82d910d14e0b9049ca22f8116fc12244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be132c2dade3da75d69666a49954f3f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1d18b064488a3d72c61af3931570b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175a4563ce0f80265e079dfc577f2b5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028612a52d54f5b76f9ba5466cbeb51f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9799c8375541ab2344c8ca8ce727dd0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b586be94352120054f97e71e898acb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550da6c910cb5432da01096244538bd1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105284891ac969baa2ca40d56cb5d39f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebeac46a14a441a74c0a501a3015a7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667375333007d4ee92c12554351c73e8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27d50393fa320dfd253a2f0e03875a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2588a8c3e45ea7722070f0d8cf9ab24256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba391b65f5f87a63947ae9c411b7fbb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05274c0f7a27d544cb7259c984038a3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f2b6436741bddf0f4446442f0e190259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638344c7e5f9d7dd3c7082c259fdf544260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878486351cd35a4bb09be6f5067b6e6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e73ea648c3cd1eaf179016d716e1e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ba2f01ede19f48b71fd48d6f55162263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37528edd10d93f7243f7e840f8752a86264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6dbb1c44c254c7a3c3899a85e32ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb39faf9972513e0d4d38061272cc2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec75783dc7a4f9cb92e4ecb449bd145267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e03e44ed09a17cc413b33e6ed3129268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445fe154b6d989a8996c7335c9240b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf749bbf50a7fbb7965b167871d1c96c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab4ce0fbf54baaeca636e4902f1186271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf91628580c3cf985d4010d91f80e6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3034bf4ffd6fcf17e831a4078d1eb9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0447ebd3a49547eb1387c772560b27274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2c4b8caebae7c379510b87a34cf71275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3761e2473938178b0176c00604347276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2836ac44ab08dbe50b229c29c61fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557c8af6aeaa4f164389025fc39bbba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289969878997cccf843fde1f4b9f4c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9acbf781ed292ce87ce55df6c36af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac6887d5762e271ebbe03350a65061281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1363b9f6dfc894e0413b987194ee91c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30d15e92293942b01ce9f6e79d91fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529861ece587e9cdbe4f3d4b46afde0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa39d773a972100d5715c6fe201a0e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a03356241b3a7556206eec4c93b845286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3df8fd95f9dd95391489da0db6963b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2746d5506f8bf1e1f37f9504ae59f76288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30ae6e028dceddf971aacbf29617b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee31a4fa463de84c5447da7942ca12290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce567999c475d2018c2bef3650e3f6a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db7528780759fea28faaff4c43c4ac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c666630741ca68b3aff45314f5f8a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986441d5b77257c37b487e49d82c0459294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3570b27f84e8b3148ff739d98dd5f87295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6ff1d9c4ba3f04218ef901e594cbf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b38707a20325741890b3ca201ecac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c674d33128cc847ef32cc843b4eb2b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da451931f0fcd88219ba72b53134d8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c20eab2c8b54083cc3d6a620c1647300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd1dab196b48db976f2df075d43e8a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d03a71b85c17c8272c80adb177181c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2dfcf43c2f39dd01e7023df91df11e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d337464852c2422d468f090a2c5f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891205f0a5df1c73a99b50cd8dfbe42305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a83260968cacafca1bb5274ce245a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67924d54d975102a91a3952da04a03307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec75a1438a804d712777ae43a44987308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a160ade843b73f0b4975f7b69ae0e7c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e1be8685eefa476aa2f4dfe16c0f3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b303df59fe7f910c1fb0bc707b23ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cf305581ee31d66623f80de7f50bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f393ab55a6771129f47daa1f700a1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c38a0c23f175f18c72ce13ad4dc8e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472102ccdbf892e72749c1598390fc9f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c3d480aad2e69e984b2798df2cd9d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f25ea09cb9405a8a59b5d3b77efad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8378100978dc6eb4b1b89ec3236e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8ce631dfc6e43064d236c63c085da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeec64d5885e479a9a9a5e0bb0336a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08b9cd60a54cef98dacc9674fa7259321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcec9be2e4e5a10710389110a547b42322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecc72310b04e357d9aa76ec4b1a4fb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b5907817cdfe75a2a37a333fbae81324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a60b3c8132f21811566bf9ed38e3da325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86819298dd2665e8d3e52c8babac867f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f64680bb785ea66ab8d262f41d8bfe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c9c1b35b4174adc49c567a47e0edb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74074f9093c165d34f86c928657560329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cd95541c233e760e5465f4ea3bf53330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa103b4436c4e5a4739de427701d09d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce50c38b0e39203ad0d8c6a22c81118332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7a7a771c8bf49518e6a9b9a34bfd4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d43673a3849e99df4a76e50ac3cc51334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b399740696f73935040eabab0043e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db1af68fe3f9b7437ff6ba1ebd3468336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73293d939dafcf66eafda004764ada337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183a922006f3fd858fb90cca410ebef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91706a32ba6b02611c0b7f1f60c19c34339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb47a87e5cde6b2da9b3c35641be9ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00317e2955c0bf8619baea109f197745341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330edb73746ed22ab23f76c5481fbee7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427897addff676b12df16d99e500169343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed770638a277448ac686f0ad0d2080b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c42ae6175ad50f3a466b42fef84e79345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be3d11cdfae85eebcc86e41623314c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db664e2bb99332c0bca549efb42f46347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695535bdea5906b072c5a2c526de2aa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494340d1edef366149e764635870a33b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033410f649cefb1979cd40cb13eb229350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95778ce89067d8448b9c656466a094d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ccdfb2fa246fa64186ac33b47f3b4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8311e4044d3895d753d2273ca738c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eeb751c469207ef933bd729f56908c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8abad42bf28edda509da3ec190d20355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f95036b79cae19b3abe0d377cbe8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6c70961af8c8c889bef40b29078ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebb35e0f0fd48c8942c5c920c83924358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4152d48f4dd2a2ca50e9bd13f178c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e4bd86e83158633811c61b98ee791360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0f84769e86a8d02b44ed9194c11e8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df35eb1fd44d9a7b270f302e6d5d1ca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb945e40dcf175f062f0bb2d8d8e91363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902fb8b05288b8511ad9d1d7399e520364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ea77d0c0bcfc37077e336028feb3d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca7a5a20c35731455124760990b42c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa47002c840cd8c1c1ee4e9e2d27f9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06383ea2b9ec67cb61f8454a74ca8c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a879dd9462c0935720417f91c729fb9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3919888ff49ea8875e13043211ee789370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49c73755e6a7c03c6dac84e693e661371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454da66079fb28fe00ea1964e650933e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b4e0d165ab617a2ece1f5d0f79ee3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36236000698ad335b79dfea3678f78a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7d51d5e1d61a06f6c7aefdbcf2235375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f15d3240f533fb5bbc7e3e0a4e5225376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44697f0ddfb85aedf7afc0bffd031772377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd7196bf5c082c70d153d97a401545378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933def177844fb94fe86865ec9f032fb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a54109eae00eeb1faee79d9857e2c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b70df2d791cc5e3a81e54eea4ca775381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d722dde4e3766111d3ca101d14a60c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89180a8c835bc8ef1903b5e801c15f1f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa091e48101349bd0ee048c3c8f4908384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6940c3daca0b8594119428c4b8e36385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318b37b6c0e4a8474c0ee70fe64ace6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eae703f326c3db8cd94e51842a3526387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a685f255764e9d1d28d70e3410d532388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e7e241c32c14b6eabad64d8753530389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf4834cbf47021f1fdd6d6a435a5fc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a044c0f756b644317e4556c0d9045d9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a00ae1155db153f8683493f4d57bce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fee12079cbebdaea3df790e9fa9ce8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ab14de64e4bfc3e346cb43226611d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558f4f3a7b5c075697a042fbbe39314395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0fa0f588441a7bb5daea8d0a2979d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b2ae0ced67b74e4457118c07fae9b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96eceb6b5c0e8cb3eb174f4bbb7464398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058e8dd5f54891b6a6f049d85b9ddb4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb7723d5a2a19201278b52ed37a8ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d566634c3d93e172ab26cd5bcf555401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35047c4bde653f39a43dfeb035ff9e0e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694b8db97314d5904987878d98d2b5c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f9bdf392cfab36caa24b121a10c71404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d2f8786bbda71bc954cfc2342f02f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf042d8bf6f31994e81933081023a613406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0020f5350d4a5ae50e136217d74e5f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b4d327bda557f28f3411df37aeb05408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bf5376278747ca0177c041e857bef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8563483f3e80278e20a4ddd89dff1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903a53067c561b55faba6245f3029d1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf1a19a7fa8d946e8c90965f54943e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a123a89d8fb75843309f1d29cc03e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f000f4cadca38c555fc6a396b4497414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084a84f5d723e114320dc241d83dc43415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d33864b9a933c1c637159560f49a9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0671da154c41bd2ba99871397d7c8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53b49708c49608efed865c425b058f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d786716318bb6406b0910be88e50825419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a016b83e669c96d604f2f2214bc2855420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50338b4e909870f32d53759b1b975c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37f643a2d171a3c076dd7d8c483a11422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca472ff19ce36b75db42217510372db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8196cea3c5ec6d78f86fe8084a93d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e8b466701ed8a118d0006e2aab196425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfc4b479677216f50048bf45d43d4e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b27b0ae9a4bc07a1f9f315da9824b9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3c2f14da4e3ac54e5b377d497da88428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edfb4ff327fa607c160804395d6efa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae8c78eb5b0a9d5d9bc2e2277f5c71430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2287f5e3b50e6468f2fe5c05972bc1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22654a7f58d3b183be2f6209694e5d5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee6fc8ff6c0df357f90fddb3fbbd30433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed68e57d73f697096d482d4bd3706f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fca49a7994b39f86df76d8fc201795435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289d2ec701103bf68e121cb8c26ba65436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464ce1f87b9330fdca71bca6032b7b9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe983059f0080b3e40f7febfbb6108438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e6caee990245a8dc479df3549d8e2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d554a9ce5b1ad9cc5f36d51ca83b31440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0896e7718a320b1ed09ddd3765c18d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ed992b41b749130d1660f2b1b2c0a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8c925e6dd97a42ecfe289e2e64393443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac54d44673df52ab3ad6932fa17762444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ee628692c2b768ec08f2d292f5f50445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e54141d5a9828e3b5ae88e2403c0d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85be530b6f986096b74a116511556d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1eaf30226b7628f78e5e4e99f1d4d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e586528f8ad05f96e104d0e0e3d7290449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61026610f66f0ce8c650ab1d5705a3f9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9a5fc71cecdd900a9e59b840fc9f1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36888cb320e9606abdde16947a63c61c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9bd492894fd7ead43fd9546bfaca5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b740844acf771f2d5f545dc9bc6c0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93c0eca9fcf26ecc383ee2e54602d2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdfec7ba5f53e679373198345c49c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce9716b3807e009e184654c10dda6a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb7c7302ab17cad20b2a1d653dd4b9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5154ea60ed9b680bccb86cea8048b3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd264f093386616e66239643973c451d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47aab60eab96045d723fdca50b503e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09285aff8672fb319ebeaca50b60c647462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0034e52201e08fab36ecf2d0ae33c69463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885de0597cf87c65a869e02beb06126464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f54af9f3d1e10cf38122b296e6633465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf309035e3b614ed9a37f613cd4c65c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1083e2111f6bbb83a12d0c8eba004467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe104846445133c3b325e6184c08f1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373a6280a038ef0ed19f912292de2ae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce3c86bbaf2821fa71cace554929d0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea17b218241e4564378b71c41050930471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332b1708017617c12f10aba6bc12695472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694323f489481b0832debd8a9cca034473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20e72d99cb005560d3b53819c79a6e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32eee44f6901ebdf616873a81f7fcff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dccb7c9554eae04fcb0438db48f844476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47382c98ee42e98058b63b127f7955b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7f9f0d453d507f82baeea2cedc518478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a31748566bdb906b66b2de90c8c1d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d8acd83c3dd9e97fc49e0f20e6fb2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93d952640bd42705bb0b735cb1350a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de509af79a899b8e1abaa76e978aa957482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecbf4231befd293994b209023e9063483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5359f8a37aa4cf7e161e6c732950b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f15797a1d5a1f046d3f0899e3694cf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510d8092bdcd71035a17fb0117a1f3b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783aaf33be061f6a574a9e56f4a7e0db487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c27ba6ca102e07999bba3e1855bba5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2bc058f21b5f1ebe06b3ed7502f85489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c4422b13db79b1502a2704124dd2b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55f4819e8b1cb5a1fbd7e555c6c481491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54255de51b08538978a758f00b986122492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035634dd0c4eaadc6203015a41c2ed0e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa13db1d54eed66dea357fe4406d82494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521b35e473da16a88c8bfb407b58c21495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a0af79ec7eb8eb4c500d39bd3e1f9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078bb4c524723cf86cf06f8545d486e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc61cb1f5294dc537c7488169c1ccf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a43bc20b1928dc78829bd1b67125df499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93625244a33c771e7ff37678e54761500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035b6d910ea9a9f29ea1695147c85bd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267bb527acee345a3a7998f275660f2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51154c5c70cea25a3174b697c799053c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d18d8d7c6044db837a93bb84c06ec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c57a889eb4be66f4d4a28c66a874a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d608dfc525768a1cf25050d29f3e11506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545b96e6933c882f17274e4fedf4a5c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f92db27078a41d6c600c1d01c0e460508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb9405e0511f4561601847391d6aae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9093af31b05e8f72376b0814ccec6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab98bdf8e86162c2e2c7a35d93b30f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d90d542adfb8248271a7390f64090d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9efdef0889294c7777425f2dd172b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae56b397529e9a80ce408c7f44cd4e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba370cfe646f9461ac2ded5df26d7e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77386fff3e2da441c91183fe56f97cf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd638c434390543e9461e11a2f4fb96517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d541fee1e54700f61bb7571762b67518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b49660fe21d070fc80fd032120bfa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127ea86ba6b2dabb4469310498df0c1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0fbbe7728c8f802d946b4ef374a53521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5170e1b047c4137464e43f5bfb70a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac733379bcf81b8dde7dddd1ad4f7f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f862eb0501e06e39e0c7489b743829524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787705c12b2dd73dc8c4c44983ad4bc9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fa2350c7ef00ea2a98b42611347c8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede7624fbc5b147c08c1d3a66451a88527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a19169553ed1908723bbc4a1ffa195528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e668fa6681330f2f1e780bc183bc545529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e721717c99a39baf953d1562ac9ace530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9c49b04dae43c1b01b907a53eb8cd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8bd4c5756883fab5b556ce5a87e6c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c6deff3e0f4efdb2ec2913ed5e246533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4681798ba8e8bdc3b1c52d0e8902b1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0929033a9ce6c05ac497a0476f60be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f42a5d863a578f226eefee76ccc98c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c544910cd814109d3130f599b69fecb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33223c077e228ea1bc4eee2ca69a5b86538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916729430ffbb2fb7234f70acb2c219d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f2752a06676dac26114f2330a4374540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3042a0ef46c64c2d16b862890f03f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f848b6b92c7032d60b137b059441d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998948cf75529d3081bdcabbd7bfd56b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04b1c963f7acc0d8c4de1d81b082ac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e0bc9b58ddf949b43fe20299e158a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97982b06fd608581fc5d991bdfdc6fe3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03286710131355e49e6620b8fd4b7290547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d35b1ad8ae8723e4a81f802d0fe30548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84eb940dfe58308ffe8c70606d9e10549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8770b6a63d0d2b13a4cf4554f2f13b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdddcb857d89ffa7f1a7150e6306dc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af828a097393a8e0d1880f57935ba3f2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1061f8724eaa644b6ceec9c58bf6f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c4e11db1c299b8a6cd47208be16e7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b31c49786c7d9a61e9b1f73edf08ed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130db24cea85108c9cee27be8e7fd168556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856b1ddc343afc82c17d0d5fce0d1d7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c6a09ff8648773d4c52ee4384482f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce301af9d9dcf51d8377315b934672c7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec1b7442b66cbd82c364f408abe14a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b121c32fbfdf818de4d2ae881809c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980230962e5ab9776ff7a41b84a5d12562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b230bb70a098add8f9a9da350dc154563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051947d442df219035eff710c211150564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d803717744d7e14a73edeba79e2ea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb530b4326e1775c93f9f0e12cdd6cb3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c685153f19fa34bee400f1489ef4a0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e68f791f4bb27cb2b0844455a70f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4fa43882111f928e944aad9509a2e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6be8c23e2568ebdb55ebdac2e96f7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689dca114e59483c8ab35a3bdc2df4eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa6bbb38a165f8aaa2656324417452572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01bcacea94cf08dd079d5309b180c9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735f775c87b4efe87158f55c3731011574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8212290d3019dbd88f96c30589781575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f228b68a37f7285eb1b23ffe716b2ed576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de443073a53e8c644e33f0354461c41d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490a4f3b6e53b8bc74a5081a63b89aa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19df882ccb5136c3153698991fe90ed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8432c98e82d19cdafcf11f23b4c44dc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c56b5d032b139d09992b71e65ee78581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e49ba1f0d83d186c1323a42280a5d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf9d9bd9e67c1184664c19ba273c23583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1832fc9fed2a3d39a986bdc353e5a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4411447d40a426be236791279379b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f72e089ccf2816ec0bce44dc1e0de586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8a311c55db01d8c31a316e2e5ef9c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742a30a23a4084a1415bb4672dc1354588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3c2b8ea4d868edb180044cffeba11589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e434ec15ab003f48d39f470db872864590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a4afa70fa7556337b1115ee44a8e1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98a36bbd7355469e235f4bf5c07e2d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff3b32d4a75683a68d416ebb224f73593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef865825a4944ebcf9d675b2515ae2a3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7760ea4b79869d95c2786860550ac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b958017394282ac1bb7e140f3d6fc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73513250506f47347fad1173a6a9ac9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08030378fb93356ca84a15a06b8107c8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b9fde64ba0a4690e6d2c01863e33e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aba96e926afbf0540eaa1f12ee7976600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc243fdab0cfe2f431deb2c5c2c2e8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bb9f3431b77359046c7e122629292602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de53a576346229b3fe7098cda4ecb59603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78b621c689929cdd5a07f46bd8563f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dafd666d832495b0248f641bfb7a67605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e1a9aeb9da29e6f2fdb3b1f4ed314606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5cd6dc76d0799d931a9a12e85e95a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09810643a05fbbc70e2b7e1d4e13095b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32bbbeae78603869692f39a7d4153b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069dc8fba633f4f1ccefc150cff0dd2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460717408633d6934d7e570f64421c84611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd94c59a777ec4fa981d2ce152f6ff5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53219afaed39af9c72d1b2bbf02589613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a6306a87a7404b7203c12b5c79cb3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e543003fd4c6bc18db202e5c9b57a91615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88eb265f9f1d271bbba0c3b0f46345616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb272c03dd680fcc5c560d877ff1f6a4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c4a65ac33848835997c4453b57a7d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6615934e22eebeccd189664bc7067619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c98d2df6a1f426808f6df1721dbe3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d96155303b32b54961130c8bc7017b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374603871c489e8bd3e4f1c03d2ece4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa8c830e5ea0d971c6805cf09fcf9a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5454df455630776ff23212b363235624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4aa1acdc74601bc05c6aeafd4b217625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085787bf1538887a6336fb771ece8507626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671de81901d2aa9db7c596de8cf12cb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcbc10e4f94a759607f6e6968de250628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85b9e95a3bfdc491f563a6cf4845ab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02533f26945b47f3c4cbfce2472a5c7f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd2803b47008b6db71e6170fd96dec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88766362bec3f6155c11e68452cffe29632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d04895acbefede4458f5866ed9b968633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f53003d03420b95d2810d4a6d6c03b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033461a1c58be7beef9ee99cd501a1f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4da7e985b0fb1799257655b570567636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e7733653d26b335c553e12d6591e4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee3ca9828f7a91b7386a1a54d9dd54638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70616bbf1a9119783687ee0d9917e632639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656f7c2fc5783c7ab759abb79651806640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad3a3c2f53cc2f206d9ea95c7a6add641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed990ce27af4338da9036763da1a00642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a826da14c2f345a93fa402ecb0e41ab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1ee2df4cd21cd500c8b3436adee38644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cf8894160661726fb8df3182d0868645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24582a2eab6a5235e136a3cfbf1738646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b535245513b4948f045b34bf35837c6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867d1614a169a2a1bc79cda6a6356c4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a7479578effa18e8fc232befc4528649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1c234646d625142562f4b27c352cd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd589bf2c7e3c638a691070a528155f2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa1b7f3633ca5933d775689cf3f018652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f326d78eb034a3b020a9aec2f3bc44653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b693976e03a94a9a65742ed95d7ecf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cb65672635e53edbbad6f9beb00ec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ce1891fdbbb47664aab1b112a114d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa03ccfdd4a795044282298e8d1251a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83896047a19aa4ac01da2cea6902c413658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6312ac3586c6c9427231452ba5d347659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def9b9de7117f93b110d5cddde642bd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ff7ab8a5a822c81570b74c2e8f2e2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fcd3919a2069e1d9a88c6d1bec9fd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bc16233e56e0ec141d0ca674d6731663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd50fd83eabc8c76932a9af742dfd3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d17abbf296a91256b8336ecbb9f71665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4d2ec31cfddfad1fe9fdbf5ded7e6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c68db42c6fdf347bd08bf771675c7d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311555cfbbc0cb9c9157dea61ee4e55a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa23610c17e13e24c112db47b7580b9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6bad54514d32b17348a2e7e4ac86b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0849762e72c47dfe231dd055942876671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73724057241c1914cf9bbe69a1aad36d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc292ccc5fbf0e3d6de2af4cb9f95c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7609a4970787411ef1f81c4fd291e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54d9cfba349e0386299bb18336c819675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0f75dc338e2c5cd94e8d479e262f4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031135fe73d85c90dd79afae24e9e8bc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c807d9662fd7fceafdcddb5c5706fc2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c051962f982ed81941b919e499162b0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76295d126bef49aa644515e7044f48680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82179ec7f55a75787440518e8162c457681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83cfbe51d963563a2f05fdea5d3f4b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdd7bf640646ab647e87598b94aede683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7afbd511b05cccbd7195bf577a80eb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a819c5c75b6e323f84343cd2b7199685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca26c9955355b02629253c8391cd4e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1450b0e485daa528506ec6ca2de74e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb06b18cfbf4e3e96c2b13e2b40f1bb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e16c38c778ed9c781a92709e69d534689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadaf17cfa2f884be25f754af235ec00690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ee86a7c37a84d714f4493ab45dcbb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15817885bb46af133da2a0fb75a769c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6904086caf1530e4a59cbf32b7114e1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbf55e985ee47be0de95234d89aea1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6338178686d8b4e8c88f7ddf17165695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c01e7bc1417731f0bdedff87798cb1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea8291bade1121606e9a0303d398e4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c13bd3e4479f35d6bbde59021f7597698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c11924c5fd2519d302184fe74ef5d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083fd4f76fd0f3802c66967e16b3872700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf576952c0b333bd5544c836da1450fd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0920b614184040868bcc78f0cfe78f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6f7a62721baef942ada117a492456703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6430f7d9278c4e23e6bbe14fa45d40704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb09080f5a409d9d2ca8ef063e21baa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea468f308e7f7842719f71609a49e4c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e596b3a2330f5cd3f4ecf7f0119bdc9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2fbd3242c967d30c2355dc5165cd3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403384c6c8609d5894a8b1ee04ac7ae5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb9385e18214f5cad823372bebcaab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee7c17edf8b04717c03a6ede87637f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c450cab58f0786f012fee11f75337712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f042d0867096ed674941c20899e2a69713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840879b418226bb4ee11283ad24c89f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab9a9339ccbd2b7e504f97e417c434715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442043a3a975a38efee029e241b8ef15716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf6f23bca46031e48e24a6152d857f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e925e1ff091c1e98fb93f9bd3fe02e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebed15f19825c1a159a7d7f49b9dab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6af4d7a7f348644e9c7bc774d8d045720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68779201d29de2065cd6e9aea9aa4000721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab497cf81604d5ef46dcf419e565454c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93fe0d052ff6e5471f5a5f33d13921723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e467bd44c402c87b92405125f40f920724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3f73c5c4647f520252fc64427962b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44313d3c70eb39e28ca65ba3354dfb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4808fa064c92c858f996e970661e18727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b6b03c7a13914e792dfc4947ae782728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760355bf1204657d6ebc4ccee015119729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349c82462ba2ad87635a67162d1551d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130cb0fc03f4888cddf2b21689ff27c9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed2a6e67d41708059693964495e414732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6debf565bdf2f374b4ee84de3a9ba3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964415319b289e4e5156c6b3d853a89734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b87382845f71f05fb8cc5dd724969b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9bd432e4aebeda08619caa69d33c6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002bde6ee89996634d7afaa816c5524737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e99aadbc1da9867b21a12f8a120feb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c3d81a34984ded0111b5660e7e1b0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346f3c7219258534d4f0e5fbc5bd648740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70485bd30d3f81ac01ee94ae52572d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e96f60c21252a19a3c302ecbc79e6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56b76e3134ef9f51f247c288d9740b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf44914c49a732a06306db2bd51265744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631419f8929ceefa72ed79194c0393c8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3094487c354f216939dba4262b3981746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b969c24a30cd02eee943de0e865ef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662a950658f65f7dc059e00f420cbac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c546b2465874d458d7b10cc782e93749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3610924b27823919b69151b8529c40a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2fdc07d12d920a9580ccee8c61972751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57b6e24712c9ec744836f635db194c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f80209a84a86585f73e22932d1947753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e79d014e48488b45925235a1042ef754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee2e6d354462c54002ec5f169a79b5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693cc5fab38d073388f276f5bddf033756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b77780ffaade6ffe3313f1c36f0d9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefeca059a2dbbe77337922e889c83a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d391346efa2d5c508fe18ade38896759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>