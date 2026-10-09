--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21382203b677df03f74c057e2935ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f0b18208187449f03cae5485f37552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3092c36d488a997e9528f02a15593223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109167d5c6b78d0b80ba3f8907fd3d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3a04143e79d8ee0dfc14230a19fb25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ccf442f8f8d9b7c03c49d2843a1626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a395ca12aa62e3c6bdb38837e2dc27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1a0be6a8eb8318602b7a3f26ae1688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84301445fb7485149863013d30695b1c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09be5ab4b8f222bfd450840c4761d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa57d4832c08a90fa7206b597d284f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff729b74dc1f917904e074811495d8c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab79fe8f85410a23a75373d17b61df613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b369dca3eb5f5bed452ae13710142514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536f1e3391921a13223c4532a2387b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bd74ea108b45ff7c273cccd4b027716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50595b83bc417e06325bad8c16d3a4217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4724cd6a6609cf57b081ddafa80ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bc66bb171d40b56bee2030be444dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9fb34b59784b215725ee851310d8420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6bc4ddd0488d90384d6cf2ed80d6b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90dcbe81504b26325b6dfc7a80182e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597daff8dc109b04b2824c5d0a8cc51523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87135fe1334c32f44d838b797f08d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a78f81a652397c182394e8cd8424025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a6138d5a5307f1d9e4e509c6c59b726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58a9a74f9c195638942b38056dca7327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca11ce4391ecc1001f36f0d236d8f4228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb20f3f6a1db1048b7ff5451d657f7e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285232189ff5e4545834aea47087ae230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5001bdd049aa9adbdb30a398731ac131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6a1b55db69d6edae2c4ef7c856c0832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a353225e7a75e2f15e96eb289f8e68333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5dfc3cad3a4cdbca035a0864eb342e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460eae6fca86adbbc53630f4b9879fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a1af405b9bafc23da5120253fbf9936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a570e261aaca76de1106935f70cf36b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b11f81c0d01a78fbe68552ad755ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1693cf272224161733b045566c9ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1354b21828a9f40785ce22f21cc334e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74a44a8ca4f9af6ba385a87c328e0d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5076e2abe55068aba06c77734ee66042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b2be497397aed10fd5b33bdce0ffe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909c2adb85e095d0d4ac1c0d0ae59c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5954be712e0cec5185f6af1f51bac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea19c4616c0b0b02a8cfcfa790cb9a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6110aece0537c909202bfc7d89a78947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4c412bee8c49a94e44593a7114d7e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d287d28d2f72977ee3b412c3141f2949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35744b23ebdabf34ee12e4638115911e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fddc25278b98aa7c3583fbfade29451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a79de60a4d17df3d0b5eaf1bbc93652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b897fbe1b3217ca867c21cc023b5153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23885b0221843b2a23229fcba785e1b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45892e663d93186d9b552f9da7f55855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b303a7f9f9afc1e3b617af9445f1656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d578fcda2db59bf457c95c207eeffcf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ba7bffe8ac137d1c6eee0a2081f0958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a6b65a82ef127004a79090033f9ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5cc7be379b5019e8f51ace79eb9d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857ed903e939759c66aa2e5c3b6359461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eeed571c5d76c4eb2669e930ffa7bb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299d24579bdb954d5f9691b7004188c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60617ab4179e1d665a38901dd7b10464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06274c97672c4195105ba7d03bdff865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f271130a3b158e7811f7a26d0935ad966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32399d932df70ab309b4d23dba5efeb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97717bf9ccb7d3c6845657daa8796e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4268044c152e53f565469d12ec91269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce5a2928879716ed2f6c52737c3e1270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058cb10b22b3d2bd637a903fdadc8fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20339ced7a1998bc257acfd076f9c08572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e11c98efc4a260614b0e8e63d583c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9510418e811d863d7b8b2ae664ef26774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d2aae0c51c71c13bf29b189e970b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8bfc08c62b60c3ed12b4fd765e65b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0450e77fac48db6704593256474a67f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb2ea9a467f294935ca47593ce07b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca2580fd8cd1cd9911c44b95ef731c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c411551ae19c3c4eda17a3af1dd87d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718b018790c51d5d5b83f3bdaed8b9081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcb278b9e2201be17cdbf39c734f7782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad5b9675e53193b64ed42ed625855083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc700e9096c97ca9165da3e0d3de18484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cd7395626525b8369d3ba8beac83185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52fa1ad5506899d6382d898175ff7b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafee4c5a2c0a07c480a6134f58e2e4087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150088092fb84c878765659c9e28168988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258d7a4c5b745477540f9a791e68b9189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e90ac20f3a4796d891b73e3475fdc490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afa395470488f53e466af6ed4a13d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03eca6ea06a290c05ba1d5a297f5d0992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f860a6cb12542607bb36f4348f6db693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493eef2c8d2eef7d951b28625fe60c5994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d221d693c3d826dc5ac30432782b04b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fa7fc84df9fb3cf2db2a0f01f9ec196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8a6820900eb56e507cb00b2e0e64897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe35a5be3b4be7a82c06ae0ad8386b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfe85740d7469d37161f660cca6e2499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb75064f896bec12edd21ed656564cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bce1fd95d8acad31bbd3e9aacc544d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd4210e5a0bc81b9be705af47e6057102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259d914f6fce974e387c50ba911c67e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2247058a5481e58ecec06b452a27ee1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56d034d74b70a2b2269ab81dc95d76105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a44d2080cfa7b7089751935da35ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770ae0957d1432bd26bf0c1c51f2119107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a6dd15ab4f461b73d1d4086606966108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7b335d0b810c8a41ceb69f94b1682109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cee223633a3558eac8297afeced74110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8da81ca486accbcab4b185de00068a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999b1d45d8cb69835fb33c3208df013112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089239eae294a053ef4c1134195ce9ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb60d8e7e385c817066685b70c262e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3799a9ffe7c8ba8f1264a3fae8a9d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788a191ab1395a49f5ee66a1d71ddb6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c1b0bc572b16e003b8016311045f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54e1cccf8b3343428ed208fe851d71118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf388dc660c6d394c54af45c4cb00c81119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf5e5f7d9a2b9e107efcc8cb0dfd1a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a9c1deb66a6198b70f55f2724b8b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544541c2336a0d6d1a46f237b431193f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42dfb79381765d5673513cf3b3af50123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323b1c5997b48ea2308c7aaf5ecfa7c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a50d0cfbb3ff852e3e9ee2a6da76be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1532e3351ad6b1294503d94d942e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821270c9dd48159aa03c122e1854ee0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea0a98b9184e019f83815ab91d1b4c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c317c2b9e01a8b4c101d993d2bcaa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911e2d902a2c14166872c6cc1585b80130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6d7df8b38f105b79aa00b176c1b3e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66e303f457b9ec46661d1b6523a69e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece89f0fed21c9e5b557a648c456e243133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a5953d2dfd51d661f1f96a87a2e7d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4016593975c2cb5caa0f3013e03e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5727fa1a187b503a401b9b58f88704136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39240ba2d31fe3214de1bfa5daa61fee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba7f5c5ee5a76a6b02533254608615138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cf436722c467ecbe5528f87cf85d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ed046c9bf28d5df70ddcaeb78a010140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168172bbb4dec5f2dd7ac960c451f7c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aeb8b6bd30e27bd34e8307dda9ef70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d47a9f9498ff7956c7d04fbcddfcd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a769c1e5a567e0596c4d7cb5234443144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357bcfd9e63381b570a80d9120faad0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4edd52317ff886c572fff48112fd7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9cbf06da57b2243d54a4168a3a261147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ea354e24c92e3134485c8df7a3d75148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa325dbb88736521f0a5dd10e5b03848149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6196a241d1a08bca9858faae7483a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3302ad465a036a428ce242c659eac7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec4350ba2b72140864b7dc623ccc16152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcd8351e2c59afc1e48ecf4a242885153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104477873a4bf41b86d4f7402ee3d5dd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784118c657962d4870b7d73832c18dd2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84895ccc9f96285043e9fc6985783e8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0debb4673f92114cb2b4ec172274882157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553e2d0b0fbb70a984da176f55fd43c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce9449e74f01cc406aff5998e2fe22159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0064e9b1beb809e15761700b1e7ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9d863c08aa59197bea3c3b4000ddc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0553cf9e81ffb6c7e994d1da2ebb09162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cec0e657ac8b2c95ba3a69b7f28fec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c417064a4f20247269a8f0eb0c6daf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46080f5eaf191ed9b4492bc93b4242e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b851b5626893a3eea2a781db853d188166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff95d026226b5d6ec59d54704052ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a26524d733fd1f63f93fc05b2a9bda168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72af1a3d9a67413fdd1e187be97208169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c13a3b4ea94a5f8bb92ffe7a8d582170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3aa6e06ba01249013b90d0f5bf2bdb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998240feb91da9c8531314b342c4e590172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f7365af9e4cc0fb39415f42ed83a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015958f9128317510389f0bcaa842e65174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ef66591e2cc4c9bf4caa452621ee5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfd389e2e045f240febe705f00520c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbbdb5cb809f9298b709be6628871a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed757430d7a75990317d6c78895e0743178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e227cd1f03880b75a71b54f658b1d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe1b84a3c71462650d9af5f63c2c52180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb1339a82100e2f03ea1b7c9bb65d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4908ee1a29d194d671704aaea231f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2dc7ab5a3169f5aeb84e6b771253c6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890120c47aa1b035e82de79489f6b23184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647b901e16a950bf2b2b62be3b6c320185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab867b88c07cd04c2b634f9762c42b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e690f39235986c3d10ff1ec170511c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af944dcaeb0990ac5329ccdfec988922188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581079923e729b109bf5c917f685cb0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d72c66fad0d2833af061dd31baeb17190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c134a126b95982c8c7d333b54d9f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe0f6c4f9928438cf96753c1937d2d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c668e57437605b064a895853f0b362193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634b61ee0b213a07bd910e18810752e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95915ec70e5cd690f582742daa6fa1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e994858b39255b8a942b5a731d3a3a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83187b1240dc32b5e997fcba658c42d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272fb70ea3909365eb595adfa294867198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296901087da9eee27a5d617fe0ece09199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d927b6fab490708d0fcb5d4a152ef8f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325fe05dc3d6e9c666c432d8a1d9158201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81827a46678fc0f8558b8fcd983bd8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b4f997daddac591f7385faeffab11203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa1755dde8b75e4dbfd2397b2bd4c7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e450db2ee83f0595e11f79ef661042205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48daa849486b75d40f8ea29d0e736748206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dce6ed2be4d1a55ca44e9452f31b54207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5880e1d094c27e7907d576cf4d1fc78208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061ccce192af0815f992e3ec5a66ceb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24494f1ea1b3cdded9e3e2bae6caf116210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3bb01387cd9266df195ac3c18a86b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0c885684378f592e74f8c0ea25ebf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1530b4bfec112498299ccba78d688a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1259b66111ea007850ba0783b51d678214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5559287b5ffc8db1469d3c808f0acd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ca58d09344e79555c5c1661c7867a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa1648941aa15f4ea4c93c2cb4f102217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487075053fe9859f5c14ba29e4b53dcc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6dc60318d504134c6c7db1bc9cce7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058646762802c86d05b4fcd60d530ff7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55f4446e1b4fda3d432ca3fed62224221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627978e655d6993f00712e41a1012818222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a03af9dcec2c72d405730de66eef8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48de1111f443083404ebc482d3b9a75224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db777fb61e5c3ece115f71d146221bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fac48fcec7cab08473effc7b067916226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af69fcf020e9b78a2a39b407e020bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11106c0e12a599f1db4a5e32dffea1f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622051a0026d260cba6467616bbd39b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47596c10c55129f28c5d25b4184a5307230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f283efb8c7f87a0409c57c12228aea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3db87bf6d0181db01e6764e2848f9b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eafde025bd34cd881eecefa260b709233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e856422af1d6f43f37127a54d959a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dda46a56ad5ec7426a884f8021006235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab65a3d6001e226dfef72a77bdedb8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885d6b61ecf34623f8c5f179f70b31f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba8f6038672a9277e4b0ff9aa5ea66238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd2178f2b8c3a6b1e81ac8b0bd4d3e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2c0b656cecf0edaa24fc4e18447ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8dfaa35ad4121e917e09208470f87241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75207e579cb08b027e5a2736f68ef4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bec1af6edfc2fad7f1343b4fa203da243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7cd5e91e08bb200f125b28cbc998f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8cd1f5db192ac1788948ddce3b55c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8139325f2fa5a1fc2fb43e47437f533246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fc40d8c013a223d1630975c316e3b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b035ddd765131be8513391dc421b5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1137a697cf1cb02911448eb2b5019bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190247f5fe163fba03a9479dba80eee4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915da98c8a5bb55db81d4ea717018352251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941cc14892d3fe31324f87a8d41179f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3326180f0994e3651fe754e1ad7a17253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495703baa07808cef40c49874b49d2d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e1ce766387f5f5dd7d9a76053813c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4e5fc35240e6407cc26ee10d0932f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28a62fd99bcd28e793a6192ffd4e45257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4f41c3dacbf6004d79a69dcf94389258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9739589ff244f9a76714dd641afec1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473bd70fc68406e3f800755f923768c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ded8650ef586c23a6c3bff38c7fc7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54355ae132b956484cf6991edcc84b30262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95781725ee72a309c5fa0f22a0bc414263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae6ccd9c738229090a16abf46d91af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff172aba92efba9ca27bc959ce7d2660265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdf6e796198971572c3e8ff35127b9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95b7f4248301200276194100b8eb2c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae87a73280c6d203db288d575882588268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5ba51cc30bab97581d463d9ab342f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3fdbf34dae7a2e91a472f45dd418b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2ee2775842ca6004526cf6047bc65271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c918b6e99caa6da543c96afd9f3682272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d0370c1a797ff82f9fc3d0f387d9c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55753dd41746005cc8f18f9f7a379db3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39e75263f7b55016c5447b6da9828e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127c3dfe7256e5dae14e6598affac3b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98227e2f5650e2a8c04d630a0111da1d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e2d75f3e717f4086c8241fca748f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91617e3fd3cdf6707094184f9a2727279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2a4f6a27afd204b9c86ba9467181c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a89babba5e457c9935fc6106acba60281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7939fac446da2fa03fbd44338ed760282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929415d1a25464ec4f66edcfa4b91cde283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9cc1123b69ab0ff988c360901d3bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5416e990b1d0d6f45255a1ff633069285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98890f6e351db1b0a4e6eb68b9f4c59286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b19e7cf762ebd4c6d34ee58da0dadf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be487320bde150890f103d52b17353288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abb38d75a86a1d8eead219da68fed8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf186fb4f87f483ffdd6025bdfa60b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d98f3c0374ddee8dd590c6f29a6a9d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d023736b10f626126a71bf04c4274292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63a84a0da021adae14949fb19628fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f1a40d78bf76cdd6ba6ae1b99f153294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf77ac8fec85205f187e3534a420ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef24d247635e17c072039ee887653ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82b547bf6bcfc6fefb92707c09474c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714a2cfcc116d9453ab0b732b6148c4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e506f4ec0831e4eb0175284594f970299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb72c8dec7419827fdf1af4861ea6ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c76475f14906d377357159f61a783301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd347747ba0bdb99aab5aa6b842b21302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40152564db8d77b4b863bbbcadf27ef9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80b13250cf62c291ca60c41286b5fa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f64e8e8ef34fe71deeecc626f137cb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fef2723d4b6edb88b899e8445c5d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea58d2156563e89284385d5064fc6f1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3c9a77554f549e6f691ed6a250991308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8157c70ba29b72937faf62a9faa0a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3213835e97dfca067b7fc22b4aa03a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84536ace96ca804e634491b8dad0e8b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea376fa5d692aeee5d7bd343895337ea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a14a0e493e8ef17c16dd7b37931107313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301be732f2212b05b0b75fe8f37e241d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b3f2b8893338ee050286d57e0aa74315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9d40540b3649f17efe4d0715fe14c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8569664e3c71962b0cb5e23f0d68547317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9811b181d1f8b7a9cfbe3784b6a071318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7bb5c0f84e2a78f58ff8d896c783f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74c1a917014080de21dd07fc875f6f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb29cc0dbf242c29abb968da1215c4c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43c788f7e085bead2c2d8843afb226322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b1cb74bccdad4302b664a27ff3612323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453c52c4fd5591991fd7a2b07f14370324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae371fc1ec3c26c5e13bd0a3e7c5a44325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fe382221e5fc711988fcfe786b49f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6118b4763ea5ef6ad1bc6871734188327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf16c790be093f8429e374611bcb8f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357b3599d9f3bf48c99e195bb7b2a5a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98b0b06dac279125882757a95ac10e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5f77ad5d64bf004fbc5b916a309cc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c9b4c9ceec91174d954c67cf51fa8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ce9fda003f59cd8cada5ac1fe775f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afac538418505326a26c03080ab472334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006335ecec643b52da0ce7ea949b7a50335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6a3561a997fc8bbc332c8de183211336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf5d683aa9595e7756299e43b3eeb3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9d8635606ffcbef5ad1f166534f3a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc435fbbd59112a46ed5abd5385e973d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6931349823e5f01d0eba58405f33c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932f6e85a068d2cbd7b52e224ef7ddd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5db40783cd9ac93f9495786df23103342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3981a83082ae83905ba017ce5eb62343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80f57a3ed63bbff7ad0445ea8c62ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba6a70728590bf56ec1514a2577a37345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e768c9ac277237cd1a81708fe53eb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f0fedf90f7c953b9477d4e339f171347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a147ae12a9052a55b5485232231afc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e36e62e1f03b0a31a07fa209cf4bc6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a176ca6055e7e46fb30e0e5eb11e16350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26e5ba0265db8f520f98711688f244351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b555d48c7d2a04ffa8c0394e99bd7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff542dfc0a68173067c46bc2802cf8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb69ea19d85c5f7523a7ec2de162c63354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4673e48f0deeb4faf596191a3f5326355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b32a375d3882ed0e2d35d6822407e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73658aae37ced6ff24e7091c1a6b74ba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f74cd1043298fdabaefd2611212c1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b721255a61fb6facc0d05be2ff11fc9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c8798a4906811fa811bbcab965f2a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0637357dd40c1c0c7aecd167f843d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6c893d118c5d31d6f403b941737b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88653b91c72e102f9ba23060b9f349363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1002eb4654b5e648b27533bd2bfa637364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2092b8c23b8fb36fc8f98e59d5d24f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003d8a6162ccfb85d926a528637b9aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee5868bc4144c9962f9232b205ba8c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b360fe91c4e7fb1dccca8cde9a195368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679d63014de733666b564866b5e052d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b150548f575688567e2cc3c8fa231c6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badaa4c54dcac1e6d7ba4367985f9f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534c9c67e392aacce1023e4f4c39310372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830beb4fd0807e0aa2ab48b5813b8cc1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c5b5f3ced722035f786a15fd811bd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c331eabb748e08a8ab0425c1b157f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34b37604c461da87c3046127e08a45376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88038fa3381dcddce4952cd07b2d69377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c56429286105fa97df1f918b4785fa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513176a6f408a4fe0eac1156d815d5e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f15a411d9258946858fa20e08e620380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac88c233e3f85d6f9d2d21e89d73aff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e93e8ba1982fec877f375aa2d951a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197f34eeaba1713543058470c2208ec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a7d00cc05b97e298754ff8c1bad13384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501747c2d7f3e19c34e32e2eadd74808385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c7fb0e61d04d7b23956640b60a88a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c8aae7443c73cd08ee1dafffb332d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254beecf9f7a740805866cf499262e1b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42978873bb25917a49e30fe997a73b30389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ab4e0101f4dfb0f3550a08fc3c8fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad196625653a4d1a9524f36625da77bf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bd23b8969c6e17cc7fce77bdd95f0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85beaf9fe04afba95e9aba59e241b7a9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd3143b5989842ee694e2453b8f943394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fcabd93d45a834714a704463533d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8cd85928493f3c5e5d0f74d5e66cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b511f6c394356ece44df7b889d4bc2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1270f8352e68e6c8756d77f34cfd4c0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420b75c47a196788103458aaec15db9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c362e15851cd075a75d43d27863a2a6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e84c2ffdca3dd63dcaba8b5e2ed452401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93a9d32018dc62e72e1b23605fee12402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e749922cdd653471af70c5a51b950f1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bbe0870f5d2d89abfb7c6f8b605a1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b5d091c38e4240ffefa8f77f99296405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e09b022d10e2c4ff897a76f4423070406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557574a2bf5d23d073f727c2b1d1c86407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68ab832feefd6c3a048e3d616840c2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca13677b9f50fcbd545b5a99c75ff2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab499b7c297882e16b3680ce25e50c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127928b566df8f90feb9b1b8d0bf6d8c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ce4366f26cf54922977a8b27a36cf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524eb50f9f0e55f9601b0851a0ee92e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd939c9f0fd2382f093afd608476b7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8def18dfda53e18e327704f15d2756415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd954d85b8891fde3dce3f4208483419416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9eef8ef0cda1d4c7d148e1a8e5dd1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff024b22b5fcc41f1d801bcca5a568418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1f54a7a5e92c68ddc4efe238e2278419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416dd76ec5737e9a40dedadcbacdce15420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48b720109f8bc7de9e0e828d66b039421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c290cf7fd2f004c1927f44e5261b0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7924cfa898e666f2695e11047a0c16423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a5c0c66a68b82fb3c39fc1db2e4d8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6825797d4b43489576c5e8814d5940425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d800c33446dbf39b8331c66028a80d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29843a37904c5960eef68f812cf0c73427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90e930a5827be144187f0f6c14f88d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cec6c48ab114715221c0aa2bd014e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b1d9845978ad1b86ed321e8c22587430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514bfd24c88e6178bbfc3f6847f4592431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c568ed5ef8eec700ce32c432182ba1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167791d009ece77d6614b1c1c4150e96433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633464cd3450740db6b1938738e14391434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d3663185f677c6e1a2bd812b741fe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a7beb48bd17d0ce9b9df0a36dd2c8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8357809f80235e30c4f482418ed0f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5533e19644a19a8c89a9d1d54ffc423438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831f14e797e46653c29eea7f9584d10439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a70ed553fe4cc716bbaa513d4e23ed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56250e0c69c392799d7c81266f905d0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0526ae1c01832af24c46b4095ef81442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cb43aad69e04c6434d598741caf4b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38979a3bd11139e60cf7541744e27fae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd7506b43eafc4b716b4d5fb419d88445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b748e0f0a358e6085629022bbf22c5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e554da17016b84a9b5447fcff4308b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cc00e6434d0b16e376beab88bb2ad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4085ab0751583bfb828440f233c9e1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad87e1c69e5b9040daba6361198e46f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be53b7693f13e7ba3025cbde0f1aa40451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee256457863f2fd0db919e9d0ef163452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1a6f0b9e65af299a92b3e11ae41b4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885da9d1dcc5f762e1797905855e470454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73a1a87f28307ebe5e60080e965d2a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3528b9ed8ff006f3021042083cd23fc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d49168bdea4794425b5299ed69d95457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec977cdcd1971d29fef3331f71313d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9ffdeefea61454ac52ee6ea74faa3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfa7d19cb5bd96fd7f4a88666b1cfe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af361672b2b216867750fb03d5ecde4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70722d9f057ad20bfb76d0221b4fc9e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89dc7467fc4835a7ff7b89caecaea5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590738b37ec2330c9a4f58b612333870464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec3a1ae7a6226b657984ca71a0dd4c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c189e862b691ec0f7ac2885a363e7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc2ff58b9286e9750a0d51bfa2393e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224ed0479694e2bb01e026a8aea3d99468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2762fb1de5b19de980e91e5c51fda469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661571c4fb34651f7bc8de3637aa5a14470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4fffa65e0a47065cfa7a077bd52489471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ac6a0176711ba3f05c9487c1d47c0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792c869eb08eab4680c8cfa141aeca7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582b38ef8a172437c5b1a6ab32928dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586d3c0f6651b1521d2b1c6f5019b5e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0b75ffaa0e3a9515b43b078d24ea2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546713070cf44c58061daf32d0fcfde2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc493e27ddb067657b212a851764ed41478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365700fbf448ce36c3e3cbf0ce774243479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784d725d524a084b1695d03e5c7d05b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc646682f7ee2163c452e8f265e1ce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556e60069ba5bc8ce06e43200312a7c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15a5ddc5912e20dfccae977fbdc51f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f5b87b7e64f560de19a27ef1b6ac5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f435768df69f8c35f14ee1e2e0d2d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dae708f41565196208831cc97c4526486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34860ccf8f6ad604ed143f80aaada2d9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb19b8ca2a1d84f5122be8855d65934488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca8717bc1f72f589b47dbc6555ba8f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede1af1bf05b7b25cca4bff8e705df3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684eba939383d469bf02efc8d59cbd1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6b1fe288ff167a375ea5886ec6af4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3fec43153728b33930ece94496bb1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06277e84127b7e80704ee54918e917f4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb04e0f6f5848fac0029edeaf9fec9a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98e686c99a6d75d8837842dceece3c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666636742adbcecc21782057362db19497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fd1db0107ac3f717104c430e473ab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66278ddb15612a56c5801577fcb38669499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351e58ce4089552484c67e3149f47b9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c418741d17a0e8e3048a41dbc9c13501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b895c4dcac60cbb3a3dfeedb182c7d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68e9bcf52190324594d0c722a4f778503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac13a4b99ad1cc25e1021bfcd34c0b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00967b940a4ba13ade8165a693a24e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c77d29e4249445d6ad7b4d4f859653506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d72a048c4bf70e25a27b2d1bfc0f96507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9478a29b7cff6d628da958a6d73d87508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6804ad9670ec58a840c1b748101b06b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddda3478e5c85dd2fe11b1e30c9437510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1541406e9b62707d0a0e7fa16d4b9a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802655d98e8d801cb45aac14b72bbbe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5d565ff80caf111446d2a5643a175513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc12af7173cc9f37e82dde9aa5bf8c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279deb8f6974566c1cddfe0a21779b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bca3643e67879d32ea5d81eea1759516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fecc0c71bbc52478b76f9405498e55517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6141a2cdf832c2bc9f09cb99947b35518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13797ded6e39b2722ee1138db4bda4aa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9d1b9cdc4b3a59a1625dcf91c527f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61deb5b0b3dbd51b2765374cc88dba9b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf6ff372a1bd438a696a67fa8f3c36522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716d533290433550bf4c119746dd51b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935171a84ae80fdd71b492f12309c7ff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb793888cbf54ee32edfe96368e491e8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1615f8311a515fe242b7fe619189b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8b4fd30d641e8ad1a62a491585d6d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e406fbeaa8e88d11b227621ce948cce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44953b12411f73b180fe4a0abdaa3c9e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471057671b5bfc07bef083ee1c7c80f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e553426984ee06a089e65e158d458531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683bb5b54cae62f41d8cb24d84e489a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e934ed9222063efb7c662c9c58a367533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db297b75993d51b358f08a8e39a45a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bdbb119703936c81b14ecfea5638b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd261c80051c671a3daef927b74cf25536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef39c6888798b1ff0b9c59110a9c423537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c27ad70b55b974d795425eb396828538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f279c4160d644f498d80961915bb630539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ff5a57ae9e70e9c8375adbaac53d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f76bbf6bfadb97819493cc29c5d8d1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a9b96b9e4a4453fe25560b53941e4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c80013e77745f04d3f96549b6d0195543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405b79d3c5035dfa9b0fe5c05ab134a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436fa4a6c17e22b4424abbd2abd65a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1630484ce112142b2fd945299da89e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885f43a851a1d0cf7c6a53cf3acc349547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f93721f9fed174f034510e1060cce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94f80afc35fd6ca109acbc5a418a7e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c49bf2b00d3a88c1dc560eac6f34c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcce67420a3a486c19afc8fe3ca95b6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f94d1f8a859319c5d8bc3a55cf071552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fcead9f4af6775b67f0557fef72d6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98bea66569270d2cf3401db56fb7bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1a2d8539a94c74cacedb2fa2c891e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1418a59701d5e4c201d82eea86c5f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c080dab393b4211f85972df9b797e19557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6817c361de0b8a2e527108c51318ac1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd58062f6e028dffd0910ad88f92718559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e50701459e865480e2face78e6387c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ac167a2cad8a0eee0bf62f7f05bf2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe1ad746c7edd0ec003abc906c060a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7aa63368a501e75a66ce8525a384f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1657c81af7d092b0297b41c23c7e6c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a84c54a8afdef9ecf07a801357387565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2870611cff69af5f6aefb6fa30d09cc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4183fa56b52c45a90a482df452adc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b0329ec082752988244cc43bd6609568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fafef0a05e620d8bc024ca325f456569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafabbcff19097722916256278a80abe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05da6c9c90a4dca09a1be68354c489571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a2ab105aa6742f1cb9fe1379dabb5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84321cd82b40dd2177408915d9c4ece3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4b177478219f26fe3e326e6afc65b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88950ecd2c37f56fe1b37487fa7f64b9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6baa4d0dc862d20c38c3292a8674c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512b6297c3b9ac15098157ab2b7ed41577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d045514d218976d69c14b3760d1268578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412708023248a2b2d4239e9a6912f6c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6405d4b4279ae555622f7ab68f3f3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97e9a23390b8873251cbfd2e0dbcb3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf4eee9adb528c479f6adfcc9e652a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd606c30d4bb9b97e08a71a4cdcd497583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db94500ba8d550bdf1686b4e30a7ffd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8d5b79f7f6e7fac23b73af7f4d387585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b9afd857073beecd0a5327663b0c2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16d04654649b9d018b306a9b34709c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a044e25e14f3a5454f46a25255a65588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f42a1ecd291838908cc946f08134c0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a7c8edd55bf6acda1cf9831cca0c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fc32a8301c5c39514fd2986e197b0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709fdcec6a1aa3328c524c08b37b7df592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2efd6faa9d66a9ea4201453c670efb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd6667049d0bdf011b310332362327594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d609dfef834f43d85407766f57290595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417b5abbd88d7a744a94f84a8dd8b55596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b04e8e56b8b773255e385e97bb2070597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4febb9ad377835f2e628f553533ade598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f999fbc5d4d520930b81b5b50d12d2c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bad0bfd7cc458d2d3e907031f73fa2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dad4e740df6d9c25d576e1e84860a1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1e995ae8a757f996fdefe5abdf012602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7e4e0afd576872c992c87cefc8cab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc685f7b992e18485b053ea7922c5bf4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb66c1d6c252aab99aca76fb999ede605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102ce4e959f2dfe75aeb8bc9e85b3cd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d1401175dd0780128bb1918030b30607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502008cd78ba5055b15950c02f599987608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa229b3fbbb1204df59fccb7d297be81609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e5355cded4472c4dae98a7048c2a2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80e6f915caa6d7702e1b130f8ba143611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da326d75d5029b0494f0b111e7cb3213612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6c57c8d9d2b59832d85a354e8d6c6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7922ea01b315c9239b9399e247c7f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907931717d20789219f9354d81609b0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fee6b1aa466ba53d1928e26bbbe1fa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1762152bfdd8ff70cd73c117398fe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa76fa6b0eb89bd1129515a8b484e57618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd680fdc0f316f1c8ba9a9b9a192f5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5eeb195939746e611ceb24475dae9c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d331eec96319407355b0499d15dd2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be525a2029a3a123320d6d3a8f88b845622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db311c83fd6229984c3815af564fa686623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fccf6fd160e7a51cfc0077390af190624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19cc184d2d43c794459d5132f8c830625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7537708620b1d15dbcab9f2af22c7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297150480f9fbe758849bc2025f4c3ca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c87447e32b330ede18887eba8ac9e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1b0e4dec413b9d69574e022fd7dd6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06cd24ceafa9b70b450a68fbcbdf11630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ca27417451f0a16b8c90274522a2e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e71cc916bdab417077af3dff20cfca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763c73927ca45152c58eae8c8ba4eb5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a3de413e9d1c7a4d95b3122cd3486634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f897761bcd155c7776260987699a12c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c01b12c43515ac22aaba5937bf87f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecc033ecde5954c1dd118743b01f23637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b48a319398fc0194f51e57e6e12981638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4c7998d4ed0d8cff7c81e70f924d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5be6e6162276cc9d50a3b5781b9329640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee84c0dff2a541cac4ecb9ae0a7712641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0951e9aa66103635c17d343089a4c5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfd492e2345ebf2019b3045fb49bc2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb78d129b490cc607d1962406724806644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a5b0523124337664f73cc32de6801645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4f9919189a4a7392a97c1d73de474646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e93f2a3104cc72bebd10c5abbca30647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b174374c62971c7e69d1d9a1dd8376648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90593fc482ded9adba900f0da0957d9e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5da3803a1796cab540d7cb4c2bbe5a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef7d9604cc7450fc9b6e90ed11af2f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1761b839675a6cbe5c3a569c656a6d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45d27b4aeeddb65ff1b0dae328c159653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116800ecb995c3648ac37c01fd72bab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2df35ef7ff95f8ddc51daa78837475655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f2657fd44a57580d16e54ffdad6ff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390777159f318ed1cb3d95ad9c094b7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e87357ef4db7dc8555cd0ef3187fc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5d84a03ff0be06b46e563e1ee3b99659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb2a6a44edea904901010c9c09a559660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac424edb8066959d965a9fd2b0b297c4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983262f6763c806830f0cfc12854ac5f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16b338b0b916d9cef9b4b1cd0f36c0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355f64118163bee864efac7710cd93b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387a63a8c493d1cfa1bd5cb82b232af665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a0032f5f0f7c895ad46f234c9506c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668f104b24fb9a0438dabf2ce0da99d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85dba0ba5cc6e4cee43f1a7bae9de98668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43400bccdecf8cdeb66629a7567fc36669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359c59b330c9e7fb48393eafef2b934670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a741b0bb9cfcfbb2d077d62caa5dde671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f809144b219a5e7ce63f0153ce04c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90e3bb21c1307237a45dd061632a92673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a779fdb6749ff005aeb51f0ba37a008674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb075483afad141fcbf29f78e25439675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b53a37685fc9933264b2811be9dcc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2349dabe10d87337d222098f0242aa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99375b2422dd12aec25a79d3e0035af678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcfafa9183ecd19ff3916e19c3d6e5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c9116e9171b0a5a515d4da2c9d34b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867179ea2439db0afae8c2f8513d197f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4d19e9937221acacdb54a6b5f30db682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789a0d3a5b94398f76556d41d65acb8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccb7537d9cc80edcfb88040e446217684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f6cd8082344dec8725919aa238ec8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d263d0171025cef3ba126190e67144686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454326a3a88d5f1c77448ba256a1328f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964732903c2ccea8ba6e52fcfee7e206688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2b742900763599241c562500c70a1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824dc38988dce429b21faef0583cfb3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d806240084a077629b76fc553966f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5dfb99f64a1514cbf56481a4ee2c1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096e5743ec1c4d1cc9e36bead9ba8c1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb54ec113d93144ab4de0f54d8331e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068060c41909b99eb270245a4ee7498a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6eb32dda144320e0c0aac5de67335696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1afac19ca65a7ac44f3622ff54c755697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b901383b959b24adafa8bbb29968d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca025d7a2c870dc5eb0b6aba11d207ee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7215952801c1803e03831b5b5a24b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8397ee79297f32673c39dafd27f2c1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873fb4f6c0fc74732c3611a64ddd404702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb43b7b98652e75f5fb36e57c69eb28703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae5b4fd42081660d757e0f55a80f0e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d759dab955321e2003aaa46932127705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6896b4b99fd547d42711dce0862dab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473d6e1b2da0f4174ffe76554972414707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbb32a8ed15e61a949bedaca507bd4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db131433223587947e47fae42d25ea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e64b0e15ffd23ec04d26e47da3b5a1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6109893b0b5a6e907e8c7f4c57390711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327dd3298fa4fc66260b9f5dae56c2f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e21d522a0d4c381c0a33c84ba80f5b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4508980bdb5ea58f54b3072bd1d18b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad224e9691fdd1ae8b58a1f70e1e3a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714d775d9f381d04bde858b2bed601e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de7f95c0e8567f2d75f48f15abca30717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111a6e08a9a09fbd0233ef71efea403718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1807b57520c7f3179898f73458b24719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4eb09d2a4083605716d005041c3834720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91cf667fdd423f82d9ab1b9210d5f4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70bd1732fe2fd7860252077f776762722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38298ee08ad53949faf06b9ca163700c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888df5127c3ff1c8ce4ee126f1349f4b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394317ea0d5c69efd9799c52c0cb49c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0338dcb0b10f5b27f17426166d82e7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52e46888722a8e9f80e0da253b5fa6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebfe0de996749efd7829838266c474728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e35a583ddfea47167bf413ced9888729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b07a39ff3d1d9dd53cfa2f72b226c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dddbb84722a69568b1242f3da3410731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db13fc1336eeae8a3ae79404be40303732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e553299156589bdfd984b1969345cb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101cf854028ef3067c13131447bfe76734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea6188c858a5403147b6b20c66a3d6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d70d0be894fa7b4f9ff8653d358834736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e1d40f37c87b698151279e507d62c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77a7e7a62a3f1bafab77e5c175d7ba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7af18baf04c8233c0ffb2767c227e6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056387ec4fce0b7156afb7ffe26e44e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663729e848312ead75b0ee725f606f95741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d596d9c334a17ccc3ec4726baca73742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5451f3eb13b668cae833af43d0e133743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a9fd8d065a41cdbd0586268329dcf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f5180ba5a2a4483f7eaf0abe27fc6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3627209f4f991bbdd1306ae17ba7b2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc0e79a9a327d01f7f7b1dff3f65e9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fea01c4fb9fdeaba23be07b28500a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56a7aeffcf9f50654f628cd9b5607a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7d98dea2b09b4992f25ab9b2f2e7b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7ff4e544e757996854714cc1970a9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e835b1e41c6ad4a3ae8b67163d3f857752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9fe5711683885d88545f75ba319f8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85a6e1bc4f5d661e8cf738575ad39b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2f9d5d786c5bd41d08419368d21c9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3227874bffa19ddc36c11b29a758fe5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68198b774f49bce693faeb7af730f0d0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20a2c3cb55e3aacd070ba843752251758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776879834513831382ca6342f5f19591759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008809f6fa10e3d9eefddd868ff164211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad5251631de727cdfd608d983451392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed10bd391c83c95a1be16a4421832f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699f4c1a429f91bd88a520aad810d674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249359c4a68a200d13956db01c7d05485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222eee06b175d6a24de4783a446ea976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a859c5765e0f251a934d2bd40b47907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877de841f6ba0680acb8547ce2b48928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe0ff9ab5d86eb59c7408a840006949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7fef0b66d172ec413018409341e3410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac668de1dca1947b66c3d0d2f38fdc011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e18bcc3acb7ce3d3d0f2c0594e9e4512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318690cbc5e00ab015f5894a9bd860b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f947db438dc110ca69705fc8d45222c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8635ba74389d1a72415ab9af3181a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d69ad5aee7337ce805090dcf3675fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe5903929c571abfc572a5976aa1e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c42692d452851f601a978ba6e843a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13718c7a4bcc3237fc193da636e6d1bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218c9b93423995de746ee77b54b044f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa571afc6bf1dfce86b886e73f4fb4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d5014af536252506e98e35f208c9f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3c2bc7ae6348bd8232486fe863df023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a70c2d801a002b12edc0187fad4b7c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513c7f069460e7671f4aa48de2878cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4dad7356b79b9d7126d7bd180d71526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e7f82323d14654eb80dd95fc3428e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6ebfe2a882ee6316f69ff75686e1228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab348ec2002b39a43ec8e4bf55ed93b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa00722cd4a75863f8f34bbcb7db8c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be51909518fc6bdb49a75a9b8af07c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bb8c66590e555a4b5323e2801f01732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb9e83ef0c7b987019721ff3b432d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d772bdd575af320c1b8bc8613054a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b93c12f77bd4a5d463997a7536b8bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f29e9362b980a293cc5616faa501b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99cdc240b69bd29b52b8be67bb074537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15595bb6c6c04d35947f5238bf02fb8638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217c8d7fd2abdd928dac100c129689739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737718ddf7170b1fed98c20b1889bc340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e680c90280818089e38ae00c577ef841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c80e2ef2f9c9ca89047945a1b8e1d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175adae87b5816aac6d17e49aa49e84f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741cf83928afde3bf226e21e928290d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8b7c461794a9bb69969970cc74e6345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd21b968c4a0b1bb2858dd08a29280a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f478de28136b3dc6c62aae82e0c22fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2318aca8f5742125e41a1927e225248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413ec92828e2c95d4b59d7270b686d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a3477f3e02d3d633403c475ed225050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94056cef991a4fba13c919d295c0ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146df78cceea16f34244d4b699641bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7ce20821a3b3d335dbe327187483253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64d4753b4a79eebe671dc5d10fc61054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6578c34508ff24240a8952a4a2219c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad511cf67f1eb1bf9ed728f294a8fa3e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a545a90cd0e22989793a28f860608ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fb6896da9feae397c1ad1d1a9dd1058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8733c59094ba32de8c14c3652566f0859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f1cd0f5cd44373f5afa233ed0dcf260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4562b0c2cbef4254724537dce213561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83442b91c9b3ed502d8f3051867a76be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840a8d9a099375db4eefa69295caace63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef44a82155cd7200a5b37df5855604c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1084c16bafc752279b0b6f540e8a49065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d898c554b90f378df9a1959bc147266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33e4e260804c1bc0dc6f61c18db67167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231bc166b8829d048d74e28e8bc649e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473723254749bd79f0d890847aefdc969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517a1461d460e6ed36c07f7b44c294a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bcb9093c6e5d51b95b70d13cb122471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa7c13effc79d779e07ebbf2d5871972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a96aa494c7120ac281a8606e8df73773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420a14b37b08851d18142c5afde009974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e839042c413ca2a85411917ffdd2875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfb809ed52c603b6ce31af01cad4d076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54cf0906c46010d3543e9b9c6c586c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751a2a8508beb7e9c39154af8be363678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fba95c7ac7df4fc64e0cf2a53045079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854796fed74120e228fdfbd25b0251a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98599cc375ab277bad79d51015a26c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e622db385a1a0258ea6ab78b25e1a1382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168b7ee474b807dcbc6894e17a1d03e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff9791d80ddc338d1bafda8c449b3184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0659f973324ad318a8cdbe3bb8cc34a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be1ef1d82c7dcbfeb1a56f884ee16486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9d3fb6bfd292a3c5b86bbaef9e2a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb79c3a91585ad67e9958ea5818012088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d846e096ad137afb5708a70a0a73aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42930e3c064e5eec72e7ccfed5b3833390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612d865fc9189f65b186bbdb1154a0491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b56bd1fd6269633cd11533e44c2ca992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011918bbaaa44446d76ea24315fa09d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20207f33b321ae2f12f90c51576caec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f0cb8e49f1470901188a7da3f718795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db029151a7b17c020db188577c8850b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59740d63cf3e75b1a9619ced6f99fbf097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785536fd4d1a2243cf2303410e5853898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d90d25b910610cd380717c91297a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2aa795f8daabf2e81ce61d67571304100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe806bf73a3f0e10e1a5c87eeb72ccd9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a18a1a658ff6e817d55f92e01ec5e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03ee27f771664d220e9672708a3543103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248b8e68ca859054acc3071c3288e2f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f926b16ce45e7e5b7cae000018399fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7940a2869239a2c9a6754826489d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53392d35789c7a402c42f45d08ea7d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116e2c6996a9cc29ce218e13deb6aab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e47411357e2ffb307f2a2cdc4c5d4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121906960caa50b59285392f5c6f68cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb62eb8dfab3f55496a0cac77e9128a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd896c30bbbb646f35b06396bcb4058112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a91ca748f4db27fdc48a98a9607935113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7944ec04aa63a95d844c2b87c1c36114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d52ea765354c885ed6e559f1dbe73115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb278e23da7c7b3c44d7640a3e79c8b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556ed79dd5c1541f42f355bf6248919117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28cdcd83b765066f0c8f27307ad684f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942b45086571454c75bf26b4ad3ef7e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cf5861e491c6cb7844fb476c49a68120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c70f96637aa0861ded4115b0141df9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800077d5c230780f1b06b7182add7502122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d71ca694dc9185df51d515cf6c124123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f26170cb2f6511fcdb186b6b66a46124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666f312aa76b2e2eef9983b4c91fcb2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6e0e757ff6b41201e30f406451647126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14587486080ada2caeb13a3e5c22510f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a8cf80cb6efabe54e5d6d3a121f20128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322cf2fcef86a3bd1d4f0784ee9bb1a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f823d73fed19f0271c22191e9bb107f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b063ad2e1451cf24e58e401832f9d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503ede1a923c837312c61a5bea948ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f05cf06de47bd5f08507e90a5addcc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539ff552a9d0346f4eec57ef85eea71134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d26561884dc53b77d736917afae980135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b51654f27b4adcfa0d9128cfd383a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84e5ab06f6032da0f05d73e6f004f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f769d49eb7667fa2677f856d8b13d33138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338fce4a3105b2bd87a301e57099292139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741436b07931381e2981fe4c5bad94e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3964f5b1fc264c63a0b0fc288067a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deef2a387de162e174f5415ebb492cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb087371cdbc9ad8d056b5182d925a11143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8ccfacd466618047067d995ebf2a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc66bcd7eb66cd5caf0322b2f82b13d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48a576b95bd65474066857eb0486b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b929fe40eb2630cd251ff9ec2e46c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dca0a10da00339b79bdfb4ff891841148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d136937f0e1de3f2a528929272c45c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b4f1074a6cc833f047a02ac0735c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68064abec5d61b68eee2291b798d55b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5004d9e65a01f323ce3cc0b76d815152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856b37e3066949e6e12c76e5cf48379153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b99bf2901a687925f5c922a2f16c13154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3748546368718aa79fe9c2727385ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3bb29c94bba1ffa4b395e92d707d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6e0f9a95e200bd4e4aee5948a27b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3d14c07fa48ec3e87c5b383dd20f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33521fbb64fb86208a40d7109040bad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939646c313d753d84690d95d5cf9e61160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce423d5722d3c17ecce4ef09934bab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224941fe5f816ad19d49fcedd7e61ff1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b3d0821cbfe6bdc3cf8918c8ff44e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5ec78d953dd54dfd85c2278226f05164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a570ad23988a7a59678eb2d6e759f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7da30e845eb78d7f615ccb476765f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f8283d095ff7323a60c2a45a1c416167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402f1b08e7fa7beb7289e8a4976fe12168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39236d4038d3d86cb5bdbe96a2a51c90169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8af78cc86e014fbe4372b8be549252170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed9b2fed5f2d6ac2066d6b88afdd64171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a75683417dd2af9fa67a2da1d97023172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d3435501a22e1063677db55f9c12f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f112e46e09f7b07ca14cd1869989d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38715326a340062c5a60efb72532334175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701fe3fda5bd616a205cb3a15b71f63176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57010c7bab001a0b3f7805fbca8e456177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926f815abab6c276e791c74cad37ef4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b665086d569b82d953aa5d628c6cfbb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df630ec9a5dcc07b49300219d9cf0a64180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c4ed8f08aea4b297f6d6682b11ef5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090cdba69fa4d1b049863f5b02070ca8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04daf4e733ada34ea299263ac1c7b3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203c6bca9b46837262372f555958aed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4e910225de16173cfc4881f7448e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c512e4b897429fb5aaededc8636a046186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275b72771953389253d17dece3dde31187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c779da4e9ca5e6e01ea1bf476c196188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77940923b23f091354b2264af8a4fe56189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edaf437fe0a9220d5f7914a4953b604190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb33be12408bbcd2c59e76e27eabff6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5779a761af9ec1290180c5d13ed6b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da876bc7d2e0fcb89d31670a9c7d863193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ca7aa3d8471a362a38d845d29f205194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d28e5828addc850ac47b7237151cc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2d1ebbe372a1a9ddd85fdbf49486d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073a7d51379b890c0361999dd3890e8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9909056e1119dd9ae24fe8c0f84480198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8012d32cbbb8fd208a749c18f2d5ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6d3bac033e6eb80ce75e88821161a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeca938368e08a90eef0e6855288bd4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98e5c41ea89922433fc260ccd4b8a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80495a8071ce8491eafa35c9f60b6add203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c735e8118256b053d3ebacaceffad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babd2731a3bf74241e8b37e17c986fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b17d662c7ef95bf8534576681e369206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe3fe1c548feaf859cbaf373ff03da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835f3cf58a252c03ca7148e9282dfb1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b770bfafe60ea121eb782bb6a188512209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7304d30977fdd0b28735d7baaa2438210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec72015743f9802e812cdb378bbb12211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c574d432dab963acee5cfe2ed15a2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9b55e92f41fcc6477370a57dbe3dc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e77da6d0c22d0a2a77d49c6cf6a105214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d84debc4840e1b9225633d4c7fe9ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71371f6befd455949c7e5e1023238c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35514629d37a2b8e4bb18e23955ca2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d78a592f3596ff2bd1636374a4448218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde34d89d074cdef4611922f8c2d4d88219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a7cc6ecaeb84a2bccfbd8b966bd62220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20a00d42ee242b4dcef8c7008217b5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a995bb4ca2d09aae4e336cc135ae4e6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10b7a47474c0b4f25c44dc32388528223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e6fbd455d69f47dd5e4dd34daf6e4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06255e5b62c8b9bf3191bf45eaf145f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0654af7d12cb07d17df9f95c74043c7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19415fbbd2dfe345d2b4896c8bcfb3a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67d28ec8c57df9961d963cb2027b72228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2f439f732558b40ffb81cc5a434ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b905d2e628d4b1e94db66f070a6f01d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78b3d7ab709f410d92b4b10bd97001231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7dc35f9df64f077ce0f968b63e203232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523abe2c60480195d41a1018a8012534233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210ad932c6d788c329b96a9485df655234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391590a548eca7494a54d0a5d169e1b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735e6ff0758e22c2ddbbc9787562f36236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23369d06aff9ff65c68069b9020736237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484ca5d204fed2488c2d8db7b3eec26238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd58c7742063798a13ab8d2d42d32f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471f29070d425eb5bb04f518d0c03ce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0945674f9f7a5fd3b85ddfb16a0a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3832b6a8ad974b9ae760724f6fc0f64242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88525eb8c93e3bacb9fb035dc3f6238243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafbacbcb66383376f5163ef98a63ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4111652427c7de83dba9a45b1690be5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1244f3359c2d3ae826c39e0aa64f8b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d2c1ab3d96adb1a537aa6e2f28916247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f4c7400a484c988bcaaecadc5e8de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08f2bc14c04a143d5407a83c07cf49249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c83ec328b9fb50ac4a7b476105e321250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec6ba3445d334846f6dcf92a0c4c58251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd7ce51e1d256617917d4c6de449d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e189a21fde7a1d4e05b6fef0e51cd7c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d0c94fbd29b39b6ff787e42a1a59a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aecb905f3a732cd77f737b2d4de1ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df61c14691eb55e249993ec8a34500256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478556a5fa35a21c9d81d8c95503ef6f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b38d79ef517aaeb539e7cf9d9240cf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f380a601eadb63adbc594d05b87baf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228d86b60724c8449b89916e7b77a92260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ee01d9feb1e9734078ff7e3d2a579261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ba7231587b271465a1a98cbe82a92262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efb1eef00ae6e66ff202a7f8fcd15a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20d50bb333d043a1ae8fe1740d7444264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b56e3f40be69392ca552a1d30aa46265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a1ae0a317d463f10aef1226e72a24266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b58cd6bf7436da2c48222ba7ac697e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9f6ef332159bdfb27b640689a3879268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1c99af665734196deaf123f1751fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8820ff241398e746a03e290fe5166270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd4a87f9e575ff8cd34b6b2a25d72c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db8f2c6be4c0682dfb8edebeedf85c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5ce1e1729ed6f1de81aa973fffd77273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d66907b7f71e4c421e62f38f91a1a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e167b8cd2339a7c4e81e11633e164275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465273877ab608179256a58e36c1d995276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31010514fb9652d9ef6a5f78f51ca0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81a3ce8e76eed3ad4ccbf244b6d0e2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257b6dfee408f2a7a91a3cf345eaeef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c86c39917a20b69fa4cef375eb75c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7ce831708625b431b38d48f88d418281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca6f76b951df0cb5e3585e58ca0d39282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e33766822c365555da5fcfb8a9e9a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e55c2a72d00a04129360b1409bb5f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cef00e3842ac8f2d842e86f21a629285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d553f1b994ada0f3f01e2d6da71702286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341d9d702da383838ca567a290eea9a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37916a8448e0c2e0265f0d15766d413f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579ea9e316b77ee075288049e4ad48c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b0f94bfc3267045707b36bc01a995290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f49c8e8b4d02ba37d66761b1cb7ba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5345f22f3baf6ba59f42666ca610a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a509adc25e18b67e2d9acbe168fca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69415bd33aa40c02ee9b58a7fcd94faf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439b5bfff5a25f66ec023cd79954cc1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6e6820bbd018e56169358012c8172296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68efa6413fe1c3d2b3cb3e73613eb2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5198b8e59d8e169f39a3e0e2688fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634045e26933044b02e15f612d56942299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17926572d1140dc5b54cbc295d741773300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432c83f2c46d54e0aae9197d4b14a04301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ed2edbf3a64c3dc0a283bc1e0591b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c56bd07a759f6e21fb0949efa4f0d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bf8aa163e046107775d2c52a7d223304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf061e719e16eec035a845e81e9c6e0a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451576d6f2f7a72ddaacf021b47624c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63533816e803c7fed1258b2e275dc3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65ba739e316b001a3277f58ed90d65308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9158b6f65f18426d9445a1c260151b4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6b626a72cad2c45238d3a7b8b2c6b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b80d262923a04dae0f80950f50f5b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74c264991b8b38c546a21f60bdd214312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbae6af8fe1c9235219638a83ce87a9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3af1df225cf71806d7e648b854249314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e8f06e7e596d202ecbb292f602989315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c0d4481c99769506035c4ab673657316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55846d05ce6a3514f124585d18f3d719317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819638e73c601d88ea6963d1b297ac51318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38471d19ecc51b6dd10d22ee8042234b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02236b8b90b7530d633d1dec84bfe6c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c1f237a55cb4508862e8d75ab1e50321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23063be03adf42d56a50a18837200ec3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017d8c911025be21314e8045b183812323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e1c15cd0462f06a58764d5ce2ad89324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f64d654c196edd696083f1f35a203325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943679c31f426e0c428d4b8329d302e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123ea06e03b35994e08feb8ee018b42327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57750ee6631de1f8626295c5132de7f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb076a9a9222624da4de760a5db49a0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fce68e161eee89e9e3a792f3065441330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04101e18f7fec8609cea76fa66c6fb08331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0104d6271deec58e9d59473e5ed40e5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6f44c017dca9ec6ae4dd9ff8fdbcf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d00194bd31c24e5dbc57dd2dd7d63b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d25506e541a1979bf08b3f78e4f038335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70989139a8b0fb426096fde64d24db2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83543829f81607005985afb249ee18337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd552a4f46e3b6e00d07c8628c38cee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400160bbe8b072f9720abf77108df65339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816db9ab27aa8c77841ec0d34ea28f0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4f0ea61bc95dea41754f08c6ae2ac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f41c051d744ed8d4717c8a9a0e822c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0c135d18b5a0963a431aae61d96f6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4d49834bc349fee5dd33f6b8ce4ce344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f621ac3defd6cc4b59b63112045f8a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc987bf72a0b50cb2e3aefd0a12091ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521bd6d68922d34c498a4a2ad87362f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9822f1ba7828f0658a4a532987cb5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de9ec2dc8e629f5ec96206da17d1e9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811476a23d24cbb2ef81eeedff5eddd1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7d6c5776f57b3231f5f7f0c690684351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bfe9e7546257d15438a25af3fcfa8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c9dbc7b56d97b9a88b6348788a7b3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf6de48b7674243350c71ac9dd4770354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771e49e87931edd36a3d112c2a91f91355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf035062f5820ea91163a76ffd442a8c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7415c49311a2fbc1e21753cc3d2e9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd7bd7f76fe3d49e98fec9c4f01ed7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371b0cc24bae2dfb2e58da7326345aa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31928a60dda90719c960b58933d684d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78177c93a05f4530ff6a58367081d406361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e4f0c94d0e7223d42d31a5ce57d4d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e2812951226e786956bf6d5ab45e7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb002fc8bd848729d025176d3d367525364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354349ef7c257e3eeb0d52b4d50e0a31365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862126c072493721d78285aca5100ff4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a44568e75c35ef9fbbab7178ef09c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8cb33e2bc12ced95543ef820796b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e8d00f06575d5fa71b79d7fe42878369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84696851574b79a6e46bcf1161ea94d2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107f9c828ec4e1e179c99e691cc2522371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8578a47b863403a1ffcebd6d3cf2126372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6180f545b10e33c8f464f28b1d0837373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cfdd8d71b12444d23576d8d838274374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc28a82cf7066ca1bd92eeada2a60a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86a98895bf2149fc9b5f4880302b44376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7592d470f8e231e0d961e6177e3dc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccc7fbcebf3e8912125efceefd44e4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9b0297b6166c97d67e81736b118ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b9b0e0b13a69d6cb6ebff0018adaf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4dd8158102388f62861986effeaf2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4068ffa57d1247787720977b15ca19f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf96b185b8a25657cd3d15bcd3bd3b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e423bdd861864d5d3ac842a3112232384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a12fc4c9116aa0359f4b7430f6fbbe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d7e95d888c4b77ef7b094c4e78836386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208b64361b4d064a4a12f60afa93992387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c10b57df9ac481874ad2fcd20bd860388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a0873f4206a7eb4ffa26b88d9e967389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56ef638c9ca57dad68e5f623045759390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee69d6ee72553039a46d1166791c2d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b431bd214ab0c49342d8648d6e786392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3993a58c6929911cfbf63e54f68454393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8c886d29907b0e81c5a2a8a480842394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3ff300b03b15e40f5bf43a57aca84395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025edf6384c575c8c209f3628731aa8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354be9105b0f0af474b03bf974731a0e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc30ca394728f2d1267c2cafcd7f66398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a02a9fb6dc29cef5ac1bade27e96b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6948a2439a51fb47bbf601a850a69f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5932308369f75111ee774ac289d739401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e01695b98c384ad259f97d633d739402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd4a903b90d95269415a21d0e6c75c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0245c27ce7b5249e5f292188059a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3392eae34069202b5b48a15e468ad49405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970969c2312611cdb7ebbda0517ff09406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239e644f3f0acdbfc3f2c30c3eabc15407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f84cbf436e13fda4c4a231f6d755b9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088270511a30a94efa5dc3cd4cbb2b4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec418be534568c4fc23b9de603d2091410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ac5a9c915a2a2eb03b4ecbea19857411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d38fdc01b4d59516223343091c4f5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e71efec59302e5dcd96d86e7881bc4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd91b9f04ea2978458d7987ae2ed27a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04425eee30b944d31ee91decec5161415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a504fa70021a666b760e5745ddb662416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd31e9e7672d2d318a4db82e41fc82417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09931a16498bbe8c002b874cc33945418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efca05e96fe0574579798e96944279e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3496e6a1b186c4b1141d8189677dfdf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b65f672c316997675a1706374e471421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3df8801187b895426ce17cd6a07a6c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7da1c7bcf75e191020259ab136ec8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0939d8b6598ebaaa9ab69de48f44dda424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a7b1d040c2eeac38b81e0ecde2dc4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb28a090da1ec114e60038ae58597f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03359832113d92db7921262eb441fa6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505c4c51c42ada3555254c73d3f4d97428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfe66ddef9d5c388754464637d88be429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51ac67de1346fc524aa3617836dcf0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647ca08f94f64fadc9feeba00dea48d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8271906d6eb891d8b7fd9f6967f07e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf702da1cfdc3b58ffb3fb3c0f4ebd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fc238120d24c159e2091f2ad91188434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056438b5df144c629dd6d8e853b56560435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26078233d44ce57d0c3f009a62b044436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b5e25396797572138705ef2e0e961437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6801e2da92fdab675c089768aec65438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803432344baa25f653f44d452eec4863439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557f1e753ab1aa80050c39f77f5ab6a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c8349e57b3dad73dee66907af2eef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3a126bafdac26f0254d47a9083349442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05b6a5a8bb9beba3d61bdb18828676443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac41607c41d4557bcc24d20727fb70444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b78676b989214d7c6516133fdb10b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24869013f5664956bd7ed6b68120bc6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d8f45978ec70a8aecb434f2e49315447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318f7e0fe3f11f088d1fb0af6356587448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf879545e21222c7dc80a38553b9363449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c38347b5588beaa9188fe0eb92688450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d1feeac6cfc6b3fb87f76514cd132451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef084148da350891e0603c320c62f6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f2b8442fcf8426fcc0e5831ea9b96453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0205ae4fc0a4547e3c899402c5880454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37dd9ffc9b0e6c4f8a15fd07313a8e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da917e1721d1c9e315d5ec965550d680456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd031e716c091e874dfa37e6f3788b02457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85678eaa1a41829dd4c3cdbcbfbc7cfb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b67472664506bffdf215d80d8d1eb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01c68dfd6ead1cf86dabc312ed1118460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcc006ffb7e6f83e2e1c8734fb5687461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cfff38e9f4003dc8ca6226e320b1a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d796ac1ff3011a73aea9b8482f185c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc572d89e699d6df4d50c090d625d1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cf57207062ec9a5165c46f562dcdb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400e7f013eca9bc81e9f7502b6776cf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8be51c58f9d0b362cfb4b486c0f87467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec9cdef400159a4678202a3601655b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b99d38c443d82a8106b2c249b4c133469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc102e5d58cd6e50fcf4c14bd33871470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c964143b0b3200a45cc91eb8a607dd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b200dbca29e2f59fe8faebd3d1cfb9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a91f9172efe6f1ff35a93a78465c02473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170097ee8178dea6449681965df12a4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fdc31bd6356d97c0ccf16ad24fbbd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5650a91b93c7baea42ca851e23b618b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43a8c93b30fc6842c3c184c7e6e661477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6ced4c244c0565706889244815451478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6dd685276c726df52f5c5f87b8560d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73197aaead7dc6d761ac5b30ac72a2b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e88d21f938ded0a6ea599a3f3148af481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85912f1c9708a273c66b992ce6246c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad83b1fa8a3ee711acb4148aa445d36483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55760fd3490288fb6e07c4ad787517484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d150fa97c9ed5ed86d65df9caa772485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d9d29ef056949a20cda856db1b5b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54b276683e37b225b22d390d3c4f46487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c840f03d01e1aa9b0d3588d05a923bb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40338a5bc09470f3ef8670d4df7880489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391b16b1313eafbe9373db664285697490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189927bb69d384ddac1def27b29b956491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef9490db6023e9ad23fae3c7904022492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb132f933ba8d6470c16ae1bc6aeb874493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6295281867bad655782026e5ba38f8d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250017e9920b76182991419eddf2734495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722b6cd2bdaead877d48c0fd26084e1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d56548f0cc6c87339103c02fa9fdd9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa8abc17cefa39cf0c843c93c0096c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d07aa1a21e444d7d66b6737e1f80f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbad3a34e23aa397d6e9ddbfbadeb9a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03b46840460e1df3d6608cc412bc2e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12dab851c196fe0e824f0354cd4268e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8438bfe7ce028bf5c9d5e5974dc45503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd19deda7fff11da4fcf5ccd8595dab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fed9061f10903c959c9f66dc75d76d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1304fcafb4418c7263817af631018506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2a0c3f797efa97b403c0c7da2c968507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e7049988ad5ab4e61bb6b4219d96e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b524579f9cfd2109fcecc0579e4f4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b8025a43dfaddae1a037fc2fc0bca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a079ed4a215cfb91af72be55c107d7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0695be5486c245c487945bb51d15a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59e7b8adc654c531cb4ccfdf67603f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe640e372e35b508afbd45909f803b0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6b363d44307ef147806b4796127b3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7167a51ef4a21916d41eea594bd927e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780d21ffbee5bf27eab1734be138ad1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d63bb03822599a42016e402eade545518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3900c6d3f7566ed0add99c6144d79a3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dc79fbfbd7405a6009211ac828cac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782568dc860182302a7fd038d7f97a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b94e04d632fae5c1ffc830ebb8079c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9ee149a0d792d983df68836ebe7b1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72088036bfeffb8c2d87daac6e813f0c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478aa4d5df0277c90556abbbce101aa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aea05b677da31acf3d73d76ac5531b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5136d9dddc7462087742c4c13cc79e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471298622feff3af6b8a47390334993528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbcc6230580682ac84949aa956a8de529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef0a2078c8e14a19d5fc591ba00c29530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58d302fa13defe17124dc3a15bd293531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f1012a7b4b531e7807bf72952da07532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa1325ec6d072b59b706c762883c2a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314334a58b9253923d973fbc707fa880534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef49863383c675d23eff85bb9a67e88535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985835c32e4584b08082cf08e253d227536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c79a445ac7d684e4e44000830f473537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73afe7eb32dafa7607f9f87363923ac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0ba4c40fd16ce4ad9b8359497e717539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c6063098cd09e4d081448f682bf0c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e24df0837e0319b63f5f78ee6d4df541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ede0ef2f037cfb7ad257cdc44e7d9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076584d4e2faebb463fcf1ffa8c6030543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fec5a7fe0c85afc9117c59767d284544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8caf42a76d3d61d04969291c250ce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e58fdc5c22f499c1153085b7f14d28546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a0da06f242217b661399c50f1fb1f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cebebf1cfa946df64c43ca53551b08548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22afa525616ced15654379042b90e52549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524956f60efd0397e1c58cffe3dc66d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf1bb9400f0508cf06de541d3dab42551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb99d530619d610af42d0ce60cb3bca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a157067da2f1b33467ef6259b0d028f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea4b62e19f2ac732f85cfcc213809c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8398859bb794490fe4edd8289424e56555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66485bbfef34db5d0e021e38ee08ca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d19f28be452496523434745e69ab5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e31c16bca7f68cdcfbc3a567e20168558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6d75abf7b4a690399cd8864deb166559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8a86b53bc56532ae5d0d12bc79c17560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed8969faa5bc0cb3f451af6890cf57561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c13d147fe499eb284eeb910a2f763562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345bd4aa227453de63cfee50b6052e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de08d4f662a0c5d07ee61a103f7f72e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f2aa8471a5c7aa4a792a049f9b078565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67e701263764ba2609ea2ee2578cf1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bf681662a7e17599c40c673fdfe16567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37355e076ffd6c0e802cbcd1f2a04070568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9e8d22db5cffc5791f30436376cd0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906d03f8ba4c6817a4594b8ded4b122570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9eaf4b8613ea8b83eeb6e6c99f9c8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153dd48c84f2a70949164f5bb7960ae5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477ee20beac8330dda8e8b85443d73a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a87710a97994f6229ca144d80b529574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e250bf19948b45f28a453d173f08d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca55992d1b7394d0a1bedb445568394576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696e3885a53e1d649126278ca35a226577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2057a437b3f6d5c6a8113c8e3729f2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e515926e09b264da9ddd9680a6d14d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb9d497bab2168448cacfe3e77033f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb838d827d0fd5ee362a781d7583642581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ab5219a75038d5c157369f39520fd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110e7696069bb7a4e84ecb981a6ce70583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b22bffc34b1d51ff7570012496e6bc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d792383a9a165c88cab639d1faca7f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643941647e284f243b66d94be2ce834586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab204f57cd66a291dfdb580990ea51a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443845579db2e44c9ffa5bef4c2d713588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147f71a30cd9dbe61aa534d8f05b557589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e089bcbfde429b6836531a233a0c0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b611041a27d8a85abad923f466a1e2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db098927860940bf5c1906212de1c9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cec6ad635f68c530a055c2738f3fe7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cc988179937c87ea0940c7633ae61594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067973ae7520757bc4705b11d1f1b2ae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dafb8e5174f409fd499e7191a00e0c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0bc979843b35a83b95eac49d6ed7d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85aecbba34d22c8c3f8254fe4299575598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858aa6773a320fe0d5d5a065fcf5c1a5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e4522d9757d85c4508c87674bc976600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4ccb5f6e63ab969ec2d00696def10601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a57d316db06748679e27c2db75659e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326db04cd5141c1aeba11cb0e1cac6a2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479caa7b1e4903d1a806dddd28dbb62604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e9e5913df6dc4fa1aaaa2ce22bc56605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3f78d33902e68d437882ae8f98bea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895b0462d6d057db06061bd5292d780607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfbd41dc13767e15b73d080489c9de608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029ea1ab381a1d055dc7fae386fa113609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e398dd8c859ae603792c355d1cb8ec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c060b4e73b5c8d3e5d1c70cccc730611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a48bb9acd28fcf2b0bf2d32a6bbad9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2243b3635f67e86b6a3b2114eadcef0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bb757d9a113fa8602641d933df683614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73f21c0b1695633e83fe2c14c9c118615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321a6cc0067a38daea397628a60fba0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2adcd897758b6208e0e83a8aeba3b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304130e870623c911aada732219cea7c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea3cf22ab3d266fa107f79833e1b94619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1995934faf144d1591d49cf001a45da620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bda31c05a6e52e8f25f1780d6fd43621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742c9c807bbdd46348fd1dc2ac2cd8b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfb397c25bc9235446db821e06ddee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd1edf8f053032d54c15536ed17a24624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e59d17476cb02e466a71cc1e4a32a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39738c2f4448d11b1930485795fbfb7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07801e3177e49f1646664a62a8dc48e9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aecc6deadff52e5d7136b448fd591c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c3c088d2e6be82ed37544078c4fd0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a98f4fff26e3211643461379316d7c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d7eed16102d1224b974a8fd7fc50e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa71011565eb21a8096ad0b2580719a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0896754f8042f9844997411e431db633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53022a65342d9368197381f79f302860634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb9370bab632cfd98b1f29c0c6fe4f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e5e566a5a4b7a058e3ddff61bd6b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfbe6bff3aa2a27edb13750269f4f5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4022f678a25c9b750cc12337242ae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47e7ec122f9770b18e84677c9f84ba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed036a547375465f6357152aae4f20d6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d91528a819b81f3e055c6756e0363641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed139d42d12267da84a65359aa639868642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9dc77b63ece920e9607235436662d5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcaee579d174881c05f770cbcf11e4e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7709b8be74fdd1019d11eb37207508645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71385a94147a759084d7efcaef67934c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28704b5032f408b5a3aa8fb84d7a032647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020bd6c395b0ab626dfb846323ce90a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de442d2ff0c25b827a51d614ba1d562e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40b9ea40042450389814ce9fdef4a6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71498afc5b18891cdabf74fa2b2bd202651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f41fb633f0762ac87c3b0ebe0fcb5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a4ec54484b43c1d65a29edeccae94653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926b51bdc93386f7dee95d10a1a6e4b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c15453472722c4b30fb6167ace8715655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80494b129ba51dcde3831c01f4799887656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3459604da2f028cbd6e7b0004bc81657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09711050adf3e795f41db6bd4bbf70658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346fbf154d4ae987aa6c5e5512a9d87659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633754111dba3033d0f55d3ee3c88cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1e8ab30e76fc4c8a0e18af27fb4fd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8900ee19fdebb4c97c941c72cf435662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40367a1e0193451bc0c5a7396ce7c92663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd8e7cb07ef27aab5999eee942999c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f92371b3c243660e2a878bcf0ff7c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639097d9c59217d7267c2f9cd16a6e3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bfa5b45d23b4ffa3424649860919a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56dbb5c96245321e55ef9b5382d55ee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bbae4b5884ec38cb60d7e4805e44b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67305c8e5bc01de3527fb99a627465670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c68c1ab30ae10502e9169ed2dbdaa5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98faa9514e5b13dcefcdd09d523c2daf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68606cc861c4b9d0e538a75f72882afd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1d7a765bfab96a80f32137b4541d6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7229cc2e75744d8deb364b21559cc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cef26278cfd5e6aa3684f9243010cc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd6082a04862670bd88c1cbe32f719677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9a9d4ef11e2a519cb7da33c6c9aed678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faabf6aa7a4d40576d7cd1c63348910679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71b9b59025d2fb502848d3d3578d46680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7965b4522c7ef7135963dc862ca6fd3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb251987ecd53e67b66771497cf5bfa2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3102ba45a0e6749330f17f84ee97a83683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92225bc9f3001b6a2cb2dba9a04acd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1fa0b8dc5229f903fb73e45175a49685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b70df031a2eb40c272d427a7be121686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b60e7e84382c1576cdb09854cd5127687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfbb754d8242bc211655c3f3920979688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd9f73a33a03de3468154681cae5e4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dacec98cc08af6712cbe25dae6bdc6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5a90f2dc18d63ae936c8f76832f3b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd89f38064e03e2c260b53a78c4290c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c9469dcc1092c25185260dd2aa004693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa239c7d6c04cb1af4084f10a4a8fe42694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bca1931c4c157b63f24d78bbb35397695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de398bb00fbab56ecfff7c44203834c5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b0f5599ac6d37a63af9fc948b7ffa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557c2b526600a15c874140b7a5702b9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605cc9d3bf95241b342da91e4687711699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277330f5ceef77103663f7ce5b6d1cc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cc2f822aa13f5ab19e778d54b3f9e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91176746f497919240879a2e89c60a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bafbd9c4df7a6ea3624e131d0eaf90703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe524aba02eb1f0fae3d7314767081a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1b4300e13e6cd27e05a758257b644705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82625138a94fa2ded84f1090dd1d424706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc4a927a04a5889b14bee92b08d9a2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdae9eeec20a616901d241e83253267708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236035b59f94de3df406a9d781cb078709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701d784b4d098b0078c4d0456bca493710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbafeef4ebebed58d98330ef21ee0c1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabf6d97fc04339ef2ad656ab49277e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f80998299b526f5b44269aae5744c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfa0b70df3857e646e8a91bc8ff0b0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f878bdb3a2792d2b4fbb4cea0be93e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865d2bac1cd668baaef80d3ded21504716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d3e167d3d3cd1ab24e7ba2a232453717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da8ff3a26d5820eb9fd9d2c4ea6d28718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f374607be7fa941a56ced276991a83719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4865ccb1cf6e8e24e8cd4bbee893f0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133322a68c3976c62e5d916c4efc6a8e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f1e9113e91c07488346ff319b935e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236a3b287e98f0c6d1942e49f23be71723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88479aa0c3a2c2db55ff2794e05d0dac724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900dd41a8b7d67891058292005bf3d7d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e598803d23ae0979443029bc0b342726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96a1973f2960d6ba5f02de07fcbd76727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b110a9320f4b70e9930f52ce36788728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe6cff1f297b992e2eae32f6bf7c1e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1edf063d88b18a15ab755b391f876730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368dd0884dfe5e98a054f3fd0a55aebb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2db9d690d6ee5f242d7760c0683250732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092aa4343a16716b33ecc9c3f6777647733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a0e094827f516d7852d1ff821b0ac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dda27f59e9d559a358fe99e59a030735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fd95f8f92b013b49841724af9ac98736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663e3fe5eb878c8d2d0c78aaca5501c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e144feff16bb6a305f14ce461ef108b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c169fb6323d7aa738210192be8dbd7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71364ab9352d02c72e498fed2b00f999740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4d1d0481e0f41e2522ea28cd3a761741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02c2dbd01822b6b662cca49b88a1f8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba751495b3d24db762b9968b6a45cd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995fa5fe53b4dac6549c1c1c792c27f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40e0e46e546391f4584bb0dd4a35c7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cb789cf9040d0cd7d7b8a1f329e02746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518416f6ec99b829a2fb2463e580df2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed666d61e3f2d702bea90de4e4582c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41451bb6e0b459412e4f8c534a6bf5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c516dcc3a20e1d01aece2172da4c23a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad0a7029d934d67190fa5e7dcb0333751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f73bd4ee36e818038457b82d3a910752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ab39f8fcf2607a669efa155aeefcc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0247252e1a2e62c086c6f399e9c8a7d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73e209efe14daa1c2758f346811f9b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b9bfd3a58015be01c88b884a5d9f6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a96691ae4d2eebfaf9b94a8078897757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023beff5a2f2eddadbaa25bd0fb3dac8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455f0bce40783c9789638f523640257759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>