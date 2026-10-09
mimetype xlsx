--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82a08f4f4333452589ae042fb4b0151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96629679d5e917da23afc73d9080fd722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfb19bd1498e6b17f2c9c4d9d552db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121f93f3dddd74ddb9418e6bfa4fafd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56128791aba6a941555ce3102b7d9e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2181ba3c64c5229988223d2b38707856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d0f42f1fecb774d3584d4296eb5e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cc204ff0d974531eea74369f8c9f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498fdb00fd75aad796444a01ccf62f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9536942f477df218f1ff63d09bd88b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf5b56d0c3ace60a9a60181b289f2411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325431131d061ed999e7d6c81270ffaa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf04a7047cd31c29277a45bab65a0813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d86d6bf9bbf39951ae9922378624114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b9bcbaead31877ff50d54471e194915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748f48d2eafa8ef9a49610e1ac59a8f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8267326798b2267e00022ee2d400c4217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9856eb3a83a57fffde044f51c5ff418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270265854c49bad73450494d89a5bd4c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b516372b82cfd1065df7ceefab28f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72909ce178a919d06a27d4a91c2682bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a3786b18920a257aff0e43b0c809722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aee5037387d3d7a0d05848b6381b9323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cc3d7257404ad47bc777229f88e1424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ca19c6f1b2ab7a1dfda8c3b1304ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175d7129c44113f40aaa98834523a4d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720b6486df52842d2f4c0ce14aa956e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9449d577fc1cec996157288f73a05a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8272af9025ee044048dddfc033918829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48342d49c296fcbff9a490d94acc99e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5436361aed13c213345bba2279ab06431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8e1977f51ecd0823f816dbbdc261332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95046fa5e8b7d987138b9efe794c49dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ba59db42c64e20d0c41526a22881d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478f7f06c8ee0296a28a1efec35c41735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddc8ed605b5deeaf0cfa002ee1332f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1430a16f4b35a469ff4289087bf222137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0813911a5aea90fb51e5a321df6fb738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776894e0546f0243086b792f35b7e7d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b5a9582e5f2bf3bcc1e59ea3a0bbb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38d9bca9731eaabc406b435e19218741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92efc852d95ae3e762c6bb9ae3caa742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc1020c11886be4a90caccb7ceb39f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc9206c58830852d5f2fa0d626cccc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7f6e0a59591210762171dba5996e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180fe7eb0ceeb95c107eca1c5a815c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef321f3a011909e34bd295465aef76c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87237eda35b32725dac7a3aa69f86e7948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf33a44b8a1149ffbac4dc9e54844f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a56a856a688859c82499e2a806c6250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe25f164b66d7a311cf90220eca03e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2477f03aa9d112d30e0a4aa66168e4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0237f1728d671ba450c23e7ad34a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4505f3884f01a999d4e12f46a706854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9fcd21a587ee7c8913401b59391e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03dbd0ea81ad15cd7ce0779e00a436b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d35a18af80cf2c9076d4b81a7268857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c74aef488f810e4e54bb1059f6da9a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167e921ccf45e67c122ffc28efac5a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a105d9833414a2fa679328896084860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128e302a4f881267447cefdaff9bb9f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fad8cdaf07ebe4cf30f90e0d1bf0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515c52ca189849e5678703439a36d0b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0a1f5f2631eb84ac7b868dec67c4964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a31b51bc9acf0a3cc1120f1cca89b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226983346b8ccd73f02ea97d278c77e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6051308d35a8b3365f415b726f7a7f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636b890b9a116e8c0925514f7f7498368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7468f8ade6c6e7e57c18ce49961b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725b7f99762bdce708a48279b67d62970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1826cca381bc79e189e2f2098352d8e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185baa9281be356e6c60a003b5a765e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e38d12493dfc161a00c8302f337d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718f2ef21332f511ca8920ad752cdc774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442813194c62e95016a9850ad4d4f7d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e2c64ab5dff9148071377d183b1aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e8d0fb081fc788af1cdd8e4f957b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0128aa3fce82455d36bb0f394c0a2d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe1c604fac933db9dd85b8bf37529e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e831f91f269bb2358b4fbdc2b57d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba0f27be3d8016c80eb8b4a932706481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c277f4da0d26494247e5db7d84276b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c65a6e6a910452827e5dd86eb21cd283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d2890a38a6f500a5eacc06ff5cd5984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac94a60cc1e3531c5aa95eb388392685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749149eaf737c00eb46a2f017a7c5d4486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828503364abccc9f0948064cdfcb667487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbee51f31fb031212586ac8af001de388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43446db96c8ba49271c424776e31aff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89def19f0505c7655de4233ac286e23f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667768682b7970a0e5fe25a4c3e0cb7991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741136a8db443e5ad1cb6b67794ee5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7187473f7c45d93547539628eae7df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0490a6940de9a9e8e0c338dff678bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a01c70d7ba0361abc585d22b73d92a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d04a1f7f96253b3ca90a58b4d132596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4eecaa88377d51715712b3216383997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24192836fb2a95a0dfb61e54ec8c76a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3dd33fcb0c2d58cfabebb56ef8248e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e4cd26c3f35feca4034fac5350783100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ec1a6e7975bea51b9ab8c566a9da3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774a40cc31102802cfd7dcfe12f6ae8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7954842479f8a09cea9d1c3cff2a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80ef02afd31d45532b1c5b6a748ec9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f0e7369043172e63484174cccbb32105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465695a6eef0f53d041919587cbaa78106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1741b42ef529461cc1ca6d062b379b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93282c80a75e55085b5d00b2718aa240108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93501bc09d43664993de1c148731f60109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cbe21c9cef94f818e33efb247984e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64529b6de91dcb106bfd864353000ec4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be083175a5e73075dc636bc87eebc4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48712b5467f2e7a99d64f1a79013f54113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5140edf3c50b7fd95284e1ab9888c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3960886d440112dfcd6e9ec7c3a5bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2740b6e658ca84bff47a5027380e441116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fdcbd2b1b025bc302254d2cca7ae4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06a204149c595f83c4043854e58ff6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae149f1edbf549a846d4403bc1bb6bf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58161eddefa7ef64f22718bbc504d51f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a7be56b6b5044c8e07734ab15a560121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a722ead8eea7fa61372a981a7fb5f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5031f7106d687992b6fd048994f24123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a164e1a4c0050438b9f3f31e9acca39124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4520e25aab6c2b252fd011fdcbc77125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a22f561f318569397170081101032126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddf95729477ff05b3a2f8605b86cdc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528e86b48114e8ac051dcaeb9c7dbae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c6faa1a94afa1ac77735063845c7a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1bf128d0273f3ff2605ba18f1aa7b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa54a6c9d85ab796aa2a1e4b753bb97131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b760c9a12f3367a7683a33d397b8be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72de4a7399ca68c92ea445df61d64f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a70024c3b0fcfd408439b811bceb7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23c7ff9a0ccc84d792b15abac133b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94713603920d300dbc5dce8dc59256136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a4240e643d86d6732bda7abc57576137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d630af4a1d1083d45dd7eeab6a291138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd3e68afdda18a95b62ce3873ec1ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8385e777ae1e8ac14667d5dffb2fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e4e0bdef8970738dcac62979f67a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898b703a0974f0d6c7573e50440ae3c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb16f25f9c1a0803d696a63c4597ff6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3c0f6702971278ac9654d0ffa41aa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca475fe0d91440ba776e0f95ba2aa38145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122082b743414bc4639647d9f7cf3af146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e10a8d05997f3e6f406c7edff529d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32890059d75032abbb978880c9035c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad7681198cf0acad9859facc69aed1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f097d379c0a0f6ffb62419d3640fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b200c980bc6982ca6eed2088adac1b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb76e298108dfb913dd7ec6b21b0fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145583de6d77c32ab816025cbb48aa7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e051f4fdca34bf20564e21c5e933a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a44d66d62c8dab0cf91c42eb63ed9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c448d13100ce8b6799f299ed9cc456156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16238dd5a9707569e9659accf158f92157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538f0e2bcc57c5d0645446065c318a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112a0c5127860f7fbbc0c3ab193bd01159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7f5ff575b219be7e9cc23f83d20e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2b3713349b3f9e0b8589f36d6cec9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0ddca114b782be65556391609829d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2e51cd7b984af62068aa1bcef55b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fab9b2012bdddab365c9c9c6f52b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed23f1397cc6ea8ef26aa98cc7a0490165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c44c94a12d584672cdc06af6e429e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e57db3e96b191667c4db2f954eafe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a6a6bcf8c84a84a8bf3ea88d12e5f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b848fd455b12b2088ec37c2c0106c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e313fb74e1a6ffe24655f6cf7bb78b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d48ddabc80f5de0e9cbc54adc3ca2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017105aaeca496b3642bee3684ed875172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c647ee768f1cc668017776f973366173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9e11a8d4f436f8f0045fa0b1fa9d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00056e2f188b4018ff014c486a208f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2688968e411cf98085556b4c60ceda5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc85222479535a26240996363647df6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae369c585bfaba00cb66a1b838304b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7178a184744853c6f34e2f157762cf1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6240a511d5cf4c2043cc8ead5ccf7e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d45762f57855c71b12a93f44f66f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a11d8eb4bed204ca5ac639581e8bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e471ff7f3b7a645edd9b25351fd53a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647bf7a1877a7ef20c5156a3a6d1d6c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b810a3572f46b5b1c9c5caec2c653185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d81c77770d91cde6fa858db20295a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101843b9f896cb88ddb544d56c4898a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e62a16abd7874ab05c538264c4adf2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800655b2c5a8582ab034c8638abbd18189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c753a2bf5bd5c071771fd3eedaf3c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe7efcd548feadb5ac9e0586d27d5e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae5927aa1b1ad2a1a52e6745f483e4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4366c45dd30a69779915c2aba7b41193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdcc488c0451a1f2f0763b218460be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f67f31bac2ec3d9259a50b31972706195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65cfbfab125f574faa2d3d0f498342196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90a58216aeda7b98488179655a32a2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741530b73a1b51b3c31eb9ddb415390198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27283f935a396b115348700673f467a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4189ef859a0b379908847b6914a34200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d05452c11218e36abeb72f5d8e69c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905bfb631f6dc02b68a4471e2def80b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a39a2dd025461f49d925448a5eef91203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11335dcca46f35d804b90f45e64a1e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330cd8d518cfadd3c9ccebc3066e302205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84109de05446224a72f50ea59b8bfb2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0639dff137d7ac004882a79f557a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99c72825ac6381b12b7d64c7a0d082208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745091a4007425c74cbd9a05f56d870f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b6056eb1f5a19698ff2242f7bd395210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f70521f061a1e7bb5f79f0f9f8bc2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbd634ddbe18f5493747617cd48547212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5185dcb14d22e5743e08422bab5b82213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0540de49b8e27db1e38f67b5b01a60214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747255f72d3c71489d867ce08d52f69215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b96b2f85ea477ed55e99047f9844c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcc74c3b4809d69baea8b2f3aa84a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac74ea963f6d030e96ece4f3fe974a7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22faed173c87674382aeec73ca0d4fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e156cf2944afc70b5fd868b483df1a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c36b8a4cdba55a3d8eb36981f554a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74f29550ba0147575e9882fe2ec948222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433a920113594af33749cccf7c1ba47223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d8c4a2dd030e495fdb782d31f5177224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b242bb219dfb99c6126562542ad800225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82357996a80d51567577112647b922a8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120af9433c2b5c99c081d30c9eb3d3f5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be035ceec10058960568051abdc6465228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef89c905700d0207db91877abb18df4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a2eba0890eca1ce056acc39b7b435230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee52e7ab75d9a33c85be1999a71295a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c080737ace95fd6a9846c926ea70e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a33c6434979c9b5b2ad942850cf132233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11617d2745c6a9b4dcd2f965060aa6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a30666800bb4164850534739b86261235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01fa1207c6855020ecafe23d699cb3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1acb7c780ef8c2276a0c5a2b98dc7b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bf60ae44649313abe97c58c66591a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed6f56b1202f3788a5ef15b332cb27239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2770b761ff8071b3019e33b6fa15a55240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ecc032ec66c6722719c3ed340c3b5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200bcb22773d654b6b5845e999c5240242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ff4ef61a36cabd5ce45fac3f52961243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccb559c7255f89279c03319b900baf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2fcaa4b7e174299440626a2d0bd3e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de657b47b83521e05980cb3f5fcc2638246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa9627ba0d0fb3eb077c63c62050c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d3445a8ec2a2f7f8053172bf1a477248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21466eb1aea4fad6b1c3b6cd20fc9af6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b481327b88f807c7d5b20b76831091250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc77fd36c02e46c31422e801edfd83251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb4bfe2d751d45334463a4a3c8be6e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09026a53d1afd35a51966bf907fc4251253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcc0148ee4476c5708d457253d952b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752af78902a22285d85a762343414ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc566363c7735852c3fb0db321b3fa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e108f02adbd2a6d720ad9b1a23579f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38068c4209ae37f96fd8cefceca3286e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05c3e039d5ff0feb21e35c0a871722259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc8e9892e7b97c752efe431515476f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962dbadd2c192a2996b8385ad1cc356261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd3588b9305417bf64dce530fbd157262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec916c19e90b58bd112ed88e9266b9dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2523bd2044ee0d7cdd030ac0fb006264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d5aa27400e27d4e3ab12d734eac61265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb461569a63c0fd98cd56ac88fdd46266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b7b7539996e0b09fe55574922af4c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20471292b89cde0538edf334589b7312268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dfffc0862b4b972d71d970b18cd8f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa282e40aaafffd50735b172e0a6a841270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8efa7f2ae6026f5d31bb8be176c673271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28a53630d7e003d8a22c6d83849abe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c910729ccb80f8f92a24c1c796f8a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f362c34e1fd2e1a6825007d3438c5b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2b2cf41f30a057be68a7e86e395e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ddf86158d78729d2fb3cffba5fbdf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0562b7c62e6d8e3a9920694876532277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f748349235b9a4c8cc2eac0058ffc8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b397efd12745c6e66462ce92d3cff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c14ff93706df6631d553c76b16d55c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996391a050b37a98b74d3012e868c33d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff16ce003a84d241b1961ce6248aea0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31842c1364056efd311a15af3700abd0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74049907b09aedfcb76655b8c540be17284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721f79870c04890980873c3d9c0c5b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e514a0748002fbab2681e81582ad3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4320e6c3ffab31e49107e3016528cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e655d99006a7e1daa68f4591d77e24a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4cf358182d5fd192c5c0816d83f7f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f637022bae4dc3e9511ce2a205c65290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c88aacde6b16a351961fb84a6cee5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe734f70588a8fafac506a3d85aa80292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e09a231639f56f2ad62a2a0a58f8f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc208521d1f77f66b9c07c06a648d6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61c775e5fb807a7a2a1fa47d4dbe69295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5325a620aca8bf6412118a500ce0b59296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66361cc650bfa5d8cdc591816f4ad2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55626aaf64307a9bcf0bca257ea64762298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd5f334de939606e6e26901b47c676299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbc3d2507bd32088181b2e4e2526d5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d58c25f5d108450f1470c20424db9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2b7bf614dc23b2fefa9ba4ca6f1e2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0d9fd64331df08905506d1085ba59303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b439517cd9759410ebe13f2dff0e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb651b45a3f70ccdc14db62faa6d35d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58476676a57921c7d8237eeddb9d67306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746a3780ccfae32951445ac6b4bb8ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8021ec4c42f8ae4340cd9ee5856ef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edccc380a98a06a1410677e8c897ae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039dc8e3472a5355951149db14e3c6e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bad53bcc9487562ca8f4fbd338ca6e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397c909a4694ed674039b4a3237441b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c403eb65a4926fe1c0eac00e47c1dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2aea3cb216e34e6fd60fb05e434fe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa6d7eb88be83ecb0250eeee16de08315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed8556d7d0493f5841417649124ff7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43387a8e664e734ce518ee2874add5ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43667e67e05f83b0eb7c818163371dd5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f109307ace53552c5f7d187082d19319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874aaeec61e9ad47403f1e0c201e5d8d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25faa811aa0549a97b840fdfed3a49321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc10e7df841adba710c9cd58a86ac1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f114b0d32d0cd1a6df81f1f04a2f62323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c194179cef979fad180ba52ca4230a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ea8e8b6a01f90b5ec4f8e04a655a4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de9bb35bfd5e53bfa038625fa87eb2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ed7ca3416965ead6a4ca5f3b7c610327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8353a091985084f547be9eecdfd2e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c0b6b2874efd07084e8402c75d495329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18631e0b877e0980128b8a8275735f59330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703ece6f3a5c72c297a9055f63f550b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c489acd5568c777eda8050924dc5399332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497f6b56c6fad8fb89c7a3b9e31dc71333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23566026e2e11ae4b2e30ae654fe6047334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7220948182ab0e8159b686379255af335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a0ecde0891ad7092d9652074f7b84336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419df1a77227eec34ae3cac60e6d928337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a746d70cc020feb254e94d4da26f1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fbc60a4a679068f616f1747fc83e7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971f28386c004ae91d436deb023529d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a15bf67e46058ee1dd6aef9248dfa9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0de2f7b99746ef9feda4e04ec74793342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979402a96a897e2df3c062959bbef9a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843fa0445e9dae776dc1e3df1671c5b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6564ec53fe69b54514ca24af3807a99345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bce420493ad640d38f1d6e0150749e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445e088da844c4cdbaba04c0e0ecc10347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb78313cfd089daa6028c0d9bcb5288348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ba00ffeff9b2b91938e46f2ef927e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fa3f7611824e15182863d628081d6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f5d798440b132b2285f70f827083f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40440c0a6a1f83fde11de4ce787e20bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9eff1c5bc212e3099a86d61f7ef0b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1ce698e36ba2664f0edc6d2bdf874354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bdd846bc0e36c8d647a573271d15d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fafa216ca6417be7eaad792ced059356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0b6b52be62df51cb669037d3f1ff6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c273bb58b9d24a79be1ca34956e01358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9709342b0a31f6401431018ca376a7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad289346d26f4f2616dcb0aab71663f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffb86ba0c2c5abc8bd180174406f45361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251926ae94a4e65627d2e5315420dff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0fdd95e7b79a6c016c7d6159dd3a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f5a08862ea2b46e4e27949644ec62364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561659d0b251eab2614c2490d4c7f70365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8c9819945398fbc0e7c2dc2812e50366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c78b0b95c6133cc784144d007e4a4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991080de7774c76b898e1e1b7eb2efb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346e69b46e8cc4f394bd973bbd18a1f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5428e61c0bcb259c013ac435e93c24370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cad0644883a8a2fd16ca99c285d5a5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8f3845c72343213380bf112ca11d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676c1141b4aca18cdad7831ffafa5ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131607784d12ce0eb8eed352d88117a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df509cf31f425bea038543fd150467e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb02dff9c32b5b65e3822e0a0a9fc6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae39a47c1ba42c4ca54ea87982d263377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa689b17161ec113c60a1222825f23378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c310cbe1c7a8acc42945aa277e0b5c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723da61828ccdfb839ad48a496050a5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf2a4c5cd224c3c572df432fe1b8b7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a55ff499129c21fd0060e17fb7c112382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ad6ea9c8bda29d51e5553be698a56383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ddb08b9351678aef3a48f9eb2d6cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130049dfe249222419b30c008f8bfb85385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582e84bd665d15cdf04c235dba24c3a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103485698ffd9377ca04b479dd296592387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28850bfe536f9d1f2aa19c72903e1617388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547c10aa6378e0863b38879d9ad9fc1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f588450a36cb785608ce06f96cb0e4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27902ab0bced89873c7e92b27ab634391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8035442f6bc7500de3e82f86a58323392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fee0431a5218922ca33a6a5b58ebcd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb85e25fdcd81db985110e03afa350c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965d3dd4ff522518daf5e35c033ad18395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57175c5b5e309af98dda9f47095ed1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad6c97a81cffc375841f9dd0e2d42c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365846aefcfa1579cb54be983cbc7fbd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c428a18971402f5d56a7e614b2d59399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678de72931a8732a5653cecf46b4f22400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc725ecf3639c92c06419b4521a55b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19faa819652a8d16d89ce25dd070fae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbab73638006f65e8927ffa41f2fb2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9496fd4b07f6e6f622e57629e8854404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99adfc202d2d78963cc9e10b5d508d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2107890aebe70b675f257e9fb483fd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a442dea37700c5d207338db2b1950e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2d43600d851de1a22603339165e18408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d7b525ca3d000bb5bcdcea676103d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d2783a22dc10d8354c8abd9d1c532410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f058536394a1030af1104db361a7cb4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213917cbfdbfdd2a33170846b5e5d6fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99eeec31cd5f3bcc7537615ac5bf5eb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec6e38e9528a404d57a6bc58693c46414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1921095cdefa3b222e70e53b821173415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37f91c8d34bab1d52d492ee2345acd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff947c9c19f4736e8304e449bf2c07417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ec8e17c9b8992ff44cab44db4de27418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8f1fae8cdf32e81ad3601c0dd60ce419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97c2a81da6fd1424850b3343951ed5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99239b0e6747e4a30838279fa8082e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a8586765933057f4dbeac71b5bc6e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f706db72481ccd0f8b146d6b788112423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d87dbe35b1499fbba759bfbc3530f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ebc57a0922c4fcc527fe1c160033f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd40697282100c65e6ce007a2572c5c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6913fb60c10dcf7e5d1b6a9511ce79427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9f117d8a4735f9940d80338e2a4ef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f19ea419a947ad305256e39645fb4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc4727045fb6f72dd29013bf93b620430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a833153f357d7c075bdcc624aa0b0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668ac70530a184772a301d4224d0835432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251844dd28cb2cd833f5c01a4ce3b38433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbecd316e29bd172d230d899e6b257434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f21ed2f9447e1c802ca94a9aad595435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec71d7487c6c99ed80f9be8f15c6771436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa810c35a785f2b6defa16b6eb9875f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d01bf614c2dadaaa0f3ed13688816438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf6c8e71be88ccbf459d6b93b1bb0a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a9952bd7479e06c5450e5d01753d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d09176708ae2a4af4e063fc2c2a71a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f542ed91a54dc8b246a8185543a866e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b0b4bd8f1ceed5136fa314f223c70443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a716ca7ffe8c3e3e4efe95eea49483444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd68344bc46e8d1a520f389368b99a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927729b9cf8dd6ebd1e466b8547d92f5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830dffd2497fc70e2eab421f5df633a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a84e06b4a885ecbd979906e8edfc08448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38de85821004eda9200ea7eea37755c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad80e7e4e53af485c0109900d239379450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df61c21a0dadcb151f1e004c0e2aab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32d5a37f5b786cca958e23759a8b0a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3206c6edd6eb02a86fccfde00aa343d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a825cf4e25c9892da56be3bb942fa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a5061ba528b6b08b4847c5c690054455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9d4fd891728fb8fda321f9950929f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06734285cadaa3b3b4fd6fb2ecb7f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897733b78713b05a9f4bb6dc2c3cda6f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354034d085f55ee15459c68612859ebe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfa6c1e1e9ccf34b3727edac1a013d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c93a94338895dfac2e205613b7799d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57535955f36b01728b955509f9efe11462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4f4b07de9f8523bec49f9ac47ff5b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb6dd20e585a315e0c294343e6f5bf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d1f01ff11c0f33555e247a45fb27c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae2ba8b77d2d1ffced225e5c7c7e07466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83319808ae095d629f5519bc355ed937467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38daf3efb895156a6ea609ef82a08c58468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73a1a018c5e74bcc92f345b9be173f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70be862ebed05ef16b803c2c6ec4af470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ba2ecf7f1c6b655e05172cc721bf0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1865601a06187617ed22cfa45a2a988472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edc09c7c26bd3a3ca77c9b1b4221a8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c345330cc1ffb9ff75420ea048ef05474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db74c56cc68c74be3b914960be1342a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165958de775295968c8ccf7e7eb6e237476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295de17e867547410225cbbe97d6000477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5aa666b9a84e3742c0be15d8d733ab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcaa14db7f9c2154f90392c991462d1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc83e1a427f557a1c188bfc3ef630ad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f6fdbfbff2033a64e86b0bad35bf9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32929560e41211a4917d1ec7be7425de482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b281b6cd24f22dfa90fa53047fdb67483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb6b2606e55bcda89cae2eacdda36e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf3bf5d44fc386975ef43a9486db85485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aff9a7858bc17558a224c4b41a19a0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4121a95cbb718bbb04b3e47747791487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec504ccac8509b0ad35771ab74752ebd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec5b82cba62483cd9be0e9a4723b10489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560895c23ac0e49a964ab8b6cc7cb9e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea45a1747aeeb767b26a5227a2d2ac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a8e3d290d6ab3ed1f3e641bb5ea26492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602ac9715b61b993e240f3598cf0452493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da2d79364992147a7956b655ad92f2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c9ab673c82b7ae2ab50e50b93b8ea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd84be8e1a73e8610597022635fdf9c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0324f1e6987059e695eb461bfab4efc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d418b5d601b2efbf51760ea5e9b07fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44f50acef6357ed1c0665b31e67fe1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ad85fa38aba5891014471ec3afb54500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098cdc4fa5f56cf5c679693edfe5336501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca268842c69d00c7e2b7f021b62f9e1e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8a9f6df125d140d11a6bad5209881503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a6c29b0c2cf65688ec7b6eb76c386504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41513834f944d321213fcf0e6b97de7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f363d98079ba0258df1073e068a275506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb36f6a1960081c01306b42c1d5c38507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d062aa72969dde0153aaaad9684e2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003b722b701cbeaca74218537d3dffa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211916d7de5b721385bcb248390a2b8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3a763307065defa30a824701a9294511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3999c965b1b892923df54a6e4e5076d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468167a159463460b4d893f2a906402513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5793dba41a180495a2a5559269ad7b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06f177973e46ffd0d2e9fb5ab52c38515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae27cb9326001fe53c4fba29a717b2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f971d53e59330494bbb28936fb44d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a510e97469fac8631641fe60d4e23c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215eaae6314aae5e86df089904ca599519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5869e15a4ca481c214542ceecfba42520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7923c93fa5770353e1df4b07aa3dba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3edc06644ea1701831155b39f487e0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf105629b043ac245a2014b43d030e2e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f05eecbf906b64982cf0c21aef40fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aba64cdb0125363143a10b3b8150b5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f98a6fbd661829714ffaf0e7d4fab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c50b7154131f8fcbeb0af1535f4376527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281babbc743f88168e250def1775cd11528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38449c9cb8ba4fa4e28b8e10372f6b41529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfb773299e1085690da2603a994685530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000945eac7e48f50a669dcd47b1d245f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10641690504f07d64fbbd7534735427f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32aa8df9809de83095cd99c1bd7f212533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604f09ef3c83b9b1173b5c883b80514534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be654f26c5872f51b1ee240ca73c14e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d33aafdb2be1423ef5d19ee41af6a8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92e8a97be49c4de69b4c7b9c40100d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb846187830776dc157725d1ef7372538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfee3f8217b86f5715b335c386fbb1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5686c2942d545b5ba5a89a625f0a94540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971018ef3b29740b6c943df2fdfa44d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608eebe04eff13c4b248b3ded2ce930542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230043309690732a0b84e44eb1db207543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1949469a78ca7d754c47865ed8a5a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f02a0a2a612c4e005d0cb7f9af6545545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07cc8fc2e622eca2ac440bdf27d4fb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05c391ccb8889d772af3455ee3150b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbf2fb92777d384fd5ad7877b212c2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c510745052fe6d7eb1f1f6c462e15c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f10f05f867915270c01bcd5e50bf6b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a6d782296b6a00488abb3b2d21fb2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2706e502554d2bc62bc079956e12f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905580c32ff85bdc50aba26a5a26bde553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f883b960ea7a56193054d98d8724c35554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7429c7a9691715936eb97545b925c7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e51d4dd2fcca234ccdab3bbd359d98556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7361ce19ec278a33914542f2db099557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2447285ba4c1f82e51032a1a999033558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb80eea5531957b434ffa54020e1443559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815843072873a3156e6b8fafab01e2e7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce65d37f81ea0eef3fd74414b192c9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07c292c1b22ed12d2549a116845c4e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560736b40b963c20d7b112bf94acf779563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cab6f77ef6df6d6bc05cb7455d133564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c46ec0cf4780fbb8b6221d5696b70565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4521d6ad9f98df6429913fd26fbef54566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529dbd15ab5f2c05bea08c8d824df1a8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af74513835af0ae8ed871406a52ec81568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c50dcbcbdeae94f3d174f275cfab8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653866e11b8dabb0278812a584fc4e0b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56df73a7476f14d6b51c9538760229b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26b4c40451a83cf467ea9966f09756572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26954d2072a6e0a243abec65b536fa4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa04675069964eb76a8c19dea704b1a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b45a31f0d97491bf6bd63bcd28ad92575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0190f8d83c759fa256dfee17f48f53576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a646a876579549a50de35ee2612ff7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa617583ebebfc3e34f15fdda7ab189578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfbbb8fbd33d037e04ca29a45e3a57579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5dbcda50f287e6dfd9826632c0cac4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbc939c2febb3649025cd1ddfedf8f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d51c20496008589bfdf85abfd2328582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0b99eed4953496fad4537edaf5f15583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb244eda4da7d6b216ebb8df5daa926584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3346666eae51cf21b15814ba5e52f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d48cf53baeb04550282b516d6d020a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496f4f38e8ed8a9ad3c93444f7a0765587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9315f40d9b20493729d45393d09df25588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17153f85f7ff943667f2d6c046503347589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec81734e45338ca8c55df6260a96bb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b89a0d997b15b6b16c20ea5b720d88591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30318b249fabdefff21692601dcf3d9c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee983d47c7b8feb9f2be35fec017af64593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbeb6be0e5fdc07fb7d6983ff30ea98594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976646d3211981cda62ec5da0656d7da595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55701feb42dfb6824c798a6027ab155596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005882a21643770bfaf669126ebc671f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a7626a85289798d90db58d511b4af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92f93532968c675298589c79e467cc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2278cdb38c7a2f5e804ada4d3b57b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20683ff2d5a41498c9b573483a9fa39601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c27abcb7ef9b7962b23e3ce8046c38602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e539df52d0aa54d1a0e4b8cec02567603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b54069bf6dc0af5874d67ba13e2df604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a273d05c745c017560a59275444e7c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc21b6ed4ad1e66015343e18e3f3ecf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8019233cb88008ced0d7032a52c30fe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6f70579af8471e49726e44e2edb6b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c8d26369da20ed1feee97f69440b8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955632b605300d875ec5affdffe92ad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afebc0f54c137c6b58242b5675f8778611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69beb003c16c7257d3a6ed5f513e63fe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980565e1b9058b88925ad2e9f1a1341613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6800fe2742f198a46c4575bc5e15e7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4374cc8e2a876bb187e181684f3e29b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb2c15a1a64c6217d50b15d220c1b4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ca9edb86a7eaa1ba09b07a6a98fbf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43589510618e76e19270527cd5e7b66c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cfdd3c0f98d0bc5f46e1fef23d458619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d37ebe620c91bd12bb48ed88b1c44620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93f3a068e70e25b6866bf6e4e734c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a89a2e31d4442e0580dcb1667ea60622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcdc9994714681cd76a63c2ea3fb11623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61507596cc43ead8d705715ea1344fcb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd135e0514a5863637f759906ba320b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59103b885e8243361b10ddbb9ac2f707626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256f216993c44b37a29a2c9c7cc5946627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fd602b00b3cbd788149f094813b18628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb02a2e6b48ea8920587fedd032818629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f404ea976ebd6e41fdbb24a863274c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7511cfa1017228056cfcf42546f522b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d69bd25f674fbde8bdc3cc8749f10632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeebc6e753d8374f9c6e55ba6bd866b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d312359c6c592c9dca2e8b123ce79634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a257942d027242750006679983579d9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6bc929de5fb48680d749a2da8f501636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b503ffc487c35211a4e8f913f9e485637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6efd0f6aa580fe159c6229c7b4e80638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d89838529c34d34dbcf35e94bf4e5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec0cf02d94fe35cdf6a538d92a81b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97896341dd4a3847fba587372c89338641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2e0f9763b13baf595a916a3abb901642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2bebf9bd0746a423380362ff13d68643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe313ed384539e1b3f9044d13111d3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc36daa0c8de3ebf051d7d4e683f88645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa2580c6e2dc0ac24a8ef1a297d486646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ed07ae0be413e2d07987bd5d5b634647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365e5b9fe18b7e76d39104ca0f890de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a7cedfc7c71966ff629e286730dba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bacffcdf60b337c82f6f2036d78453650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0411e48bdb8372430460798711ac0e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c8a2fa7862d41d6b19e3bbe7c9b8c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2dfca362773ea6a484fa88d471f70653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da969434adb39696afcd8010f4903970654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db993bf6df3ec7e64e9fecc9b60afc67655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0497dd248d1c5a276a52d13eac13fd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db82cabc447ef34995facf9651bc54c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a9999400f9606ac61db0b25aaa4a9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499df38951aeb289ea011a2ba08e2091659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7116933b2e1014b9229a16add5433660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cc6ae4307f4e0a563638d4c0f50f4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98723e2a9fcc678148c548cecf563ec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02396e9a945a54ddd708847160ee636d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00c02b065a813c74a747c6353ca973664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845dbd227810a1b8bc0c2506b9ad0f6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ca8b31b47b81f485f67c02c859bca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76336022cbc86ab7a00c755c3d251dd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15daf249ce5b23681eb952730a01f3b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180f4e390801cbdd849b2fe25741c31669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b1b45394c47020723d2e8213dec64670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc353d5f04cbb4d696a426d77faa3e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6e4f4f3e33b2cbfd6d24616d5c6c1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fe0e4c64c35592560386b4e8510f5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6405ddc592d8c61046becbd079c171674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e5a9538b1010dafe6ada257bd97a3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c398f4e35eae9f37548234dba12add676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01d7d9748e56835c2005f3416ed350677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d956fcf6f46182a5e5199fed398a2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd69892e6ceedb2c0739f45e9dd92a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeec8935bed5761492b8144e9c24399680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bb31d97c53ed1d6a5a87a073ab40e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94be59ddc7e475d3875ab9b9d85034682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab89361ad7c219e65d52d7e61ca674683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c87a95473db186365ac415db0efc9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229a0151a0c6ac8546528ff70f3ceb1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1405477c1ca83aff96cd397488c357a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c8bab12c6ea3c4a0b03ff0239fd03687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58903b76b48b03eb69f4a4190c2edd9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249bef908c47b521be3d1731678938f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3e17760fc25e4bec313ece55ce35a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc533702684ae93db53d2a66978cb44691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01621aed637197dfa1879bdadc945519692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b577267e557d0e83ee9e7d43f4bb6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13068d437bcf72e54e349dc3c38fae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75df72c312457957aa4b22ad672c449695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee50b27abbfcbec8186992570d3e77696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca21d5e014b5adbac46fb8f14373957697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8633d3522b83d840b812278754e52c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6b378d97c7da685a38a1dd47352a6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ed107a1e249c766d38d6b6995a7ea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca1aca07858ead9ba218c99354c849701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b0ec4c053bb12c4cfe80116e6644b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea6cb8b3dda9d22a10f862b4ff0970703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaef61c6dcfd0687460955649b3c52f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a651d169bf5edfc818b14ff0ca3113705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a034e55dfc27038237913c6205f07706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcd692fa6708fa853952cf401b0a5b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6f2a90e7dc42bb153672aa45d92c9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd776e3cad6dafc8d4a4481173a969c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67fc528e56ffc4c13c1e8d0917368c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ebee3999bab4b609928027fec464d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97ddca3451fd23cdaa63116ff81f1b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9fe83a46bb3b42617e777eee91ab2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d72bd95ceb7d4f05bbf1b54b23fc95714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d0aa98cf1d7dbd8aba590c04b9945715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de490bafa57f4a10516144f7b8943f18716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11424c4e08e2efece554fdc62909a21717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b907df7dc634573ab6c9da9b33afce1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8817b0fe3e2e33f66eb9618bbb5be1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd595345ac2336084994b28e8d0c4329720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2715066fa1bcbfb2e5ea0245fcb07721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589377258e319a4a9dee5821c8cb606722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2d20180dac1fac29999a4e63285e8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3918663f79ad56dbd227a2ea89bdd2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8fc2bdc2fe5d59da5094dcc74b94b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120675ba6b1892b69659606ae4fadd70726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911e5355a3caf6dc3c21cf1eae27c33727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed359a140bbccba92fce4cd8111f61728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f70519293886fe9bde76575362636b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fb977b016ab7ec4d91b81e5514d3c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f84d628404e55ed739ef83b7370f9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b151b1692b72ae8ffc4e6eec55e41dc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb259b1503c0677e78c0570a7ed8df53733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f5cdd910b64be33e8af913f60f98b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64a353d1623116e67019324b70666d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8389e4c99a76dd292925147b0b3814736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36bf6c70f82c5547863d175e18d141737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa855bc2a8fdc2a5261d2097fc7763738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a4705508d8b18e543fd0041c255b7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd29f3cee7e1bf2c5d0bce2a4b5dc7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0f19c87255123b435a84a2dc726a2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3b9cea98ac5a89b962e3410914e08742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560afbdd6dcbc9961397b27c61770e70743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb7342bb14d5a51bfe2143af741305744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9a9e0b51b38d511c5272cdc5580d8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc190022a24f038920839905469c4ad746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd97b4e24608f27a8a541789e58c4b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36530d83fa8d0df8d238eb3fce0cf42c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50552cb1c87d627346facaad562e3ccd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8eb0e26f0a5f11a5a6297b76345cce750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ccacfc017124a97ee1610828a8af1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda02c868fc3aac43047e32a720caac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c3de2b7d79f700feb6f5e4f616408753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0f224dff8438b1a7ea4e14e3b9252754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd857a435f18e97fd5b8307045777058755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59215bab36a71ad9cbc0c4a0b399a9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1769387038c7f2bbccb1cdb3435f4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e688f3c9f192faadbc955c5bcd38cb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d700e352046aee4f2aea8e9da797a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f9528bbcc2d1f2c7ff8f88a7c10681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b682efa6225dcd5a6ce0f446715c32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53809b1da776f393582478ae7e1e6e023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767928882f62c6894a1df22b0cc4bf94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d985d1bb04a44a352353a80fb0f1235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cd48d536d94e81f8f3765eaaee6b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b25747e86b6c64fcfbd97fda0144f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d29a4e59c68fa7466260e5dab29bd58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4fa73274dad55625ac143434a289d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8063f6b45edd76297addd4559620010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d1189e56c6ec33e7573f05b7fee4011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f0d8df33aaf55a46b4f82b4d2490512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf644efaaa0188e95906ea730f4213b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ccf39fd0ae06f859e81635daba52414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bf662cb19100aae3d3f0257e1af1615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd67907059f6202c106a820f1aae2bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4ab656219af09ce1692281087ce0517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c27fa05ecefbb38b65cfff92fb86ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f686c2e7c665b0cc6b2a1ded5132e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89f89d8b782bc430bd5993f0506af120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164840010e7dc861fc862ed8c24bde8f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae02ee533e05bf896ffe4feb9785e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f913753d01cb64321b55abfca6e19d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d308f353a26a17f6de6f0da37764a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c73f15cb596bd60af0af76a668f87925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004118847bfda8ed9e8b21bdd7b8cac926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade4af6e669c23d8fbc7c6032d7df7427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328b4859d6dd652c6cfdf31614d220128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080ee66aa2e02e22c8438a3531b481029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866df58daa8a4365ab098d5334991f3f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df4832cba50b9f4cb2ea4765f81e6e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532b4993598d7ef8d264e153c6873a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7863795a1bed040c5310ecb0b473633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d4b1ad9dd177abf5d814094630c8734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4128bf6ee3d8cb86895d4652822bb8735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ae8082baf98d2e3f95c77cbb48ed336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd6a3eab6513d5966ef219c97126d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6850bbc8325a0d73b927ab2874a0538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36429d286d6d0f2ad15f23fd294789339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e0a08c525e0a81b36cd04c1f5049340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9293b6b1c3e683ece9447237f4028c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f227c07c9e7398e060be99d63c69a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256691462f8f9648851a2e7f7e7e43d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75229f1e629f019be0b9302d7c57099044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c643cbaa864e4124bf884cd3a36aa7c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec82fcc0b774f932f0f2f2b291ad0d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d7eb01d60788f7d34364226bab95a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc4b40b6ad179e3dd48ca279a0c01948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b841454d561c23d4bd24cb42deafe3049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3f1a0a8e82e7816775cc2cb4c8dc250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9631dc5decab50239a9c00aff1aefc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54dc4077a21b21adfec1afac408614652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519ae38b20fae67e6c90f720427a0eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c369cb5134ef4c2e2880315d301ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816b10ef70faa94bdbe57db6ab7b0ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003ef849cc5739122e81c022c494c9656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbb8a371b401126d698382b4a9c43757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a760ddc152ba8b557644ff13f457b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79259626028c45dfaa4bc49303ab4d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185be9395c10ea54b2972a439465998860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62848667d165ca7d75478929c135f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021c3fa1d93c6caf5bd57bf2d7f85b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ea6611fced98c205aefb207eb806f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3fd53e000a89746969ad25086e30264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffd00795d0faa8ce0266a15ffd945665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb473f8895863099212211a3ea24164666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5da4cd906137908ed19a781cf258c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f35e1d4291784e1ac9f41e394a723b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6becbdaba1e85481c1ad0bc41715ea369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf08eb421b15e679dae0ff52df2cbd370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfeb591a813e6c264ae2bfcba11702271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11703c273103c559b4c99f9dc8815372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889967b2c1ef9770e70f3223c46bffb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1f63a0fbcf865a9911fea10206d9274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250f4aa7bb02df90725671966d6d27375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2dc61fa1f5847c3b8476e4599172c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899353a6ef999d01060fa227fbc4982077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2d9b4ca5c2d5dea622c829fc6699378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6decca4fbd0e8c8b0a680d0d8ea5279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a401461578aaa8e661bf97b4dbce080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d7ce30da9064080d206861b6959cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0cc342f9e3194afb89d50e0d1be3582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb618993812503da7dffd1af39fdbbd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cc6a171458ccd77fbcc65b89b8fa484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138233e415660586b46b0c4eb9b035585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa01a9fac59c593d35662c71cb0a6086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8685200dc2a1a37fdae4c120dacc487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136121155ce0c13e165c198d2e7f58088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db31dea6725b7e10c1c71a253082db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763027f7ffeeb83130ebbeb23979b00c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eba4626887c1613617ee5dadf2222591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da75cd7b8e8d82fa688e047d609dc0892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b3b1a5ec40ffa074f6086d9728c7893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019584b5d1529b2f321a35c5bc3d96ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc51fb917cbaf1f22dd2efc79bb7c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbebf2abc5a8d19e7f41f5cc756871d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b154e8f30552b6b01c9acd355e11b4e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d5fdfa269ba636675b9dec4d108e898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc85e237bb9f9368fbf63b07eabcf4299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d15edf517cbf5dba22dc524547082c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249f68ed66d17711541daba4f5e2984101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4a97c1764128d3763b9dfbcad90e0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5b6947eebbf1fbcfc2af5cb11d4e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c32518165683f2f6e3b8351b6ee70104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976b96b4cf5eb740316c0e5f8101919105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafa7db42a5b5a649bcc7908b06a8e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61fbc6579f310a819a25235bb7c4a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba92bc821904b6427239d5168571c2d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25a657fd8be61f694484a771aaf39e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ae3c87c33094776f1168c8d2cc30f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f967ff7a859ccc3fb7882ff71c8b50f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e698717321b5e82971b57357e486a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36be3c9897bd1e5fe3269169bb05318113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef6a2a2519acf6e6a647ee36f80306114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39304aebcc83a727d9d95f18669dbde4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f33e5aa1a93d597812861eca9920b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae112ab509075472a1ddc5596232f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0538ff291124b7fce04e325e58d8ef0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d433020dc1c36db0af26d85c8d5c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca0d61c4aa0e23c0202de9a3344027120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436179ddd31bb367034f2c6de1fe103121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae309e488f52f2aeab9b4b1489b198122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276ebeffc664c4971f29867855891ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30112e49dee01a34b86bb7f9f1099b58124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596ba0672f4e9b775a19b0a1f0a2aa8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d599fbbc57067ce9e83a5a994f092126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532b55016a96406562195486611f048127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301808223d79a9c46248f2d8e236fe6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f68ed3f2c7e6c900519ae417eabeaf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903b3ebc247943f8e63b1b4f6616930130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc44c5688e9ec67e34dcd74b04cd4b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcce6ae10a95c534cf15eda3adb3fbb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8890eba18e62c8d8832250ce7389d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f2945560224ae8a51d024b282547e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e087291149c2a759c60e099c3d1284135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc771d7f03479c82c16f80cdb96a08f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d348f972c62f9cafbf5e28457e8fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd22b9b4d70c9b925f035ccc9d09263138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd04a231a7ff868ffd57b8b386f5b5a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c332f80f39840fdc95c866abfe48078140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe34250722659b892811fefd61a3d7e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cb6e8b42f32d8adab57195352dad7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a93f1246c3aeb083edcca9fff26730143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b103ab6ab4b51be1be0890f4c77ca0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423000d27555257d436920bef3efee1b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf533371de4f0b8ef85f003f25270524146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2255515aa125f1e69cf4cee6c7fdb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb74e9ed38a89efa75f7be8115e899148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b418f44a7bb58e2e921f6dc75bc22d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c4768c4c1712a8ad7ddabfacc1e1a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10602c5bd50d6650a5bed364a2bc7a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026f893f0a7fd2d4985ee7106ce68d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e864fd40699a7b1235e17b9c138220153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98084e4aef74e4fc8f7a2c349c1273d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732d3c0470fa40109c2c206381f2a25155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c699b2d09f8780237e2eff2c48c8a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c9b7656ff76b87ffba0e2d5a1e254157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e115c73e3070a67085863a23ab26cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456b2a84bd962200d205a36387bbb2e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2347bc3c17608d5b007e8c45298d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cd7a9451ea9f47d7dcb68f4a2d474161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976593517554d503d67dfe7de46643d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581f92bf3ba6ad27d54d1a0f9e3677c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96d512a0d70a58f2c73b61ed2c22ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804eec52a1da0e2fead46807e3241d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694a7733d5507811c74f05d56a2fdc4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a2ec93fe9bd7579ce878924eeac3e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b5fc929e055f0ce3487e8b7ecdefd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d666e213c4c52b918fe72450728ba1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd71c295d1ed5797b14545a7acd8939170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a380d3dbba7c8a67f2b5c2a2de8c614171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7fba99cc043447b20cef4b3ef04ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f090bdf09e8e9dbca34e85299b4694173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449539a223f2d60e6b33765f9c2786c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c70074a95a30feb881148d0858936c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1e607228ef7e650a63e90fad75be2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd245fb1abafc1935482314e86c9b7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766996fee36b29ec97e9a408ee04611178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822581feadabb421347b8d28cd54d55179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d14f3de7a66440dceb07e1c4b0f99180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74b594a97c25ca4ebbeef4d2262745181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e1f55551b88fe8f91cad269960938182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a36a5e5259574b854602e0f54ada3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0d6151fd798caeb7d9c669d24465e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff4eeb7971a3f390bf6571dc923285185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482aa0512f005b3eb2aa79e44aefc63186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb66cc7fd52f33c4b5c34e5bd2b0e1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca252786ccab33f4d1dd116016a809c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20304f7ef767c22c9d8311d07e90ce2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6fe1aadeaaf2d7ef4b6876565e1db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5ecac1a9f8b95dec5daba53c4c2d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbac33cae04542224bde2a04502408192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d63ccb50be65d3e4af27ba19545b7f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae63b9b3220b1eda1b076ab3fb8818194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350f63df4c731ae1072546ad21e0782195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ba494034cea946c7b736f768bb41b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b22ca4bc7ef4fe139be752124f895b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866e4b000c43c3bf3ac620679900b75198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962d5bc81b8afcc3f48af42e33a0c99199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a4a86757b1a51f1cf59889fa0de54200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a3f4a2080e966276a54d925014ae3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40ce81f687687b457d1015d60f9abd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222cb6979cda3b735df902d22855752203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21757b91862ba6aa2f39b7c5a79dd303204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3ff9fb1e49d0177578c064068bba0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda120645bb44af2dc56762107575e55206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fba0d3c2a5068f1a2699c0f41950a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f1549a3807fa3f82caa31dbaac9d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0858aeca4dbebc5179046a2d1fb9b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef83784f7a6b170774d713c4e9acd7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6421a2310d06d335fdcfb36c8d40ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1e810f9e41610a03ac0f62d1ab1ec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb3d5a887d54291a943546562df985213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b00902f10fdacb9496badce3740c47214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f815615c1100ff359ee0382e3e4f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72da08a23f3466d57878bf7a1f821a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34af69fad90fd42e485306b53f5599217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4719c0a80ef3f10205b79e271f16e7e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302590f389065b537e20fcc3d8216a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086997a08e6faf4d59f5f760d086d7ec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76930028555a3dd6df0009f8be12cbd1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc279c3bb3cb6ef2d5360c50ec233c4a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560bce0c5b8a75f0be68fa50c327248223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd23cc31afb10541a55badba63fa0c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a1043d09f804408e20c2adda2b5d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecc179d6852d2242be2812e78a7cb6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bde5c4b3c8d0807e1fb7818c212de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766e5244f298e9abc43064f0d91378e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ea39e566f2ae33053968eb962a861229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046691a2cb5c83c1077483500617fa9b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508505101afdb862bf3a51114be81766231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b40fcf87015cc3af284d66bca6b6a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70828519ca33db5cfecc52249ff139233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb6772e33f5108ea0ed38133dbe6a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6544bb291e81e8cc295304e907b0a12235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55dece5978b871a92dd736c7c023034236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c460b803d76f902d9b02a9a89e237237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c6fade4dccb08f6e7da66f4d04d0e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c17d82b5d2e42d6a74a120aa7c833239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97209db13413d744e86ef2dfbf88bf71240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2812a8cc4ef54e9be4638728d9bd5fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d4313ec542ff14592300e62d5c603242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717c8a02d2ffb8a1f337c48c488dbce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3b4acada1f7155a3628b529fbb294244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081acdc76d8965041cd66db6dc01faaa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95d3dfae0fb7fc04f83dccfe699d73246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455f0e0ab5de8060f6b98b9ba1b1a2c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b89e5667c65d3347f236f321a0ea2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183914093f08d2b231fa42f40874bc59249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94934d5bc0b4bbaf9822135d04e20a56250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b228095a17de3f4eb226ec5f787d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b80e116699459f460ed9d344d214d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee411eed9c5f1de3246a89113c1cb21253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c4f98e9d47f324707752af5bd8993254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efb04c6e3d80e07047fb6b6f18b512255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9087559f3f7f1774ecd0874ae6dced256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2db1e564706ee4e80234f64e8ebcc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba64beb8e4d77b472b409d8827403e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88545ba21b0c4cc4261fb9baa12fefff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7eb35c6ad3aac3a3efe5cf962fcffb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1689a9a8118caefb1b6e0a155d33e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c66798551fc3eafe5579747a42d09262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec508bf3a80ca9624b749b952758edd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78988cfed61020dc11ca8ae2e50dceaf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94283ee3da358678e291f1168152d3a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b40fd816cc6244c9aa48b2cb74401266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e38e6a9bf5f2abc0261a8a3787cfb9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de7a951aa3a80aaedeb6a31918c439268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785530367ca260752c8de090d2c5d01269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be1c9c0858b5a880a37a3a81608420270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76562d0cb719d04a56545303ffee9671271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87a186f1e6326cb34a78e67c133ff7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf2d2942a3a2e5cb4e944240829896273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653a51a20f734528c02a2804628c0f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500f564d0728b4933daf3f3e40c6ee9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45a1aab1216eef3e226cc3a800f2b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73957cb7a901b3a9d1ce1362ab418d68277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55e567b8a4a4327ea8903862b5f91a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82583a073a05f08254a2d0b201044c3e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4862a7869febe8afa11145c8ac44ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91ae791bb556583d01da0d24b1c688281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7492fd9a137e0f49def2871a2a7500282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad690984305e34aa265f18b4f1f1143f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f06fea3d76d87f3b4cf114c87eb34284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a9040afab412fb8ef15b5a0084b51285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cdba7851667c4242ebe4d89ce0246286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cca8a4bfedfb0db29ebbcbb4bf4f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28394af25f92da365d87bdd8dba9c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a3171f9c1b9f88f729f986dde98b8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf277167efe33a871f82266b8020d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ab3bed24e53357ce27cec044f906a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226966a6cbe8d0c140727920a3bb8258292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f194dd73b2abc94f4abec28f08f6f45293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d98554810cbcc657353ab43ee14bf4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15695059cbe7992a86c6e4670e8bf3b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0750603647b1426c183c56825752dbb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603db385ecad92ac418a778fd201f092297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bd885fbb877d1dd5fbf3155a7af76298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045978ba18ec9074098c3dd0539cbd71299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab454b145a87fd2759b4f39a65f8da3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5b012b25bd941a100b926d68805ed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce500c42bc2c8472e205167cac20d4d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597d748c22a201cde0613ae9e8d488e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970befbd0e47cf2ff65c778fc01e2eb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2f30bbfe1502ffff7cc30698ddb7a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39250dab9a6f5e3c8f498d125d6b6e93306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bafacd6db44a7a48eef7c7b2b7324307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323b30d8312a511e8a927673199deb7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986c72e77e599d0de1c7a28e1c4d457309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a43880e66c71084b92c1830f3cf7a2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19038dac65ec039cb07546a3f201ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104394b2aee07b380f115a294e76483312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1db19ee9e4e7ecf43e6eaf2fef4e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477ca22bd55e55632116fa0b5a2e894314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66d048a8e26189229c47df004d481b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88345c9781fbd8706a763b5c8355472316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5c8151ea8ec9a3bf30deb9ed03501317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76dafd6322303b913ff1dee259c5f0d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997734078707fd0df47bff94d60e948319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ac3b3195d3fd78ea29fc676b1ab3d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f95e182f9809331f0e50532c1be29e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ceeac1fbda2dae71ed72478a3ca089322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b42593617af136eeb5601cd83cc80323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38d29a8b680a2c478bad1441e13c03324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80359578652e813e709286801a009e7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7eec9bd78065bc23b1f391d3a7631326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ad46ce07d85d7956ec3487ec29337327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1674bc3d8de819448bb0f31301f6d4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2541b5f0161ac7ab145e23a76a876329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ab4a423b9efefede95a611647de2f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e117276cd1e77504d590e91af4da6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15404833e306654a9a7b06e9c11fb556332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca3e327383888025881ce41a2cb252333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e51b36b30f5502ffc75dec9b161903334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f0d8e0f1e9fcaf6fd42b8c0917ac6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63516fa59fd4a17a75834e776d6b71ee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3caf62dcec9da25e29c6a00cf8c828d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f334a7edd95db818127aaf7f747780338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd28dbc0c3ca16906510eb05b7ce1ae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0e227a3614038a20ec15137cf229c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9952f326441d143feea05854364e50341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfdb24c0ef910c6ffecdb55c09bda8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd10aa2dc3bf126ce9185fd2f115f5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76954245157ffddaa69016f37ba3b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304af17a67d3d8fca05ccf14acb79b79345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df628d73868f63e02b97bb9df4bb1d3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf1f729149d2579f9c4b9e0b852b00347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc35b32f719672ce26ad32fc4aa69ec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66078ce9fe81b2382e63a9743a2770349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84f46bab12d1a6b134a17cac6ff395350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a690bf03e3378068027aab4fa734c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28edcc92718bd0c66fd6231604ff01a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7028e8bd01aeabdbd9b5770282c07d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cac14505f5d71b0469317ca85ebbe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bfd1418322e12325e7a62aaaadf71355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa53b0d2c41ffba85a5f93b396aeb8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e6f421323b2ca68f3877f98be0e60357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63b4d5ef39b28d9f3830400f4d3816358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b4fdfe278f302e397121d691f34c8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca73a00a3604d822eedd8c513cb409d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293600a1a21c59887ad5b5d016393cfb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a06ea34f7c3d51b63b17b02d4fa960362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d82c4a511e5c0bfb05b97b8ed53d1b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa0726b5b9cb438ff90e446d3140c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6218649c115f8044fef59f89a2809365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106eb3c3082f88bfab25adf1be845f3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86069a84d585f1de1c0cbff53a19cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e975ad4cbe8013bfda82904102978d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f595bb7b3fe1fe91bd36c581d2998369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b660b91040a6e07e6df1b5bf601aed5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc04e0784aa6efe4a764b5b01f7de7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ff32958da8521f2b48928675515e0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b0693f95016e46f7f73250e365936373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b615d4def7b35f80909e8a0e82c628374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519cec444afac2eda192cc77cb2a1da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a57beecfb58167c2de2b080a4657d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b32ff520516b1d4ea2c9964af4fcb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c8f56c882b557d1877750d6b215be378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968e859b1b4a48a6a3bcd7f89a0cfe4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88761628d3029159f480939ea21e4bb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefda9b4e54215a0e72250323bce267381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c81b6bf3ef4816d823a74981afb15382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7bff38edb2e3bba91c76c6db6c4a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3054b7168bf06f3f604e9198295e8e6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4658e27fb12a1569a64c94c8d363e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862de737c22cee904fa52fd94a68ba6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073f0f8b25d02cb090e64a55b9a8847387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0780fbb65ac21550120820ed2558c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef82a6fc7e633f353d1806f20a1f626389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fae5b34fb5f34ba97e8b345e078e0e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7d0ff8c5fb508ec0afe2e79828eac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d951abc31994b318d70d51ee82f159392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6deb800a330f7d79ed037391b802fd0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87452e7a554d0fe1aa330d2d773700394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5d29d0cefa978ccbdc7ef85656e21395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e307d1cadaea2a7e186b7fcd7b6bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b7ccd824dcdbfb2957af3e09dacb0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024861b8f0ffbfde427bae4aca7297fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358f3a1f03f91a361e07638af744b5f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889855526dddd518d84e087858f01d27400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed59f09ede1162ba6ab411aac768adb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e23105a780bafdd32a82e09d419340402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7faec4e6d417d68b3888502fb765f6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c7edf34b5bef926e01c938ab618c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedff0be57ac11b0447424b32cc9092f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7273cea5ce16e5b39dff3a2f6dcd4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59d2b2e8b799e9a53007cdf8eaf71b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5be6ec8659c83857dbf233b4a85a28408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63be7ffa86d015f2d6ba24fb3806b1c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e777e50a25296848bcd17ae26f3e4f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a033e4c93163bb845dcd93946a392411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d86ffa78c375c897f9b66ca66c0247412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6794dc6497cba1bc1c56b1bbba09ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4876a7da8ec2f204201adabce1e0cd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a18c33d664fc8d05e4e1802223abdc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae47fca87be096f3b9565485f977f14416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1928d24af1813ad79276f44f40ca920417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e910bbff470f66fa5a65c7de8bc7180418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99821aeb11c0d45d498885ed9c162cb6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141596b3b388072c4e65006e7cfb121420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5f67a732ccff5dc3740d16d20f6b3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161967192ca7458a148108fd7933dfd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c56839ed010a225965542688cfaef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26343945a4447b9f1544488d5ae8d92c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ba6cc1c4fb36827aa65a5a7f32f2a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155e48eb9b98efc0be53e8b70fd3d83426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b0bae2c40e4af433e86462783a67e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac3d9806d1fb69427f5691cf5404e5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7523eece348ef27d5219235b6d23ef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fef60a642b09e9b27e76a952c185fc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3d28ca4738fd4afeedb0ef6c41f5d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e696b0f2e62114826940578ab5e24b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a68012c68c4a1f158f6bc55a58d785433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b12a4eab67b691fc097a811e9b725434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d071434a2eafc66f5ac453978b2e5b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18892acbadeb1d07c8e226833992648c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12fabd7e5ee3d2ca3fa93b95e763d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0d1267773ea401dca89925dc23d19438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4c4c40792f81a34f758f8e947f8c3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed101432a2c947f6f065eb0aa492837440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbde39e35d5bea6134253212a9cdf9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ebbeef3f91fc7471e16ddf7b9c1fb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303136633d95e131b2d594668c73f1e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3941a1cccde6eca0d92c21418415b8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10e16af6ae211047faaf851236e4c6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3575cc09293c6c122b011e7fb4ce0b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ae19b93bcde6c142b226c29b94d72447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6f87813fc0f160c460bb644f9e827448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad8e35a0b0d38752509efe073f44a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4eafcb87d7536afa04dbd5b5639f64450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5edcc39d86e7c48f03d76938c0e0da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1ac82f3a0d7c6c34422ad3ce41bae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f758a6c6733d65f4d12577f5d29cc23453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b7f00e8cb34b18d9faa41c064bbc4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336456c324624d099b54ae82c90d4052455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aac59733daaf45c55a5427c218a356456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeacfc34f46969ccffd00687dfb8f5e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549d74e00732c355cf22d259dd5c560458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63007e3deca72ded9bc63ad069f915a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4998e2b57613418556047267c3c8186460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf3d8b75ae44393550bc9c8e004194461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66991b872e51797c79adcbe3e5d832462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09496c830e43572c5fb09e8e1c5d167463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc806ce85d672ff40d58f2c0ba24ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5866763ec99c6308a4234b8e8907210465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e97b3800cde90973932269de5d6fe4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7fb157351a1de6b4617d55edaa4ac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969aec34531e66e9a6f858071e9296d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bdcd501adb964e3183d50bdb4090f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9319ab72f6d80af7c2780fcc979c1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c6bb56b56cf657bf80a7df009f23c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be04bad0718e6aa4ef9507a6a37aa3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af1ca569b30693bc30370e6fe9e69a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea804d15916b19543021b4758d9694474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b6c83e5869cde21ba5847112ce8dc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70831a8ab80d03be10d3cb3d29751ff1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a72ef32256271217556036d3b4be8d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db86c8eecc237e151c7bb4129508c2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1e0811ee4f3450203cf02943fb269479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad340864f0645d55518fb93c4f014a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bfc6c51926c71f046c80a95188ce0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fe6d1f67d8453a2f5b48ccecf689c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c3ae0d7887169757e448fbe943d7a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfeea70e9c35f89efbd675d15676e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b0a531123b59cccbfa424fc4a2e13485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e327a02bc5500a23b9131fe13023b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2c72583bd92687ecccf4b140ecca4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0a7311dad5c1c46ee8322e4cfa769488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e78f1c2894280dc6f9f2c382b90bd8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfff838fa60485d2016ec235129491490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2701f6cc7d02d7de5891aa721bc4d2e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98a20aec099bfbcfa3708c2b047c86492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000869a634fe2ea8184bb0840979139493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818d4c657ea92576ad5132cffd1cdec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6d19080e0ffb1a5dfe7f298ddf770495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73904d23e4ce7fa11f7bb66b19f982496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a476a874ad54c52d35a4ea1801d696497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96226dbdf8d1495ad4ac0eaaf44594b0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97adb9a3aabac0886fd4af3d9303bc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b0321749774fce1c7b7e3f26fc402500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cb0002bc5648ce41cc81e2c8bcdef501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cc832d946e944c3abbde04ef3fb30502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce591bb147573ed89080b7f17e7e2e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30079509c1089e5f20e5fa80c4deb0dc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655280bc10bfccb8607073a588cc57b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13ea6de96d2372591e6be4263e0211506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb4e6ccc08d0a115c1257ff80c58d6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974f06b9eba0bbbad925618ffb49ba0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794557195ed6828f6c947439a64879e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea0f793e14405847f5792087a96d11510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e2fa85cc444f7257ef1c5c59b8330511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527b9f4917a2de9c44abe29edb0251c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737decab434d152d7eccff0880231861513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cc234308b6238eda2190784ce5334514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e2ac4dc7e08bb478864a3f3a886ae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b79a549a09223f9541b642336f753a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7208c5da9066d03d2c0037f4cfbf6bb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4a4ca6fa5290dc73d7c2910416df8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f976ea85524d1358236b68c4747e41d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fe3ea24ec002d93e756fd893789a1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a86759c839d8304a8cee93ec75954521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79374b14258664835b7981b18d5aabd4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e1ae5c8ee45a09f1a8a8c7d25894e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e085e19501d2b36cb88ab510e1898524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700fa47a80a7c9c51c0a52de2ff1ef8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd37e54b30b9f666abfbcc923bdfca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a00be5f1f53327e87294ce8bbe5bb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9362e1aa240e9105ce0d30cb942268528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915693a5461fcbbecae80773df07686a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74726a84a0cd512b044badb0501dba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146baa0f899881841e0d9e1e0aeec619531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ff684f33e751fd17a7e109646f9f9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ff5788eecb21d1492903af4517920533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e605e548a079be17bd071e03f545e10534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65640a3a98e1e409aaf8e185f33e9c50535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a133dd4287b0f52e0540a21ba35845c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d13b0df58832970ec1a52ec0e057f8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d62687df879529612a8325ea232fdd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8b8aeb4299da4d6b2232cbd319417539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00f8221062c05b113ce7034f324afe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f140918f8576fd96a9201eb340c7fcd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6e97c76930968c4d54cdaa131f00e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3788ce3b8688d095dfb6b5f8297bb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd82ce0abe5dc16ff2de6955dc3207e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59c0a21cfc0ae1ea4357d597e207f2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec683d3e14a612e47dca556a2b598f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a717b2b4a6953f71f2de745c893cba5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793d35b28fd822d48988cd63b71ceae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430b9a234d7df7e45eee07afb7fc2c7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76c52d1cbf7996b5e973eab97f1518550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648c61142259fb3e02bcf739e305133551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375120ee447c1b59eb2fb471bcbe6df552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac581357917ece190e63534e23fce836553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb386ca8feba166b6565d9a794a597554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7423d5d6ad5e0c7265adbc0fb9bff7a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b8ef2d47e65c6a9af5f0c1ce1df05556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e61359e7880bc5d43ffbc39b1834e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0613d38f04f26ebfef51f1f14c0f145558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0f37cc8d4111b9b3f427650c108a1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ecb001088b6a82e23b81d46f97a14560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f140c8b7867b44ecbd196115b0349561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c704c0452ccfda51374f2d8ec597316562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ff2b556ed23e1059398e793362d51563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ca9392d0cdfdea61c1fcba3e56d9e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739c11a0b008a5f6e346a36ec93fe41565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c7b4eea70ceecc738f1c6adb88e02566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d170d933425cffcebdfb4ee26f239b4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099478879d69e0be3357fd6db5a0d9a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1a1631ab0ef166a1c8cf6f12b376f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b96dbcfafb319768fbb58e88d3d935570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84097c697314fe3e1a91ed76c52455571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b4fb14cb3262e208ee3269750a987572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa2ad518d01f481cc2314af5587053573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f65de724776053f5f2d88bbe2a0ba7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d0437f6783e90f0f53e4d4428baed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eeb5a76f001aa485b08a5aed499c06576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aec64ab3b15cb97b567e29814d0fdd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42199095027e1ae81a073fbf730f432f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99d764b2d673e6cfc4ba87b4b09774579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0c8b9267bed72b008984456aa8598580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe5aed70bbb8a03ab7dcd93bc7e684581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b01e1e17c880b4417e9b20fdaedd8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e33ddd977d95119042268755137e5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4e919ffaad0c12979e7b4e32e7a65584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768a36944244a6347899c7f4e2fd9ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e462e7718f6ddf3003eccef5a248d1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4447f3f182775ceca747229004cbb6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41e682496339907dc674a85be44db8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707221fa299fb7b2ed656faa0f9bebe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba6d334038ba3db301ff2469fa09b3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb8d7aa29c02c21566bb15f27482db591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e07de6d766e189c23e2046dd92b8c1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834f45a8e3204f44f050e2062e1fc3f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726afcf50178c1f4f97ef2a8e7fe870594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a81e9917a1060aea04f04cd863854595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08707a6dec0c0406d1055a3ffd92b92596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8dbdf992e181f7b5fc56188db245c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73749e32588aab37eeb1ad26354fe48598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d495cdadcb07529ebff44892a366b5e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06027b3303667cbfe28f6377397baeb4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27dc3ef8988b8615c1f818a98c9b5c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2955e788e9d49de55cb5e4c3a0d7e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23afd3c18c15f709b4cd84813ad0ad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85cc91073ab14b00aae5bbf32090e8a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b44b6c03ee835578d17631bce44c4d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59985f7f4ac7a427ca25d8659cb0adf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cae15b7ffb93bc0e2311ad4e012120607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dbcf078109efb7895ec8bac91ab5e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851a622850fe24bd3852672cc9bb5d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451910cd0d067bab5958b38716ec9143610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530508af2e60cd502e4e56d8e5907604611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488af57ff9bd10403d21adc9be72584c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c33894dd62bbf386bce66fba43595613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df33d96154137530760aee16121828b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf9cd9641c3f2e5d6c16fd4316ad87615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78276ce99e27eae64c8cb0709ede35a3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a5093607dec46d8eac34b1eddca2b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6705944fa67d4e76bb4ff3aae15cf7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2bdb616b120d284f8e9eaf8096265619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe7f43a519569fccf2a1719c074379620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f7620939fc38195b4629099ec0125621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff0c9c14e81c5c8bb10a7fc066a87f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d14a77363bac1b76c4d9c769771192623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d433ffa67d6e33c7ad4a8272723aed2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489046d824619fd68dd42828e7ef804625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e094a76e9200cc2561ee017aecfdc7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44240d1772c759965635d02b7088e476627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5440d4d89b13177f10cea724eea2b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b02e9fcb271aaf4c4f781bf851930629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25e55e14daf162c5281d542605003f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb28abcd0a7d553179a64c1215a33d8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30630194ef80264157af0d34c91acaaa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b7ba6ae8c1bde8016a4395999c4f6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934af71fe0709316b1094b07d7ccc29634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c94d5ecc6e47c5c593240a32545078635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf9d5b2928b306cfad33c5cd8a8451636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b39cbc37752c7f88d2f7755f435176637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebd3131273bc0dabb35637a15e3a1a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6391ddc5d2aa14cce5c737232bf19639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb8141c9438cc02460ed3ca19c1fd5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94439f8237627183d5a9bc5d5978a6a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0182b4946030455572466d94f6bba6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee87feec88bd9ccd23d4b254a29706643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1763ade37c2f46763f059ef55923a62644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d84267ab87e2ba835fe616484b5cb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58434c2e97eb5b874afd2787dfa9efa8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfea8e7fc59a209f867ee32e7e4425647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef66a72d7e236ed54d8055bfa36889648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b04ca2936ad904b1b5d7872b673a8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe46e4a05541417b354bc260a2f2e70650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d5f471a0bbd231e61b04676354f3e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cdb67f2008f75d7f90ee39930f7ac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4118e6985458efb83028489ee049b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d4a9ba4ef567d66582e88a5345397654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb1a03f6dd000a03f466b638c46118655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde96c11cff306bd6c86845beee6de4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91bb94950416f07dd975509c5293af3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ac174d7510bf2bce58bbf8b879425658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dce0b4e4f789a03bb69831ef0acd8c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada46a5dcd980d6641329a76e8ba62b3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107f6e63d08fe2e87235402de69a58e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a21f64f261b68fc579cc17bbc6851e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35705243b6791a1428f1cf24451ec8a9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20beabd231920fef6f05ceb46990221c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe97827765c99e4a98458a6252ef98665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962280bd493ef5b54b15d9bf0e1fc36666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18391bf23de06a6d88fddc8a60453150667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853ecce2dd334d845e2327db8b5c04d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00266033ee79dd763ef20d2a23c62836669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe68bd33fee7f4a1c65aafe67cb5ffa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd24e7944d131ae19cf789de4ebe1c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c94e4fcacdf9fb5bc2d5825725ab3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701068eedbf71c3b8ed6ace261223756673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296573bb86bba4865cd0ef44fd32026674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319aca1b684a2e9f57ff796bf1283001675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc328faf31dcede8a2e8e101a33e10676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a82661d1f65b5950baca160da10e7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5942db7ffce3ada65446670d04c952678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca5802dd753901dd85ebcf0453821d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12281901411e9c5f7f9a57427e81b64c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8559d4aa03b9c2c4d24378998306dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a9ba253687984199480e17a261cae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72275521c1735bc799702823759352683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f09646a86be210a99c5354aabe19c6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65a4000f73b6b005e5eec8a5555728685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08575883de1a28174c5ff9bd311b5ba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21ef331f1123131f45c90fee3597fa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaca6b950cc0becf67f83cfb212c41c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecded8d198fc97e7145053b35774a298689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bafc306ea3b337061abcb91b54037690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1a9fc9583ffdd83f52158c5de707f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7bc5ce36086b141a8752957bbf92a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56724f08ac1b996d532f1d461aeefff693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c74224c556490beb2b3b7143f127f1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c09fa1e6ffed5374cb9cd0d02d78d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cf0c5cabc172b18ac146f1e884fba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1283da3103d0349aca738a92e65d9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fde65e37d56feb85fb5153a27d453698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1f4554db234bb3220c949466b94b2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97cea9770931b22d3b40f93425b055700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd196450460d91fc21821dcdcb6fc1e3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f3f5c9bc696ad23b61176d7247ec1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49c14ef59937cc3c49f283b9e7dbab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4cf0ca3a7e19327dd7080d3651156704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ed81bc3b722c06fbf3639cdc48d80705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81232f900ae3e9f60b10afd40f221b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7275fc189e1d06db8a18d9ae9ec40cb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0c08396e75a858dedcacd32285753708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836826244fa018533357ae6f8d182f14709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02135a8d1b5d539817fc9e54a652cc09710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cfad7f45fd3a5e78acb198eb87204711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a8ed0b82dc0ef381d91cd7e31a4b9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb047214046b613b7ad6fb86bceb6e4f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784f8ce9962e1b3d086158ac9cd13d0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdd3c6c96cce1cd91460214089c328715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b621176b61f8cad061f2ffd47606929716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ddf72d5c4e0a79380fd8196eaf401717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e79cffa9f17ab948098c5ac4bdbf5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce597b5b194e59b72cfaae6c51d6613719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f8f63aa7cd45b96586c0faf77b918720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68898b5599c38992122ce18075065af721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5502f6072702c7c565142c2d7cd34dd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f76480d490a87285dc593ea91307f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cd6f3947dbddfc5dbb5da8149e638724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd4d9f80b082817123662623b212a0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fb6ba3b4d2c1f1c53f3453d3accd6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520302576e940f022cca6a3d877ece4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0a5c66eb36b44d2d33b4cb21c4765728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338a2f8c1cf35de943948916fc23fa8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f15ff7f5cf43c9f4547b9274bb46c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bdb898f8e51395cd1cdf086f7d87e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c173238eb07e73093358ebd84a8796732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7ab6e9759681553252331acd24af1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfee2301dcecbf559ca744ff947b8f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a136547fd40f9676776fc0e189a6a4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4e6b473635fc14e26707802bcdd48736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d9323b7ae0d8197869655a85884bc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6a6372e81ea2095e8b9453dca1ef8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71908d606f8ab520e80278580c2d32739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75754bb2e414a32ebbb875480fe65158740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9ea32ce5aee3f2dd852ee935c535a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8702847b5286659b77d04ec8834cf8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e674ce143c3406c34f495e1b27a11743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2819a059adb9133e503004895b391f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca5392b280cd9fba078c4eaad4642b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65914e07e02ee3d47fd4e79205be152746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc08526f5b44b60ae004ed106c6f2b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b1d26c79cd8066b7a2dadcf112815748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3e49d85d92ac20a5d37eeac5fee42749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e27ffc3527f72a30a28428e551fcc2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe5a4b61b32d55bd1417c57e58ecd8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933261bca28370ee6cddc1dd2b88838752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d0d9dd225dd1c52904cc42899559f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62258657a5eeec1b625ded71938e2a01754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92786ff452fdecaf698c4e3f9e5a44ef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb6fde210f7650d3486edc42907b1e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21a0b8d2df81716d359f8c2747a7e8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089c9e0a88dc8762894487e947c0724758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961533132aebfbb655bc284cf80f12b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>